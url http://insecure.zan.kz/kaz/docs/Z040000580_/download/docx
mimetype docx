--- v1 (2026-03-04)
+++ v2 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="20ecfb5" w14:textId="20ecfb5">
+    <w:p w14:paraId="bd801f8" w14:textId="bd801f8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -149,147 +149,123 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. Бүкіл мәтін бойынша "электрондық ақпараттық ресурстар", "Электрондық ақпараттық ресурстар", "ақпараттық жүйесі", "ақпараттық жүйелерінде" деген сөздер тиісінше "цифрлық ресурстар", "Цифрлық ресурстар", "цифрлық жүйесі", "цифрлық жүйелерінде" деген сөздермен ауыстырылды – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...79 lines deleted...]
-      Осы Заң қызметi үшiншi тұлғаларға зиян келтiру қаупiмен байланысты объектiлер иелерiнiң азаматтық-құқықтық жауапкершiлiгiн мiндеттi сақтандыру саласында туындайтын қоғамдық қатынастарды реттейдi және оны жүргiзудiң құқықтық, экономикалық және ұйымдық негiздерiн белгiлейдi. </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Заң қызметі үшінші тұлғаларға зиян келтіру қаупімен байланысты объектілер иелерінің азаматтық-құқықтық жауапкершілігін міндетті сақтандыру саласында туындайтын қоғамдық қатынастарды реттейді және оны жүргізудің құқықтық, экономикалық және ұйымдық негіздерін белгілейді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-бап. Осы Заңда пайдаланылатын негізгі ұғымдар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z26" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -979,110 +955,110 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">2-бап. Қызметi үшiншi тұлғаларға зиян келтiру қаупiмен байланысты объектiлер иелерiнiң азаматтық-құқықтық жауапкершiлiгiн мiндеттi сақтандыру туралы Қазақстан Республикасының заңдары </w:t>
+        <w:t xml:space="preserve">2-бап. Қызметі үшінші тұлғаларға зиян келтіру қаупімен байланысты объектілер иелерінің азаматтық-құқықтық жауапкершілігін міндетті сақтандыру туралы Қазақстан Республикасының заңдары </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z72" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қызметi үшiншi тұлғаларға зиян келтiру қаупiмен байланысты объектiлер иелерiнiң азаматтық-құқықтық жауапкершiлiгiн мiндеттi сақтандыру туралы Қазақстан Республикасының заңдары Қазақстан Республикасының </w:t>
+      1. Қызметі үшінші тұлғаларға зиян келтіру қаупімен байланысты объектілер иелерінің азаматтық-құқықтық жауапкершілігін міндетті сақтандыру туралы Қазақстан Республикасының заңдары Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституциясына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> негiзделедi және Қазақстан Республикасының Азаматтық кодексiнен, осы Заңнан және Қазақстан Республикасының өзге де нормативтiк құқықтық актiлерiнен тұрады. </w:t>
+        <w:t xml:space="preserve"> негізделеді және Қазақстан Республикасының Азаматтық кодексінен, осы Заңнан және Қазақстан Республикасының өзге де нормативтік құқықтық актілерінен тұрады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z73" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Егер Қазақстан Республикасы бекiткен халықаралық шартта осы Заңдағыдан өзгеше ережелер белгiленсе, онда халықаралық шарттың ережелерi қолданылады. </w:t>
+      2. Егер Қазақстан Республикасы бекіткен халықаралық шартта осы Заңдағыдан өзгеше ережелер белгіленсе, онда халықаралық шарттың ережелері қолданылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z71" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Заңның сақтандырушыға, оның ішінде сақтандыру ұйымына қатысты қолданылатын ережелері Қазақстан Республикасының аумағында ашылған Қазақстан Республикасы бейрезидент-сақтандыру ұйымдарының филиалдарына қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
@@ -1158,69 +1134,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3-бап. Қызметi үшiншi тұлғаларға зиян келтiру қаупiмен байланысты объектiлер иелерiнiң азаматтық-құқықтық жауапкершiлiгiн мiндеттi сақтандыру объектiсi</w:t>
-[...17 lines deleted...]
-      Қызметi үшiншi тұлғаларға зиян келтiру қаупiмен байланысты объектiлер иелерiнiң азаматтық-құқықтық жауапкершiлiгiн мiндеттi сақтандыру (бұдан әрi - объектiлер иелерiнiң жауапкершiлiгiн мiндеттi сақтандыру) объектiсi қауіпті өндірістік фактор өзінің үшiншi тұлғалардың өмiрiне, денсаулығына және (немесе) мүлкiне келтірген зиянды өтеудiң қызметi үшiншi тұлғаларға зиян келтiру қаупiмен байланысты объект иесiнiң Қазақстан Республикасының азаматтық заңдарында белгiленген мiндетiне байланысты мүлiктiк мүддесi болып табылады.</w:t>
+        <w:t>3-бап. Қызметі үшінші тұлғаларға зиян келтіру қаупімен байланысты объектілер иелерінің азаматтық-құқықтық жауапкершілігін міндетті сақтандыру объектісі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметі үшінші тұлғаларға зиян келтіру қаупімен байланысты объектілер иелерінің азаматтық-құқықтық жауапкершілігін міндетті сақтандыру (бұдан әрі - объектілер иелерінің жауапкершілігін міндетті сақтандыру) объектісі қауіпті өндірістік фактор өзінің үшінші тұлғалардың өміріне, денсаулығына және (немесе) мүлкіне келтірген зиянды өтеудің қызметі үшінші тұлғаларға зиян келтіру қаупімен байланысты объект иесінің Қазақстан Республикасының азаматтық заңдарында белгіленген міндетіне байланысты мүліктік мүддесі болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1255,123 +1231,123 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">4-бап. Объектiлер иелерiнiң жауапкершiлiгiн мiндеттiсақтандырудың мақсаты мен негiзгi принциптерi </w:t>
-[...71 lines deleted...]
-      объектiлер иелерiнiң жауапкершiлiгiн мiндеттi сақтандыру шарты бойынша тараптардың өз мiндеттемелерiн атқаруын қамтамасыз етуi болып табылады.</w:t>
+        <w:t xml:space="preserve">4-бап. Объектілер иелерінің жауапкершілігін міндеттісақтандырудың мақсаты мен негізгі принциптері </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Объектілер иелерінің жауапкершілігін міндетті сақтандырудың мақсаты қауіпті өндірістік фактор өміріне, денсаулығына және (немесе) мүлкіне зиян келтірген үшінші тұлғалардың мүліктік мүдделерін қорғауды сақтандыру төлемдерін жүзеге асыру арқылы қамтамасыз ету болып табылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Объектілер иелерінің жауапкершілігін міндетті сақтандырудың негізгі принциптері: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      үшінші тұлғалардың мүліктік мүдделерін қорғауды осы Заңда белгіленген көлемде және тәртіппен қамтамасыз ету; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объектілер иелерінің жауапкершілігін міндетті сақтандыру шарты бойынша тараптардың өз міндеттемелерін атқаруын қамтамасыз етуі болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1406,51 +1382,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4-1-бап. Объектiлер иелерiнiң жауапкершілігін міндетті сақтандыруды жүзеге асырудың ерекшеліктері</w:t>
+        <w:t>4-1-бап. Объектілер иелерінің жауапкершілігін міндетті сақтандыруды жүзеге асырудың ерекшеліктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Алып тасталды - ҚР 27.04.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1465,51 +1441,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Бәсекелестікті шектеуге немесе жоюға, объектілер иелерінің жауапкершiлiгiн мiндеттi сақтандыру шарттарын жасасу бойынша бір сақтандырушыларға басқаларының алдында негізсіз артықшылықтар беруге немесе алуға, сақтанушылардың құқықтары мен заңды мүдделеріне қысым жасауға бағытталған қызметке жол берілмейді.</w:t>
+      2. Бәсекелестікті шектеуге немесе жоюға, объектілер иелерінің жауапкершілігін міндетті сақтандыру шарттарын жасасу бойынша бір сақтандырушыларға басқаларының алдында негізсіз артықшылықтар беруге немесе алуға, сақтанушылардың құқықтары мен заңды мүдделеріне қысым жасауға бағытталған қызметке жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1800,105 +1776,105 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">6-бап. Азаматтық-құқықтық жауапкершiлiгi мiндеттi сақтандыруға жататын тұлғалар </w:t>
-[...17 lines deleted...]
-      1. Қызметi үшiншi тұлғаларға зиян келтiру қаупiмен байланысты объектiлер иелерiнiң азаматтық-құқықтық жауапкершiлiгi мiндеттi сақтандыруға жатады.</w:t>
+        <w:t xml:space="preserve">6-бап. Азаматтық-құқықтық жауапкершілігі міндетті сақтандыруға жататын тұлғалар </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қызметі үшінші тұлғаларға зиян келтіру қаупімен байланысты объектілер иелерінің азаматтық-құқықтық жауапкершілігі міндетті сақтандыруға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1. Қызметі үшінші тұлғаға зиян келтіру қаупімен байланысты объектіні объектілер иелерінің жауапкершілігін міндетті сақтандыру шартын жасамай пайдалануға тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Қызметi үшiншi тұлғаларға зиян келтiру қаупiмен байланысты объектiлер иелерiнiң үшiншi тұлғалардың өмiрiне, денсаулығына және (немесе) мүлкiне келтiрiлген зиян үшiн өзiнiң азаматтық-құқықтық жауапкершiлiгiн еркiн сақтандыру шартын жасасуы, қауіпті объектіні уақытша пайдалану құқығын басқа тұлғаға беру оларды объектiлер иелерiнiң жауапкершiлiгiн мiндеттi сақтандыру шартын жасасу жөнiндегi мiндеттен босатпайды.</w:t>
+      2. Қызметі үшінші тұлғаларға зиян келтіру қаупімен байланысты объектілер иелерінің үшінші тұлғалардың өміріне, денсаулығына және (немесе) мүлкіне келтірілген зиян үшін өзінің азаматтық-құқықтық жауапкершілігін еркін сақтандыру шартын жасасуы, қауіпті объектіні уақытша пайдалану құқығын басқа тұлғаға беру оларды объектілер иелерінің жауапкершілігін міндетті сақтандыру шартын жасасу жөніндегі міндеттен босатпайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1933,69 +1909,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">7-бап. Объектiлер иелерiнiң жауапкершiлiгiн мiндеттiсақтандыру саласындағы мемлекеттiк қадағалау және бақылау </w:t>
-[...17 lines deleted...]
-      1. Сақтандыру ұйымдарының қызметiн мемлекеттiк қадағалау мен бақылауды Қазақстан Республикасының заңнамасына сәйкес қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган жүзеге асырады.</w:t>
+        <w:t xml:space="preserve">7-бап. Объектілер иелерінің жауапкершілігін міндеттісақтандыру саласындағы мемлекеттік қадағалау және бақылау </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сақтандыру ұйымдарының қызметін мемлекеттік қадағалау мен бақылауды Қазақстан Республикасының заңнамасына сәйкес қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -2367,312 +2343,312 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">8-бап. Объектiлер иелерiнiң жауапкершiлiгiн мiндеттiсақтандыру шарты және оны жасасу тәртiбi </w:t>
-[...125 lines deleted...]
-      Сақтанушы объектiлер иелерiнiң жауапкершiлiгiн мiндеттi сақтандыру шарты бойынша сақтандыру сыйлықақысын төлеуге мiндеттенедi, ал сақтандырушы сақтандыру жағдайы басталған кезде сақтанушыға (пайда алушыға) осы Заңда белгiленген мөлшерде, тәртiппен және мерзiмде сақтандыру төлемiн жүзеге асыруға мiндеттенедi. </w:t>
+        <w:t xml:space="preserve">8-бап. Объектілер иелерінің жауапкершілігін міндеттісақтандыру шарты және оны жасасу тәртібі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Объектілер иелерінің жауапкершілігін міндетті сақтандыру шарты осы Заңға сәйкес үшінші тұлғалардың пайдасына сақтанушы мен сақтандырушы арасында жасалатын шарттың негізінде жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қызметі үшінші тұлғаларға зиян келтіру қаупімен байланысты объектінің иесі біреуден көп болған кезде объектілер иелерінің жауапкершілігін міндетті сақтандыру шарты объектінің барлық иелерін сақтандырылушылар ретінде сақтандыру полисінде міндетті түрде көрсете отырып, олардың кез келген біреуімен жасалады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Объектілер иелерінің жауапкершілігін міндетті сақтандыру шартында, моральдық зиянды, қолдан шыққан пайданы өтеу мен тұрақсыздық айыбын төлеуді қоспағанда, қауіпті өндірістік фактордың үшінші тұлғаның өміріне, денсаулығына және (немесе) мүлкіне келтірген зиянның зардабынан туындайтын міндеттемелер бойынша сақтандыру төлемін жүзеге асыру көзделеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Объектілер иелерінің жауапкершілігін міндетті сақтандыру шарты міндетті сақтандырудың осы түрі (сыныбы) бойынша қызметті жүзеге асыру құқығына лицензиясы бар сақтандырушымен ғана жасалуға тиіс. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сақтанушы сақтандырушыны таңдауға ерікті. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңдарында көзделген жағдайларды қоспағанда, сақтандырушы сақтанушыға объектілер иелерінің жауапкершілігін міндетті сақтандыру шартын жасасудан бас тартуға құқылы емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сақтанушы объектілер иелерінің жауапкершілігін міндетті сақтандыру шарты бойынша сақтандыру сыйлықақысын төлеуге міндеттенеді, ал сақтандырушы сақтандыру жағдайы басталған кезде сақтанушыға (пайда алушыға) осы Заңда белгіленген мөлшерде, тәртіппен және мерзімде сақтандыру төлемін жүзеге асыруға міндеттенеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z59" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Объектiлер иелерiнiң жауапкершiлiгiн мiндеттi сақтандыру шарты сақтандырушының сақтандыру полисiн электрондық нысанда ресімдеуі арқылы жасалады.</w:t>
+      4. Объектілер иелерінің жауапкершілігін міндетті сақтандыру шарты сақтандырушының сақтандыру полисін электрондық нысанда ресімдеуі арқылы жасалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сақтанушының өтiнiшi объектiлер иелерiнiң жауапкершiлiгiн мiндеттi сақтандыру шартын жасасу үшiн негiз болып табылады. </w:t>
-[...17 lines deleted...]
-      Объектiлер иелерiнiң жауапкершiлiгiн мiндеттi сақтандыру шартында көрсетiлуге жататын талаптардың толық болмағаны үшiн сақтандырушы жауапты болады. Объектiлер иелерiнiң жауапкершiлiгiн мiндеттi сақтандыру шарты бойынша оның жекелеген талаптарының толық болмауы салдарынан дау туындаған жағдайда, дау сақтанушының пайдасына шешiледi.</w:t>
+      Сақтанушының өтініші объектілер иелерінің жауапкершілігін міндетті сақтандыру шартын жасасу үшін негіз болып табылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объектілер иелерінің жауапкершілігін міндетті сақтандыру шартында көрсетілуге жататын талаптардың толық болмағаны үшін сақтандырушы жауапты болады. Объектілер иелерінің жауапкершілігін міндетті сақтандыру шарты бойынша оның жекелеген талаптарының толық болмауы салдарынан дау туындаған жағдайда, дау сақтанушының пайдасына шешіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z60" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4-1. Сақтанушының қалауы бойынша объектiлер иелерiнiң жауапкершiлiгiн мiндеттi сақтандыру шарты сақтандырушыға жазбаша жүгіну не сақтанушы мен сақтандырушы арасында электрондық ақпараттық ресурстар алмасу арқылы жасалуы мүмкін.</w:t>
+      4-1. Сақтанушының қалауы бойынша объектілер иелерінің жауапкершілігін міндетті сақтандыру шарты сақтандырушыға жазбаша жүгіну не сақтанушы мен сақтандырушы арасында цифрлық ресурстар алмасу арқылы жасалуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z61" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Сақтандыру полисi, Қазақстан Республикасы Азаматтық кодексiнiң </w:t>
+      5. Сақтандыру полисі, Қазақстан Республикасы Азаматтық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>826-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> тiзбелеп көрсетiлген шарттардан басқа, сақтандырушының бiр сақтандырy жағдайы бойынша жауапкершiлiгінiң шектi көлемiнiң мөлшерiн қамтуға тиiс. </w:t>
+        <w:t xml:space="preserve"> тізбелеп көрсетілген шарттардан басқа, сақтандырушының бір сақтандырy жағдайы бойынша жауапкершілігінің шекті көлемінің мөлшерін қамтуға тиіс. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z70" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Объектiлер иелерiнiң жауапкершiлiгiн міндетті сақтандыру бойынша сақтандыру полисінің мазмұны мен оны ресiмдеу жөніндегі талаптар Қазақстан Республикасының сақтандыру және сақтандыру қызметi туралы заңнамасында белгiленедi.</w:t>
+      Объектілер иелерінің жауапкершілігін міндетті сақтандыру бойынша сақтандыру полисінің мазмұны мен оны ресімдеу жөніндегі талаптар Қазақстан Республикасының сақтандыру және сақтандыру қызметі туралы заңнамасында белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2709,51 +2685,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Егер сақтандырушы объектiлер иелерiнiң жауапкершiлiгiн мiндеттi сақтандыру шартын сақтанушының (сақтандырылушының) немесе үшiншi тұлғаның жағдайын осы Заңда көзделгенмен салыстырғанда нашарлататын талаптармен жасаса, онда сақтандыру жағдайы басталған кезде сақтандырушы сақтанушының (сақтандырылушының) немесе үшiншi тұлғаның алдындағы мiндеттеменi осы Заңда белгiленген талаптар бойынша өз мойнына алады.</w:t>
+      7. Егер сақтандырушы объектілер иелерінің жауапкершілігін міндетті сақтандыру шартын сақтанушының (сақтандырылушының) немесе үшінші тұлғаның жағдайын осы Заңда көзделгенмен салыстырғанда нашарлататын талаптармен жасаса, онда сақтандыру жағдайы басталған кезде сақтандырушы сақтанушының (сақтандырылушының) немесе үшінші тұлғаның алдындағы міндеттемені осы Заңда белгіленген талаптар бойынша өз мойнына алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -2848,291 +2824,291 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8-1-бап. Электрондық ақпараттық ресурстар алмасу арқылы  объектілер иелерiнiң жауапкершілігiн мiндеттi сақтандыру  шартын жасасу және сақтандыру жағдайларын реттеу  кезінде сақтандырушы мен интернет-ресурстарға  қойылатын талаптар</w:t>
+        <w:t>8-1-бап. Цифрлық ресурстар алмасу арқылы  объектілер иелерінің жауапкершілігін міндетті сақтандыру  шартын жасасу және сақтандыру жағдайларын реттеу  кезінде сақтандырушы мен интернет-ресурстарға  қойылатын талаптар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z76" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Объектілер иелерiнiң жауапкершілігiн мiндеттi сақтандыру шартын электрондық нысанда жасасу және олар бойынша сақтандыру жағдайларын реттеу кезінде дерекқорды қалыптастыру және жүргізу жөніндегі ұйым, сақтандырушы және сақтанушы (сақтандырылушы, пайда алушы) арасында электрондық ақпараттық ресурстар алмасу үшін сақтандырушының интернет-ресурсы және (немесе) ақпараттық жүйесі пайдаланылады.</w:t>
+      1. Объектілер иелерінің жауапкершілігін міндетті сақтандыру шартын электрондық нысанда жасасу және олар бойынша сақтандыру жағдайларын реттеу кезінде дерекқорды қалыптастыру және жүргізу жөніндегі ұйым, сақтандырушы және сақтанушы (сақтандырылушы, пайда алушы) арасында цифрлық ресурстар алмасу үшін сақтандырушының интернет-ресурсы және (немесе) цифрлық жүйесі пайдаланылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Объектілер иелерiнiң жауапкершілігiн мiндеттi сақтандыру шартын электрондық нысанда жасасу және сақтандыру жағдайын реттеу үшін өтініш беру кезінде сақтанушыдан мамандандырылған бағдарламалық қамтылымды пайдалану талап етілмейді.</w:t>
+      Объектілер иелерінің жауапкершілігін міндетті сақтандыру шартын электрондық нысанда жасасу және сақтандыру жағдайын реттеу үшін өтініш беру кезінде сақтанушыдан мамандандырылған бағдарламалық қамтылымды пайдалану талап етілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дерекқорды қалыптастыру және жүргізу жөніндегі ұйымның интернет-ресурсында электрондық нысанда объектілер иелерінің жауапкершілігін міндетті сақтандыру шарттарын жасасу және сақтандыру жағдайларын реттеу үшін пайдаланылатын сақтандыру ұйымының интернет-ресурсына сілтеме орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z77" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Дерекқорды қалыптастыру және жүргізу жөніндегі ұйым мен сақтандырушы, сақтандырушы мен сақтанушы (сақтандырылушы, пайда алушы) арасында электрондық ақпараттық ресурстар алмасу тәртібі қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның нормативтік құқықтық актісінде айқындалады.</w:t>
+      2. Дерекқорды қалыптастыру және жүргізу жөніндегі ұйым мен сақтандырушы, сақтандырушы мен сақтанушы (сақтандырылушы, пайда алушы) арасында цифрлық ресурстар алмасу тәртібі қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның нормативтік құқықтық актісінде айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z78" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Сақтандырушының интернет-ресурсын пайдалана отырып, объектілер иелерiнiң жауапкершiлiгiн мiндетті сақтандыру шартын жасасу және ол бойынша сақтандыру жағдайларын реттеу кезінде сақтандырушы:</w:t>
+      3. Сақтандырушының интернет-ресурсын пайдалана отырып, объектілер иелерінің жауапкершілігін міндетті сақтандыру шартын жасасу және ол бойынша сақтандыру жағдайларын реттеу кезінде сақтандырушы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) сақтанушыға объектілер иелерiнiң жауапкершілігiн мiндеттi сақтандыру шартын жасасу не оны жасасудан бас тарту (бас тарту себептерін көрсете отырып) туралы хабарламаны электрондық хабар түрінде дереу жөнелтуді;</w:t>
+      1) сақтанушыға объектілер иелерінің жауапкершілігін міндетті сақтандыру шартын жасасу не оны жасасудан бас тарту (бас тарту себептерін көрсете отырып) туралы хабарламаны электрондық хабар түрінде дереу жөнелтуді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) реттеу үшін құжаттарды қабылдаудан бас тартуды (бас тарту себептерін көрсете отырып) қоса алғанда, сақтандыру жағдайын реттеу процесінің негізгі кезеңдері туралы сақтанушыны (сақтандырылушыны) қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның нормативтік құқықтық актісінде айқындалған тәртіппен электрондық хабар түрінде хабардар етуді; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) сақтанушының (сақтандырылушының) жасалған объектілер иелерiнiң жауапкершілігiн мiндеттi сақтандыру шарты жөніндегі ақпаратты сақтандыру ұйымының интернет-ресурсында тексеру мүмкіндігін;</w:t>
-[...35 lines deleted...]
-      5) сақтанушы (сақтандырылушы, пайда алушы) үшін сақтандырушының интернет-ресурсына тәулік бойы қолжетімділікті қамтамасыз ете отырып, электрондық нысанда объектілер иелерiнiң жауапкершілігiн мiндеттi сақтандыру шартының және ол бойынша сақтандыру жағдайы жөніндегі ақпараттың сақталуын;</w:t>
+      3) сақтанушының (сақтандырылушының) жасалған объектілер иелерінің жауапкершілігін міндетті сақтандыру шарты жөніндегі ақпаратты сақтандыру ұйымының интернет-ресурсында тексеру мүмкіндігін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сақтанушының (сақтандырылушының, пайда алушының) объектілер иелерінің жауапкершілігін міндетті сақтандыру шарты бойынша сақтандыру жағдайы жөніндегі ақпаратты сақтандыру ұйымының интернет-ресурсында тексеру мүмкіндігін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сақтанушы (сақтандырылушы, пайда алушы) үшін сақтандырушының интернет-ресурсына тәулік бойы қолжетімділікті қамтамасыз ете отырып, электрондық нысанда объектілер иелерінің жауапкершілігін міндетті сақтандыру шартының және ол бойынша сақтандыру жағдайы жөніндегі ақпараттың сақталуын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сақтанушыға (сақтандырылушыға, пайда алушыға):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      объектілер иелерiнiң жауапкершілігiн мiндеттi сақтандыру шартын жасасу және өзгерту;</w:t>
-[...17 lines deleted...]
-      объектілер иелерiнiң жауапкершілігiн мiндеттi сақтандыру шартын мерзімінен бұрын тоқтату;</w:t>
+      объектілер иелерінің жауапкершілігін міндетті сақтандыру шартын жасасу және өзгерту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объектілер иелерінің жауапкершілігін міндетті сақтандыру шартын мерзімінен бұрын тоқтату;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сақтандыру жағдайының (сақтандыру жағдайы ретінде қаралатын оқиғаның) басталғаны туралы хабардар ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3198,148 +3174,148 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген ерекшеліктерді ескере отырып, объектілер иелерінің жауапкершілігін міндетті сақтандыру шартынан туындайтын дауларды реттеу үшін қажетті электрондық нысандағы ақпаратты (өтініштер, хабарламалар және (немесе) өзге де құжаттар, мәліметтер) жасау және сақтандырушыға жөнелту мүмкіндігін қамтамасыз етуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Объектілер иелерiнiң жауапкершілігiн мiндеттi сақтандыру шартын жасасу және ол бойынша сақтандыру жағдайларын реттеу туралы хабарлама дерекқорды қалыптастыру және жүргiзу жөніндегі ұйымнан жіберіледі. </w:t>
-[...17 lines deleted...]
-      Объектілер иелерiнiң жауапкершілігiн мiндеттi сақтандыру шартын жасасу және ол бойынша сақтандыру жағдайларын реттеу туралы хабарламалардың тәртібі мен мазмұнына қойылатын талаптарды қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган айқындайды. </w:t>
+      Объектілер иелерінің жауапкершілігін міндетті сақтандыру шартын жасасу және ол бойынша сақтандыру жағдайларын реттеу туралы хабарлама дерекқорды қалыптастыру және жүргізу жөніндегі ұйымнан жіберіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Объектілер иелерінің жауапкершілігін міндетті сақтандыру шартын жасасу және ол бойынша сақтандыру жағдайларын реттеу туралы хабарламалардың тәртібі мен мазмұнына қойылатын талаптарды қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган айқындайды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z79" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Егер объектілер иелерінің жауапкершілігін міндетті сақтандыру шартында өзгеше көзделмесе, объектілер иелерiнiң жауапкершілігiн мiндеттi сақтандыру шартын электрондық ақпараттық ресурстар алмасу арқылы жасасу кезінде сақтанушы сақтандыру шартын сақтанушы сақтандыру сыйлықақысын (сақтандыру сыйлықақысын бөліп төлеген жағдайда, бірінші сақтандыру жарнасын) төлеген күннен бастап жасады деп есептеледі.</w:t>
+      4. Егер объектілер иелерінің жауапкершілігін міндетті сақтандыру шартында өзгеше көзделмесе, объектілер иелерінің жауапкершілігін міндетті сақтандыру шартын цифрлық ресурстар алмасу арқылы жасасу кезінде сақтанушы сақтандыру шартын сақтанушы сақтандыру сыйлықақысын (сақтандыру сыйлықақысын бөліп төлеген жағдайда, бірінші сақтандыру жарнасын) төлеген күннен бастап жасады деп есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z80" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Объектілер иелерiнiң жауапкершілігiн мiндеттi сақтандыру шартын электрондық ақпараттық ресурстар алмасу арқылы жасасу кезінде сақтанушы осы Заңда көзделген сақтандыру талаптарымен танысқаннан кейін сақтандыру сыйлықақысын (сақтандыру сыйлықақысын бөліп төлеген жағдайда, бірінші сақтандыру жарнасын) төлейді, сол арқылы ол өзіне ұсынылған талаптармен қосылу шартын жасасуға өзінің келісетінін растайды.</w:t>
+      5. Объектілер иелерінің жауапкершілігін міндетті сақтандыру шартын цифрлық ресурстар алмасу арқылы жасасу кезінде сақтанушы осы Заңда көзделген сақтандыру талаптарымен танысқаннан кейін сақтандыру сыйлықақысын (сақтандыру сыйлықақысын бөліп төлеген жағдайда, бірінші сақтандыру жарнасын) төлейді, сол арқылы ол өзіне ұсынылған талаптармен қосылу шартын жасасуға өзінің келісетінін растайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z81" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Сақтандырушы сақтандырушының интернет-ресурсын пайдалана отырып, объектілер иелерiнiң жауапкершілігiн мiндеттi сақтандыру шарттарын жасасу және олар бойынша сақтандыру жағдайларын реттеу мүмкіндігін тәулік бойы қамтамасыз етеді.</w:t>
+      6. Сақтандырушы сақтандырушының интернет-ресурсын пайдалана отырып, объектілер иелерінің жауапкершілігін міндетті сақтандыру шарттарын жасасу және олар бойынша сақтандыру жағдайларын реттеу мүмкіндігін тәулік бойы қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z82" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Сақтандыру агенттерінің объектілер иелерiнiң жауапкершілігiн мiндеттi сақтандыру шарттарын жасасу жөніндегі қызметіне жол берілмейді.</w:t>
+      7. Сақтандыру агенттерінің объектілер иелерінің жауапкершілігін міндетті сақтандыру шарттарын жасасу жөніндегі қызметіне жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3415,69 +3391,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">9-бап. Объектiлер иелерiнiң жауапкершiлiгiн мiндеттiсақтандыру шартының қолданылуы </w:t>
-[...17 lines deleted...]
-      1. Егер объектiлер иелерiнiң жауапкершiлiгiн мiндеттi сақтандыру шартының талаптарында өзгеше көзделмесе, объектiлер иелерiнiң жауапкершiлiгiн мiндеттi сақтандыру шарты сақтанушы бірінші сақтандыру жарнасын төлеген кезден бастап күшiне енедi және тараптар үшiн мiндеттi болады. </w:t>
+        <w:t xml:space="preserve">9-бап. Объектілер иелерінің жауапкершілігін міндеттісақтандыру шартының қолданылуы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Егер объектілер иелерінің жауапкершілігін міндетті сақтандыру шартының талаптарында өзгеше көзделмесе, объектілер иелерінің жауапкершілігін міндетті сақтандыру шарты сақтанушы бірінші сақтандыру жарнасын төлеген кезден бастап күшіне енеді және тараптар үшін міндетті болады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Объектілер иелерінің жауапкершілігін міндетті сақтандыру шарты ол күшіне енген күннен бастап он екі айдан аспайтын мерзімге жасалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3505,51 +3481,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сақтандыру қорғанышының қолданылу кезеңі объектілер иелерінің жауапкершілігін міндетті сақтандыру шартының қолданылу мерзіміне сәйкес келеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Егер объектiлер иелерiнiң жауапкершiлiгiн мiндеттi сақтандыру шартында өзгеше көзделмесе, объектiлер иелерiнiң жауапкершiлiгiн мiндеттi сақтандыру шартының қолданылуы Қазақстан Республикасының аумағымен шектеледi.</w:t>
+      3. Егер объектілер иелерінің жауапкершілігін міндетті сақтандыру шартында өзгеше көзделмесе, объектілер иелерінің жауапкершілігін міндетті сақтандыру шартының қолданылуы Қазақстан Республикасының аумағымен шектеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -3594,175 +3570,175 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">10-бап. Объектiлер иелерiнiң жауапкершiлiгiн мiндеттiсақтандыру шартының қолданылуын тоқтату </w:t>
-[...71 lines deleted...]
-      3) сақтандырушы объектiлер иелерiнiң жауапкершiлiгiн мiндеттi сақтандыру шарты бойынша сақтандыру сомасы мөлшерiнде сақтандыру төлемiн (сақтандыру төлемдерiн) жүзеге асырған жағдайларда тоқтатылды деп саналады. </w:t>
+        <w:t xml:space="preserve">10-бап. Объектілер иелерінің жауапкершілігін міндеттісақтандыру шартының қолданылуын тоқтату </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Объектілер иелерінің жауапкершілігін міндетті сақтандыру шарты: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) шарттың қолданылу мерзімі аяқталған; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) шарт мерзімінен бұрын тоқтатылған; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) сақтандырушы объектілер иелерінің жауапкершілігін міндетті сақтандыру шарты бойынша сақтандыру сомасы мөлшерінде сақтандыру төлемін (сақтандыру төлемдерін) жүзеге асырған жағдайларда тоқтатылды деп саналады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">11-бап. Объектiлер иелерiнiң жауапкершiлiгiн мiндеттiсақтандыру шартын мерзiмiнен бұрын тоқтату </w:t>
-[...17 lines deleted...]
-      Объектiлер иелерiнiң жауапкершiлiгiн мiндеттi сақтандыру шартын мерзiмiнен бұрын тоқтатудың тәртiбi, талаптары мен салдары Қазақстан Республикасының азаматтық заңдарына сәйкес айқындалады. </w:t>
+        <w:t xml:space="preserve">11-бап. Объектілер иелерінің жауапкершілігін міндеттісақтандыру шартын мерзімінен бұрын тоқтату </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Объектілер иелерінің жауапкершілігін міндетті сақтандыру шартын мерзімінен бұрын тоқтатудың тәртібі, талаптары мен салдары Қазақстан Республикасының азаматтық заңдарына сәйкес айқындалады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>12-бап. Сақтанушының (сақтандырылушының) құқықтары мен мiндеттерi</w:t>
+        <w:t>12-бап. Сақтанушының (сақтандырылушының) құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 12-баптың тақырыбы жаңа редакцияда – ҚР 12.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -3812,69 +3788,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Сақтанушы (сақтандырылушы): </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) сақтандырушыдан объектiлер иелерiнiң жауапкершiлiгiн мiндеттi сақтандыру талаптарын, объектiлер иелерiнiң жауапкершiлiгiн мiндеттi сақтандыру шарты бойынша өзiнiң құқықтары мен мiндеттерiн түсiндiрудi талап етуге; </w:t>
-[...17 lines deleted...]
-      2) сақтандыру тәуекелiн бағалау үшiн тәуелсiз сарапшыны тартуға; </w:t>
+      1) сақтандырушыдан объектілер иелерінің жауапкершілігін міндетті сақтандыру талаптарын, объектілер иелерінің жауапкершілігін міндетті сақтандыру шарты бойынша өзінің құқықтары мен міндеттерін түсіндіруді талап етуге; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) сақтандыру тәуекелін бағалау үшін тәуелсіз сарапшыны тартуға; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -3910,69 +3886,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сақтандырушы (оның ішінде сақтандырушының интернет-ресурсы арқылы) және (немесе) тәуелсiз сарапшы жүргiзген, келтiрiлген зиянның мөлшерiн бағалаудың нәтижелерiмен және сақтандыру төлемi мөлшерiнiң есеп-қисаптарымен танысуға;</w:t>
-[...17 lines deleted...]
-      5) объектiлер иелерiнiң жауапкершiлiгiн мiндеттi сақтандыру шартын мерзiмiнен бұрын тоқтатуға (бұл құқық сақтанушыға ғана қолданылады);</w:t>
+      4) сақтандырушы (оның ішінде сақтандырушының интернет-ресурсы арқылы) және (немесе) тәуелсіз сарапшы жүргізген, келтірілген зиянның мөлшерін бағалаудың нәтижелерімен және сақтандыру төлемі мөлшерінің есеп-қисаптарымен танысуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) объектілер иелерінің жауапкершілігін міндетті сақтандыру шартын мерзімінен бұрын тоқтатуға (бұл құқық сақтанушыға ғана қолданылады);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -4215,357 +4191,357 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) "Сақтандыру қызметі туралы" Қазақстан Республикасының Заңында көзделген ерекшеліктерді ескере отырып, өтінішті және қоса берілетін құжаттарды сақтандыру омбудсманына (тікелей сақтандыру омбудсманына, оның ішінде оның интернет-ресурсы арқылы не сақтандырушы арқылы, оның ішінде оның филиалы, өкілдігі, өзге де оқшауланған құрылымдық бөлімшесі, интернет-ресурсы арқылы) жіберуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) қызметi үшiншi тұлғаларға зиян келтiру қаупiмен байланысты объектiдегi сақтандыру тәуекелін, сақтандыру жағдайының басталу ықтималдығын немесе ол басталған кезде болуы мүмкiн зиян мөлшерiн төмендетуге алып келуі мүмкiн мән-жайлар өзгерген жағдайда объектiлер иелерiнiң жауапкершiлiгiн мiндеттi сақтандыру шартының талаптарын өзгертудi талап етуге (бұл құқық сақтанушыға ғана қолданылады);</w:t>
-[...35 lines deleted...]
-      Объектiлер иелерiнiң жауапкершiлiгiн мiндеттi сақтандыру шартында сақтанушының (сақтандырылушының) Қазақстан Республикасының заңдарына қайшы келмейтiн басқа құқықтары да көзделуi мүмкiн.</w:t>
+      7) қызметі үшінші тұлғаларға зиян келтіру қаупімен байланысты объектідегі сақтандыру тәуекелін, сақтандыру жағдайының басталу ықтималдығын немесе ол басталған кезде болуы мүмкін зиян мөлшерін төмендетуге алып келуі мүмкін мән-жайлар өзгерген жағдайда объектілер иелерінің жауапкершілігін міндетті сақтандыру шартының талаптарын өзгертуді талап етуге (бұл құқық сақтанушыға ғана қолданылады);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) осы Заңда көзделген жағдайларда және тәртіппен сақтандыру төлемін алуға құқылы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объектілер иелерінің жауапкершілігін міндетті сақтандыру шартында сақтанушының (сақтандырылушының) Қазақстан Республикасының заңдарына қайшы келмейтін басқа құқықтары да көзделуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Сақтанушы: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) сақтандыру сыйлықақысын объектiлер иелерiнiң жауапкершiлiгiн мiндеттi сақтандыру шартында белгiленген мөлшерде, тәртiппен және мерзiмдерде төлеуге;</w:t>
+      1) сақтандыру сыйлықақысын объектілер иелерінің жауапкершілігін міндетті сақтандыру шартында белгіленген мөлшерде, тәртіппен және мерзімдерде төлеуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) объектілер иелерінің жауапкершілігін міндетті сақтандыру шарты жасалған күннен бастап күнтізбелік он күн ішінде бұл туралы уәкілетті органды хабардар етуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) объектiлер иелерiнiң жауапкершiлiгiн мiндеттi сақтандыру шартын жасасу кезiнде сақтандырушыға объектiлер иелерiнiң жауапкершiлiгiн мiндеттi және ерiктi сақтандырудың бұрынғы шарттары, сақтандыру жағдайлары, сақтандыру төлемдерi мен объектiлер иелерiнiң жауапкершiлiгiн мiндеттi сақтандыру шартын жасасу үшiн қажеттi өзге де мәлiметтер туралы ақпаратты беруге; </w:t>
-[...35 lines deleted...]
-      4) сақтанушыны және құзыретiн негiзге ала отырып мемлекеттiк органдарды сақтандыру тәуекелiн едәуiр ұлғайтуы мүмкiн, қызметi үшiншi тұлғаларға зиян келтiру қаупiмен байланысты объектiде жоспарланып отырған жаңғырту және (немесе) қайта бейiндеу туралы хабарлауға; </w:t>
+      2) объектілер иелерінің жауапкершілігін міндетті сақтандыру шартын жасасу кезінде сақтандырушыға объектілер иелерінің жауапкершілігін міндетті және ерікті сақтандырудың бұрынғы шарттары, сақтандыру жағдайлары, сақтандыру төлемдері мен объектілер иелерінің жауапкершілігін міндетті сақтандыру шартын жасасу үшін қажетті өзге де мәліметтер туралы ақпаратты беруге; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) үш жұмыс күні ішінде сақтандырушыға және құзыретін негізге ала отырып уәкілетті мемлекеттік органдарға мән-жайлардың өзгергені туралы, егер бұл өзгерістер сақтандыру тәуекелінің ұлғаюына әсер етуі мүмкін болса, хабарлауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) сақтанушыны және құзыретін негізге ала отырып мемлекеттік органдарды сақтандыру тәуекелін едәуір ұлғайтуы мүмкін, қызметі үшінші тұлғаларға зиян келтіру қаупімен байланысты объектіде жоспарланып отырған жаңғырту және (немесе) қайта бейіндеу туралы хабарлауға; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қауіпті өндірістік факторлардың үшінші тұлғалардың өміріне, денсаулығына және (немесе) мүлкіне зиянды әсерін болғызбау жөніндегі қажетті және мүмкін болатын шараларды қолдануға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) сақтандыру жағдайының басталғаны туралы өзiне белгiлi болғанда бұл туралы дереу, бiрақ үш күннен кешiктiрмей сақтандырушыға хабарлауға; </w:t>
-[...125 lines deleted...]
-      Объектiлер иелерiнiң жауапкершiлiгiн мiндеттi сақтандыру шартында сақтанушының Қазақстан Республикасының заң актiлерiне қайшы келмейтiн басқа да мiндеттерi көзделуi мүмкiн.</w:t>
+      6) сақтандыру жағдайының басталғаны туралы өзіне белгілі болғанда бұл туралы дереу, бірақ үш күннен кешіктірмей сақтандырушыға хабарлауға; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қауіпті өндірістік факторлардың үшінші тұлғалардың өміріне, денсаулығына және (немесе) мүлкіне әсері туындаған кезде болуы мүмкін шығындарды болдырмау немесе азайту, соның ішінде мүліктерді аман алып қалу және зардап шеккен адамдарға көмек көрсету жөнінде қалыптасқан жағдайдағы ақылға қонымды және қолдан келетін шараларды қолдануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) қызметі үшінші тұлғаларға зиян келтіру қаупімен байланысты объектідегі аварияның, инциденттің туындау себептері мен өзге де мән-жайларға өз бетінше зерттеп-тексеру жүргізу мүмкіндігімен сақтандырушының өкілін қамтамасыз етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) зақымданған мүліктің және бүліну аймағының олардың сақтандыру жағдайы басталғаннан кейінгі күйінде сақтандырушының өкілі қарағанға дейін сақталуын (eгep бұл қауіпсіздік мүдделеріне қайшы келмесе немесе зиян мөлшеріне әсер етпесе) қамтамасыз етудің мүмкін болатын барлық шараларын қолдануға; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) сақтандырушыға барлық қолда бар қажетті ақпарат (қажет болған кезде - жазбаша түрде) пен сақтандыру жағдайының басталу себептері, барысы және салдары туралы, сондай-ақ келтірілген зиянның сипаты мен мөлшері туралы талқылауға мүмкіндік беретін құжаттарды беруге; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) қауіпті өндірістік фактор үшінші тұлғалардың өміріне, денсаулығына және (немесе) мүлкіне келтірген зиянды өтеу туралы талап немесе талап-арыз қойылғаны жөнінде өзіне белгілі болғанда, үш жұмыс күні ішінде бұл туралы сақтанушыға кез келген қолжетімді тәсілмен хабарлауға; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) келтірілген зиян үшін жауапты тұлғаға қойылатын кері талап құқығының сақтандырушыға өтуін қамтамасыз етуге міндетті. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объектілер иелерінің жауапкершілігін міндетті сақтандыру шартында сақтанушының Қазақстан Республикасының заң актілеріне қайшы келмейтін басқа да міндеттері көзделуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -4690,323 +4666,323 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">13-бап. Сақтандырушының құқықтары мен мiндеттерi </w:t>
+        <w:t xml:space="preserve">13-бап. Сақтандырушының құқықтары мен міндеттері </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Сақтандырушы: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) объект иелерiнiң жауапкершiлiгiн мiндеттi сақтандыру шартын жасасу кезiнде сақтанушыдан (сақтандырылушыдан) Қазақстан Республикасының Азаматтық кодексiнде көзделген мәлiметтерден басқа, осы Заңға сәйкес объектiлер иелерiнiң жауапкершiлiгiн мiндеттi сақтандыру шартын жасасу үшiн қажеттi мәлiметтердi, соның iшiнде объектiлер иелерiнiң жауапкершiлiгiн мiндеттi және ерiктi сақтандырудың бұрынғы шарттары, сақтандыру жағдайлары және сақтандыру төлемдерi туралы ақпаратты беруiн талап етуге; </w:t>
-[...143 lines deleted...]
-      Объектiлер иелерiнiң жауапкершiлiгiн мiндеттi сақтандыру шартында сақтандырушының Қазақстан Республикасының заң актiлерiне қайшы келмейтiн басқа да құқықтары көзделуi мүмкiн. </w:t>
+      1) объект иелерінің жауапкершілігін міндетті сақтандыру шартын жасасу кезінде сақтанушыдан (сақтандырылушыдан) Қазақстан Республикасының Азаматтық кодексінде көзделген мәліметтерден басқа, осы Заңға сәйкес объектілер иелерінің жауапкершілігін міндетті сақтандыру шартын жасасу үшін қажетті мәліметтерді, соның ішінде объектілер иелерінің жауапкершілігін міндетті және ерікті сақтандырудың бұрынғы шарттары, сақтандыру жағдайлары және сақтандыру төлемдері туралы ақпаратты беруін талап етуге; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) сақтандыру тәуекелін бағалау үшін тәуелсіз сарапшыны тартуға; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) тиісті мемлекеттік органдар мен ұйымдардан, олардың құзыретін негіздей отырып, сақтандыру жағдайының басталу фактісін және үшінші тұлғаларға келтірілген зиянның мөлшерін растайтын құжаттарды сұратуға; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) үшінші тұлғалардың зақымданған мүлкін және бүліну аймағын қарап тексеруге қатысуға және қарап тексеру актілеріне қол қоюға; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) қызметі үшінші тұлғаларға зиян келтіру қаупімен байланысты объектідегі сақтандыру тәуекелін (сақтандыру жағдайының басталу ықтималдығы немесе ол басталған кезде болуы мүмкін зиян мөлшері) ұлғайтуға әкеп соғуы мүмкін мән-жайлар өзгерген жағдайда объектілер иелерінің жауапкершілігін міндетті сақтандыру шартының талаптарын өзгертуін талап етуге; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) келтірілген зиянды өтеуге байланысты қатынастарда сақтанушының (сақтандырылушының) атынан және оның тапсырмасы бойынша өкілдік етуге; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) сақтанушының (сақтандырылушының) тапсырмасы бойынша пайда алушылар ұсынатын талап-арыздарға қатысты оның атынан сотта іс жүргізуді өзіне қабылдауға құқылы. Алайда, сақтандырушының бұл іс-әрекеттері оның сақтандыру төлемдерін жүзеге асыру жөніндегі өз міндетін мойындауы деп бағалануға тиіс емес; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) зиян келтірілгені үшін жауапты тұлғаға кері талап қоюға құқылы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Объектілер иелерінің жауапкершілігін міндетті сақтандыру шартында сақтандырушының Қазақстан Республикасының заң актілеріне қайшы келмейтін басқа да құқықтары көзделуі мүмкін. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Сақтандырушы: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) сақтанушыны (сақтандырылушыны) объектiлер иелерiнiң жауапкершiлiгiн мiндеттi сақтандыру талаптарымен, оның ішінде объектiлер иелерiнiң жауапкершiлiгiн мiндеттi сақтандыру шартынан туындайтын тараптардың құқықтарымен және мiндеттерімен таныстыруға;</w:t>
-[...17 lines deleted...]
-      2) сақтанушыға (сақтандырылушыға) сақтандыру полисiн ресімдеуге; </w:t>
+      1) сақтанушыны (сақтандырылушыны) объектілер иелерінің жауапкершілігін міндетті сақтандыру талаптарымен, оның ішінде объектілер иелерінің жауапкершілігін міндетті сақтандыру шартынан туындайтын тараптардың құқықтарымен және міндеттерімен таныстыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) сақтанушыға (сақтандырылушыға) сақтандыру полисін ресімдеуге; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z75" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) объектілер иелерінің жауапкершілігін міндетті сақтандыру шарты бойынша сақтандырып қорғаудың қолданысы кезеңінде басталған сақтандыру жағдайы (сақтандыру жағдайы ретінде қаралатын оқиға) туралы хабардар етілген кезінде оны қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның нормативтік құқықтық актісіне сәйкес дереу тіркеуге және осы сақтандыру жағдайы (сақтандыру жағдайы ретінде қаралатын оқиға) жөніндегі мәліметті дерекқорды қалыптастыру және жүргізу жөніндегі ұйымға ұсынуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) сақтандыру жағдайы басталған кезде осы Заңда көзделген тәртiппен және жағдайда сақтандыру төлемiн жүргізуге; </w:t>
+      3) сақтандыру жағдайы басталған кезде осы Заңда көзделген тәртіппен және жағдайда сақтандыру төлемін жүргізуге; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) сақтандыру жағдайының басталу фактісін және сақтандырушы өтеуге тиісті зиянның мөлшерін растайтын құжаттар жеткіліксіз болған кезде оларды алған күннен бастап үш жұмыс күні ішінде жетіспейтін және (немесе) дұрыс ресімделмеген құжаттардың толық тізбесін көрсете отырып, бұл туралы өтініш берушіге хабарлауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -5104,51 +5080,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) сақтандыру төлемiн төлеуден бас тарту туралы шешiм қабылданған жағдайда сақтанушыға (пайда алушыға) бас тарту себептерінің уәжді негіздемесін және сақтанушының (сақтандырылушының, пайда алушының) Қазақстан Республикасы заңнамасының ерекшеліктерін ескере отырып, келіспеушіліктерді реттеу үшін сақтандыру омбудсманына жүгіну құқығы туралы хабарламаны жазбаша нысанда жiберуге; </w:t>
+      4) сақтандыру төлемін төлеуден бас тарту туралы шешім қабылданған жағдайда сақтанушыға (пайда алушыға) бас тарту себептерінің уәжді негіздемесін және сақтанушының (сақтандырылушының, пайда алушының) Қазақстан Республикасы заңнамасының ерекшеліктерін ескере отырып, келіспеушіліктерді реттеу үшін сақтандыру омбудсманына жүгіну құқығы туралы хабарламаны жазбаша нысанда жіберуге; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сақтандыру құпиясын қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5282,71 +5258,71 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) сақтанушыдан (үшінші тұлғадан, пайда алушыдан) сақтандыру омбудсманына жіберілетін өтінішті алған кезде осы өтінішті, сондай-ақ оған қоса берілетін құжаттарды сақтандыру омбудсманына алған күнінен бастап үш жұмыс күні ішінде қайта жіберуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Объектiлер иелерiнiң жауапкершiлiгiн мiндеттi сақтандыру шартында сақтандырушының Қазақстан Республикасының </w:t>
+      Объектілер иелерінің жауапкершілігін міндетті сақтандыру шартында сақтандырушының Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заң</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> актiлерiне қайшы келмейтiн басқа да мiндеттерi көзделуi мүмкiн. </w:t>
+        <w:t xml:space="preserve"> актілеріне қайшы келмейтін басқа да міндеттері көзделуі мүмкін. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -5421,159 +5397,159 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">14-бап. Үшiншi тұлғалардың құқықтары </w:t>
-[...17 lines deleted...]
-      1. Үшiншi тұлғалар: </w:t>
+        <w:t xml:space="preserve">14-бап. Үшінші тұлғалардың құқықтары </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Үшінші тұлғалар: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қауіпті өндірістік факторлардың өздерінің өміріне, денсаулығына және (немесе) мүлкіне зиянды әсерінің салдарынан болған сақтандыру жағдайының басталуы туралы сақтандырушыға хабарлауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) сақтанушының (сақтандырылушының) орнына сақтандыру төлемiн жүзеге асыру үшiн қажеттi құжаттарды жинауды жүргiзуге және оларды сақтандырушыға табыс етуге; </w:t>
-[...53 lines deleted...]
-      5) сақтандыру төлемiн осы Заңда белгiленген мөлшерде, тәртiппен және мерзiмдерде алуға; </w:t>
+      2) сақтанушының (сақтандырылушының) орнына сақтандыру төлемін жүзеге асыру үшін қажетті құжаттарды жинауды жүргізуге және оларды сақтандырушыға табыс етуге; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) келтірілген зиянның мөлшерін бағалау үшін тәуелсіз сарапшы көрсететін қызметтерді пайдалануға; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сақтандырушы (оның ішінде сақтандырушының интернет-ресурсы арқылы) және (немесе) тәуелсіз сарапшы жүргізген, келтірілген зиянның мөлшерін бағалау нәтижелерімен және сақтандыру төлемі мөлшерінің есеп-қисаптарымен танысуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) сақтандыру төлемін осы Заңда белгіленген мөлшерде, тәртіппен және мерзімдерде алуға; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -5795,69 +5771,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) "Сақтандыру қызметі туралы" Қазақстан Республикасының Заңында көзделген ерекшеліктерді ескере отырып, өтінішті және қоса берілетін құжаттарды сақтандыру омбудсманына (тікелей сақтандыру омбудсманына, оның ішінде оның интернет-ресурсы арқылы не сақтандырушы арқылы, оның ішінде оның филиалы, өкілдігі, өзге де оқшауланған құрылымдық бөлімшесі, интернет-ресурсы арқылы) жіберуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7) келтiрiлген зиянды келтiрiлген зиян сомасының алынған сақтандыру төлемдерiнiң сомасынан асатындай мөлшерде өтеу туралы сақтандырушыға талап қоюға құқылы. </w:t>
-[...17 lines deleted...]
-      2. Осы баптың 1-тармағында белгiленген үшiншi тұлғалардың құқықтары заңдарда көзделген жағдайларда өзге тұлғаларға (пайда алушыларға) ауысады.</w:t>
+      7) келтірілген зиянды келтірілген зиян сомасының алынған сақтандыру төлемдерінің сомасынан асатындай мөлшерде өтеу туралы сақтандырушыға талап қоюға құқылы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы баптың 1-тармағында белгіленген үшінші тұлғалардың құқықтары заңдарда көзделген жағдайларда өзге тұлғаларға (пайда алушыларға) ауысады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -6241,69 +6217,69 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">16-бап. Сақтандыру сыйлықақысының мөлшерi </w:t>
-[...17 lines deleted...]
-      1. Объектiлер иелерiнiң жауапкершiлiгiн мiндеттi сақтандыру шарты бойынша сақтандыру сыйлықақысының мөлшерi қызметi үшiншi тұлғаларға зиян келтiру қаупiмен байланысты объектiнiң қауіптілік деңгейіне қарай сақтандыру сомасы мөлшерiнiң 0,72 процентiнен 2,02 процентiне дейiнгi шекте тараптардың келiсiмi бойынша белгiленедi. </w:t>
+        <w:t xml:space="preserve">16-бап. Сақтандыру сыйлықақысының мөлшері </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Объектілер иелерінің жауапкершілігін міндетті сақтандыру шарты бойынша сақтандыру сыйлықақысының мөлшері қызметі үшінші тұлғаларға зиян келтіру қаупімен байланысты объектінің қауіптілік деңгейіне қарай сақтандыру сомасы мөлшерінің 0,72 процентінен 2,02 процентіне дейінгі шекте тараптардың келісімі бойынша белгіленеді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нақты объект үшін сақтандыру тарифінің шамасы жыл сайын уәкілетті орган айқындайтын объект қауіптілігінің жалпы деңгейіне қарай белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6455,51 +6431,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6679,143 +6655,143 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">18-бап. Сақтандыру жағдайы мен сақтандыру төлемiнiң мөлшерiн айқындау </w:t>
-[...35 lines deleted...]
-      Сақтандырушы немесе тәуелсiз сарапшы сақтандыру төлемiнiң мөлшерiн аварияның, инциденттің себептерiн тексеру актiсiнiң, сот шешiмдерiнiң және келтiрiлген зиянның мөлшерi туралы деректер қамтылған басқа да материалдардың негiзiнде айқындайды. </w:t>
+        <w:t xml:space="preserve">18-бап. Сақтандыру жағдайы мен сақтандыру төлемінің мөлшерін айқындау </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қауіпті өндірістік фактор үшінші тұлғаның өміріне, денсаулығына және (немесе) мүлкіне келтірген зиянды өтеу жөніндегі сақтанушының (сақтандырылушының) азаматтық-құқықтық жауапкершілігінің басталу фактісі объектілер иелерінің жауапкершілігін міндетті сақтандыру шарты бойынша сақтандыру жағдайы деп танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сақтандырушы немесе тәуелсіз сарапшы сақтандыру төлемінің мөлшерін аварияның, инциденттің себептерін тексеру актісінің, сот шешімдерінің және келтірілген зиянның мөлшері туралы деректер қамтылған басқа да материалдардың негізінде айқындайды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z74" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Әрбiр үшiншi тұлғаның өмiрi мен денсаулығына келтiрiлген зиян үшiн төленетiн сақтандыру төлемiнiң мөлшерi осы Заңда республикалық бюджет туралы заңда тиісті қаржы жылына белгіленген айлық есептік көрсеткіш мөлшерінде белгiленедi және: </w:t>
+      2. Әрбір үшінші тұлғаның өмірі мен денсаулығына келтірілген зиян үшін төленетін сақтандыру төлемінің мөлшері осы Заңда республикалық бюджет туралы заңда тиісті қаржы жылына белгіленген айлық есептік көрсеткіш мөлшерінде белгіленеді және: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) қаза тапқан кезде - 1000; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) мүгедектiк белгiленген кезде: </w:t>
+      2) мүгедектік белгіленген кезде: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірінші топтағыларға – 800;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6861,357 +6837,357 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мүгедектігі бар балаға – 500;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) мертiгу, жарақаттану немесе денсаулықтың өзге де зақымдануы кезiнде мүгедектiк белгiленбей - амбулаториялық және (немесе) стационарлық емделуге жұмсалған iс жүзiндегi шығыстар мөлшерiнде, бiрақ 300-ден аспайтындай мөлшердi құрайды. Бұл ретте сақтандыру төлемiнiң мөлшерi әрбiр стационарлық емделу күнi үшiн кемiнде 2 айлық есептiк көрсеткiштi құрауға тиiс. </w:t>
-[...305 lines deleted...]
-      11. Жәбiрленушi қайтыс болып, оның мұрагерлерi жоқ болған жағдайда, жәбiрленушiнi жерлеген тұлғаға сақтандырушы жерлеуге қажеттi шығыстарды нақты жұмсалған шығындар мөлшерiнде, бiрақ объектiлер иелерiнiң жауапкершiлiгiн мiндеттi сақтандыру шартында белгiленген сақтандыру сомасының шегiнде өтейдi.</w:t>
+      3) мертігу, жарақаттану немесе денсаулықтың өзге де зақымдануы кезінде мүгедектік белгіленбей - амбулаториялық және (немесе) стационарлық емделуге жұмсалған іс жүзіндегі шығыстар мөлшерінде, бірақ 300-ден аспайтындай мөлшерді құрайды. Бұл ретте сақтандыру төлемінің мөлшері әрбір стационарлық емделу күні үшін кемінде 2 айлық есептік көрсеткішті құрауға тиіс. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Мүлік зақымданған кезде келтірілген зиянның мөлшері оны қалпына келтіру құнының есебі негізге алынып, сақтандыру жағдайы басталғанға дейін мүліктің орын алған тозуы ескеріле отырып айқындалады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мүлікті қалпына келтіру құны сақтандыру жағдайы басталған кезде қолданылған орташа нарықтық баға мен тарифтер негізінде айқындалады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мүлік жойылған кезде келтірілген зиянның мөлшері мүліктің нақты құны негізге алынып, мүліктің сақтандыру жағдайы басталған күнгі тозуы ескеріле отырып айқындалады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мүлікті қалпына келтіру техникалық жағынан мүмкін болмаса немесе экономикалық тұрғыдан негізсіз болса, ол жойылды деп есептеледі. Мүлікті қалпына келтіру, егер бұл ретте күтілетін шығыстар (қалпына келтіру құны) оның сақтандыру жағдайы басталған күнгі есептелген тозуын ескере отырып, мүліктің нақты құнының сексен процентінен асып кетсе, экономикалық тұрғыдан негізсіз деп есептеледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Сақтандыру жағдайының басталуы нәтижесінде әрбір үшінші тұлғаның мүлкіне келтірілген зиянның мөлшерін сақтанушының (сақтандырылушының) немесе пайда алушы болып табылатын өзге тұлғаның өтініші бойынша сақтандырушы айқындайды. Келтірілген зиянның мөлшерін бағалауды қажет болған кезде тәуелсіз сарапшы жүргізуі мүмкін. Келтірілген зиянды бағалау нәтижелерімен келіспеген жағдайда тараптар өзгеше дәлелдеуге құқылы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Сақтандыру төлемі үшінші тұлғаға келтірілген залалдың (нақты нұқсанның) мөлшерінен аспауға тиіс. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әрбір үшінші тұлғаның өмірі мен денсаулығына келтірілген зиян үшін сақтандыру төлемі осы баптың 2-тармағында белгіленген мөлшерде жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Сақтандырушы келтірілген зиянның мөлшерін айқындау мақсатымен қосымша тексеру жүргізуге құқылы. Осыған байланысты ол мемлекеттік органдардан аварияны, инцидентті техникалық тексеру материалдарын, зиян келтіруге байланысты құжаттарды, медициналық құжаттарды, шығын болған (бүлінген, жойылған) мүліктің құны, жүргізілген жұмыстардың, келтірілген шығындардың құны туралы талқылауға мүмкіндік беретін шоттарды, сондай-ақ өзге де қажетті құжаттарды талап етуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Сақтандыру төлемдері объектілер иелерінің жауапкершілігін міндетті сақтандыру шартында белгіленген сақтандыру сомасының шегінде жүргізіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Yшінші тұлғаларға келтірілген зиянды толық өтеу үшін сақтандыру сомасы жетіспеген кезде сақтандырушы осы Заңның 19-бабының 7-тармағында көзделген тәртіппен объектілер иелерінің жауапкершілігін міндетті сақтандыру шартында белгіленген сақтандыру сомасы шегінде сақтандыру төлемдерін жүзеге асырады. Бұл ретте пайда алушы келтірілген зиянды келтірілген зиянның сомасы алынған сақтандыру төлемінің сомасынан асатындай мөлшерде өтетy туралы тікелей сақтанушыға (сақтандырылушыға) талап қоюға құқылы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Объектілер иелерінің азаматтық-құқықтық жауапкершілігі бірнеше сақтандырушыда сақтандырылған кезде әрбір сақтандырушы өзімен жасалған шарт шегінде сақтанушының алдында жауапкершілікте болады, алайда сақтанушының (пайда алушының) барлық сақтандырушылардан алған сақтандыру төлемдерінің жалпы сомасы нақты нұқсаннан аспауға тиіс. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бұл ретте сақтанушы өзімен жасалған шартта көзделген сақтандыру сомасының көлемінде кез келген сақтандырушыдан сақтандыру төлемін алуға құқылы. Егер алынған сақтандыру төлемі нақты нұқсанды жаппаған жағдайда, сақтанушы жетпейтін соманы басқа сақтандырушыдан алуға құқылы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сақтандыру төлемінен толықтай немесе ішінара босатылған сақтандырушы келтірілген нұқсанды басқа сақтандырушылардың өтегеніне орай, сақтанушыға шеккен шығыстарды шегере отырып, сақтандыру сыйлықақысының тиісті бөлігін қайтаруға міндетті. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Келтірілген зиянды басқа тұлғалар да өтеген жағдайларда, сақтандырушы объектілер иелерінің жауапкершілігін міндетті сақтандыру шарты бойынша сақтандыру төлемінің сомасы мен басқа тұлғалар өтейтін соманың арасындағы айырманы ғана төлейді. Сақтанушы өзіне белгілі болған, басқа тұлғалардың үшінші тұлғаларға зиянды өтеуге жүргізген төлемдері туралы сақтандырушыға хабарлауға міндетті. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Сақтандырушы сақтанушының сақтандыру жағдайында залалды болдырмау немесе азайту мақсатында шеккен шығыстарын да, егер мұндай шығыстар қажет болса және (немесе) сақтандырушының нұсқауларын орындау үшін жүргізілсе, тіпті тиісті шаралар сәтсіз болса да, өтеуге міндетті. Аталған шығыстарды өтеуді сақтандырушы тиісті шығындар туралы актіні алған күннен бастап, бірақ сақтандыру төлемдері жүзеге асырылғаннан кейін, отыз күн ішінде жүргізеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сақтанушының аталған шығыстары нақты мөлшерде өтеледі, алайда сақтандыру төлемі мен шығыстар өтемінің жалпы сомасы объектілер иелерінің жауапкершілігін міндетті сақтандыру шартында көзделген сақтандыру сомасынан аспайтындай болып өтеледі. Егер шығыстар сақтанушы сақтандырушының нұсқауларын орындауы нәтижесінде туындаған болса, олар сақтандыру сомасына қатыссыз, толық мөлшерде өтеледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Жәбірленуші қайтыс болып, оның мұрагерлері жоқ болған жағдайда, жәбірленушіні жерлеген тұлғаға сақтандырушы жерлеуге қажетті шығыстарды нақты жұмсалған шығындар мөлшерінде, бірақ объектілер иелерінің жауапкершілігін міндетті сақтандыру шартында белгіленген сақтандыру сомасының шегінде өтейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -7276,51 +7252,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">19-бап. Сақтандыру төлемiн жүзеге асыру шарттары мен тәртiбi </w:t>
+        <w:t xml:space="preserve">19-бап. Сақтандыру төлемін жүзеге асыру шарттары мен тәртібі </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сақтанушы (сақтандырылушы) не пайда алушы болып табылатын өзге тұлға сақтандырушыға сақтандыру төлемі туралы талапты мынадай құжаттарды қоса бере отырып, жазбаша нысанда, оның ішінде қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның нормативтік құқықтық актісіне сәйкес сақтандырушының интернет-ресурсы арқылы қояды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -7374,267 +7350,267 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) пайда алушының келтiрiлген зиян мен оның мөлшерiн растайтын құжаттарды қоса тiркеп, зиянды өтеу туралы сақтандырушы мойындаған талаптары немесе қауіпті өндірістік фактор үшінші тұлғалардың өміріне, денсаулығына және (немесе) мүлкіне келтірген зиянды өтеу туралы заңды күшiне енген сот шешiмi; </w:t>
-[...53 lines deleted...]
-      2. Құжаттарды қабылдаған сақтандырушы табыс етiлген құжаттардың толық тiзбесiн және олар қабылданған күндi көрсете отырып, өтiнiш берушiге анықтама беруге мiндеттi. </w:t>
+      2) пайда алушының келтірілген зиян мен оның мөлшерін растайтын құжаттарды қоса тіркеп, зиянды өтеу туралы сақтандырушы мойындаған талаптары немесе қауіпті өндірістік фактор үшінші тұлғалардың өміріне, денсаулығына және (немесе) мүлкіне келтірген зиянды өтеу туралы заңды күшіне енген сот шешімі; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) зиянды болдырмау немесе мөлшерін азайту жөнінде шаралар қолдануға байланысты шығыстарды растайтын құжаттар (болған жағдайда). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сақтандырушының талап етуі бойынша өтініш беруші, сақтандырушы қол жеткізе алатын мемлекеттік органдардың дерекқорларында және (немесе) цифрлық жүйелерінде электрондық нысанда бар құжаттарды қоспағанда, сақтандыру төлемін жүзеге асыру үшін қажетті құжаттардың түпнұсқаларын сақтандырушыға ұсынуға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Құжаттарды қабылдаған сақтандырушы табыс етілген құжаттардың толық тізбесін және олар қабылданған күнді көрсете отырып, өтініш берушіге анықтама беруге міндетті. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сақтанушы (сақтандырылушы, пайда алушы) сақтандыру төлемі туралы талапты электрондық нысанда жөнелткен жағдайда, сақтандырушы оған осы анықтаманы электрондық нысанда ұсына алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Сақтандырушы сақтандыру төлемiн жүзеге асыру кезiнде сақтанушыдан (сақтандырылушыдан) немесе пайда алушы болып табылатын өзге тұлғадан оның сақтандырушыға талап қою құқығын шектейтiн шарттар қабылдауын талап етуге құқылы емес. </w:t>
-[...53 lines deleted...]
-      6. Сақтандырушы сақтандыру төлемiн уақтылы жүзеге асырмаған жағдайда пайда алушыға Қазақстан Республикасының Азаматтық кодексiнде белгiленген тәртiппен және мөлшерде тұрақсыздық айыбын төлеуге мiндеттi. </w:t>
+      3. Сақтандырушы сақтандыру төлемін жүзеге асыру кезінде сақтанушыдан (сақтандырылушыдан) немесе пайда алушы болып табылатын өзге тұлғадан оның сақтандырушыға талап қою құқығын шектейтін шарттар қабылдауын талап етуге құқылы емес. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Үшінші тұлға (ал ол қайтыс болған жағдайда - оның қайтыс болуына байланысты зиянды өтеуге Қазақстан Республикасының заңына сәйкес құқығы бар тұлға) немесе келтірілген зиянды сақтандырушының осы Заңмен белгіленген жауапкершілігінің шегінде үшінші тұлғаға (зиянды өтеуге құқығы бар тұлғаға) өтеген және сақтандыру төлемін алуға құқық алған өзге тұлға пайда алушы болып табылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Сақтандырушы сақтандыру төлемін осы баптың 1-тармағында көзделген құжаттарды алған күнінен бастап отыз күннен кешіктірмей жүргізеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Сақтандырушы сақтандыру төлемін уақтылы жүзеге асырмаған жағдайда пайда алушыға Қазақстан Республикасының Азаматтық кодексінде белгіленген тәртіппен және мөлшерде тұрақсыздық айыбын төлеуге міндетті. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Қауіпті өндірістік фактор үшінші тұлғалардың өміріне, денсаулығына және (немесе) мүлкіне келтірген, сақтандыру жағдайы деп сақтандырушы таныған немесе соттың шешімімен танылған зиянды өтеу туралы өтініштерді қанағаттандыру олардың түсу ретімен, ал бірнеше өтініш бір мезгілде түскен кезде мынадай кезектілікпен жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) бiрiншi кезекте жеке тұлғалардың өмiрiне және денсаулығына келтiрiлген зиянды өтеу туралы талаптар қанағаттандырылады; </w:t>
-[...35 lines deleted...]
-      3) үшiншi кезекте заңды тұлғалардың мүлкiне келтiрiлген зиян өтеледі.</w:t>
+      1) бірінші кезекте жеке тұлғалардың өміріне және денсаулығына келтірілген зиянды өтеу туралы талаптар қанағаттандырылады; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) екінші кезекте жеке тұлғалардың мүлкіне келтірілген зиян өтеледі; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) үшінші кезекте заңды тұлғалардың мүлкіне келтірілген зиян өтеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -7749,195 +7725,195 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">20-бап. Зиян келтiрген тұлғаға керi талап қою құқығы </w:t>
-[...143 lines deleted...]
-      3. Объектiлер иелерiнiң жауапкершiлiгiн мiндеттi сақтандыру шарты бойынша сақтандыру төлемiн жүзеге асырған сақтандырушы, қасақана iс-әрекеттердi қоспағанда, қызметтiк, лауазымдық немесе өзге де еңбек мiндеттерiн бұзуы қауіпті өндірістік фактордың туындауына себеп болған олардың қызметкерлерiне керi талап қоюға құқылы емес.</w:t>
+        <w:t xml:space="preserve">20-бап. Зиян келтірген тұлғаға кері талап қою құқығы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Сақтандыру төлемін жүзеге асырған сақтандырушының: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) сақтанушы (сақтандырылушы) сақтандыру жағдайының туындауына бағытталған не оның басталуына ықпал ететін қасақана іс-әрекеттер жасаған; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сақтанушы (сақтандырылушы) Қазақстан Республикасының заңнамалық актілерінде белгіленген тәртіппен сақтандыру жағдайымен себептік байланыстағы қасақана қылмыстық не әкімшілік құқық бұзушылықтар деп танылған әрекеттер жасаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) сақтанушының (сақтандырылушының) зиянды азайту жөнінде ақылға қонымды және қолдан келетін шараларды қасақана қолданбауы салдарынан оның мөлшері ұлғайған; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) сақтанушы (сақтандырылушы) сақтандырушыға сақтандыру объектісі туралы, сақтандыру тәуекелі, сақтандыру жағдайы және оның салдарлары туралы көрінеу жалған мәліметтерді хабарлаған; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) сақтанушы (сақтандырылушы) сақтандыру жағдайының басталуына жауапты тұлғаға өзінің талап қою құқығынан бас тартқан, сондай-ақ сақтандырушыға талап қою құқығының ауысуы үшін қажетті құжаттарды беруден бас тартқан жағдайларда төленген сома шегінде сақтанушыға кері талап қоюға құқығы бар. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Сақтанушының (сақтандырылушының) объектілер иелерінің жауапкершілігін міндетті сақтандыру шарты бойынша өтелген, келтірілген зиян үшін жауапты тұлғаға кері талап қою құқығы төленген сома шегінде сақтандыру төлемін жүзеге асырған сақтандырушыға ауысады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Объектілер иелерінің жауапкершілігін міндетті сақтандыру шарты бойынша сақтандыру төлемін жүзеге асырған сақтандырушы, қасақана іс-әрекеттерді қоспағанда, қызметтік, лауазымдық немесе өзге де еңбек міндеттерін бұзуы қауіпті өндірістік фактордың туындауына себеп болған олардың қызметкерлеріне кері талап қоюға құқылы емес.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -8002,231 +7978,231 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">21-бап. Сақтандырушыны сақтандыру төлемiн жүзеге асырудан босату негiздерi </w:t>
+        <w:t xml:space="preserve">21-бап. Сақтандырушыны сақтандыру төлемін жүзеге асырудан босату негіздері </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Егер сақтандыру жағдайы: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) қажеттi қорғану мен аса қажеттiлiк жағдайында жасалған iс-әрекеттердi қоспағанда, пайда алушының сақтандыру жағдайының туындауына бағытталған не оның басталуына ықпал ететiн қасақана iс-әрекеттерi; </w:t>
-[...17 lines deleted...]
-      2) пайда алушының Қазақстан Республикасының заңнамалық актiлерiнде белгiленген тәртiппен сақтандыру жағдайымен себептiк байланыстағы қасақана қылмыстық немесе әкiмшiлiк құқық бұзушылықтар деп танылған әрекеттерi салдарынан болса, сақтандырушы сақтандыру төлемiн толық немесе iшiнара төлеуден бас тартуға құқылы.</w:t>
+      1) қажетті қорғану мен аса қажеттілік жағдайында жасалған іс-әрекеттерді қоспағанда, пайда алушының сақтандыру жағдайының туындауына бағытталған не оның басталуына ықпал ететін қасақана іс-әрекеттері; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пайда алушының Қазақстан Республикасының заңнамалық актілерінде белгіленген тәртіппен сақтандыру жағдайымен себептік байланыстағы қасақана қылмыстық немесе әкімшілік құқық бұзушылықтар деп танылған әрекеттері салдарынан болса, сақтандырушы сақтандыру төлемін толық немесе ішінара төлеуден бас тартуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Егер сақтандыру жағдайы: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) әскери iс-қимылдар; </w:t>
-[...89 lines deleted...]
-      3) сақтандырушыға сақтандыру жағдайының басталуы туралы хабарламау негiз болуы мүмкiн. </w:t>
+      1) әскери іс-қимылдар; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) азаматтық соғыс, халықтың кез келген толқулары, жаппай тәртіпсіздік немесе ереуілдер салдарынан болса, сақтандырушы сақтандыру төлемдерін жүзеге асырудан босатылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Сақтандырушының сақтандыру төлемін жүзеге асырудан бас тартуына мыналар да: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) объектілер иелерінің жауапкершілігін міндетті сақтандыру шартында көзделген сақтандыру сомасынан артық зиянды өтеу туралы кез келген талаптар; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) сақтанушының (сақтандырылушының) және (немесе) пайда алушы болып табылатын өзге тұлғаның залал келтіруге кінәлі тұлғадан залалдың тиісті өтемін алуы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) сақтандырушыға сақтандыру жағдайының басталуы туралы хабарламау негіз болуы мүмкін. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -8306,69 +8282,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Сақтандырушы сақтандыру төлемiнен бас тарту туралы шешiм қабылдайды және отыз күн iшiнде бас тарту себептерінің уәжді негіздемесімен және сақтанушының (сақтандырылушының, пайда алушының) Қазақстан Республикасы заңнамасының ерекшеліктерін ескере отырып, келіспеушіліктерді реттеу үшін сақтандыру омбудсманына жүгіну құқығы туралы хабарламамен сақтанушыға (сақтандырылушыға) және (немесе) пайда алушыға жазбаша нысанда хабарлайды. </w:t>
-[...17 lines deleted...]
-      5. Сақтандырушының сақтандыру төлемiн жүргiзуден бас тартуына сақтанушы (сақтандырылушы) және (немесе) пайда алушы болып табылатын өзге тұлға сотқа шағым жасауы мүмкiн.</w:t>
+      4. Сақтандырушы сақтандыру төлемінен бас тарту туралы шешім қабылдайды және отыз күн ішінде бас тарту себептерінің уәжді негіздемесімен және сақтанушының (сақтандырылушының, пайда алушының) Қазақстан Республикасы заңнамасының ерекшеліктерін ескере отырып, келіспеушіліктерді реттеу үшін сақтандыру омбудсманына жүгіну құқығы туралы хабарламамен сақтанушыға (сақтандырылушыға) және (немесе) пайда алушыға жазбаша нысанда хабарлайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Сақтандырушының сақтандыру төлемін жүргізуден бас тартуына сақтанушы (сақтандырылушы) және (немесе) пайда алушы болып табылатын өзге тұлға сотқа шағым жасауы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -8541,51 +8517,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>21-1-бап. Қызметi үшiншi тұлғаларға зиян келтiру қаупiмен байланысты объектiлер иелерiнiң азаматтық-құқықтық жауапкершілігін міндетті сақтандыру жөніндегі дауларды реттеу ерекшеліктері</w:t>
+        <w:t>21-1-бап. Қызметі үшінші тұлғаларға зиян келтіру қаупімен байланысты объектілер иелерінің азаматтық-құқықтық жауапкершілігін міндетті сақтандыру жөніндегі дауларды реттеу ерекшеліктері</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Объектілер иелерінің жауапкершілігін міндетті сақтандыру шартынан туындайтын дау болған кезде сақтанушы (үшінші тұлға, пайда алушы):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8688,51 +8664,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 138-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8742,104 +8718,104 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">22-бап. Дауларды қарау тәртiбi </w:t>
-[...17 lines deleted...]
-      Объектiлер иелерiнiң жауапкершiлiгiн мiндеттi сақтандыру шартынан туындайтын даулар Қазақстан Республикасының заңдарында белгiленген тәртiппен қаралады. </w:t>
+        <w:t xml:space="preserve">22-бап. Дауларды қарау тәртібі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Объектілер иелерінің жауапкершілігін міндетті сақтандыру шартынан туындайтын даулар Қазақстан Республикасының заңдарында белгіленген тәртіппен қаралады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">23-бап. Қызметi үшiншi тұлғаларға зиян келтiру қаупiмен байланысты объектiлер иелерiнiң жауапкершiлiгiн мiндеттi сақтандыру туралы Қазақстан Республикасының заңдарын бұзғаны үшiн жауаптылық </w:t>
-[...17 lines deleted...]
-      Қызметi үшiншi тұлғаларға зиян келтiру қаупiмен байланысты объектiлер иелерiнiң жауапкершiлiгiн мiндеттi сақтандыру туралы Қазақстан Республикасы заңдарының бұзылуына кiнәлi тұлғалар Қазақстан Республикасының заңдарына сәйкес жауаптылықта болады.</w:t>
+        <w:t xml:space="preserve">23-бап. Қызметі үшінші тұлғаларға зиян келтіру қаупімен байланысты объектілер иелерінің жауапкершілігін міндетті сақтандыру туралы Қазақстан Республикасының заңдарын бұзғаны үшін жауаптылық </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметі үшінші тұлғаларға зиян келтіру қаупімен байланысты объектілер иелерінің жауапкершілігін міндетті сақтандыру туралы Қазақстан Республикасы заңдарының бұзылуына кінәлі тұлғалар Қазақстан Республикасының заңдарына сәйкес жауаптылықта болады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8880,51 +8856,51 @@
               </w:rPr>
               <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Президентi</w:t>
+              <w:t>Президенті</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
@@ -8946,55 +8922,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9320,31 +9296,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>