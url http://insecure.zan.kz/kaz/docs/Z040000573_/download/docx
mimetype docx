--- v1 (2026-03-12)
+++ v2 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1ebf676" w14:textId="1ebf676">
+    <w:p w14:paraId="63d3d24" w14:textId="63d3d24">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -453,524 +453,410 @@
         <w:t xml:space="preserve">
       3) ақпарат беруші - кредиттік бюроға ақпарат беруші жеке кәсіпкер немесе заңды тұлға; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z44" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) ақпарат берушінің кредиттік тарихтың деректер базасын жасауға және қорғауға қатысу жөніндегі қызметі - ақпарат берушінің осы Заңның талаптарына сәйкес кредиттік тарих субъектілерінен алынған мәліметтерді ресімдеу (өңдеу), сақтау және кредиттік бюроларға беру жөніндегі іс-әрекеттері; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p>
-[...133 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="4"/>
+    <w:bookmarkStart w:name="z45" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жазбаша нұсқама – уәкілетті органның кредиттік бюроға, коллекторлық агенттікке қолданатын ықпал ету шарасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z46" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) кредиттік бюро - кредиттік тарихты қалыптастыруды, кредиттік есептер беруді және өзге де қызметтер көрсетуді жүзеге асыратын ұйым; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z47" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z47" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) кредиттік есеп - кредиттік тарихта қамтылған ақпаратты толық немесе ішінара беру нысаны; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z48" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z48" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) кредиттік есептерді алу туралы шарт - осы Заңмен көзделген талаптарда және тәртіппен кредиттік бюро мен кредиттік есептерді алушы арасында жасалатын шарт; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z49" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z49" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) кредиттік есепті алушы - кредиттік есепті алуға құқығы бар тұлға; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z50" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z50" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) кредиттік есепті беру - кредиттік бюроның кредиттік тарихта қамтылған ақпаратты беру жөніндегі қызметі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z884" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z884" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10-1) кредиттік скоринг – сапа мен сан сипаттамаларына негізделген математикалық және (немесе) статистикалық модельдің көмегімен есептелетін, кредиттік тарих субъектісінің кредит өтеу қабілетін және қарыз шарттары бойынша міндеттемелерін орындау ықтималдығын, күтілетін кредиттік шығасыларды бағалау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z51" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z51" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) кредиттік тарих - кредиттік тарих субъектісі туралы ақпарат жиынтығы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z52" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z52" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) кредиттік тарих субъектісі - өздеріне қатысты кредиттік тарих қалыптастырылатын жеке немесе заңды тұлға; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z53" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z53" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) кредиттік тарих субъектісінің келісімі – Қазақстан Республикасының заңнамасында белгіленген талаптарға сәйкес ресімделетін, кредиттік тарих субъектісінің осы Заңның 18-бабы 1-тармағының 1), 1-1), 2) және 4) тармақшаларында көрсетілген ақпарат берушілерге өзі туралы ақпаратты кредиттік бюроларға (мемлекет қатысатын кредиттік бюроны қоспағанда) беруге арналған рұқсаты не кредиттік тарих субъектісінің кредиттік бюродан өзі туралы кредиттік есепті басқа тұлғаларға беруге арналған рұқсаты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z77" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z77" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-1) кредиттік тарих субъектісінің трансшекаралық алмасуға келісуі – кредиттік тарих субъектісін шет мемлекеттің заңнамасына немесе Қазақстан Республикасының заңнамасына сәйкес сәйкестендіруді қамтамасыз ету қажеттілігін ескере отырып, жазбаша түрде немесе электрондық цифрлық қолтаңба арқылы куәландырылған электрондық құжат нысанында ресімделетін, осы кредиттік тарих субъектісінің шет мемлекеттің уәкілетті ұйымдарына өзі туралы ақпаратты беруге және (немесе) шет мемлекеттің уәкілетті ұйымдарынан өзі туралы ақпаратты алуға рұқсаты. Келісімге кредиттік тарих субъектісі өз қолымен немесе шет мемлекеттің заңнамасына немесе Қазақстан Республикасының заңнамасына сәйкес өз қолымен қойылған қолтаңбаға теңестірілген өзге де тәсілмен қол қоюға тиіс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z901" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z901" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-2) кредиттік тарих субъектісі туралы ақпарат (бұдан әрі – ақпарат) – кредиттік тарихтарды қалыптастыру және оларды пайдалану жүйесіне қатысушылар беретін, қажет болған кезде электрондық цифрлық қолтаңба арқылы куәландырылатын, кредиттік тарихтар субъектілеріне қатысты электрондық нысандағы және қағаз жеткізгіштегі мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z1108" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z1108" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-3) кредиттік тарих субъектісі туралы теріс ақпарат – заңды тұлға болып табылатын кредиттік тарих субъектісінің сот шешімімен таратылуы туралы немесе кредиттік тарих субъектісінің күнтізбелік тоқсан күннен асатын мерзімі өтіп кеткен берешегінің бар екендігі туралы немесе кредиттік тарих субъектісінің "Қазақстан Республикасы азаматтарының төлем қабілеттілігін қалпына келтіру және банкроттығы туралы" Қазақстан Республикасының Заңына сәйкес банкрот деп танылғаны туралы мәліметтерді қамтитын, кредиттік тарих субъектісі туралы кредиттік есептің қысқаша нысаны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z1120" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z1120" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-4) кредиттік тарихтарды мониторингтеу – кредиттік тарихтар дерекқорында, өзге де ақпараттық жүйелерде бар ақпарат пен мәліметтердің негізінде кредиттік бюролар жүзеге асыратын кредиттік тарих субъектісінің кредиттік тарихының өзгерістерін талдау, сондай-ақ кредиттік тарих субъектісіне және (немесе) кредиттік есептерді алушыларға анықталған өзгерістер туралы ақпарат беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z54" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z54" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) кредиттік тарихты қалыптастыру - кредиттік бюро осы Заңға сәйкес ақпарат берушілерден алған ақпаратқа қатысты жүзеге асыратын, оны сақтау, құпиялылығын қамтамасыз ету, мониторинг жасау, нақтылау және жаңарту жөніндегі іс-әрекет немесе іс-әрекеттер жиынтығы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z55" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z55" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15) кредиттік тарихты қалыптастыру және оны пайдалану жүйесінің қатысушылары - кредиттік тарих субъектілері, ақпарат берушілер, кредиттік бюролар, кредиттік есептерді алушылар; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z56" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z56" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16) кредиттік тарихтың деректер базасы - Қазақстан Республикасының заңнамасында белгіленген талаптарға сәйкес келетін ақпараттық жүйелерге және ақпараттық процестерге негізделген кредиттік бюроның электрондық ақпараттық ресурстары; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z57" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z57" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16-1) кредиттік тарихты пайдаланушы – осы Заңның 18-бабы 1-тармағының 1) тармақшасында көрсетілген ақпарат беруші, сондай-ақ шет мемлекеттің аумағында тіркелген, кредиттік қатынастарды ресімдеу және (немесе) ресімделген кредиттік қатынастарды мониторингтеу мақсатында трансшекаралық алмасу үшін кредиттік тарих субъектісінің келісімін алған заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1061,190 +947,190 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16-2) нақты уақыт режимі – әрекет дереу немесе бір сағаттан аспайтын мерзімде жүзеге асырылуға тиіс уақыт кезеңі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1109" w:id="21"/>
+    <w:bookmarkStart w:name="z1109" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16-3) өтініш беруші – кредиттік бюро қызметін жүзеге асыру құқығына рұқсат және кредиттік бюроның кредиттік тарихтар дерекқорын, пайдаланылатын ақпараттық жүйелер мен үй-жайларды қорғау және олардың сақталуын қамтамасыз ету жөніндегі кредиттік бюроға қойылатын талаптарға сәйкестігі туралы актіні (бұдан әрі – рұқсат) алу мақсатында уәкілетті органға құжаттар ұсынған заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z1121" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z1121" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16-4) проактивті режимдегі көрсетілетін қызметтер – кредиттік бюроның кредиттік тарих субъектілерін банктік қарыз және (немесе) микрокредит беру туралы, сондай-ақ осы Заңның 7-бабы 2-тармағының 7) тармақшасында көзделген жағдайларда хабардар ету бойынша көрсететін қызметтері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z1110" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z1110" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16-5) трансшекаралық алмасу – тиісті халықаралық шарт және трансшекаралық алмасу туралы шарт негізінде шет мемлекеттің уәкілетті ұйымдарымен және кредиттік бюролармен кредиттік тарих субъектілеріне қатысты мәліметтер алмасу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z1111" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z1111" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16-6) трансшекаралық алмасу туралы шарт – трансшекаралық алмасуды жүзеге асыру талаптарын, трансшекаралық алмасуды жүзеге асыру кезінде шет мемлекеттердің уәкілетті ұйымдары мен кредиттік бюролардың өзара іс-қимыл жасау тәртібі мен талаптарын айқындайтын шарт;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z58" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z58" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) уәкілетті орган - қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеуді, бақылау мен қадағалауды жүзеге асыратын мемлекеттік орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z1112" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z1112" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17-1) уәкілетті ұйым – шет мемлекеттің заңнамасына сәйкес кредиттік тарихты жинауды, өңдеуді, сақтауды және кредиттік есептерді ұсынуды жүзеге асыратын заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z59" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z59" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18) шартты және ықтимал міндеттемелер - өтелмеген аккредитивтер, шығарылған немесе расталған кепілдіктер, вексельдер және кепілдемелер. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1293,51 +1179,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз), 2011.12.28 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 524-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2012.07.05 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 30-V</w:t>
       </w:r>
       <w:r>
@@ -1373,51 +1259,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 422-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 29.03.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 479-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 06.05.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 63-VI</w:t>
       </w:r>
       <w:r>
@@ -1646,202 +1532,242 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қараңыз) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> қараңыз); 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2-бап. Қазақстан Республикасының кредиттік бюролар және кредиттік тарихты қалыптастыру туралы заңдары </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z928" w:id="28"/>
+    <w:bookmarkStart w:name="z928" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қазақстан Республикасының кредиттiк бюролар және кредиттік тарихты қалыптастыру туралы заңдары Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституциясына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> негізделеді және Қазақстан Республикасының Азаматтық кодексінен, осы Заңнан және Қазақстан Республикасының өзге де нормативтiк құқықтық актiлерiнен тұрады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z60" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z60" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы Заң кредиттiк тарихты қалыптастыру және кредиттік есептер беру, кредиттiк бюроларды құру, олардың жұмыс iстеуi және қызметiн тоқтатуы, ақпарат берушiлердiң кредиттiк тарихтың деректер базасын құру мен қорғауға қатысу жөнiндегi қызметін жүзеге асыру кезiнде туындайтын қатынастарға қолданылады. Қазақстан Республикасының өзге де заң актiлерi қолданылатын салаға жататын қатынастар осы Заңда реттелмеген қатынастар бөлігінде сол актілермен реттеледi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы" Қазақстан Республикасының Заңына сәйкес енгізілген ерекше реттеу режимі шеңберінде қызметін жүзеге асыратын кредиттік бюроларға және өзге заңды тұлғаларға осы Заңның және уәкілетті органның, Қазақстан Республикасы Ұлттық Банкінің осы Заңға сәйкес қабылданатын нормативтік құқықтық актілерінің нормалары ерекше реттеу режимінің шарттарында көзделген шектерде қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z895" w:id="30"/>
+    <w:bookmarkStart w:name="z895" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-2. Осы Заңның банктерге қатысты қолданылатын ережелері Қазақстан Республикасының аумағында ашылған Қазақстан Республикасы бейрезидент-банктерінің филиалдарына қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z61" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z61" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Егер Қазақстан Республикасы бекiткен халықаралық шартта осы Заңдағыдан өзге ережелер белгiленсе, онда халықаралық шарттың ережелерi қолданылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1937,210 +1863,210 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-1-бап. Кредиттік бюролардың қызметі және кредиттік тарихты қалыптастыру саласындағы мемлекеттік реттеудің негізгі мақсаты, міндеттері мен қағидаттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1123" w:id="32"/>
+    <w:bookmarkStart w:name="z1123" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Кредиттік бюролар қызметінің және кредиттік тарихты қалыптастырудың құқықтық негіздерін белгілеу кредиттік бюролардың қызметі және кредиттік тарихты қалыптастыру саласындағы мемлекеттік реттеудің негізгі мақсаты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z1124" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z1124" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Кредиттік бюролардың қызметі және кредиттік тарихты қалыптастыру саласындағы мемлекеттік реттеудің негізгі міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z1125" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z1125" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кредиттік тарихтар дерекқорындағы ақпараттың толықтығы мен анықтығын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z1126" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z1126" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кредиттік тарихтар дерекқорын қорғау және оның сақталуын қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z1127" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z1127" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Кредиттік бюролардың қызметі және кредиттік тарихты қалыптастыру саласындағы мемлекеттік реттеудің негізгі қағидаттары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z1128" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z1128" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) реттеу ресурстары мен құралдарын тиімді пайдалану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z1129" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z1129" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кредиттік бюролар қызметінің ашықтығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z1130" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z1130" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) кредиттік бюролардың, ақпарат берушілердің жауапкершілігі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2214,90 +2140,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3-бап. Кредиттік тарихты қалыптастыру және ақпаратты пайдалану принциптері </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кредиттiк тарихты қалыптастыру және ақпаратты пайдалану мына принциптер ескерiле отырып жүзеге асырылады: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="40"/>
+    <w:bookmarkStart w:name="z62" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы Заңның 25-бабының 4-тармағында көзделген жағдайды қоспағанда, кредиттік тарих субъектісінің осы Заңның 18-бабы 1-тармағының 1), 1-1), 2) және 4) тармақшаларында көрсетілген ақпарат берушілерге өзі туралы ақпаратты кредиттік бюроларға (мемлекет қатысатын кредиттік бюроны қоспағанда) беруге келісімінің не кредиттік тарих субъектісінің кредиттік бюродан өзі туралы кредиттік есепті басқа тұлғаларға беруге келісімінің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z63" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z63" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) барлық кредиттiк тарих субъектілерiнiң теңдігі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2388,130 +2314,130 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) ақпаратты, кредиттiк тарихтың деректер базасын және ақпараттық жүйенi мақсатты пайдалану; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="42"/>
+    <w:bookmarkStart w:name="z65" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) ақпараттың құпиялылығы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z66" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z66" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) кредиттiк тарихтың деректер базасын және тиiстi ақпараттық жүйелердi қорғауды қамтамасыз ету; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z67" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z67" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) азаматтардың жеке өмiрiне қол сұғылмауы, азаматтардың және ұйымдардың құқықтарын, бостандықтары мен заңды мүдделерiн қорғау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z68" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z68" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) кредиттік тарихтың деректер базасын қалыптастырудың дұрыстығы мен өзектілігі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2610,68 +2536,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="46"/>
+    <w:bookmarkStart w:name="z6" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Кредиттік бюролардың қызметі және кредиттік тарихты қалыптастыру саласындағы мемлекеттік реттеу, бақылау мен қадағалау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">4-бап. Кредиттік бюролардың қызметін реттеуді, бақылауды және қадағалауды, ақпарат берушiлер мен кредиттік есептерді алушылардың қызметін бақылауды жүзеге асыратын мемлекеттік органдар </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2717,70 +2643,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті орган кредиттік тарихтың дерекқорындағы ақпараттың толық болуын қамтамасыз ету мақсатында мемлекет қатысатын кредиттік бюроға ақпарат ұсынуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уәкілетті органның қызметкерлері өздерінің қадағалау функцияларын жүзеге асыру барысында алған қызметтік, коммерциялық, банктік немесе заңмен қорғалатын өзге де құпия болып табылатын мәліметтерді жариялағаны үшін Қазақстан Республикасының заңдарына сәйкес жауапты болады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="47"/>
+    <w:bookmarkStart w:name="z69" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Уәкiлеттi органның құзыретiне: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2819,305 +2745,191 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="48"/>
+    <w:bookmarkStart w:name="z70" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы Заңда көзделген жағдайды қоспағанда, рұқсаттар беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z1113" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z1113" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) трансшекаралық алмасу туралы шарттың жобасын келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z71" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z71" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Қазақстан Республикасының кредиттiк бюролар және кредиттiк тарихты қалыптастыру туралы заңдарының сақталу мәселелерi бойынша кредиттік бюролар қызметiне тексерулер жүргiзу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-[...115 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z72" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) Қазақстан Республикасының кредиттiк бюролар және кредиттiк тарихты қалыптастыру туралы заңдарының анықталған бұзушылықтарын жою туралы кредиттiк бюроларға, банктерге, банктік қарыз операцияларын жүргізуге лицензиясы бар заңды тұлғаларға (бұдан әрі - банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар), сондай-ақ белгіленген мерзімдерде ақпарат берілмеген жағдайда жазбаша ұйғарымдар жiберу; </w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="51"/>
+      4) Қазақстан Республикасының кредиттiк бюролар және кредиттiк тарихты қалыптастыру туралы заңдарының анықталған бұзушылықтарын жою туралы кредиттiк бюроларға, коллекторлық агенттіктерге, сондай-ақ белгіленген мерзімдерде ақпарат берілмеген жағдайда жазбаша ұйғарымдар жiберу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z73" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) кредиттiк бюроларға және олардың лауазымды адамдарына санкциялар қолдану; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z74" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z74" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) кредиттiк бюролардың қызметiне, соның iшiнде кредиттiк тарихты қалыптастыруға байланысты мәселелер бойынша жеке және заңды тұлғалардың өтiнiштерiн қарау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z76" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z76" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) осы Заңда, Қазақстан Республикасының өзге де заңдарында және Қазақстан Республикасы Президентінің актілерінде көзделген өзге де функцияларды жүзеге асыру жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z75" w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z75" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3132,51 +2944,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Алып тасталды - ҚР 27.04.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 311-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3429,50 +3241,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 205-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -3568,272 +3420,272 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкiлеттi орган:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="55"/>
+    <w:bookmarkStart w:name="z121" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ақпарат берушiлердiң кредиттiк бюроларға ақпарат беру тәртiбiнiң шарттары мен ең төмен талаптарын айқындайды туралы (осы Заңның 18-бабы 1-тармағының 1), 1-1), 2), 3) және 3-1) тармақшаларында көрсетiлген ақпарат берушiлер үшiн);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z929" w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z929" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) ақпарат берушілер кредиттік бюроларға беретін мәліметтердің тізбесін айқындайды (осы Заңның 18-бабы 1-тармағының 1), 1-1) және 3-3) тармақшаларында көрсетілген ақпарат берушілер үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z930" w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z930" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кредиттік тарих субъектілерінің осы Заңның 18-бабы 1-тармағының 1), 1-1), 2) және 4) тармақшаларында көрсетілген ақпарат берушілерге өздері туралы ақпаратты кредиттік бюроларға (мемлекет қатысатын кредиттік бюроны қоспағанда) беруге келісімін ресімдеу, кредиттік бюродан өзі туралы кредиттік есепті басқа тұлғаларға беруге келісімді ресімдеу тәртібін айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z931" w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z931" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) кредиттiк есептi берудiң шарттары мен тәртiбiн айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z932" w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z932" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) кредиттік бюроның кредиттік скорингті есептеу шарттары мен тәртiбiн айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z933" w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z933" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осы Заңда көзделген жағдайды қоспағанда, рұқсат беру шарттары мен тәртiбiн айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      5) алып тасталды - ҚР 03.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 262-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (01.01.2020 бастап қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="61"/>
+    <w:bookmarkStart w:name="z122" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) кредиттік бюролардың, осы Заңның 18-бабы 1-тармағының 1) және 1-1) тармақшаларында көрсетілген ақпарат берушілердің және осы Заңның 20-бабының 1-тармағы бірінші бөлігінің 1) тармақшасында көрсетілген кредиттік есептерді алушылардың қызметін ұйымдастыру кезінде ақпараттық-коммуникациялық технологияларды пайдалануға және ақпараттық қауіпсіздікті қамтамасыз етуге қойылатын талаптар туралы, сондай-ақ кредиттік бюролардың осы Заңның 27-бабы 2-тармағының 11) тармақшасына және 3-тармағының 9) тармақшасына сәйкес ақпаратты өзге берушілерге және кредиттік есептерді алушыларға қойылатын талаптарды айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z1131" w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z1131" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) осы Заңның 2-1-бабының 1 және 2-тармақтарында көзделген мақсат пен міндеттерге және Қазақстан Республикасының заңнамасына сәйкес кредиттік бюролардың қызметін реттеу және кредиттік тарихты қалыптастыру саласындағы, кредиттік бюролардың орындауы үшін міндетті нормативтік құқықтық актілерді қабылдайды. Заңға тәуелді нормативтік құқықтық актілердің тізбесі уәкілетті орган туралы ережеде айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4032,105 +3884,105 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="63"/>
+    <w:bookmarkStart w:name="z9" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Кредиттік бюроларды құру, олардың қызметін жүзеге асыру және тоқтату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">6-бап. Кредиттiк бюролар </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z934" w:id="64"/>
+    <w:bookmarkStart w:name="z934" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекет қатысатын кредиттік бюроны қоспағанда, кредиттік бюролар Қазақстан Республикасының заңдарына сәйкес құрылатын және жұмыс істейтін коммерциялық ұйымдар болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акционерлік қоғамның ұйымдық-құқықтық нысанында құрылған, дауыс беретін акцияларының жүз пайызы Қазақстан Республикасының Ұлттық Банкіне тиесілі жалғыз мамандандырылған коммерциялық емес ұйым мемлекет қатысатын кредиттік бюро болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4163,108 +4015,108 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Алынып тасталды - ҚР 2007.07.27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 317</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="65"/>
+    <w:bookmarkStart w:name="z123" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Рұқсатты уәкілетті орган осы Заңда және уәкілетті органның нормативтік құқықтық актілерінде белгіленген тәртіппен береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекет қатысатын кредиттік бюроның қызметі уәкілетті органның рұқсат беру рәсіміне жатпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z935" w:id="66"/>
+    <w:bookmarkStart w:name="z935" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Кредиттік бюроның атауында "кредиттік бюро" деген сөздер немесе солардан туындайтын сөздер болуға тиіс. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4293,51 +4145,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 72-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз), 2011.12.28 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 524-IV</w:t>
       </w:r>
       <w:r>
@@ -4440,208 +4292,208 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">7-бап. Кредиттік бюролар жүзеге асыратын қызмет түрлерi </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z936" w:id="67"/>
+    <w:bookmarkStart w:name="z936" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Кредиттiк бюролар қызметiнiң негiзгi түрлері кредиттік тарихты қалыптастыру және кредиттік есептер беру болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z937" w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z937" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Кредиттік бюро қызметінің қосымша түрлеріне: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z938" w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z938" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кредиттік тарихты қалыптастыру және оларды пайдалану жүйесіне қатысушылардың қызметін автоматтандыру үшін мамандандырылған бағдарламалық қамтылымды ұсыну бойынша қызметтер көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z939" w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z939" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) кредиттiк бюроның қызметiне қатысты арнаулы әдебиеттi және өзге де ақпараттық материалдарды өткiзу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z940" w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z940" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) кредиттік тарихты қалыптастыру және оны пайдалану жүйесiне қатысушыларды ақпараттық қамтамасыз етуге байланысты консультациялық қызметтер көрсету; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кредиттік тарих субъектілерінің кредиттік скорингін есептеу, кредиттік тарихтарды мониторингтеу жөніндегі көрсетілетін қызметтерді ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z942" w:id="72"/>
+    <w:bookmarkStart w:name="z942" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-1) банк және микроқаржы активтері сатылатын электрондық сауда алаңы операторының қызметі (банк және микроқаржы активтері сатылатын электрондық сауда алаңы операторы қызметін жүзеге асыру құқығына рұқсат болған кезде);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z943" w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z943" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) маркетингтік, статистикалық және талдамалық зерттеулер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4656,90 +4508,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">алып тасталды - ҚР 2011.12.28 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 524-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z913" w:id="74"/>
+    <w:bookmarkStart w:name="z913" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) кредиттік тарих субъектілерін кредиттік есепті сұратқан кредиттік есептерді алушылар, кредиттік тарих субъектісінің кредиттік тарихын нақты уақыт режимінде өзгерту туралы хабардар ету жөніндегі қызметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z914" w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z914" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) осы Заңның 18-бабы 1-тармағының 1) тармақшасында көрсетілген ақпарат берушілерді жеке тұлғаның банктік қарыздарды, микрокредиттерді алудан ерікті түрде бас тартуын нақты уақыт режимінде белгілегені не алып тастағаны туралы хабардар ету жөніндегі қызметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4802,170 +4654,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1132" w:id="76"/>
+    <w:bookmarkStart w:name="z1132" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) проактивті режимде қызметтер көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z1133" w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z1133" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) кредиттік бюроның интернет-ресурсында маркетингтік, статистикалық және талдамалық зерттеулерді жариялау жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z905" w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z905" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Мемлекет қатысатын кредиттік бюро "Сақтандыру қызметі туралы" Қазақстан Республикасының Заңына сәйкес сақтандыру жөніндегі дерекқор қалыптастыруды және жүргізуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z885" w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z885" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-2. Мемлекет қатысатын кредиттік бюро үшін кредиттік скорингті есептеу жөніндегі көрсетілетін қызметтерді ұсыну негізгі қызмет түріне жатады және міндетті болып табылады. Осы баптың 2-тармағының 4-1) тармақшасында көзделген қызметті мемлекет қатысатын кредиттік бюроның жүзеге асыруына жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z944" w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z944" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Кредиттiк бюролар осы бапта көзделмеген кәсіпкерлік қызмет түрлерiн жүзеге асыруға құқылы емес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z1134" w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z1134" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мемлекет қатысатын кредиттік бюро кредиттік тарих субъектілеріне қарыз және (немесе) микрокредит беру туралы, сондай-ақ осы Заңның 7-бабы 2-тармағының 7) тармақшасында көзделген жағдайларда және (немесе) бірыңғай сақтандыру дерекқоры субъектілеріне "Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының 79-бабы 6-тармағының 5) тармақшасында белгіленген жағдайларда хабарламаны 1414 бірыңғай нөмірімен қысқа мәтіндік хабар арқылы өтеусіз жіберуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5181,184 +5033,184 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-1-бап. Кредиттік скоринг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z887" w:id="82"/>
+    <w:bookmarkStart w:name="z887" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Кредиттік скорингті кредиттік бюро немесе осы Заңның 18-бабы 1-тармағының 1) және 1-1) тармақшаларында көрсетілген ақпарат берушілер дербес есептейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кредиттік бюро кредиттік скорингті Қазақстан Республикасының заңнамасында белгіленген талаптарға сәйкес кредиттік бюро кредиттік скорингті есептеу туралы тиісті келісімдер жасасқан заңды тұлғалардың деректерін пайдалана отырып есептеуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кредиттік бюро есептеген кредиттік скоринг туралы ақпаратты беру тәртібін кредиттік бюро дербес айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z888" w:id="83"/>
+    <w:bookmarkStart w:name="z888" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Заңның 18-бабы 1-тармағының 1) және 1-1) тармақшаларында көрсетілген ақпарат берушілер кредиттік бюроның кредиттік скорингін және (немесе) өзі дербес есептеген кредиттік скорингтерді пайдалана отырып, кредиттік тарих субъектісінің кредит өтеу қабілетін бағалауды жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кредиттік бюролар мен осы Заңның 18-бабы 1-тармағының 1) және 1-1) тармақшаларында көрсетілген ақпарат берушілер кредиттік тарих субъектілеріне және өзге де үшінші тұлғаларға кредиттік скорингті есептеудің, кредиттік скорингтерді ескере отырып, тәуекелдерді бағалаудың өз әдістемелерін ашуға міндетті емес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z889" w:id="84"/>
+    <w:bookmarkStart w:name="z889" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Кредиттік тарих субъектілері – жеке тұлғалар кредиттік скорингті қарыздар, микрокредиттер алғанға дейін және кредиттік тәуекелі бар қаржылық өнімдер мен көрсетілетін қызметтерді сатып алғанға дейін өзінің кредит өтеу қабілетінің деңгейін айқындау мақсатында пайдаланады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z890" w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z890" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Уәкілетті орган қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау, қаржы жүйесінің тұрақтылығын және қаржылық көрсетілетін қызметтерді тұтынушылардың құқықтары мен заңды мүдделерін қорғаудың тиісті деңгейін қамтамасыз ету бойынша өз міндеттері мен функцияларын іске асыру үшін мемлекет қатысатын кредиттік бюродан кредиттік скоринг туралы ақпаратты сұратуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5530,130 +5382,130 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кредиттiк бюролар өз қызметiнде мынадай ұйымдастыру, техникалық шаралардың және технологиялық талаптардың: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z945" w:id="86"/>
+    <w:bookmarkStart w:name="z945" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) ақпараттық жүйелерді, кредиттік тарихтың деректер базасын және өзге де құжаттарды қауiпсiз орналастыру мен пайдалануға арналған техникалық және өзге де үй-жайлардың болуы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z946" w:id="87"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z946" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) кредиттік тарихтың деректер базасын орналастыруға арналған ақпараттық жүйелердi және аталған ақпараттық жүйелерді қорғау құралдарын қалыптастыру мен пайдалану кезiнде сертификатталған жабдықты және бағдарламалық қамтамасыз етудi қолдану; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z947" w:id="88"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z947" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) ақпарат берушiлермен және кредиттік есептердi алушылармен жасалатын шарттарда кредиттiк тарихтың деректер базасын жасау үшін пайдаланылатын ақпараттық жүйелерді және аталған ақпараттық жүйелердi қорғау құралдарын қалыптастыру мен пайдалану кезiнде қолданылатын бағдарламалық қамтамасыз етудi қорғау жөнiндегі ұйымдастырушылық, техникалық шараларды және технологиялық талаптарды бiрлесiп iске асырудың мiндеттілiгi туралы талаптардың болуын қамтамасыз ету талаптарының орындалуын қамтамасыз етуге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z948" w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z948" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) кредиттік тарих субъектісі ақпаратының резервтік көшірмелерін сақтау үшін кредиттік бюро орналасқан қаладан тысқары жердегі резервтік сервердің болуын қамтамасыз етуге міндетті. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5729,250 +5581,250 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-1-бап. Кредиттік бюроны құру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z949" w:id="90"/>
+    <w:bookmarkStart w:name="z949" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Кредиттік бюроны құру тәртібі мынадай кезеңдерден:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z950" w:id="91"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z950" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) рұқсат алудан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z951" w:id="92"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z951" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кредиттік тарихтардың деректер базасын басқару жүйесін өндірістік пайдалануға енгізуден тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z111" w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z111" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Рұқсат алу осы Заңның 9-бабына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z112" w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z112" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Кредиттік тарихтардың деректер базасын басқару жүйесін өндірістік пайдалануға енгізу үшін кредиттік бюро мынадай іс-шараларды жүзеге асыруы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z952" w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z952" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы Заңның 18-бабының 1-тармағында көрсетілген ақпарат берушілердің біреуімен ақпарат беру туралы шарт жасасу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z953" w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z953" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кредиттік тарихтарды қалыптастыру бойынша ақпараттық процесті ұйымдастыруы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z954" w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z954" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өзімен ақпарат беру туралы шарт жасасқан ақпарат берушілермен осы тармақтың бірінші бөлігінің 2) тармақшасында көрсетілген ақпараттық процесті тестілеуден өткізуі қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z113" w:id="98"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z113" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Кредиттік бюроның қызметін жүзеге асыруға уәкілетті органның рұқсаты болған кезде ғана жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z114" w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z114" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы баптың талаптары мемлекет қатысатын кредиттік бюроға қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6184,70 +6036,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) белгіленген тәртіппен мемлекеттік тіркеуден өткен құрылтай құжаттарының көшірмелерін ұсынуға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z115" w:id="100"/>
+    <w:bookmarkStart w:name="z115" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Уәкілетті орган рұқсат беру туралы өтінішті осы баптың 1-тармағында көзделген соңғы құжатты алған күннен бастап жиырма жұмыс күні ішінде қарауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6276,90 +6128,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="101"/>
+    <w:bookmarkStart w:name="z117" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Кредиттік бюро рұқсат алуға берілген өтініште көрсетілген мекенжайы өзгерген, сондай-ақ осы баптың 1-тармағының 3) тармақшасында көрсетілген құжаттарға өзгерістер мен толықтырулар енгізілген жағдайларда, өзгерістер мен толықтыруларды уәкілетті органға олар енгізілген күннен бастап күнтізбелік он күн ішінде табыс етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z118" w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z118" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы баптың талаптары мемлекет қатысатын кредиттік бюроға қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6398,146 +6250,146 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="103"/>
+    <w:bookmarkStart w:name="z14" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10-бaп Рұқсат беруден бас тарту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рұқсат беруден бас тарту:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z955" w:id="104"/>
+    <w:bookmarkStart w:name="z955" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) субъектілердің осы санаттары үшін Қазақстан Республикасының заңдарына сәйкес тыйым салынған белгілі бір қызмет түрі жүзеге асырылған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z956" w:id="105"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z956" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы Заңның 8-бабында көзделген және уәкілетті органның нормативтік құқықтық актілерінде белгіленген талаптар сақталмаған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z957" w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z957" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) егер өтініш берушіге қатысты оның осы қызмет түрімен айналысуына тыйым салатын заңды күшіне енген сот шешімі болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кредиттік бюро уәкілетті органның нормативтік құқықтық актісінде белгіленген, кредиттік тарих дерекқорын жасау үшін пайдаланылатын ақпараттық жүйелерді және көрсетілген ақпараттық жүйелерді қорғау құралдарын қалыптастыру және пайдалану кезінде қолданылатын бағдарламалық қамтылымды қорғау жөніндегі ұйымдастырушылық, техникалық шараларды және технологиялық талаптарды орындамаған жағдайларда жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -6611,466 +6463,244 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">11-бап. Жазбаша ұйғарым және санкциялар </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...143 lines deleted...]
-    <w:bookmarkStart w:name="z108" w:id="108"/>
+    <w:bookmarkStart w:name="z958" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасының кредиттiк бюролар және кредиттiк тарихты қалыптастыру туралы заңнамасы бұзылған жағдайда, уәкiлетті орган кредиттiк бюроға, коллекторлық агенттікке жазбаша нұсқама жiберуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кредиттік бюроға, коллекторлық агенттікке анықталған бұзушылықтарды және (немесе) оларды жасауға ықпал еткен себептерді, сондай-ақ жағдайларды белгiленген мерзiмде жоюға бағытталған, орындалуы міндетті түзету шараларын қабылдауға және (немесе) анықталған бұзушылықтарды және (немесе) оларды жасауға ықпал еткен себептерді, сондай-ақ жағдайларды жою жөніндегі іс-шаралар жоспарын (бұдан әрі – іс-шаралар жоспары) белгiленген мерзiмде ұсыну қажеттілігіне берілетін нұсқау жазбаша нұсқама болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z108" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жазбаша нұсқамада белгіленген мерзімде ұсынылған іс-шаралар жоспарында бұзушылықтардың, олардың туындауына алып келген себептердің сипаттамасы, жоспарланған іс-шаралар тізбесі, оларды жүзеге асыру мерзімдері, сондай-ақ жауапты лауазымды адамдар көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z896" w:id="109"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z896" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1-2. Уәкілетті органның жазбаша нұсқамасына шағым жасау Қазақстан Республикасының заңдарында белгіленген тәртіппен жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті органның жазбаша нұсқамасына шағым жасау оның орындалуын тоқтата тұрмайды.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...153 lines deleted...]
-    <w:bookmarkStart w:name="z959" w:id="111"/>
+    <w:bookmarkStart w:name="z109" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-3. Кредиттік бюро, коллекторлық агенттік уәкілетті органды жазбаша нұсқамада көрсетілген шаралардың осы жазбаша нұсқамада көзделген мерзімде орындалғаны туралы хабардар етуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұзушылықты іс-шаралар жоспарында не жазбаша нұсқамада белгіленген мерзімдерде жою кредиттік бюроға, коллекторлық агенттікке байланысты емес себептер бойынша мүмкін болмаған жағдайда, уәкілетті орган іс-шаралар жоспарын не жазбаша нұсқаманы орындау мерзімін уәкілетті органның нормативтік құқықтық актісінде белгіленген тәртіппен ұзартуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z959" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Уәкiлетті орган санкция ретінде: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z960" w:id="112"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z960" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) әкiмшілік айыппұл салу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z961" w:id="113"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z961" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) рұқсаттың қолданылуын тоқтата тұру шараларын қолдануға құқылы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7088,898 +6718,882 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап күнтізбелік он күн өткеннен кейін қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z894" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Банк, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым, микроқаржылық қызметті жүзеге асыратын ұйым Қазақтан Республикасының кредиттік бюролар және кредиттік тарихты қалыптастыру туралы заңнамасын бұзған жағдайда, уәкілетті орган "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақтан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Микроқаржылық қызмет туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қадағалап ден қою шараларын және санкцияларды қолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-бапқа өзгерістер енгізілді - ҚР 2007.01.12 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап алты ай өткеннен кейін қолданысқа енгізіледі), 2007.07.27 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап күнтізбелік он күн өткеннен кейін қолданысқа енгізіледі), 2012.11.26 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 57-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 24.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 422-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 29.03.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 479-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 06.05.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2019 бастап қолданысқа енгізіледі); 03.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі); 29.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 351-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2021 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...47 lines deleted...]
-        <w:t>) Заңымен.</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-бап. Рұқсаттың қолданылуын тоқтата тұру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z962" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Рұқсаттың қолданылуы мынадай негіздердің бірі бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z963" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Заңның 8-бабында белгіленген талаптар сақталмаса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z964" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) рұқсат беруге негіз болған құжаттардың шындыққа сәйкес келмеуі анықталса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z965" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) уәкілетті органның Қазақстан Республикасының кредиттік бюролар және кредиттік тарихтарды қалыптастыру туралы заңнамасы талаптарын бұзушылықтарды жою туралы жазбаша нұсқамасы орындалмаса, алты айға дейінгі мерзімге тоқтатыла тұруы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z119" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Рұқсаттың қолданылуын тоқтата тұру, бұрын жасалған шарттар бойынша ақпарат алу жөніндегі қызметті қоспағанда, оның қызметін жүзеге асыруға тыйым салуға алып келеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z120" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Рұқсаттың қолданылуын тоқтата тұру туралы шешімде рұқсаттың қолданылуын тоқтата тұру негіздері мен мерзімі көрсетілуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұндай шешім кредиттік бюроның атқарушы органының назарына жеткізілген күннен бастап рұқсаттың қолданылуы тоқтатыла тұрады деп есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-бап жаңа редакцияда - ҚР 29.03.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 479-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      3. Банк, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым Қазақтан Республикасының кредиттік бюролар және кредиттік тарихты қалыптастыру туралы заңнамасын бұзған жағдайда, уәкілетті орган "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақтан Республикасының Заңына сәйкес қадағалап ден қою шараларын және санкцияларды қолданады.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-бап. Рұқсаттан айыру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті орган мынадай негіздердің бірі бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z966" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уәкілетті орган рұқсаттың қолданылуын тоқтата тұрған себеп жойылмаса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z967" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) рұқсаттың қолданылуы соңғы он екі ай ішінде бірнеше мәрте (екі және одан да көп рет) тоқтатыла тұрса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z968" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кредиттік бюроға жүзеге асыруға рұқсаты бар қызмет түрiмен айналысуына сот тыйым салса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z969" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кредиттік бюроның кәсіпкерлік қызметі тоқтатылса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z970" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) рұқсат алған кезде кредиттік бюро көрінеу жалған ақпарат берсе, кредиттік бюроны рұқсаттан айыру туралы талап-арызбен сотқа жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Соттың рұқсаттан айыру туралы шешім қабылдауы кредиттік бюроны таратуға алып келеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 11-бапқа өзгерістер енгізілді - ҚР 2007.01.12 № </w:t>
-[...86 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Ескерту. 13-бап жаңа редакцияда - ҚР 29.03.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 479-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 06.05.2017 </w:t>
-[...99 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>12-бап. Рұқсаттың қолданылуын тоқтата тұру</w:t>
-[...430 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">14-бап. Кредиттiк бюроның құжаттары мен ақпаратын сақтау </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z971" w:id="125"/>
+    <w:bookmarkStart w:name="z971" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Кредиттік бюроның құжаттары мен ақпаратын, соның ішінде, кредиттік тарихтың деректер базасына енгiзiлетiн құжаттар мен ақпаратты сақтау тәртiбiн кредиттiк бюро айқындайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z972" w:id="126"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z972" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Кредиттік бюро кредиттік тарих субъектісіне қатысты ақпараттың сақталуын ол туралы соңғы ақпарат алынған күннен кейін бес жыл бойы қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8187,240 +7801,240 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="127"/>
+    <w:bookmarkStart w:name="z20" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Кредиттік тарихты қалыптастыру және оны пайдалану жүйесіне қатысушылардың құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">16-бап. Кредиттiк бюроның құқықтары </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кредиттiк бюро: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z973" w:id="128"/>
+    <w:bookmarkStart w:name="z973" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) ақпарат берушілермен ақпарат беру туралы және (немесе) кредиттік есептерді алушылармен кредиттік есептерді алу туралы шарттар жасасуға; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z974" w:id="129"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z974" w:id="132"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекет қатысатын кредиттік бюроны және (немесе) осы Заңның</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-бабының 4-тармағында көзделген жағдайды қоспағанда, осы Заңның 18-бабы 1-тармағының 1), 1-1), 2) және 4) тармақшаларында көрсетілген ақпарат берушілерден кредиттік тарих субъектісінің өзі туралы ақпаратты кредиттік бюроларға беруге келісімін алғаны туралы растауды ұсынуды, сондай-ақ кредиттік тарихты қалыптастыратын толық әрi анық ақпаратты талап етуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z975" w:id="130"/>
+    <w:bookmarkStart w:name="z975" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Қазақстан Республикасының заңдарында айқындалған тәртіппен филиалдар мен өкiлдiктер ашуға; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z976" w:id="131"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z976" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) Қазақстан Республикасының заңнамасына сәйкес кредиттік бюродан ақпаратты алуға құқығы бар тұлғаларға кредиттік тарих субъектiсiнiң келiсiмiнсiз кредиттік тарих субъектісі туралы теріс ақпаратты немесе кредиттік тарихта қамтылған ақпаратты жария етпестен, кредиттік бюроның деректер базасында субъектінің кредиттік тарихы бар немесе жоқ екендігі туралы ақпаратты ұсынуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z977" w:id="132"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z977" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-2) мемлекет қатысатын кредиттік бюроға осы Заңның 17-бабы 1-тармағының 10) тармақшасында көзделген жағдайда, кредиттік бюроның кредиттік тарих деректерінің базасында қамтылатын ақпаратты кредиттік тарих субъектісінің келісімінсіз беруге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z978" w:id="133"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z978" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) Қазақстан Республикасының заң актiлерiнде және осы Заңға сәйкес жасалған шарттарда көзделген өзге де құқықтары болуға құқылы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8556,288 +8170,288 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">17-бап. Кредиттiк бюроның міндеттері </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z891" w:id="134"/>
+    <w:bookmarkStart w:name="z891" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Кредиттік бюро:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z980" w:id="135"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z980" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кредиттiк тарихтарды қалыптастыруды жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z979" w:id="136"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z979" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тармағында көзделген жағдайды қоспағанда, кредиттiк тарих субъектiсiнiң келiсімін алғаны туралы растау болған кезде кредиттiк есептердi ұсынуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z981" w:id="137"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z981" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы Заңда көзделген жағдайларды қоспағанда, кредиттiк тарихтарда қамтылған ақпаратты, оның ішінде банктік құпияны құрайтын ақпаратты ашуға жол бермеуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z982" w:id="138"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z982" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кредиттік бюро қызметкерлерінің әрекеті немесе әрекетсіздігі салдарынан алушыға ұсынылған кредиттік есепте ақпарат берушілер кредиттік бюроға берген ақпаратқа сәйкес келмейтін ақпарат қамтылған жағдайда, көрсетілген сәйкессіздік анықталған кезден бастап күнтізбелік бес күн ішінде кредиттік есепті алушы мен кредиттік тарих субъектісіне түзетілген кредиттік есепті ұсынуға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кредиттік бюро берген кредиттік есептің сәйкес келмеу фактісін ақпарат берушінің растауы қажет болған жағдайда, кредиттік есепті алушы мен кредиттік тарих субъектісіне түзетілген кредиттік есепті ұсыну мерзімін есептеу кредиттік бюро ақпарат берушіден тиісті ақпаратты алған кезден бастап жүзеге асырылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z983" w:id="139"/>
+    <w:bookmarkStart w:name="z983" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) кредиттiк тарих субъектісінің өтiнiшi бойынша оған кредиттiк тарих субъектiсi даулап отырған ақпаратты берген ақпарат беруші туралы мәліметтердi ұсынуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z984" w:id="140"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z984" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) егер кредиттiк есептi ұсыну туралы сұрау салу Қазақстан Республикасының заңнамасында белгiленген талаптар бұзыла отырып жасалған болса, кредиттік есептi ұсынудан бас тартуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z985" w:id="141"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z985" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Қазақстан Республикасы Ұлттық Банкінің нормативтік құқықтық актісіне сәйкес Қазақстан Республикасының Ұлттық Банкіне есептілікті ұсынуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z986" w:id="142"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z986" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) тиiстi негіздер болған кезде, қайта ресiмдеуге немесе нақтылауға тиiс, келіп түскен ақпаратты түзету, толықтыру туралы талаппен ақпарат берушiге өтiнiш жасауға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z987" w:id="143"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z987" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) осы Заңның 19-бабы 2-тармағының екінші бөлігінде және 24-бабы 5-тармағының 1-1) тармақшасында көзделген, тиісті субъектінің кредиттік тарихына нақты уақыт режимінде енгізілуге тиіс ақпаратты қоспағанда, ақпарат берушіден ақпаратты алғаннан кейін келесі жұмыс күнінен кешіктірмей, тиісті субъектінің кредиттік тарихына өзгерістер мен толықтырулар енгізуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8900,70 +8514,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z988" w:id="144"/>
+    <w:bookmarkStart w:name="z988" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) кредиттік бюроның кредиттік тарихтар дерекқорында сақталатын ақпараттың анықтығын тексеру үшін мемлекет қатысатын қредиттік бюроға өтініш жасауға, сондай-ақ мемлекет қатысатын кредиттік бюроның кредиттік тарихтар дерекқорында сақталатын мәліметтерге сәйкес келмейтін ақпаратқа қатысты түзетулер енгізуге міндетті. Мемлекет қатысатын қредиттік бюроға өтініш жасау, кредиттік бюроның кредиттік тарихтар дерекқорына түзетулерді енгізу тәртібі мен шарттарын уәкілетті орган белгілейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9054,170 +8668,170 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10-1) осы Заңның 18-бабы 1-тармағының 2), 3-1) және 4) тармақшаларында көрсетілген ақпарат берушілерден және осы Заңның 20-бабы 1-тармағы бірінші бөлігінің 2), 3), 4-2), 4-4) және 4-5) тармақшаларында көрсетілген кредиттік есептерді алушылардан өздерінің қызметін ұйымдастыру кезінде ақпараттық-коммуникациялық технологияларды пайдалануға және ақпараттық қауіпсіздікті қамтамасыз етуге қойылатын талаптарды сақтауды талап етуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z990" w:id="145"/>
+    <w:bookmarkStart w:name="z990" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) Қазақстан Республикасының заңнамасына сәйкес электрондық ақпараттық ресурстар мен ақпараттық жүйелердi пайдалануға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z991" w:id="146"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z991" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) негізгі қызмет түрі бойынша топты құрайтын барлық ақпарат берушілер мен кредиттік есептерді алушылардың теңдігін қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z992" w:id="147"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z992" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) Қазақстан Республикасының заңнамасында және (немесе) ақпарат беру туралы және (немесе) кредиттiк есептердi алу туралы шарттарда белгiленген өзге де талаптарды сақтауға мiндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z892" w:id="148"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z892" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мемлекет қатысатын кредиттік бюро осы баптың 1-тармағында көрсетілген міндеттерден басқа:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z897" w:id="149"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z897" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) уәкілетті органның сұрау салуы бойынша кредиттік скоринг туралы ақпаратты және кредиттік скорингті есептеумен байланысты өзге мәліметтерді де беруге міндетті, бұл ретте алынған мәліметтер жария етуге жатпайды; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z898" w:id="150"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z898" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ай сайын, есепті айдан кейінгі айдың бесінші күнінен кешіктірмей, банктік қарыз шарттарын, микрокредит беру туралы шарттарды жасасу күніне кредит бойынша номиналды және жылдық тиімді сыйақы мөлшерлемелері туралы ақпаратты уәкілетті органға беруге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9431,424 +9045,310 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">18-бап. Ақпарат берушілер </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Мыналар: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z899" w:id="151"/>
+    <w:bookmarkStart w:name="z899" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) банктер, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар, микроқаржылық қызметті жүзеге асыратын ұйымдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-[...115 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z910" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1-1) коллекторлық агенттіктер, "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының 36-1-бабы </w:t>
-[...82 lines deleted...]
-    <w:bookmarkStart w:name="z993" w:id="152"/>
+      1-1) коллекторлық агенттіктер, "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының 63-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және (немесе) "Микроқаржылық қызмет туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-1-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тармағының бірінші бөлігінде аталған тұлғамен немесе сақтандыру (қайта сақтандыру) ұйымымен жасалған банктік қарыз шарттары және (немесе) микрокредит беру туралы шарттар бойынша құқықтарды (талаптарды) сенімгерлік басқару шарты шеңберінде банктік қарыз шарттары және (немесе) микрокредит беру туралы шарттар бойынша құқықтарды (талаптарды) сенімгерлік басқаруды жүзеге асыратын сервистік компаниялар (бұдан әрі – сервистік компаниялар), "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының 63-бабы 1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Микроқаржылық қызмет туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-1-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тармағы бірінші бөлігінің сегізінші абзацында аталған тұлғалар, егер банктік қарыз шарты бойынша және (немесе) микрокредит беру туралы шарт бойынша алынған құқықтарды (талаптарды) осы тұлғалар сервистік компанияның сенімгерлік басқаруына бермесе, сондай-ақ жеке тұлғалардың банктік қарыз шарттары, қарыз (кредит) шарттары және микрокредит беру туралы шарттары бойынша құқықтар (талаптар) берілген өзге де тұлғалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z993" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) жүйелендiрiлген белгiлерiн Қазақстан Республикасының Үкiметi айқындайтын, тауарларды және көрсетілетiн қызметтердi кредитке өткiзетiн не төлемдердiң мерзiмiн ұзартатын жеке кәсiпкер немесе заңды тұлға; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z994" w:id="153"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z994" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жылжымайтын мүлікке құқықтарды мемлекеттік тiркеудi жүзеге асыратын "Азаматтарға арналған үкімет" мемлекеттік корпорациясы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z995" w:id="154"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z995" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) коммуналдық қызмет көрсететін табиғи монополия субъектілері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z996" w:id="155"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z996" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-2) Қазақстан Республикасы азаматтарының төлем қабілеттілігін қалпына келтіру және банкроттығы бойынша мемлекеттік басқару саласындағы уәкілетті орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z997" w:id="156"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z997" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-3) осы тармақтың 1) тармақшасында көрсетілген тұлғаларды қоспағанда, жеке тұлғаларға қарыздар (кредиттер) және (немесе) микрокредиттер берген және солар бойынша құқықтары (талаптары) тоқтатылмаған ұйымдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z998" w:id="157"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z998" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) ақпарат беру туралы шарттар негiзiнде өзге де тұлғалар ақпарат берушiлер болып табылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z999" w:id="158"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z999" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Уәкілеттi органның кредиттiк бюролардың қызметi және кредиттік тарихты қалыптастыру мәселелерi жөнiндегi нормативтiк құқықтық актілерi ақпарат берушілер ретiнде олардың кредиттік тарихтың деректер базасын жасауға және қорғауға қатысуы жөнiндегi қызметіне қатысты бөлiгiне ақпарат берушілердiң орындауы үшiн міндетті. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10150,476 +9650,384 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қараңыз) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> қараңыз); 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">19-бап. Ақпарат берушінің құқықтары мен міндеттері </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1000" w:id="159"/>
+    <w:bookmarkStart w:name="z1000" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Ақпарат берушi: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z1001" w:id="160"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z1001" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) берiлетiн ақпараттың осы Заңға сәйкес пайдаланылуын кредиттік бюролардан талап етуге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z1002" w:id="161"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z1002" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының заң актілерiне және (немесе) ақпарат беру туралы және (немесе) кредиттiк есептердi алу туралы шарттарға сәйкес өзге де құқықтары болуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z1135" w:id="162"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z1135" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бұрын өзі берген ақпаратты кредиттік бюродан алуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-[...115 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z906" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Заңның 18-бабы 1-тармағының 1), 1-1), 2) және 4) тармақшаларында көрсетілген ақпарат берушілер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1003" w:id="163"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z1004" w:id="164"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z1003" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекет қатысатын кредиттік бюроны, сондай-ақ осы Заңның 25-бабының 4-тармағында және "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының 68-бабында көзделген жағдайларды қоспағанда, кредиттік тарих субъектiсiнiң өзi туралы мәлiметтердi кредиттiк бюроларға беруге келісiмін алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z1004" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) мемлекет қатысатын кредиттік бюромен ақпарат беру туралы шарт жасасуға; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z1005" w:id="165"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z1005" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы Заңда және ақпарат беру туралы шартта айқындалған талаптарда, көлемде және тәртіппен кредиттік бюроларға ақпарат беруге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z1006" w:id="166"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z1006" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) кредиттік бюроларға берiлген ақпаратты кредиттiк тарих субъектісінің талап ету бойынша түзетуге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z1007" w:id="167"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z1007" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) ақпарат беру туралы шарт жасалған кредиттік бюроларға кредиттік тарих субъектісі туралы бар мәлiметтермен дәлме-дәл сәйкес ақпарат беруге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z1008" w:id="168"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z1008" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) электрондық ақпараттық ресурстар мен ақпараттық жүйелердi Қазақстан Республикасының заңдарына сәйкес пайдалануға; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z1009" w:id="169"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z1009" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) кредиттiк ақпаратты алу мен өңдеудiң тиiсiнше шарттарын өз қаражаты есебiнен қамтамасыз етуге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z1010" w:id="170"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z1010" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) ақпарат беру туралы шартта айқындалған тәртіппен кредиттік бюроға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осы Заңның 18-бабы 1-тармағының 1) (кредиттік серіктестіктерді қоспағанда), 1-1) (коллекторлық агенттіктерді қоспағанда) және 4) тармақшаларында көрсетілген ақпаратты берушілер үшін – осы Заңның 24-бабының 1-тармағы бірінші бөлігінің 1), 2) және 3-2) тармақшаларында және 3-тармағында көзделген, кредиттік тарих субъектісі-жеке тұлға туралы бір жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10898,190 +10306,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z863" w:id="171"/>
+    <w:bookmarkStart w:name="z863" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Заңның 18-бабы 1-тармағының 1) және 1-1) тармақшаларында көрсетілген ақпарат берушілер өздерінің қызметін ұйымдастыру кезінде уәкілетті органның нормативтік құқықтық актісінде белгіленген ақпараттық-коммуникациялық технологияларды пайдалануға және ақпараттық қауіпсіздікті қамтамасыз етуге қойылатын талаптарды сақтайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z907" w:id="172"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z907" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-1. Осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 3-1) тармақшасында көрсетілген ақпарат берушілер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z1011" w:id="173"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z1011" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекет қатысатын кредиттік бюромен және өзге де кредиттік бюролармен ақпарат беру туралы шарттар жасасуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z1012" w:id="174"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z1012" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы баптың 2-тармағы бірінші бөлігінің 3), 4), 5), 6), 7) және 8) тармақшаларындағы талаптарды орындауға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z902" w:id="175"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z902" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы Заңның 18-бабы 1-тармағының 3) тармақшасында көрсетiлген ақпарат берушілер: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z903" w:id="176"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z903" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) өздерi кредиттiк бюромен ақпарат беру туралы шарт жасасқан жағдайда осы Заңда белгiленген, өзге де ақпарат берушiлерге қойылатын талаптарды сақтауға тиiс; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11100,173 +10508,173 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 86-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1014" w:id="177"/>
+    <w:bookmarkStart w:name="z1014" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Кредиттік бюроларға кредиттік бюролар жүйесіне өздерінің бұған дейін қатысуына әкеп соққан қызметті жүзеге асырмайтын ақпарат берушілер кредиттік бюролардың деректер базаларына бұрын берілген барлық субъектілер бойынша ақпаратты көрсетілген субъектілермен шарттық қарым-қатынастар тоқтатылғанға дейін жаңартып отыруға міндетті. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z1013" w:id="178"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z1013" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 2), 3-1) және 4) тармақшаларында көрсетілген ақпарат берушілер Қазақстан Республикасының заңнамасына сәйкес жасалатын ақпарат беру және (немесе) кредиттік есептерді алу туралы шарттарда айқындалған, өздерінің қызметін ұйымдастыру кезінде ақпараттық-коммуникациялық технологияларды пайдалануға және ақпараттық қауіпсіздікті қамтамасыз етуге қойылатын талаптарды сақтайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 19-бапқа өзгерістер енгізілді - ҚР 2007.07.27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 317</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап күнтізбелік он күн өткеннен кейін қолданысқа енгізіледі), 2008.10.23 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 72-IV</w:t>
       </w:r>
       <w:r>
@@ -11575,104 +10983,144 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">20-бап. Кредиттік есептерді алушылар </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1015" w:id="179"/>
+    <w:bookmarkStart w:name="z1015" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Мыналар: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11803,170 +11251,170 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігінің оныншы абзацында және "Микроқаржылық қызмет туралы" Қазақстан Республикасы Заңының 9-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігінің сегізінші абзацында аталған тұлғалар, егер банктік қарыз шарты бойынша және (немесе) микрокредит беру туралы шарт бойынша алынған құқықтарды (талаптарды) осы тұлғалар сервистік компанияның сенімгерлік басқаруына бермесе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1016" w:id="180"/>
+    <w:bookmarkStart w:name="z1016" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) жүйелендірілген белгілерін Қазақстан Республикасының Үкіметі айқындайтын тауарларды және көрсетілетін қызметтерді кредитке еткізетін не төлемдердің мерзімін ұзартатын жеке кәсіпкер немесе заңды тұлға; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z1017" w:id="181"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z1017" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ақпарат беру туралы шарттардың негізінде өзге де тұлғалар, сондай-ақ уәкілетті органның кредиттік тарих субъектілерінің осы Заңның 18-бабы 1-тармағының 1), 1-1), 2) және 4) тармақшаларында көрсетілген ақпарат берушілерге өздері туралы ақпаратты кредиттік бюроларға (мемлекет қатысатын кредиттік бюроны қоспағанда) беруге келісімін ресімдеу, кредиттік бюродан өзі туралы кредиттік есепті басқа тұлғаларға беруге келісімін ресімдеу тәртібі туралы нормативтік құқықтық актісіне сәйкес алынған кредиттік тарих субъектісінің келісімі негізінде Қазақстан Республикасының резиденттері болып табылатын тұлғалар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z1018" w:id="182"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z1018" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кредиттік тарих субъектісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z1019" w:id="183"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z1019" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-1) пайдасына банк кепілдігі немесе кепілдеме берілген тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z1020" w:id="184"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z1020" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-2) облигацияларды ұстаушылардың мүдделерін білдіру туралы шарт жасасқан облигациялар эмитентінің кредиттік есебіне қатысты облигацияларды ұстаушылардың өкілі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z1021" w:id="185"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z1021" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-3) Қазақстан Республикасы азаматтарының төлем қабілеттілігін қалпына келтіру және банкроттығы бойынша мемлекеттік басқару саласындағы уәкілетті орган, қаржы басқарушысы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12191,110 +11639,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-5) микроқаржы омбудсманы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1137" w:id="186"/>
+    <w:bookmarkStart w:name="z1137" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-6) салықтар мен бюджетке төленетін басқа да міндетті төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті мемлекеттік орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z1023" w:id="187"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z1023" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) уәкілетті орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z1138" w:id="188"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z1138" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының Ұлттық Банкі кредиттік есептерді алушылар болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 4) тармақшасында көрсетілген кредиттік есепті алушылар тек өздері туралы кредиттік есеп алуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12930,464 +12378,330 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">21-бап. Кредиттік есептi алушының құқықтары мен міндеттері </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1024" w:id="189"/>
+    <w:bookmarkStart w:name="z1024" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Кредиттiк есептi алушы: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z1025" w:id="190"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z1025" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) кредиттiк есептi алуға; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z1026" w:id="191"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z1026" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасының заң актiлерiне сәйкес өзге де құқықтары болуға құқылы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z1027" w:id="192"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z1027" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Кредиттік тарих субъектісі, осы Заңның 17-бабының 4) тармақшасында көзделген, субъектіге түзетілген кредиттік есеп берілетін жағдайды қоспағанда, өзі туралы кредиттік есепті күнтізбелік жыл ішінде бір рет тегін алуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z1028" w:id="193"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z1028" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Кредиттік тарих субъектісі – жеке тұлға кредиттік бюро айқындайтын тәртіппен кредиттік бюродан өзінің кредиттік скорингі туралы ақпаратты өтеусіз алуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-[...154 lines deleted...]
-    <w:bookmarkStart w:name="z1030" w:id="194"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z1029" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2. Осы Заңның 20-бабы 1-тармағы бірінші бөлігінің 4-4) тармақшасында аталған кредиттік есепті алушылар кредиттік есептерді тегін алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z1030" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы Заңның 20-бабы 1-тармағының 1), 2), 3) және 4-2) тармақшаларында көрсетiлген кредиттiк есептi алушылар: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z1031" w:id="195"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z1031" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Заңның 25-бабының 4-тармағында көзделген жағдайды қоспағанда, кредиттiк тарих субъектiсi туралы кредиттiк есептi алуға оның келiсiмiн алғандығы туралы растауды кредиттік бюроға табыс етуге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z1032" w:id="196"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z1032" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) кредиттiк есептi алушы ретiнде тiркелген кезде оларға табыс етiлген мәлiметтердiң өзгергенi туралы хабарлауға; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z1033" w:id="197"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z1033" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) кредиттік есепке қатысты құпиялылықты сақтауға және ондағы ақпаратты үшiншi тұлғаларға жария етпеуге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z1034" w:id="198"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z1034" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) кредиттiк есептегi ақпаратты осы Заңның 26-бабында көзделген мақсаттар үшiн ғана пайдалануға; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z1035" w:id="199"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z1035" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) кредиттiк тарих субъектiсiнің талабы бойынша оны кредиттiк есептiң мазмұнымен таныстыруға не оған кредиттiк есептi алушының iшкi ережелерiне сәйкес кредиттiк есептiң көшiрмесiн беруге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z1036" w:id="200"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z1036" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) кредиттiк бюроның кредиттiк есептi беру жөнiнде көрсететiн қызметiне ақы төлеуге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z1037" w:id="201"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z1037" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) Қазақстан Республикасының заң актілерiне сәйкес өзге де мiндеттердi атқаруға мiндеттi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkEnd w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13597,75 +12911,75 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      ЗҚАИ-ның ескертпесі!      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      4) тармақша жаңа редакцияда көзделген – ҚР 16.01.2026 </w:t>
+        <w:t xml:space="preserve">      4) тармақшаның қолданысы 01.01.2027 дейін тоқтатыла тұрады, тоқтатыла тұру кезеңінде осы редакцияда қолданыста болады – ҚР 16.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 259-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -13692,72 +13006,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> және "Микроқаржылық қызмет туралы" Қазақстан Республикасы Заңының 29-1-бабында көзделген мақсаттар үшін ғана пайдалануға;</w:t>
+        <w:t>
+      4) жеке тұлғаның және банктің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның, микроқаржылық қызметті жүзеге асыратын ұйымның құқықтары мен заңмен қорғалатын мүдделерін қанағаттандыру туралы келісімге қол жеткізу мақсатында жеке тұлғаның жолданымы бойынша оның банкпен, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйыммен, микроқаржылық қызметті жүзеге асыратын ұйыммен жасасқан банктік қарыз шартынан туындайтын келіспеушіліктерді реттеуді жүзеге асыру үшін, сондай-ақ қарыз алушының жолданымы негізінде жеке тұлға болып табылатын қарыз алушы мен осындай қарыз алушымен жасалған банктік қарыз шарты және (немесе) микрокредит беру туралы шарт бойынша құқық (талап) берілген тұлға арасында туындайтын келіспеушіліктерді реттеу жүзеге асырылған жағдайларда ғана кредиттік есепте қамтылған ақпаратты пайдалануға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасының заңдарына сәйкес өзге де міндеттерді атқаруға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -13847,50 +13141,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 97-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13911,210 +13245,210 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">22-бап. Кредиттiк тарих субъектiсiнің құқықтары </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кредиттiк тарих субъектiсi: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1039" w:id="202"/>
+    <w:bookmarkStart w:name="z1039" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) мемлекет қатысатын кредиттік бюроны қоспағанда, ақпарат беруші ақпарат беру туралы шарт жасасқан кредиттік бюроларға ақпарат берушiге кредиттiк тарихты қалыптастыру үшiн өзi жайында мәлiметтер табыс ету туралы келiсiм беруге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z1041" w:id="203"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z1041" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) кредиттiк есептi алушыға өзi туралы кредиттiк есептi алуына келiсiм беруге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z1040" w:id="204"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z1040" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) кредиттiк бюроға өзi туралы ақпарат түскен кезден бастап, осы Заңда белгiленген талаптарға сәйкес өзi туралы кредиттiк есептi алуға; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z1042" w:id="205"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z1042" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) кредиттiк есептi алушыдан кредит алуға оның өтінiмiн қараған кезде кредиттiк есеппен таныстыруды не алушы кредиттiк бюродан алған кредиттiк есептiң көшiрмесiн кредиттiк есептi алушының iшкi ережелерiне сәйкес берудi талап етуге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z1043" w:id="206"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z1043" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) кредиттiк есептегi ақпаратпен, беруші туралы ақпарат алу мүмкiндiгiмен келiспеушілiктi мәлiмдеуге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z1044" w:id="207"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z1044" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) алушыға берiлген кредиттiк есепте кредиттiк бюро қызметкерлерінің әрекетi немесе әрекетсiздiгі салдарынан ақпарат берушiлер кредиттiк бюроға берген ақпаратқа сәйкес келмейтiн ақпарат болса, кредиттiк бюролардан түзетiлген кредиттiк есептi сұратуға; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z1045" w:id="208"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z1045" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) дәйектемесiз ақпаратты түзету туралы талаппен ақпарат берушiге жүгінуге;"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z1046" w:id="209"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z1046" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) банктік қарыздар, микрокредиттер алудан ерікті түрде бас тартуын кредиттік бюрода, "электрондық үкімет" веб-порталы не банктің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның, "электрондық үкімет" шлюзінде орналастырылған сервистермен интеграцияланған микроқаржылық қызметті жүзеге асыратын ұйымның ақпараттандыру объектілері арқылы тегін белгілеуге не оны алып тастауға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkEnd w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14293,105 +13627,105 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="210"/>
+    <w:bookmarkStart w:name="z27" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  5-тарау. Кредиттік бюроларға ақпарат беру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkEnd w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">23-бап. Кредиттік бюроларға ақпарат берудiң жалпы шарттары </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1047" w:id="211"/>
+    <w:bookmarkStart w:name="z1047" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Заңның 25-бабының 4-тармағында көзделген жағдайды қоспағанда, осы Заңның 18-бабы 1-тармағының 1), 1-1), 2) және 4) тармақшаларында көрсетілген ақпарат берушілер мемлекет қатысатын кредиттік бюроға, сондай-ақ ақпарат беру туралы шарттар негізінде кредиттік тарих субъектісінің келісімі болған кезде өзге де кредиттік бюроларға ақпарат беруге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkEnd w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14404,51 +13738,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 3-1) тармақшасында көрсетілген ақпарат берушілер мемлекет қатысатын кредиттік бюроға және өзге де кредиттік бюроларға ақпарат беруге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші және екінші бөліктерінде көрсетілген ақпарат берушілердің кредиттік бюроларға ақпарат беру және кредиттік есептерді алу талаптары Қазақстан Республикасының заңнамасына сәйкес жасалатын ақпарат беру және (немесе) кредиттік есептер алу туралы шарттарда айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1048" w:id="212"/>
+    <w:bookmarkStart w:name="z1048" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14463,71 +13797,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Алып тасталды - ҚР 2011.12.28 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 524-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z1049" w:id="213"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z1049" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жылжымайтын мүлiкке құқықтарды мемлекеттік тiркеуді жүзеге асыратын "Азаматтарға арналған үкімет" мемлекеттік корпорациясы уәкілетті орган айқындайтын тәртіппен және шарттарда кредиттік бюроларға өздерімен жасалатын ақпарат беру туралы шарттар негiзiнде ақпарат бередi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkEnd w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14608,150 +13942,150 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталық атқарушы органдар және оларға ведомстволық бағынысты заңды тұлғалар мемлекет қатысатын кредиттік бюроға ақпарат беруді ақпараттандыру саласындағы уәкілетті органның ақпарат алмасудың электрондық шлюзін пайдалана отырып, Қазақстан Республикасының ақпараттандыру туралы заңнамасында белгіленген тәртіппен онымен жасалған шарт негізінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1050" w:id="214"/>
+    <w:bookmarkStart w:name="z1050" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Өнім берушілер кредиттік бюроларға ақпаратты электрондық нысанда береді. Ақпаратты қағаз жеткізгіште беру жағдайлары кредиттік бюролардың ішкі құжаттарында және олар ақпарат берушілермен жасасатын шарттарда айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z1051" w:id="215"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z1051" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 3-1) тармақшасында көрсетілген ақпарат берушілерді қоспағанда, ақпарат берушілер кредиттік тарих субъектілерінің өздері туралы ақпаратты кредиттік бюроларға (мемлекет қатысатын кредиттік бюроны қоспағанда) беруге алған келісімдерін есепке алуды жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z1052" w:id="216"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z1052" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Кредиттiк тарих субъектілерiнің өздерi туралы мәлiметтердi кредиттiк бюроларға қағаз жеткiзгіште немесе электрондық нысанда ұсынуға келiсiмiн ақпарат берушi кредиттiк бюроларға олар туралы сoңғы ақпарат берiлген күннен бастап кемінде он жыл сақтауға тиiс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z1139" w:id="217"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z1139" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Заңды тұлғалар кредиттік бюромен жасалған шарт негізінде кредиттік есепке енгізілуі мүмкін кредиттік тарих субъектілері туралы мәліметтерді береді және (немесе) кредиттік бюродан дербес деректерді ашпай, сондай-ақ Қазақстан Республикасының заңнамасында белгіленген талаптарға сәйкес талдамалық және (немесе) статистикалық ақпаратты алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkEnd w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15067,250 +14401,280 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">24-бап. Кредиттік бюроларға берiлетін ақпарат </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1053" w:id="218"/>
+    <w:bookmarkStart w:name="z1053" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Заңның 18-бабы 1-тармағының 1) және 3-3) тармақшаларында көрсетілген ақпарат берушілер кредиттік бюроларға беретін ақпаратта:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z1054" w:id="219"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z1054" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) тұлға осы банктен немесе банк операцияларының жекелеген түрлерiн жүзеге асыратын ұйымнан алған кредит бойынша борыш сомасы, сондай-ақ ол алған барлық кредиттер, шартты және ықтимал міндеттемелер бойынша борыштың жалпы сомасы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z1055" w:id="220"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z1055" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) кредиттердi (өтеу көзін көрсете отырып), сондай-ақ шартты және ықтимал мiндеттемелердi беру күнi, өтеу күнi (график бойынша және iс жүзiнде); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z1056" w:id="221"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z1056" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мiндеттемелердi орындауды қамтамасыз етудiң (сейф жәшіктерiнде, шкафтарда және банктің үй-жайында сақтаулы тұрған қамтамасыз етудi қоспағанда) құрамы мен тәсілдерi туралы ақпарат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z1057" w:id="222"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z1057" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) ол болған кезде кредиттік тарих субъектісі туралы теріс ақпарат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z1058" w:id="223"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z1058" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-2) банктік қарыз шартын, микрокредит беру туралы шартты жасасу күніне кредит бойынша номиналды және жылдық тиімді сыйақы мөлшерлемелері туралы ақпарат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z1059" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-3) жасалған күндері көрсетіле отырып, банктік қарыз шартына және (немесе) микрокредит беру туралы шартқа қосымша келісімді не жаңа банктік қарыз шартын және (немесе) микрокредит беру туралы шартты жасасу арқылы берешекті реттеуді жүргізу туралы және (немесе) банктік қарыз шартының және (немесе) микрокредит беру туралы шарттың талаптарын өзгертуден бас тарту туралы мәліметтер, сондай-ақ банктік қарыз шарты және (немесе) микрокредит беру туралы шарт бойынша жеке тұлғаның берешегін өндіріп алу туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z1060" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті органның нормативтік құқықтық актісінде айқындалған өзге де мәліметтер болуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      3-3) тармақшаға өзгеріс енгізу көзделген – ҚР 16.01.2026 </w:t>
+        <w:t xml:space="preserve">      1-тармақты екінші бөлікпен толықтыру көзделген – ҚР 16.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 259-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -15318,1213 +14682,869 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3-3) жасалған күндері көрсетіле отырып, банктік қарыз шартына және (немесе) микрокредит беру туралы шартқа қосымша келісімді не жаңа банктік қарыз шартын және (немесе) микрокредит беру туралы шартты жасасу арқылы берешекті реттеуді жүргізу туралы және (немесе) банктік қарыз шартының және (немесе) микрокредит беру туралы шарттың талаптарын өзгертуден бас тарту туралы мәліметтер, сондай-ақ банктік қарыз шарты және (немесе) микрокредит беру туралы шарт бойынша берешекті өндіріп алу туралы мәліметтер;</w:t>
-[...142 lines deleted...]
-        <w:t>
       Осы тармақтың мақсаттары үшiн кредит деп банктік қарыз, лизинг, факторинг, форфейтинг операциялары, вексельдердi есепке алу, сондай-ақ микрокредиттер беру түсiніледi.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...114 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z883" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1-1. Коллекторлық агенттіктер банктерден, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардан, микроқаржылық қызметті жүзеге асыратын ұйымдардан ие болған банктік қарыз шарттары, микрокредит беру туралы шарттар бойынша құқықтар (талаптар) жөнінде және сервистік компаниялар, "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының 36-1-бабының </w:t>
-[...42 lines deleted...]
-    <w:bookmarkStart w:name="z188" w:id="225"/>
+      1-1. Коллекторлық агенттіктер банктерден, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардан, микроқаржылық қызметті жүзеге асыратын ұйымдардан ие болған банктік қарыз шарттары, микрокредит беру туралы шарттар бойынша құқықтар (талаптар) жөнінде және сервистік компаниялар, "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының 63-бабы 1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Микроқаржылық қызмет туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-1-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тармағы бірінші бөлігінің сегізінші абзацында аталған тұлғалар, егер банктік қарыз шарты бойынша және (немесе) микрокредит беру туралы шарт бойынша алынған құқықтарды (талаптарды) осы тұлғалар сервистік компанияның сенімгерлік басқаруына бермесе, сондай-ақ жеке тұлғалардың банктік қарыз шарттары, қарыз (кредит) шарттары және микрокредит беру туралы шарттары бойынша құқықтар (талаптар) берілген өзге де тұлғалар кредиттік бюроларға беретін ақпаратта:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z188" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) берешек сатып алынған күнгі негізгі борыштың, сыйақының, комиссиялардың, тұрақсыздық айыбының (айыппұлдың, өсімпұлдың) сомасын қамтитын берешектің жалпы сомасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z189" w:id="226"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z189" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) борышты сатып алу күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z190" w:id="227"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z190" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) борышты (график бойынша және нақты) өтеу күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z191" w:id="228"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z191" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) міндеттемелердің құрамы және оларды орындауды қамтамасыз ету тәсілдері туралы ақпарат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z192" w:id="229"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z192" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бар болған кезде, кредиттік тарих субъектісі туралы теріс ақпарат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z911" w:id="230"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z911" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1) жасалған күндері көрсетіле отырып, банктік қарыз шартына және (немесе) микрокредит беру туралы шартқа қосымша келісім жасасу не банктік қарыз шарты немесе микрокредит беру туралы шарт бойынша берешекті өндіріп алу туралы сот шешімін немесе нотариустың атқарушылық жазбасын орындау талаптары туралы келісім жасасу арқылы берешекті реттеуді жүргізу туралы және (немесе) банктік қарыз шартының және (немесе) микрокредит беру туралы шарттың талаптарын, банктік қарыз шарты немесе микрокредит беру туралы шарт бойынша берешекті өндіріп алу туралы сот шешімін немесе нотариустың атқарушылық жазбасын орындау талаптарын өзгертуден бас тарту туралы мәліметтер, сондай-ақ банктік қарыз шарты және (немесе) микрокредит беру туралы шарт бойынша берешекті өндіріп алу туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-[...105 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z1142" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-2) сақтанушының (сақтандырылушының) банктік қарыз шартынан және (немесе) микрокредит беру туралы шарттан туындайтын міндеттемелер бойынша тұлғаның жауапкершілігін сақтандыру нәтижесінде өтелген шығындар үшін жауапты тұлғаға қатысты құқықтарын (талаптарын) сенімгерлік басқару нәтижесінде берешекті реттеуді жүргізу туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) уәкілетті органның нормативтік құқықтық актісінде айқындалған өзге де мәліметтер қамтылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1061" w:id="231"/>
+    <w:bookmarkStart w:name="z1061" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Тауарларды және көрсетiлетiн қызметтердi кредитке өткiзетiн не төлемдердiң мерзімін ұзартатын жеке кәсіпкер немесе заңды тұлға кредиттiк бюроларға беретiн ақпаратта мынадай мәлiметтер: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z1062" w:id="232"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z1062" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) кредит бойынша, сондай-ақ кредитке алынған барлық тауарлар және көрсетілетiн қызметтер бойынша борыш сомасы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z1063" w:id="233"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z1063" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) кредиттерді беру күнi, өтеу күнi (график бойынша және iс жүзiнде); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z1064" w:id="234"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z1064" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) мiндеттемелердi орындауды қамтамасыз етудiң құрамы мен тәсiлдерi туралы ақпарат; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z1065" w:id="235"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z1065" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тараптардың келiсiмi бойынша өзге де мәлiметтер болуға тиiс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z1066" w:id="236"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z1066" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы баптың 1 және 2-тармақтарының талаптарына сәйкес кредиттік тарих субъектісі - жеке тұлға туралы берiлген ақпаратта тегi, аты, әкесінiң аты, туған күнi, тұрғылықты жерi, заңдық мекен-жайы, жеке басын куәландыратын құжаттың атауы мен деректемелерi, жеке сәйкестендiру нөмiрi болуға тиiс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z1067" w:id="237"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z1067" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы баптың 1 және 2-тармақтарының талаптарына сәйкес кредиттiк тарих субъектiсi - заңды тұлға туралы берiлетін ақпаратта атауы, ұйымдық-құқықтық нысаны, орналасқан жері, заңды тұлға ретiнде мемлекеттік тiркеу нөмiрi және күнi, бизнес-сәйкестендiру нөмiрi, бiрiншi басшыларының тегi, аты, әкесiнің аты және олардың бизнес-сәйкестендiру нөмiрлерi болуға тиiс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z1068" w:id="238"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z1068" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Кредиттiк бюроларға "Азаматтарға арналған үкімет" мемлекеттік корпорациясы беретін ақпаратта мынадай мәлiметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z1069" w:id="239"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z1069" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке тұлғалар үшін - тегi, аты, әкесiнiң аты, туған күнi, тұрғылықты жерi, заңдық мекен-жайы, жеке басын куәландыратын құжаттың атауы мен деректемелерi, жеке сәйкестендiру нөмiрi, меншiк құқығын және басқа құқықтарды, сондай-ақ жылжымайтын мүлiкке ауыртпалықтарды тiркеу туралы мәлiметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z1070" w:id="240"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z1070" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) жеке тұлғалар үшін – тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), туған күні, тұрғылықты жері, заңды мекенжайы, жеке басты куәландыратын құжаттың атауы мен деректемелері, жеке сәйкестендіру нөмірі, жеке тұлғаның банктік қарыздарды, микрокредиттерді алудан ерікті түрде бас тартуын белгілегені не алып тастағаны туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z1071" w:id="241"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z1071" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заңды тұлғалар үшiн - атауы, ұйымдық-құқықтық нысаны орналасқан жерi, заңды тұлға ретіндe мемлекеттiк тiркеу нөмiрi мен күнi, бизнес-сәйкестендiру нөмiрi, банк деректемелерi, меншiк құқығын және басқа да құқықтарды, сондай-ақ жылжымайтын мүлiкке ауыртпалықтарды тiркеу туралы мәлiметтер болуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkEnd w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Азаматтарға арналған үкімет" мемлекеттік корпорациясы кредиттік бюроларға осы тармақтың бірінші бөлігінің 1-1) тармақшасында көзделген ақпаратты нақты уақыт режимінде береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z882" w:id="242"/>
+    <w:bookmarkStart w:name="z882" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5-1. Осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 3-1) тармақшасында көрсетілген ақпарат берушілердің кредиттік бюроларға ұсынатын ақпараты ақпарат беру туралы шартта айқындалады және онда мынадай мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z868" w:id="243"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z868" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) адамның ақпарат берушіден алған көрсетілетін қызметі бойынша берешегінің сомасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z869" w:id="244"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z869" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) берешектің пайда болуы және оны өтеу күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z870" w:id="245"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z870" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ақпаратты беру күніне мерзімін өткізіп алу күндерінің саны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z871" w:id="246"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z871" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өсімпұл сомасы (бар болған жағдайда);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z872" w:id="247"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z872" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) көрсетілетін қызметтің түрі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z873" w:id="248"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z873" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) кредиттік тарих субъектісі – жеке тұлға туралы ақпарат (тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), тұрғылықты жері, заңды мекенжайы, жеке сәйкестендіру нөмірі);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z874" w:id="249"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z874" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) кредиттік тарих субъектісі – заңды тұлға туралы ақпарат (атауы, ұйымдастырушылық-құқықтық нысаны, орналасқан жері, бизнес сәйкестендіру нөмірі, бірінші басшылардың тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе) және олардың жеке сәйкестендіру нөмірлері);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z875" w:id="250"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z875" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) тараптардың келісімі бойынша өзге де мәліметтер қамтылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z876" w:id="251"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z876" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың мақсаттары үшін берешек деп көрсетілетін қызметтерді алушылардың ақпаратты берушінің алдындағы мерзімі өткен берешегі түсініледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z877" w:id="252"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z877" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5-2. Осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 4) тармақшасында көрсетілген ақпарат берушілердің кредиттік бюроларға ұсынатын ақпараты ақпаратты беру туралы шартта айқындалады және онда мынадай мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z878" w:id="253"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z878" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) адамның ақпарат берушіден алған көрсетілетін қызметі бойынша берешегінің сомасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z879" w:id="254"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z879" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) берешектің пайда болуы және оны өтеу күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z880" w:id="255"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z880" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қамтамасыз ету ретіндегі және (немесе) берешектің болуына (бар болған жағдайда) байланысты ауыртпалығы бар мүлік туралы мәлімет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z881" w:id="256"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z881" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тараптардың келісімі бойынша өзге де мәліметтер қамтылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z909" w:id="257"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z909" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы баптың 2 және 5-тармақтарында көзделген ақпарат тiзбесi кредиттiк бюро мен ақпарат берушi арасындағы келісім бойынша, олар жасасатын ақпарат беру туралы шарт негiзiнде, егер бұл Қазақстан Республикасының заңнамасында белгіленген талаптарға қайшы келмесе, толықтырылуы мүмкiн.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkEnd w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16653,51 +15673,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 524-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2012.01.12 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 538-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
@@ -16753,51 +15773,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 262-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі); 24.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43-VII</w:t>
       </w:r>
       <w:r>
@@ -16866,164 +15886,204 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қараңыз) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> қараңыз); 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">25-бап. Кредиттік тарих субъектісінің ақпарат беруге және кредиттік есепті беруге келісімін ресімдеу </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1072" w:id="258"/>
+    <w:bookmarkStart w:name="z1072" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Заңның 18-бабы 1-тармағының 1), 1-1), 2) және 4) тармақшаларында көрсетілген ақпарат берушілерге кредиттік тарих субъектісінің өзі туралы ақпаратты кредиттік бюроларға (мемлекет қатысатын кредиттік бюроны қоспағанда) беруге келісімі және (немесе) кредиттік тарих субъектісінің кредиттік есепті алушыға кредиттік бюродан өзі туралы кредиттік есепті беруге келісімі Қазақстан Республикасының заңнамасында белгіленген тәртіппен ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z1073" w:id="259"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z1073" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Ақпарат субъектiсiнiң - жеке тұлғаның келiсiмiн Қазақстан Республикасының нотариат туралы заңдарына сәйкес ресiмделген сенiмхат негiзiнде әрекет ететін сенiм білдiрiлген тұлға да ресiмдеуi мүмкiн. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z1074" w:id="260"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z1074" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Заңның 18-бабы 1-тармағының 1), 1-1), 2) және 4) тармақшаларында көрсетілген ақпарат берушілерге кредиттік тарих субъектісінің өзі туралы ақпаратты кредиттік тарихты қалыптастыру үшін кредиттік бюроларға (мемлекет қатысатын кредиттік бюроны қоспағанда) беруге және (немесе) кредиттік бюродан өзі туралы кредиттік есепті беруге келісімінің болмағаны үшін, сондай-ақ оны дұрыс ресімдемегені үшін ақпарат беруші, кредиттік есепті беру туралы сұрау салған кредиттік есепті алушы не олардың лауазымды адамдары Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексіне сәйкес жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z1075" w:id="261"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z1075" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Кредиттік тарих субъектісінің бұл субъект туралы теріс ақпаратты кредиттік бюроларға беруіне және кредиттік бюролардың ақпарат берушілерге кредиттік тарих субъектісі туралы теріс ақпаратты құрайтын кредиттік есептерді беруіне келісім беруі талап етілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkEnd w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Заңның 18-бабы 1-тармағының 3) тармақшасында көрсетілген ақпарат берушінің осы Заңның 24-бабы 5-тармағы бірінші бөлігінің 1-1) тармақшасында көзделген ақпаратты кредиттік бюроларға беруіне және кредиттік бюролардың осындай ақпаратты осы Заңның 18-бабы 1-тармағының 1) тармақшасында көрсетілген ақпарат берушілерге беруіне кредиттік тарих субъектісі-жеке тұлғаның келісімі талап етілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -17245,310 +16305,310 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">26-бап. Ақпаратты және кредиттiк есептердi пайдалану негiздемелерi мен мақсаттары </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1076" w:id="262"/>
+    <w:bookmarkStart w:name="z1076" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 3-1) және 3-2) тармақшаларында көрсетілген ақпарат берушілерді қоспағанда, ақпарат берушілердің кредиттік бюроларға (мемлекет қатысатын кредиттік бюроны қоспағанда) ақпарат беруі, сондай-ақ кредиттік бюролардан кредиттік есептерді беруі үшін кредиттік тарих субъектісінің келісімі негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z1077" w:id="263"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z1077" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Кредиттiк есептi алушылар кредиттiк бюролар жүйесiндегi ақпаратты: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z1078" w:id="264"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z1078" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кредиттер беру, мониторинг жасау және кредиттердiң мерзiмiн ұзарту кезiнде тәуекелдердi бағалау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z1079" w:id="265"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z1079" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) кредиттік тарих субъектiсiнің кредит өтеу қабілетiн бағалау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z1080" w:id="266"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z1080" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) кредиттiк шарттардың талаптары өзгерген кезде тәуекелдердi  бағалау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z1081" w:id="267"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z1081" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) мерзiмi ұзартылған төлемдермен жасалатын өзге де мәмiлелер бойынша тәуекелдердi бағалау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z1082" w:id="268"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z1082" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кредиттік есептегi ақпараттың дұрыстығын растау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z1140" w:id="269"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z1140" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) осы Заңның 20-бабы 1-тармағының 3) тармақшасында көрсетілген кредиттік есептерді алушылар қызметті жүзеге асырған кезде тәуекелдерді бағалау мақсатында пайдалануы мүмкін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z1083" w:id="270"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z1083" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Кредиттік бюролар ақпарат берушiлерден алған мәлiметтердi өздерінің маркетингтiк, талдамалық және статистикалық зерттеулердi жүзеге асыруы үшiн пайдалануға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z1084" w:id="271"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z1084" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Уәкілетті орган мен шет мемлекеттің тиісті қадағалау органы арасында ақпарат алмасу жөніндегі келісім болған кезде, кредиттік бюро шет мемлекеттердің кредиттік бюроларына субъектінің кредиттік тарихы бар немесе жоқ екендігі туралы ақпарат беруге және олардан ақпарат алуға құқылы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z1114" w:id="272"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z1114" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Трансшекаралық алмасу шет мемлекеттердің уәкілетті ұйымдары мен кредиттік бюролардың өзара іс-қимылы арқылы олардың арасында жасалған, уәкілетті органмен келісілген трансшекаралық алмасу туралы шарттардың талаптарымен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z1115" w:id="273"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z1115" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Трансшекаралық алмасу туралы шартта трансшекаралық алмасуды жүзеге асырудың мынадай талаптары қамтылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkEnd w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ақпараттық өзара іс-қимыл қағидалары мен регламенттері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17649,126 +16709,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ақпаратты қорғауды ұйымдастырушылық-техникалық қамтамасыз етуге қойылатын талаптар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) трансшекаралық алмасуды жүзеге асыру үшін қажетті басқа да шарттар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1116" w:id="274"/>
+    <w:bookmarkStart w:name="z1116" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Трансшекаралық алмасу кредиттік тарих субъектісінің трансшекаралық алмасуға келісімі болған кезде жүзеге асырылады, келісім ұсынылған күнінен бастап алты ай ішінде жарамды болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkEnd w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кредиттік тарих субъектісінің трансшекаралық алмасуға келісімі кредиттік тарих субъектісінің қарыз беру туралы шарт не кредиттік тарихты пайдаланушы мен кредиттік тарих субъектісі арасында өзге де мәміле жасасуға өтініші шеңберінде ресімделеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер осы тармақтың бірінші бөлігінде көрсетілген мерзім ішінде қарыз беру туралы шарт не кредиттік тарихты пайдаланушы мен кредиттік тарих субъектісі арасында өзге де мәміле жасалса, келісім шарттың не өзге де мәміленің қолданылу мерзімі аяқталғанға дейін қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1117" w:id="275"/>
+    <w:bookmarkStart w:name="z1117" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Өздеріне қатысты трансшекаралық алмасу жүзеге асырылатын мәліметтер мен өзге де ақпаратта мыналар қамтылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkEnd w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кредиттік есепті ұсыну туралы сұрау салу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17797,123 +16857,123 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) кредиттік есеп;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кредиттік тарихтар құрамына кіретін мәліметтерді даулауға қатысты құжаттар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1118" w:id="276"/>
+    <w:bookmarkStart w:name="z1118" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Уәкілетті ұйымдар мен кредиттік тарихты пайдаланушы трансшекаралық алмасуды жүзеге асыру кезінде өздеріне қатысты трансшекаралық алмасу жүзеге асырылатын мәліметтер мен ақпаратты өңдеу, сақтау және беру кезінде олардың қорғалуын қамтамасыз етуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z1119" w:id="277"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z1119" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Кредиттік тарихты пайдаланушы трансшекаралық алмасу кезінде алынған ақпарат пен мәліметтерді тек қана кредиттік қатынастарды ресімдеу және (немесе) ресімделген кредиттік қатынастарды мониторингтеу мақсатында пайдалануы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkEnd w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 26-бапқа өзгерістер енгізілді - ҚР 2007.07.27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 317</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап күнтізбелік он күн өткеннен кейін қолданысқа енгізіледі), 2011.12.28 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 524-IV</w:t>
       </w:r>
       <w:r>
@@ -18039,303 +17099,303 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="278"/>
+    <w:bookmarkStart w:name="z32" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Кредиттік тарихты қалыптастыру және оны пайдалану жөніндегі қатынастар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkEnd w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">27-бап. Ақпарат берушiлермен және кредиттік есептерді алушылармен жасалатын шарттар </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1085" w:id="279"/>
+    <w:bookmarkStart w:name="z1085" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Заңның 18-бабы 1-тармағының 1), 1-1) және 2) тармақшаларында көрсетілген ақпарат берушілер ақпарат беру жөніндегі өз міндеттемелерін орындау мақсатында мемлекет қатысатын кредиттік бюромен мемлекет қатысатын кредиттік бюро мемлекеттік тіркелген және (немесе) ақпарат берушілер осы Заңның 18-бабы 1-тармағының 1), 1-1) және 2) тармақшаларында айқындалған белгілерге сәйкес келген күннен бастап күнтізбелік бір жүз сексен күн ішінде ақпарат беру туралы шарттар жасасуға міндетті. Осы Заңның 18-бабы 1-тармағының 1), 1-1), 2), 3) және 4) тармақшаларында көрсетілген ақпарат берушілер ақпарат беру туралы шартта айқындалған мерзімдерде өзге кредиттік бюролармен ақпарат беру туралы шарт жасасуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkEnd w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 3-1) тармақшасында көрсетілген ақпарат берушілер осы тармақтың бірінші бөлігінде көрсетілген мерзімдерде өзге кредиттік бюролармен ақпарат беру туралы шарт жасасуға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1086" w:id="280"/>
+    <w:bookmarkStart w:name="z1086" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Ақпарат беру туралы шартта мынадай талаптар: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z1087" w:id="281"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z1087" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) жеке кәсiпкердің деректерi немесе тараптардың толық атауы, олардың тұрғылықты жері, заңдық мекен-жайы немесе орналасқан жері, банк деректемелерi туралы ақпарат; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z1088" w:id="282"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z1088" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) шарттың қолданылу мерзімі, оны өзгерту, тоқтату және біржақты тәртіппен, оның ішінде осы Заңның 18-бабы 1-тармағының 1), 1-1), 2), 3-1) және 4) тармақшаларында көрсетілген ақпарат берушілер өздерінің қызметін ұйымдастыру кезінде ақпараттық-коммуникациялық технологияларды пайдалануға және ақпараттық қауіпсіздікті қамтамасыз етуге қойылатын талаптарды сақтамаған жағдайда бұзу негіздері мен тәртібі, сондай-ақ шарт бойынша міндеттемелерді бұзғаны үшін айыппұлдардың мөлшері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z1089" w:id="283"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z1089" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекет қатысатын кредиттік бюроны, сондай-ақ осы Заңның 25-бабының 4-тармағында көзделген жағдайды қоспағанда, осы Заңның 18-бабы 1-тармағының 1), 1-1), 2) және 4) тармақшаларында көрсетілген ақпарат берушілердің кредиттік тарих субъектісінің өзі туралы ақпаратты кредиттік бюроларға беруге келісімін міндетті түрде алуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z1090" w:id="284"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z1090" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кредиттiк тарихты қалыптастыратын ақпараттың түрлерi, көлемi, оларды беру мерзiмi (кезеңдiлiгi), тәртібі, шарт тараптары көрсететін қызметтерге ақы төлеу талаптары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z1091" w:id="285"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z1091" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) кредиттiк бюроның берiлетiн ақпаратты тек осы Заңда көзделген мақсаттарға сәйкес пайдалану туралы мiндеттемесi; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z1092" w:id="286"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z1092" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) кредиттiк бюроның барлық алынатын ақпаратқа қатысты құпиялылық режимiн сақтау және оны тек осы Заңда көзделген негіздемелерде, шарттарда және тәртіппен ашу туралы мiндеттемесi; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z1093" w:id="287"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z1093" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) ақпарат берушінің кредиттік бюроға жіберілетін барлық ақпаратқа қатысты құпиялылық режимін сақтауы туралы міндеттемесі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkEnd w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18350,150 +17410,170 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">алынып тасталды - ҚР 2007.07.27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 317</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1094" w:id="288"/>
+    <w:bookmarkStart w:name="z1094" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) ақпарат берушiнiң кредиттік бюроға дәйектемесiз ақпарат берген жағдайдағы жауапкершiлiгiн қоса алғанда, тараптардың жауапкершiлiгi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z1095" w:id="289"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z1095" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) ақпарат берушінің өзінің қызметін ұйымдастыру кезінде ақпараттық-коммуникациялық технологияларды пайдалануға және ақпараттық қауіпсіздікті қамтамасыз етуге қойылатын талаптарды сақтау жөніндегі міндеті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1097" w:id="291"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z1096" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) уәкілетті органның нормативтік құқықтық актісінде белгіленген талаптарға сәйкес келетін, осы Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 2), 3-1) және 4) тармақшаларында көрсетілген ақпарат берушілердің қызметін ұйымдастыру кезінде ақпараттық-коммуникациялық технологиялар пайдалануға және ақпараттық қауіпсіздікті қамтамасыз етуге қойылатын талаптар қамтылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z1097" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Кредиттік есептерді алу туралы шартта мынадай талаптар: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z1098" w:id="292"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z1098" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) жеке тұлғаның деректері немесе тараптардың толық атауы, олардың тұрғылықты жері, заңдық мекен-жайы немесе орналасқан жері, банк деректемелері туралы ақпарат; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkEnd w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18584,170 +17664,170 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) шарттың қолданылу мерзімі, оны өзгерту, тоқтату және біржақты тәртіппен, оның ішінде осы Заңның 20-бабы 1-тармағы бірінші бөлігінің 1), 2), 3), 4-2), 4-4) және 4-5) тармақшаларында көрсетілген кредиттік есептерді алушылар өздерінің қызметін ұйымдастыру кезінде ақпараттық-коммуникациялық технологияларды пайдалануға және ақпараттық қауіпсіздікті қамтамасыз етуге қойылатын талаптарды сақтамаған жағдайда бұзу негіздері мен тәртібі, сондай-ақ шарт бойынша міндеттемелерді бұзғаны үшін айыппұлдардың мөлшері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1100" w:id="293"/>
+    <w:bookmarkStart w:name="z1100" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы Заңның 25-бабының 4-тармағында көзделген жағдайды қоспағанда, кредиттік тарих субъектісінің өзі туралы кредиттік есепті алушыға кредиттік есепті беруге келісімін міндетті түрде алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z1101" w:id="294"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z1101" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) кредиттік есептерде қамтылған ақпараттың көлемі және кредиттік есептерді алу тәртібі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z1102" w:id="295"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z1102" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) кредиттік есептерді алушының кредиттік есептерде қамтылған ақпаратты таратпау туралы міндеттемесі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z1103" w:id="296"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z1103" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) кредиттік есепті алушының берілетін ақпаратты тек осы Заңмен көзделген мақсаттарға сәйкес пайдалануы туралы міндеттемесі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z1104" w:id="297"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z1104" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) тараптардың жауапкершілігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z1105" w:id="298"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z1105" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) кредиттік есепті алушының өздерінің қызметін ұйымдастыру кезінде ақпараттық-коммуникациялық технологияларды пайдалануға және ақпараттық қауіпсіздікті қамтамасыз етуге қойылатын талаптарды сақтау жөніндегі міндеті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkEnd w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18900,70 +17980,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1107" w:id="299"/>
+    <w:bookmarkStart w:name="z1107" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Егер кредиттік бюроға ақпарат беру туралы шартта өзгеше көзделмеген болса, көрсетілген шарт бойынша міндеттемелерді орындаудан бір жақты тәртіппен бас тартуға жол берілмейді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkEnd w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19730,70 +18810,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">29-бап. Кредиттік есептi беру </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z915" w:id="300"/>
+    <w:bookmarkStart w:name="z915" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Кредиттiк есептi беруге: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkEnd w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы Заңның 25-бабының 4-тармағында көзделген жағдайды қоспағанда, кредиттiк тарих субъектiсiнiң өзi туралы кредиттiк есептi беруге келiсiмiнiң болуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19822,281 +18902,281 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы Заңның 25-бабының 4-тармағында көзделген жағдайды қоспағанда, кредиттiк есептi алушының кредиттiк тарих субъектiсiнiң кредиттiк есептi беруге келiсiмiнiң болуы туралы растаған сауалы негiздеме болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың талаптары кредиттік есептің уәкілетті органның және Қазақстан Республикасы Ұлттық Банкінің, сондай-ақ салықтар мен бюджетке төленетін басқа да міндетті төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті мемлекеттік органның активтер мен міндеттемелер туралы, кірістер мен мүлік туралы декларацияларды ұсыну жөніндегі міндет туындаған жеке тұлғалардың коллекторлық және (немесе) микроқаржы ұйымдары алдындағы берешегі бойынша сұрау салуы бойынша табыс етілу жағдайларына қолданылмайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z916" w:id="301"/>
+    <w:bookmarkStart w:name="z916" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Кредиттiк бюро кредиттiк есептер беру туралы сауалдарды және табыс етiлген кредиттiк есептердi есепке алып отырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z917" w:id="302"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z917" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Сауалды алушының атынан, кредиттiк бюроға сауал беруге жауапты оның арнайы уәкiлеттi тұлғасы бередi, ол туралы ақпарат кредиттiк бюроның алушылары тiзiлiмiнде болады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z918" w:id="303"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z918" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1. Егер осы тармақтың екінші бөлігінде өзгеше көзделмесе, кредиттік тарих субъектілерінің өздері жөніндегі кредиттік есепті қағаз жеткізгіште немесе электрондық нысанда беру туралы келісімін кредиттік есептерді алушылар кредиттік тарих субъектісінің келісімін алған күннен бастап кемінде он жыл сақтауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkEnd w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кредиттік тарих субъектісінің банктік қарыз шартын, микрокредит беру туралы шартты жасасу кезінде алынған кредиттік есепті беру туралы келісімін кредиттік есептерді алушылар тиісті шарттың қолданылуы аяқталған күннен бастап кемінде бес жыл, бірақ кредиттік тарих субъектісінің келісімін алған күннен бастап кемінде он жыл сақтауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z919" w:id="304"/>
+    <w:bookmarkStart w:name="z919" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Кредиттік бюроның кредиттік тарих субъектісіне оның өзіне қатысты кредиттік есепті беруі кредиттік тарих субъектісінің жазбаша сұрау салуы не электрондық нысандағы сұрау салуы негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z920" w:id="305"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z920" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Кредиттiк тарих субъектісi үшiн кредиттiк есепте осы субъектiнiң кредиттiк тарихы бойынша кредиттiк есептердi күнтізбелік бір жылдың ішінде ұсынудың барлық фактiлерi туралы, берiлген күнi, алушылардың атаулары мен деректемелерi көрсетілген ақпарат болуға тиiс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z1141" w:id="306"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z1141" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1. Кредиттік есепте кредиттік тарих субъектісінің – жеке тұлғаның осы Заңның 19-бабы 2-тармағы екінші бөлігінің екінші абзацында көрсетілген ақпаратты алған күннен кейін бір ай ішінде банктік қарыз шартын, микрокредит беру туралы шартты жасасуға өтініш бергені туралы ақпарат қамтылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z921" w:id="307"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z921" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Кредиттiк бюро кредиттiк есептi беру кезiнде барлық ақпарат берушiлердi және кредиттiк бюроның осы ақпаратты алған күнiн көрсетуге мiндеттi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z922" w:id="308"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z922" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Кредиттiк есептi беру Қазақстан Республикасының заңдарында көзделген негiздемелерде, жағдайларда және тәртiппен жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z923" w:id="309"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z923" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Кредиттiк бюро ақпаратты берушіден алынған ақпаратты бұрмалағаны үшiн Қазақстан Республикасының әкiмшiлiк құқық бұзушылық туралы заңдарында белгiленген жауаптылықта болады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkEnd w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 29-бапқа өзгерістер енгізілді - ҚР 2007.07.27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 317</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап күнтізбелік он күн өткеннен кейін қолданысқа енгізіледі), 2008.10.23 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 72-IV</w:t>
       </w:r>
       <w:r>
@@ -20447,68 +19527,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="310"/>
+    <w:bookmarkStart w:name="z79" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  6-1-тарау. Банк кепілдіктері мен кепілгерліктері жөнінде ақпарат берудің және кредиттік есепті алудың ерекшеліктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkEnd w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Заң 6-1-тараумен толықтырылды - ҚР 2011.12.28 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20520,111 +19600,111 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>30-1-бап. Кредиттік бюроға банк кепілдіктері мен кепілгерліктері жөнінде ақпарат беру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="311"/>
+    <w:bookmarkStart w:name="z81" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Банктер тізбесі осы баптың 3-тармағында белгіленген банк кепілдіктері мен кепілгерліктері жөнінде ақпаратты мемлекет қатысатын кредиттік бюроға және өзі туралы және борышкер тұлғаның өтініші бойынша банк шығарған кепілдіктер немесе кепілгерліктер туралы мәліметтерді банктің беруіне борышкер тұлғаның келісімі болған кезде ақпарат беру туралы шарттардың негізінде өзге де кредиттік бюроларға береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z82" w:id="312"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z82" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Борышкер тұлғаның өзі туралы және борышкер тұлғаның өтініші бойынша банк шығарған кепілдіктер немесе кепілгерліктер туралы мәліметтерді банктің кредиттік бюроға беруіне келісім нысаны уәкілетті органның нормативтік құқықтық актісінде белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z83" w:id="313"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z83" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Банк шығарған кепілдіктер мен кепілгерліктер жөнінде кредиттік бюроға берілетін ақпаратта:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z84" w:id="314"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z84" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20639,52 +19719,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">күші жойылды - ҚР 2012.01.12 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 538-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2013.01.01 бастап қолданысқа енгізіледі) Заңымен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z85" w:id="315"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z85" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20699,52 +19779,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">күші жойылды - ҚР 2012.01.12 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 538-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2013.01.01 бастап қолданысқа енгізіледі) Заңымен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z86" w:id="316"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z86" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20759,52 +19839,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">күші жойылды - ҚР 2012.01.12 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 538-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2013.01.01 бастап қолданысқа енгізіледі) Заңымен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z87" w:id="317"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z87" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20819,311 +19899,311 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">күші жойылды - ҚР 2012.01.12 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 538-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2013.01.01 бастап қолданысқа енгізіледі) Заңымен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z103" w:id="318"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z103" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-1) оның тапсырмасы бойынша банк кепілдік немесе кепілгерлік шығарған борышкер заңды тұлғаның атауы, заңды тұлға ретінде мемлекеттік тіркеу нөмірі мен күні, бизнес-сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z104" w:id="319"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z104" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-2) оның тапсырмасы бойынша банк кепілдік немесе кепілгерлік шығарған борышкер жеке тұлғаның тегі, аты, әкесінің аты (ол болған кезде), туған күні, айы, жылы, тұрғылықты жері, заңды мекенжайы, жеке басын куәландыратын құжаттың атауы мен деректемелері, жеке сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z105" w:id="320"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z105" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-3) оның пайдасына банк кепілдік немесе кепілгерлік шығарған борышкер кредитор заңды тұлғаның атауы, сондай-ақ заңды тұлға ретінде мемлекеттік тіркеу күні туралы ақпарат, бизнес-сәйкестендіру нөмірі (немесе оны заңды тұлға ретінде сәйкестендіретін, бейрезидент тіркелген мемлекеттің заңнамасында көзделген өзге де ақпарат);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z106" w:id="321"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z106" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-4) оның пайдасына банк кепілдік немесе кепілгерлік шығарған кредитор жеке тұлғаның тегі, аты, әкесінің аты (ол болған кезде), жеке сәйкестендіру нөмірі, сондай-ақ туған күні, тұрғылықты жері, заңды мекенжайы, жеке басын куәландыратын құжаттың атауы мен деректемелері туралы ақпарат (немесе бейрезидент тіркелген мемлекеттің заңнамасында көзделген өзге де дербес деректер);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z88" w:id="322"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z88" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) кепілдік немесе кепілгерлік берген банктің атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z89" w:id="323"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z89" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) банк кепілдігі немесе кепілгерлігі шартының нөмірі мен күні, айы, жылы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z90" w:id="324"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z90" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) егер банк кепілдігі немесе кепілгерлігі шартында өзгеше белгіленбесе, банк кепілдігі немесе кепілгерлік шарты бойынша төлеуге жататын ең көп ақша сомасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z91" w:id="325"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z91" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) егер банк кепілдігі немесе кепілгерлігі шартында өзгеше белгіленбесе, банк кепілдігі немесе кепілгерлік шығарылған мерзім немесе осы жағдай басталған кезінде банк кепілдігін немесе кепілгерлігін берген банктің міндеттемесі (банк кепілдігінің немесе кепілгерлігінің қолдану мерзімі) тоқтатылатын жағдай (оқиға);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z92" w:id="326"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z92" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) банк кепілдігінің немесе кепілгерлігінің шығарылым нөмірі және күні, айы, жылы, қамтылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z93" w:id="327"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z93" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер бұл Қазақстан Республикасының заңнамасында белгіленген талаптарға қайшы келмесе, осы тармақта көзделген ақпарат тізбесі кредиттік бюро мен банк жасасқан ақпарат беру туралы шарт негізінде олардың арасындағы келісім бойынша толықтырылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z94" w:id="328"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z94" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Банктердің шығарылған банк кепілдіктері мен кепілгерліктері жөнінде кредиттік бюроға ақпарат беру талаптары осы Заңның 27-бабының 1 және 2-тармақтарына сәйкес жасалған ақпарат беру туралы шартта айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z95" w:id="329"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z95" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Банктер кредиттiк бюроларға банк кепілдіктері мен кепілгерліктері жөніндегі ақпаратты электрондық нысанда бередi. Ақпаратты қағаз жеткізгіште беру жағдайлары кредиттiк бюролардың iшкi құжаттарында және олардың ақпарат берушiлермен жасалатын шарттарында айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z96" w:id="330"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z96" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Банктер борышкер тұлғалардың өздері туралы және шығарылған банк кепілдігі немесе шығарылған кепілгерлік туралы мәлiметтердi банктің кредиттiк бюроға (мемлекет қатысатын кредиттік бюроны қоспағанда) беруіне өздері алған келiсiмдерді есепке алуды жүргiзедi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkEnd w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21249,280 +20329,280 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>30-2-бап. Банк кепілдігі мен кепілгерлігі туралы кредиттік есепті қалыптастыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="331"/>
+    <w:bookmarkStart w:name="z98" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Кредиттік бюро осы Заңның 30-1-бабының 3-тармағына сәйкес банк берген ақпараттың негізінде банк кепілдігі немесе кепілгерлігі туралы кредиттік есепті қалыптастыруға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z99" w:id="332"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z99" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Банк кепілдігі мен кепілгерлігі туралы кредиттік есеп банк шығарған әрбір кепілдік немесе әрбір кепілгерлік бойынша жеке қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkEnd w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>30-3-бап. Банк кепілдігі мен кепілгерлігі туралы кредиттік есепті беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="333"/>
+    <w:bookmarkStart w:name="z101" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Пайдасына банк кепілдігін немесе кепілгерлігін банк шығарған тұлғаға банк кепілдігі мен кепілгерлігі туралы кредиттік есепті кредиттік бюроның беруіне борышкер тұлғаның келісімі бұл есепті беруге негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z102" w:id="334"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z102" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Банк кепілдігі немесе кепілгерлігі туралы кредиттік есепті беру тәртібі уәкілетті органның нормативтік құқықтық актісінде белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z37" w:id="335"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z37" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-тарау. Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkEnd w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">31-бап. Дауларды шешу ерекшелiктерi </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Кредиттiк тарих субъектiсiнiң кредиттiк есептегi ақпаратқа дауласу туралы кредиттiк бюроға немесе ақпарат берушiге беретін өтiнiшiнде жеке тұлғаның тегi, аты, әкесiнiң аты, тұрғылықты жері, заңдық мекен-жайы және жеке басын куәландыратын құжаттың деректерi, заңды тұлғаның атауы мен орналасқан жерi туралы мәлiметтер, сондай-ақ дауласатын ақпаратқа нұсқау және дұрыс ақпарат беру туралы талап болуға тиiс. Өтiнiш берушi немесе оның уәкiлеттi адамы өтiнiшке қол қояды. Өтiнiш берушi сiлтеме жасаған құжаттардың көшiрмелерi өтiнiшке қоса берілуi мүмкiн. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z924" w:id="336"/>
+    <w:bookmarkStart w:name="z924" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Ақпарат берушi немесе кредиттiк бюро өтiнiштi алған күннен бастап он бес жұмыс күнi iшiнде оны қарап, осы баптың 3 және 4-тармақтарында көзделген екi iс-әрекеттiң бiрiн жүзеге асыруға мiндеттi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z925" w:id="337"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z925" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Кредиттiк бюро алған ақпараттағы бұрмалау ақпарат берушiнің немесе кредиттiк бюроның техникалық қателерiнiң салдарынан, олардың қызметкерлерiнiң өзге де iс-әрекеттерiнiң немесе әрекетсіздiгiнiң салдарынан орын алған жағдайда, ақпарат берушi жіберілген бұрмалауды анықтаған күннен бастап он жұмыс күні ішінде бұрмалауды анықтаған күнге ақпарат берушіде бар ақпаратты кредиттік бюроға беруге міндетті. Кредиттiк бюро алушыға түзетілген кредиттiк есепті беруге мiндеттi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z926" w:id="338"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z926" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Егер дау тудырған ақпарат кредиттiк бюроның, ақпарат берушiнiң мәлiметтерiне сәйкес келсе, онда ақпарат берушi және (немесе) кредиттiк бюро даулы ақпаратты алу көздерiн көрсете отырып, өтiнiш берушiге осы баптың 2-тармағында көрсетiлген мерзiмде өтiнiштi қанағаттандырудан жазбаша түрде бас тартады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z927" w:id="339"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z927" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Өтiнiшi қанағаттандырылудан бас тартылған өтiнiш беруші қайтадан жүгiнген жағдайда оны беруге, қарауға және дәлелдi жауап жiберуге байланысты шығындар өтiнiш берушiге жүктеледi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkEnd w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шығындарды бөлу жөнiнде келiспеушiлiктер болған жағдайда даулар сот тәртiбiмен қаралады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -21742,55 +20822,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -22116,31 +21196,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>