--- v2 (2026-06-03)
+++ v3 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="63d3d24" w14:textId="63d3d24">
+    <w:p w14:paraId="bc92f6e" w14:textId="bc92f6e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -149,147 +149,123 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. Бүкіл мәтін бойынша "электрондық үкімет", "электрондық ақпараттық ресурстары", "электрондық ақпараттық ресурстар", "ақпараттық-коммуникациялық технологияларды", "ақпараттық-коммуникациялық технологиялар", "ақпараттандыру объектілері" деген сөздер тиісінше "цифрлық үкімет", "цифрлық ресурстары", "цифрлық ресурстар", "цифрлық технологияларды", "цифрлық технологиялар", "цифрлық объектілері" деген сөздермен ауыстырылды – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...79 lines deleted...]
-      Осы Заң Қазақстан Республикасында кредиттiк тарихты қалыптастырудың құқықтық, экономикалық және ұйымдастырушылық негiздерін, кредиттік тарихты қалыптастыру және оны пайдалану жүйесiне қатысушылардың құқықтық жағдайын айқындайды, кредиттiк бюроларды құруға, олардың қызметін жүзеге асыруға және тоқтатуға байланысты қоғамдық қатынастарды, осы саладағы мемлекеттiк реттеу, бақылау мен қадағалау ерекшелiктерiн реттейдi.</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Заң Қазақстан Республикасында кредиттік тарихты қалыптастырудың құқықтық, экономикалық және ұйымдастырушылық негіздерін, кредиттік тарихты қалыптастыру және оны пайдалану жүйесіне қатысушылардың құқықтық жағдайын айқындайды, кредиттік бюроларды құруға, олардың қызметін жүзеге асыруға және тоқтатуға байланысты қоғамдық қатынастарды, осы саладағы мемлекеттік реттеу, бақылау мен қадағалау ерекшеліктерін реттейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -789,51 +765,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15) кредиттік тарихты қалыптастыру және оны пайдалану жүйесінің қатысушылары - кредиттік тарих субъектілері, ақпарат берушілер, кредиттік бюролар, кредиттік есептерді алушылар; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z56" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      16) кредиттік тарихтың деректер базасы - Қазақстан Республикасының заңнамасында белгіленген талаптарға сәйкес келетін ақпараттық жүйелерге және ақпараттық процестерге негізделген кредиттік бюроның электрондық ақпараттық ресурстары; </w:t>
+      16) кредиттік тарихтың деректер базасы - Қазақстан Республикасының заңнамасында белгіленген талаптарға сәйкес келетін ақпараттық жүйелерге және ақпараттық процестерге негізделген кредиттік бюроның цифрлық ресурстары; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z57" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16-1) кредиттік тарихты пайдаланушы – осы Заңның 18-бабы 1-тармағының 1) тармақшасында көрсетілген ақпарат беруші, сондай-ақ шет мемлекеттің аумағында тіркелген, кредиттік қатынастарды ресімдеу және (немесе) ресімделген кредиттік қатынастарды мониторингтеу мақсатында трансшекаралық алмасу үшін кредиттік тарих субъектісінің келісімін алған заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
@@ -1622,91 +1598,91 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2-бап. Қазақстан Республикасының кредиттік бюролар және кредиттік тарихты қалыптастыру туралы заңдары </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z928" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қазақстан Республикасының кредиттiк бюролар және кредиттік тарихты қалыптастыру туралы заңдары Қазақстан Республикасының </w:t>
+      1. Қазақстан Республикасының кредиттік бюролар және кредиттік тарихты қалыптастыру туралы заңдары Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституциясына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> негізделеді және Қазақстан Республикасының Азаматтық кодексінен, осы Заңнан және Қазақстан Республикасының өзге де нормативтiк құқықтық актiлерiнен тұрады. </w:t>
+        <w:t xml:space="preserve"> негізделеді және Қазақстан Республикасының Азаматтық кодексінен, осы Заңнан және Қазақстан Республикасының өзге де нормативтік құқықтық актілерінен тұрады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z60" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Осы Заң кредиттiк тарихты қалыптастыру және кредиттік есептер беру, кредиттiк бюроларды құру, олардың жұмыс iстеуi және қызметiн тоқтатуы, ақпарат берушiлердiң кредиттiк тарихтың деректер базасын құру мен қорғауға қатысу жөнiндегi қызметін жүзеге асыру кезiнде туындайтын қатынастарға қолданылады. Қазақстан Республикасының өзге де заң актiлерi қолданылатын салаға жататын қатынастар осы Заңда реттелмеген қатынастар бөлігінде сол актілермен реттеледi. </w:t>
+      2. Осы Заң кредиттік тарихты қалыптастыру және кредиттік есептер беру, кредиттік бюроларды құру, олардың жұмыс істеуі және қызметін тоқтатуы, ақпарат берушілердің кредиттік тарихтың деректер базасын құру мен қорғауға қатысу жөніндегі қызметін жүзеге асыру кезінде туындайтын қатынастарға қолданылады. Қазақстан Республикасының өзге де заң актілері қолданылатын салаға жататын қатынастар осы Заңда реттелмеген қатынастар бөлігінде сол актілермен реттеледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы" Қазақстан Республикасының Заңына сәйкес енгізілген ерекше реттеу режимі шеңберінде қызметін жүзеге асыратын кредиттік бюроларға және өзге заңды тұлғаларға осы Заңның және уәкілетті органның, Қазақстан Республикасы Ұлттық Банкінің осы Заңға сәйкес қабылданатын нормативтік құқықтық актілерінің нормалары ерекше реттеу режимінің шарттарында көзделген шектерде қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z895" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1720,51 +1696,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-2. Осы Заңның банктерге қатысты қолданылатын ережелері Қазақстан Республикасының аумағында ашылған Қазақстан Республикасы бейрезидент-банктерінің филиалдарына қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z61" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Егер Қазақстан Республикасы бекiткен халықаралық шартта осы Заңдағыдан өзге ережелер белгiленсе, онда халықаралық шарттың ережелерi қолданылады. </w:t>
+      3. Егер Қазақстан Республикасы бекіткен халықаралық шартта осы Заңдағыдан өзге ережелер белгіленсе, онда халықаралық шарттың ережелері қолданылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2137,307 +2113,193 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3-бап. Кредиттік тарихты қалыптастыру және ақпаратты пайдалану принциптері </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Кредиттiк тарихты қалыптастыру және ақпаратты пайдалану мына принциптер ескерiле отырып жүзеге асырылады: </w:t>
+      Кредиттік тарихты қалыптастыру және ақпаратты пайдалану мына принциптер ескеріле отырып жүзеге асырылады: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z62" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы Заңның 25-бабының 4-тармағында көзделген жағдайды қоспағанда, кредиттік тарих субъектісінің осы Заңның 18-бабы 1-тармағының 1), 1-1), 2) және 4) тармақшаларында көрсетілген ақпарат берушілерге өзі туралы ақпаратты кредиттік бюроларға (мемлекет қатысатын кредиттік бюроны қоспағанда) беруге келісімінің не кредиттік тарих субъектісінің кредиттік бюродан өзі туралы кредиттік есепті басқа тұлғаларға беруге келісімінің болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z63" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) барлық кредиттiк тарих субъектілерiнiң теңдігі; </w:t>
+      2) барлық кредиттік тарих субъектілерінің теңдігі; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:p>
-[...114 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) ақпаратты, кредиттiк тарихтың деректер базасын және ақпараттық жүйенi мақсатты пайдалану; </w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z65" w:id="43"/>
+      3) ақпаратты, кредиттік тарихтың деректер базасын және цифрлық жүйені мақсатты пайдалану; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z65" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) ақпараттың құпиялылығы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z66" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z66" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) кредиттiк тарихтың деректер базасын және тиiстi ақпараттық жүйелердi қорғауды қамтамасыз ету; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="45"/>
+      5) кредиттік тарихтың деректер базасын және тиісті ақпараттық жүйелерді қорғауды қамтамасыз ету; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z67" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) азаматтардың жеке өмiрiне қол сұғылмауы, азаматтардың және ұйымдардың құқықтарын, бостандықтары мен заңды мүдделерiн қорғау; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z68" w:id="46"/>
+      6) азаматтардың жеке өміріне қол сұғылмауы, азаматтардың және ұйымдардың құқықтарын, бостандықтары мен заңды мүдделерін қорғау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z68" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) кредиттік тарихтың деректер базасын қалыптастырудың дұрыстығы мен өзектілігі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2519,100 +2381,140 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="47"/>
+    <w:bookmarkStart w:name="z6" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Кредиттік бюролардың қызметі және кредиттік тарихты қалыптастыру саласындағы мемлекеттік реттеу, бақылау мен қадағалау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">4-бап. Кредиттік бюролардың қызметін реттеуді, бақылауды және қадағалауды, ақпарат берушiлер мен кредиттік есептерді алушылардың қызметін бақылауды жүзеге асыратын мемлекеттік органдар </w:t>
+        <w:t xml:space="preserve">4-бап. Кредиттік бюролардың қызметін реттеуді, бақылауды және қадағалауды, ақпарат берушілер мен кредиттік есептерді алушылардың қызметін бақылауды жүзеге асыратын мемлекеттік органдар </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Кредиттік бюролардың қызметін және кредиттік тарихты қалыптастыруды мемлекеттік реттеу мен қадағалауды уәкілетті орган жүзеге асырады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2643,70 +2545,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті орган кредиттік тарихтың дерекқорындағы ақпараттың толық болуын қамтамасыз ету мақсатында мемлекет қатысатын кредиттік бюроға ақпарат ұсынуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уәкілетті органның қызметкерлері өздерінің қадағалау функцияларын жүзеге асыру барысында алған қызметтік, коммерциялық, банктік немесе заңмен қорғалатын өзге де құпия болып табылатын мәліметтерді жариялағаны үшін Қазақстан Республикасының заңдарына сәйкес жауапты болады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="48"/>
+    <w:bookmarkStart w:name="z69" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Уәкiлеттi органның құзыретiне: </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="48"/>
+      2. Уәкілетті органның құзыретіне: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2745,191 +2647,191 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="49"/>
+    <w:bookmarkStart w:name="z70" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы Заңда көзделген жағдайды қоспағанда, рұқсаттар беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z1113" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z1113" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) трансшекаралық алмасу туралы шарттың жобасын келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z71" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z71" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) Қазақстан Республикасының кредиттiк бюролар және кредиттiк тарихты қалыптастыру туралы заңдарының сақталу мәселелерi бойынша кредиттік бюролар қызметiне тексерулер жүргiзу; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z72" w:id="52"/>
+      3) Қазақстан Республикасының кредиттік бюролар және кредиттік тарихты қалыптастыру туралы заңдарының сақталу мәселелері бойынша кредиттік бюролар қызметіне тексерулер жүргізу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z72" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) Қазақстан Республикасының кредиттiк бюролар және кредиттiк тарихты қалыптастыру туралы заңдарының анықталған бұзушылықтарын жою туралы кредиттiк бюроларға, коллекторлық агенттіктерге, сондай-ақ белгіленген мерзімдерде ақпарат берілмеген жағдайда жазбаша ұйғарымдар жiберу; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="53"/>
+      4) Қазақстан Республикасының кредиттік бюролар және кредиттік тарихты қалыптастыру туралы заңдарының анықталған бұзушылықтарын жою туралы кредиттік бюроларға, коллекторлық агенттіктерге, сондай-ақ белгіленген мерзімдерде ақпарат берілмеген жағдайда жазбаша ұйғарымдар жіберу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z73" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) кредиттiк бюроларға және олардың лауазымды адамдарына санкциялар қолдану; </w:t>
-[...19 lines deleted...]
-      6) кредиттiк бюролардың қызметiне, соның iшiнде кредиттiк тарихты қалыптастыруға байланысты мәселелер бойынша жеке және заңды тұлғалардың өтiнiштерiн қарау;</w:t>
+      5) кредиттік бюроларға және олардың лауазымды адамдарына санкциялар қолдану; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z76" w:id="55"/>
+    <w:bookmarkStart w:name="z74" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) кредиттік бюролардың қызметіне, соның ішінде кредиттік тарихты қалыптастыруға байланысты мәселелер бойынша жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z76" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) осы Заңда, Қазақстан Республикасының өзге де заңдарында және Қазақстан Республикасы Президентінің актілерінде көзделген өзге де функцияларды жүзеге асыру жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z75" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z75" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2944,51 +2846,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Алып тасталды - ҚР 27.04.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 311-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3341,51 +3243,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5-бап. Уәкілетті органның және Қазақстан Республикасы Ұлттық Банкінің нормативтік құқықтық актілерді қабылдау жөніндегі өкiлеттiктерi</w:t>
+        <w:t>5-бап. Уәкілетті органның және Қазақстан Республикасы Ұлттық Банкінің нормативтік құқықтық актілерді қабылдау жөніндегі өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-бап жаңа редакцияда - ҚР 24.05.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -3417,173 +3319,173 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уәкiлеттi орган:</w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z929" w:id="58"/>
+      Уәкілетті орган:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z121" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ақпарат берушілердің кредиттік бюроларға ақпарат беру тәртібінің шарттары мен ең төмен талаптарын айқындайды туралы (осы Заңның 18-бабы 1-тармағының 1), 1-1), 2), 3) және 3-1) тармақшаларында көрсетілген ақпарат берушілер үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z929" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) ақпарат берушілер кредиттік бюроларға беретін мәліметтердің тізбесін айқындайды (осы Заңның 18-бабы 1-тармағының 1), 1-1) және 3-3) тармақшаларында көрсетілген ақпарат берушілер үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z930" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z930" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кредиттік тарих субъектілерінің осы Заңның 18-бабы 1-тармағының 1), 1-1), 2) және 4) тармақшаларында көрсетілген ақпарат берушілерге өздері туралы ақпаратты кредиттік бюроларға (мемлекет қатысатын кредиттік бюроны қоспағанда) беруге келісімін ресімдеу, кредиттік бюродан өзі туралы кредиттік есепті басқа тұлғаларға беруге келісімді ресімдеу тәртібін айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z932" w:id="61"/>
-[...15 lines deleted...]
-      3-1) кредиттік бюроның кредиттік скорингті есептеу шарттары мен тәртiбiн айқындайды;</w:t>
+    <w:bookmarkStart w:name="z931" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кредиттік есепті берудің шарттары мен тәртібін айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z933" w:id="62"/>
-[...15 lines deleted...]
-      4) осы Заңда көзделген жағдайды қоспағанда, рұқсат беру шарттары мен тәртiбiн айқындайды;</w:t>
+    <w:bookmarkStart w:name="z932" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) кредиттік бюроның кредиттік скорингті есептеу шарттары мен тәртібін айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z933" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осы Заңда көзделген жағдайды қоспағанда, рұқсат беру шарттары мен тәртібін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3602,90 +3504,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (01.01.2020 бастап қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="63"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z1131" w:id="64"/>
+    <w:bookmarkStart w:name="z122" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) кредиттік бюролардың, осы Заңның 18-бабы 1-тармағының 1) және 1-1) тармақшаларында көрсетілген ақпарат берушілердің және осы Заңның 20-бабының 1-тармағы бірінші бөлігінің 1) тармақшасында көрсетілген кредиттік есептерді алушылардың қызметін ұйымдастыру кезінде цифрлық технологияларды пайдалануға және ақпараттық қауіпсіздікті қамтамасыз етуге қойылатын талаптар туралы, сондай-ақ кредиттік бюролардың осы Заңның 27-бабы 2-тармағының 11) тармақшасына және 3-тармағының 9) тармақшасына сәйкес ақпаратты өзге берушілерге және кредиттік есептерді алушыларға қойылатын талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z1131" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) осы Заңның 2-1-бабының 1 және 2-тармақтарында көзделген мақсат пен міндеттерге және Қазақстан Республикасының заңнамасына сәйкес кредиттік бюролардың қызметін реттеу және кредиттік тарихты қалыптастыру саласындағы, кредиттік бюролардың орындауы үшін міндетті нормативтік құқықтық актілерді қабылдайды. Заңға тәуелді нормативтік құқықтық актілердің тізбесі уәкілетті орган туралы ережеде айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3884,105 +3786,105 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="65"/>
+    <w:bookmarkStart w:name="z9" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Кредиттік бюроларды құру, олардың қызметін жүзеге асыру және тоқтату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">6-бап. Кредиттiк бюролар </w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z934" w:id="66"/>
+        <w:t xml:space="preserve">6-бап. Кредиттік бюролар </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z934" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекет қатысатын кредиттік бюроны қоспағанда, кредиттік бюролар Қазақстан Республикасының заңдарына сәйкес құрылатын және жұмыс істейтін коммерциялық ұйымдар болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акционерлік қоғамның ұйымдық-құқықтық нысанында құрылған, дауыс беретін акцияларының жүз пайызы Қазақстан Республикасының Ұлттық Банкіне тиесілі жалғыз мамандандырылған коммерциялық емес ұйым мемлекет қатысатын кредиттік бюро болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4015,108 +3917,108 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Алынып тасталды - ҚР 2007.07.27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 317</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="67"/>
+    <w:bookmarkStart w:name="z123" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Рұқсатты уәкілетті орган осы Заңда және уәкілетті органның нормативтік құқықтық актілерінде белгіленген тәртіппен береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекет қатысатын кредиттік бюроның қызметі уәкілетті органның рұқсат беру рәсіміне жатпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z935" w:id="68"/>
+    <w:bookmarkStart w:name="z935" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Кредиттік бюроның атауында "кредиттік бюро" деген сөздер немесе солардан туындайтын сөздер болуға тиіс. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4289,211 +4191,211 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">7-бап. Кредиттік бюролар жүзеге асыратын қызмет түрлерi </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z937" w:id="70"/>
+        <w:t xml:space="preserve">7-бап. Кредиттік бюролар жүзеге асыратын қызмет түрлері </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z936" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Кредиттік бюролар қызметінің негізгі түрлері кредиттік тарихты қалыптастыру және кредиттік есептер беру болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z937" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Кредиттік бюро қызметінің қосымша түрлеріне: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z938" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z938" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кредиттік тарихты қалыптастыру және оларды пайдалану жүйесіне қатысушылардың қызметін автоматтандыру үшін мамандандырылған бағдарламалық қамтылымды ұсыну бойынша қызметтер көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z939" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z939" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) кредиттiк бюроның қызметiне қатысты арнаулы әдебиеттi және өзге де ақпараттық материалдарды өткiзу; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z940" w:id="73"/>
+      2) кредиттік бюроның қызметіне қатысты арнаулы әдебиетті және өзге де ақпараттық материалдарды өткізу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z940" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) кредиттік тарихты қалыптастыру және оны пайдалану жүйесiне қатысушыларды ақпараттық қамтамасыз етуге байланысты консультациялық қызметтер көрсету; </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="73"/>
+      3) кредиттік тарихты қалыптастыру және оны пайдалану жүйесіне қатысушыларды ақпараттық қамтамасыз етуге байланысты консультациялық қызметтер көрсету; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кредиттік тарих субъектілерінің кредиттік скорингін есептеу, кредиттік тарихтарды мониторингтеу жөніндегі көрсетілетін қызметтерді ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z942" w:id="74"/>
+    <w:bookmarkStart w:name="z942" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-1) банк және микроқаржы активтері сатылатын электрондық сауда алаңы операторының қызметі (банк және микроқаржы активтері сатылатын электрондық сауда алаңы операторы қызметін жүзеге асыру құқығына рұқсат болған кезде);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z943" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z943" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) маркетингтік, статистикалық және талдамалық зерттеулер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4508,90 +4410,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">алып тасталды - ҚР 2011.12.28 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 524-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z913" w:id="76"/>
+    <w:bookmarkStart w:name="z913" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) кредиттік тарих субъектілерін кредиттік есепті сұратқан кредиттік есептерді алушылар, кредиттік тарих субъектісінің кредиттік тарихын нақты уақыт режимінде өзгерту туралы хабардар ету жөніндегі қызметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z914" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z914" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) осы Заңның 18-бабы 1-тармағының 1) тармақшасында көрсетілген ақпарат берушілерді жеке тұлғаның банктік қарыздарды, микрокредиттерді алудан ерікті түрде бас тартуын нақты уақыт режимінде белгілегені не алып тастағаны туралы хабардар ету жөніндегі қызметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4654,170 +4556,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1132" w:id="78"/>
+    <w:bookmarkStart w:name="z1132" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) проактивті режимде қызметтер көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z1133" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z1133" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) кредиттік бюроның интернет-ресурсында маркетингтік, статистикалық және талдамалық зерттеулерді жариялау жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z905" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z905" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Мемлекет қатысатын кредиттік бюро "Сақтандыру қызметі туралы" Қазақстан Республикасының Заңына сәйкес сақтандыру жөніндегі дерекқор қалыптастыруды және жүргізуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z885" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z885" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-2. Мемлекет қатысатын кредиттік бюро үшін кредиттік скорингті есептеу жөніндегі көрсетілетін қызметтерді ұсыну негізгі қызмет түріне жатады және міндетті болып табылады. Осы баптың 2-тармағының 4-1) тармақшасында көзделген қызметті мемлекет қатысатын кредиттік бюроның жүзеге асыруына жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z1134" w:id="83"/>
+    <w:bookmarkStart w:name="z944" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Кредиттік бюролар осы бапта көзделмеген кәсіпкерлік қызмет түрлерін жүзеге асыруға құқылы емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z1134" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мемлекет қатысатын кредиттік бюро кредиттік тарих субъектілеріне қарыз және (немесе) микрокредит беру туралы, сондай-ақ осы Заңның 7-бабы 2-тармағының 7) тармақшасында көзделген жағдайларда және (немесе) бірыңғай сақтандыру дерекқоры субъектілеріне "Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының 79-бабы 6-тармағының 5) тармақшасында белгіленген жағдайларда хабарламаны 1414 бірыңғай нөмірімен қысқа мәтіндік хабар арқылы өтеусіз жіберуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5033,184 +4935,184 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-1-бап. Кредиттік скоринг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z887" w:id="84"/>
+    <w:bookmarkStart w:name="z887" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Кредиттік скорингті кредиттік бюро немесе осы Заңның 18-бабы 1-тармағының 1) және 1-1) тармақшаларында көрсетілген ақпарат берушілер дербес есептейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кредиттік бюро кредиттік скорингті Қазақстан Республикасының заңнамасында белгіленген талаптарға сәйкес кредиттік бюро кредиттік скорингті есептеу туралы тиісті келісімдер жасасқан заңды тұлғалардың деректерін пайдалана отырып есептеуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кредиттік бюро есептеген кредиттік скоринг туралы ақпаратты беру тәртібін кредиттік бюро дербес айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z888" w:id="85"/>
+    <w:bookmarkStart w:name="z888" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Заңның 18-бабы 1-тармағының 1) және 1-1) тармақшаларында көрсетілген ақпарат берушілер кредиттік бюроның кредиттік скорингін және (немесе) өзі дербес есептеген кредиттік скорингтерді пайдалана отырып, кредиттік тарих субъектісінің кредит өтеу қабілетін бағалауды жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кредиттік бюролар мен осы Заңның 18-бабы 1-тармағының 1) және 1-1) тармақшаларында көрсетілген ақпарат берушілер кредиттік тарих субъектілеріне және өзге де үшінші тұлғаларға кредиттік скорингті есептеудің, кредиттік скорингтерді ескере отырып, тәуекелдерді бағалаудың өз әдістемелерін ашуға міндетті емес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z889" w:id="86"/>
+    <w:bookmarkStart w:name="z889" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Кредиттік тарих субъектілері – жеке тұлғалар кредиттік скорингті қарыздар, микрокредиттер алғанға дейін және кредиттік тәуекелі бар қаржылық өнімдер мен көрсетілетін қызметтерді сатып алғанға дейін өзінің кредит өтеу қабілетінің деңгейін айқындау мақсатында пайдаланады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z890" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z890" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Уәкілетті орган қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау, қаржы жүйесінің тұрақтылығын және қаржылық көрсетілетін қызметтерді тұтынушылардың құқықтары мен заңды мүдделерін қорғаудың тиісті деңгейін қамтамасыз ету бойынша өз міндеттері мен функцияларын іске асыру үшін мемлекет қатысатын кредиттік бюродан кредиттік скоринг туралы ақпаратты сұратуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5323,51 +5225,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8-бап. Кредиттік тарихтардың деректер базасын, пайдаланылатын ақпараттық жүйелерді қорғау және олардың сақталуын қамтамасыз ету жөнінде кредиттiк бюроға және үй-жайларға қойылатын талаптар</w:t>
+        <w:t>8-бап. Кредиттік тарихтардың деректер базасын, пайдаланылатын ақпараттық жүйелерді қорғау және олардың сақталуын қамтамасыз ету жөнінде кредиттік бюроға және үй-жайларға қойылатын талаптар</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 8-баптың тақырыбы жаңа редакцияда - ҚР 29.03.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -5379,133 +5281,133 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Кредиттiк бюролар өз қызметiнде мынадай ұйымдастыру, техникалық шаралардың және технологиялық талаптардың: </w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z945" w:id="88"/>
+      Кредиттік бюролар өз қызметінде мынадай ұйымдастыру, техникалық шаралардың және технологиялық талаптардың: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z945" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) ақпараттық жүйелерді, кредиттік тарихтың деректер базасын және өзге де құжаттарды қауiпсiз орналастыру мен пайдалануға арналған техникалық және өзге де үй-жайлардың болуы; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z946" w:id="89"/>
+      1) ақпараттық жүйелерді, кредиттік тарихтың деректер базасын және өзге де құжаттарды қауіпсіз орналастыру мен пайдалануға арналған техникалық және өзге де үй-жайлардың болуы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z946" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) кредиттік тарихтың деректер базасын орналастыруға арналған ақпараттық жүйелердi және аталған ақпараттық жүйелерді қорғау құралдарын қалыптастыру мен пайдалану кезiнде сертификатталған жабдықты және бағдарламалық қамтамасыз етудi қолдану; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z947" w:id="90"/>
+      2) кредиттік тарихтың деректер базасын орналастыруға арналған ақпараттық жүйелерді және аталған ақпараттық жүйелерді қорғау құралдарын қалыптастыру мен пайдалану кезінде сертификатталған жабдықты және бағдарламалық қамтамасыз етуді қолдану; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z947" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) ақпарат берушiлермен және кредиттік есептердi алушылармен жасалатын шарттарда кредиттiк тарихтың деректер базасын жасау үшін пайдаланылатын ақпараттық жүйелерді және аталған ақпараттық жүйелердi қорғау құралдарын қалыптастыру мен пайдалану кезiнде қолданылатын бағдарламалық қамтамасыз етудi қорғау жөнiндегі ұйымдастырушылық, техникалық шараларды және технологиялық талаптарды бiрлесiп iске асырудың мiндеттілiгi туралы талаптардың болуын қамтамасыз ету талаптарының орындалуын қамтамасыз етуге; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z948" w:id="91"/>
+      3) ақпарат берушілермен және кредиттік есептерді алушылармен жасалатын шарттарда кредиттік тарихтың деректер базасын жасау үшін пайдаланылатын ақпараттық жүйелерді және аталған ақпараттық жүйелерді қорғау құралдарын қалыптастыру мен пайдалану кезінде қолданылатын бағдарламалық қамтамасыз етуді қорғау жөніндегі ұйымдастырушылық, техникалық шараларды және технологиялық талаптарды бірлесіп іске асырудың міндеттілігі туралы талаптардың болуын қамтамасыз ету талаптарының орындалуын қамтамасыз етуге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z948" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) кредиттік тарих субъектісі ақпаратының резервтік көшірмелерін сақтау үшін кредиттік бюро орналасқан қаладан тысқары жердегі резервтік сервердің болуын қамтамасыз етуге міндетті. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5581,250 +5483,250 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-1-бап. Кредиттік бюроны құру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z949" w:id="92"/>
+    <w:bookmarkStart w:name="z949" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Кредиттік бюроны құру тәртібі мынадай кезеңдерден:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z950" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z950" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) рұқсат алудан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z951" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z951" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кредиттік тарихтардың деректер базасын басқару жүйесін өндірістік пайдалануға енгізуден тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z111" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z111" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Рұқсат алу осы Заңның 9-бабына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z112" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z112" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Кредиттік тарихтардың деректер базасын басқару жүйесін өндірістік пайдалануға енгізу үшін кредиттік бюро мынадай іс-шараларды жүзеге асыруы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z952" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z952" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы Заңның 18-бабының 1-тармағында көрсетілген ақпарат берушілердің біреуімен ақпарат беру туралы шарт жасасу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z953" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z953" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кредиттік тарихтарды қалыптастыру бойынша ақпараттық процесті ұйымдастыруы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z954" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z954" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өзімен ақпарат беру туралы шарт жасасқан ақпарат берушілермен осы тармақтың бірінші бөлігінің 2) тармақшасында көрсетілген ақпараттық процесті тестілеуден өткізуі қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z113" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z113" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Кредиттік бюроның қызметін жүзеге асыруға уәкілетті органның рұқсаты болған кезде ғана жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z114" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z114" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы баптың талаптары мемлекет қатысатын кредиттік бюроға қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6036,70 +5938,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) белгіленген тәртіппен мемлекеттік тіркеуден өткен құрылтай құжаттарының көшірмелерін ұсынуға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z115" w:id="102"/>
+    <w:bookmarkStart w:name="z115" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Уәкілетті орган рұқсат беру туралы өтінішті осы баптың 1-тармағында көзделген соңғы құжатты алған күннен бастап жиырма жұмыс күні ішінде қарауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6128,90 +6030,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="103"/>
+    <w:bookmarkStart w:name="z117" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Кредиттік бюро рұқсат алуға берілген өтініште көрсетілген мекенжайы өзгерген, сондай-ақ осы баптың 1-тармағының 3) тармақшасында көрсетілген құжаттарға өзгерістер мен толықтырулар енгізілген жағдайларда, өзгерістер мен толықтыруларды уәкілетті органға олар енгізілген күннен бастап күнтізбелік он күн ішінде табыс етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z118" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z118" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы баптың талаптары мемлекет қатысатын кредиттік бюроға қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6250,146 +6152,146 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="105"/>
+    <w:bookmarkStart w:name="z14" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10-бaп Рұқсат беруден бас тарту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рұқсат беруден бас тарту:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z955" w:id="106"/>
+    <w:bookmarkStart w:name="z955" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) субъектілердің осы санаттары үшін Қазақстан Республикасының заңдарына сәйкес тыйым салынған белгілі бір қызмет түрі жүзеге асырылған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z956" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z956" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы Заңның 8-бабында көзделген және уәкілетті органның нормативтік құқықтық актілерінде белгіленген талаптар сақталмаған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z957" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z957" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) егер өтініш берушіге қатысты оның осы қызмет түрімен айналысуына тыйым салатын заңды күшіне енген сот шешімі болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кредиттік бюро уәкілетті органның нормативтік құқықтық актісінде белгіленген, кредиттік тарих дерекқорын жасау үшін пайдаланылатын ақпараттық жүйелерді және көрсетілген ақпараттық жүйелерді қорғау құралдарын қалыптастыру және пайдалану кезінде қолданылатын бағдарламалық қамтылымды қорғау жөніндегі ұйымдастырушылық, техникалық шараларды және технологиялық талаптарды орындамаған жағдайларда жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -6416,291 +6318,291 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 479-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР 25.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 272-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">11-бап. Жазбаша ұйғарым және санкциялар </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z958" w:id="109"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z108" w:id="110"/>
+    <w:bookmarkStart w:name="z958" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасының кредиттік бюролар және кредиттік тарихты қалыптастыру туралы заңнамасы бұзылған жағдайда, уәкілетті орган кредиттік бюроға, коллекторлық агенттікке жазбаша нұсқама жіберуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кредиттік бюроға, коллекторлық агенттікке анықталған бұзушылықтарды және (немесе) оларды жасауға ықпал еткен себептерді, сондай-ақ жағдайларды белгіленген мерзімде жоюға бағытталған, орындалуы міндетті түзету шараларын қабылдауға және (немесе) анықталған бұзушылықтарды және (немесе) оларды жасауға ықпал еткен себептерді, сондай-ақ жағдайларды жою жөніндегі іс-шаралар жоспарын (бұдан әрі – іс-шаралар жоспары) белгіленген мерзімде ұсыну қажеттілігіне берілетін нұсқау жазбаша нұсқама болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z108" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жазбаша нұсқамада белгіленген мерзімде ұсынылған іс-шаралар жоспарында бұзушылықтардың, олардың туындауына алып келген себептердің сипаттамасы, жоспарланған іс-шаралар тізбесі, оларды жүзеге асыру мерзімдері, сондай-ақ жауапты лауазымды адамдар көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z896" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z896" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1-2. Уәкілетті органның жазбаша нұсқамасына шағым жасау Қазақстан Республикасының заңдарында белгіленген тәртіппен жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті органның жазбаша нұсқамасына шағым жасау оның орындалуын тоқтата тұрмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="112"/>
+    <w:bookmarkStart w:name="z109" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-3. Кредиттік бюро, коллекторлық агенттік уәкілетті органды жазбаша нұсқамада көрсетілген шаралардың осы жазбаша нұсқамада көзделген мерзімде орындалғаны туралы хабардар етуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұзушылықты іс-шаралар жоспарында не жазбаша нұсқамада белгіленген мерзімдерде жою кредиттік бюроға, коллекторлық агенттікке байланысты емес себептер бойынша мүмкін болмаған жағдайда, уәкілетті орган іс-шаралар жоспарын не жазбаша нұсқаманы орындау мерзімін уәкілетті органның нормативтік құқықтық актісінде белгіленген тәртіппен ұзартуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z959" w:id="113"/>
+    <w:bookmarkStart w:name="z959" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Уәкiлетті орган санкция ретінде: </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z960" w:id="114"/>
+      2. Уәкілетті орган санкция ретінде: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z960" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) әкiмшілік айыппұл салу; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z961" w:id="115"/>
+      1) әкімшілік айыппұл салу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z961" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) рұқсаттың қолданылуын тоқтата тұру шараларын қолдануға құқылы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6719,51 +6621,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап күнтізбелік он күн өткеннен кейін қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z894" w:id="116"/>
+    <w:bookmarkStart w:name="z894" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Банк, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым, микроқаржылық қызметті жүзеге асыратын ұйым Қазақтан Республикасының кредиттік бюролар және кредиттік тарихты қалыптастыру туралы заңнамасын бұзған жағдайда, уәкілетті орган "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақтан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6778,51 +6680,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Микроқаржылық қызмет туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қадағалап ден қою шараларын және санкцияларды қолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6831,51 +6733,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап алты ай өткеннен кейін қолданысқа енгізіледі), 2007.07.27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 317</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап күнтізбелік он күн өткеннен кейін қолданысқа енгізіледі), 2012.11.26 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 57-V</w:t>
       </w:r>
       <w:r>
@@ -7078,221 +6980,221 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-бап. Рұқсаттың қолданылуын тоқтата тұру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z962" w:id="117"/>
+    <w:bookmarkStart w:name="z962" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Рұқсаттың қолданылуы мынадай негіздердің бірі бойынша:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z963" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z963" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы Заңның 8-бабында белгіленген талаптар сақталмаса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z964" w:id="119"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z964" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) рұқсат беруге негіз болған құжаттардың шындыққа сәйкес келмеуі анықталса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z965" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z965" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) уәкілетті органның Қазақстан Республикасының кредиттік бюролар және кредиттік тарихтарды қалыптастыру туралы заңнамасы талаптарын бұзушылықтарды жою туралы жазбаша нұсқамасы орындалмаса, алты айға дейінгі мерзімге тоқтатыла тұруы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z119" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z119" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Рұқсаттың қолданылуын тоқтата тұру, бұрын жасалған шарттар бойынша ақпарат алу жөніндегі қызметті қоспағанда, оның қызметін жүзеге асыруға тыйым салуға алып келеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z120" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z120" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Рұқсаттың қолданылуын тоқтата тұру туралы шешімде рұқсаттың қолданылуын тоқтата тұру негіздері мен мерзімі көрсетілуге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мұндай шешім кредиттік бюроның атқарушы органының назарына жеткізілген күннен бастап рұқсаттың қолданылуы тоқтатыла тұрады деп есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 12-бап жаңа редакцияда - ҚР 29.03.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 479-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7313,150 +7215,150 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-бап. Рұқсаттан айыру</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті орган мынадай негіздердің бірі бойынша:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z966" w:id="123"/>
+    <w:bookmarkStart w:name="z966" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) уәкілетті орган рұқсаттың қолданылуын тоқтата тұрған себеп жойылмаса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z967" w:id="124"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z967" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) рұқсаттың қолданылуы соңғы он екі ай ішінде бірнеше мәрте (екі және одан да көп рет) тоқтатыла тұрса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z969" w:id="126"/>
+    <w:bookmarkStart w:name="z968" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кредиттік бюроға жүзеге асыруға рұқсаты бар қызмет түрімен айналысуына сот тыйым салса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z969" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кредиттік бюроның кәсіпкерлік қызметі тоқтатылса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z970" w:id="127"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z970" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) рұқсат алған кезде кредиттік бюро көрінеу жалған ақпарат берсе, кредиттік бюроны рұқсаттан айыру туралы талап-арызбен сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Соттың рұқсаттан айыру туралы шешім қабылдауы кредиттік бюроны таратуға алып келеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -7507,93 +7409,93 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">14-бап. Кредиттiк бюроның құжаттары мен ақпаратын сақтау </w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z971" w:id="128"/>
+        <w:t xml:space="preserve">14-бап. Кредиттік бюроның құжаттары мен ақпаратын сақтау </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z971" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Кредиттік бюроның құжаттары мен ақпаратын, соның ішінде, кредиттік тарихтың деректер базасына енгiзiлетiн құжаттар мен ақпаратты сақтау тәртiбiн кредиттiк бюро айқындайды. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z972" w:id="129"/>
+      1. Кредиттік бюроның құжаттары мен ақпаратын, соның ішінде, кредиттік тарихтың деректер базасына енгізілетін құжаттар мен ақпаратты сақтау тәртібін кредиттік бюро айқындайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z972" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Кредиттік бюро кредиттік тарих субъектісіне қатысты ақпараттың сақталуын ол туралы соңғы ақпарат алынған күннен кейін бес жыл бойы қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7801,240 +7703,240 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="130"/>
+    <w:bookmarkStart w:name="z20" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Кредиттік тарихты қалыптастыру және оны пайдалану жүйесіне қатысушылардың құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">16-бап. Кредиттiк бюроның құқықтары </w:t>
+        <w:t xml:space="preserve">16-бап. Кредиттік бюроның құқықтары </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Кредиттiк бюро: </w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z973" w:id="131"/>
+      Кредиттік бюро: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z973" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) ақпарат берушілермен ақпарат беру туралы және (немесе) кредиттік есептерді алушылармен кредиттік есептерді алу туралы шарттар жасасуға; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z974" w:id="132"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z974" w:id="133"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекет қатысатын кредиттік бюроны және (немесе) осы Заңның</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z975" w:id="133"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-бабының 4-тармағында көзделген жағдайды қоспағанда, осы Заңның 18-бабы 1-тармағының 1), 1-1), 2) және 4) тармақшаларында көрсетілген ақпарат берушілерден кредиттік тарих субъектісінің өзі туралы ақпаратты кредиттік бюроларға беруге келісімін алғаны туралы растауды ұсынуды, сондай-ақ кредиттік тарихты қалыптастыратын толық әрі анық ақпаратты талап етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z975" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) Қазақстан Республикасының заңдарында айқындалған тәртіппен филиалдар мен өкiлдiктер ашуға; </w:t>
-[...19 lines deleted...]
-      3-1) Қазақстан Республикасының заңнамасына сәйкес кредиттік бюродан ақпаратты алуға құқығы бар тұлғаларға кредиттік тарих субъектiсiнiң келiсiмiнсiз кредиттік тарих субъектісі туралы теріс ақпаратты немесе кредиттік тарихта қамтылған ақпаратты жария етпестен, кредиттік бюроның деректер базасында субъектінің кредиттік тарихы бар немесе жоқ екендігі туралы ақпаратты ұсынуға;</w:t>
+      3) Қазақстан Республикасының заңдарында айқындалған тәртіппен филиалдар мен өкілдіктер ашуға; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z977" w:id="135"/>
+    <w:bookmarkStart w:name="z976" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) Қазақстан Республикасының заңнамасына сәйкес кредиттік бюродан ақпаратты алуға құқығы бар тұлғаларға кредиттік тарих субъектісінің келісімінсіз кредиттік тарих субъектісі туралы теріс ақпаратты немесе кредиттік тарихта қамтылған ақпаратты жария етпестен, кредиттік бюроның деректер базасында субъектінің кредиттік тарихы бар немесе жоқ екендігі туралы ақпаратты ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z977" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-2) мемлекет қатысатын кредиттік бюроға осы Заңның 17-бабы 1-тармағының 10) тармақшасында көзделген жағдайда, кредиттік бюроның кредиттік тарих деректерінің базасында қамтылатын ақпаратты кредиттік тарих субъектісінің келісімінсіз беруге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z978" w:id="136"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z978" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) Қазақстан Республикасының заң актiлерiнде және осы Заңға сәйкес жасалған шарттарда көзделген өзге де құқықтары болуға құқылы. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="136"/>
+      4) Қазақстан Республикасының заң актілерінде және осы Заңға сәйкес жасалған шарттарда көзделген өзге де құқықтары болуға құқылы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8063,51 +7965,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 524-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 24.05.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 352-VI</w:t>
       </w:r>
       <w:r>
@@ -8167,291 +8069,291 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">17-бап. Кредиттiк бюроның міндеттері </w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z891" w:id="137"/>
+        <w:t xml:space="preserve">17-бап. Кредиттік бюроның міндеттері </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z891" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Кредиттік бюро:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z979" w:id="139"/>
+    <w:bookmarkStart w:name="z980" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кредиттік тарихтарды қалыптастыруды жүзеге асыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z979" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тармағында көзделген жағдайды қоспағанда, кредиттiк тарих субъектiсiнiң келiсімін алғаны туралы растау болған кезде кредиттiк есептердi ұсынуға;</w:t>
-[...19 lines deleted...]
-      3) осы Заңда көзделген жағдайларды қоспағанда, кредиттiк тарихтарда қамтылған ақпаратты, оның ішінде банктік құпияны құрайтын ақпаратты ашуға жол бермеуге;</w:t>
+        <w:t xml:space="preserve"> 4-тармағында көзделген жағдайды қоспағанда, кредиттік тарих субъектісінің келісімін алғаны туралы растау болған кезде кредиттік есептерді ұсынуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z982" w:id="141"/>
+    <w:bookmarkStart w:name="z981" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы Заңда көзделген жағдайларды қоспағанда, кредиттік тарихтарда қамтылған ақпаратты, оның ішінде банктік құпияны құрайтын ақпаратты ашуға жол бермеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z982" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кредиттік бюро қызметкерлерінің әрекеті немесе әрекетсіздігі салдарынан алушыға ұсынылған кредиттік есепте ақпарат берушілер кредиттік бюроға берген ақпаратқа сәйкес келмейтін ақпарат қамтылған жағдайда, көрсетілген сәйкессіздік анықталған кезден бастап күнтізбелік бес күн ішінде кредиттік есепті алушы мен кредиттік тарих субъектісіне түзетілген кредиттік есепті ұсынуға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кредиттік бюро берген кредиттік есептің сәйкес келмеу фактісін ақпарат берушінің растауы қажет болған жағдайда, кредиттік есепті алушы мен кредиттік тарих субъектісіне түзетілген кредиттік есепті ұсыну мерзімін есептеу кредиттік бюро ақпарат берушіден тиісті ақпаратты алған кезден бастап жүзеге асырылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z983" w:id="142"/>
-[...35 lines deleted...]
-      6) егер кредиттiк есептi ұсыну туралы сұрау салу Қазақстан Республикасының заңнамасында белгiленген талаптар бұзыла отырып жасалған болса, кредиттік есептi ұсынудан бас тартуға;</w:t>
+    <w:bookmarkStart w:name="z983" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кредиттік тарих субъектісінің өтініші бойынша оған кредиттік тарих субъектісі даулап отырған ақпаратты берген ақпарат беруші туралы мәліметтерді ұсынуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z985" w:id="144"/>
+    <w:bookmarkStart w:name="z984" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) егер кредиттік есепті ұсыну туралы сұрау салу Қазақстан Республикасының заңнамасында белгіленген талаптар бұзыла отырып жасалған болса, кредиттік есепті ұсынудан бас тартуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z985" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Қазақстан Республикасы Ұлттық Банкінің нормативтік құқықтық актісіне сәйкес Қазақстан Республикасының Ұлттық Банкіне есептілікті ұсынуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z987" w:id="146"/>
+    <w:bookmarkStart w:name="z986" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) тиісті негіздер болған кезде, қайта ресімдеуге немесе нақтылауға тиіс, келіп түскен ақпаратты түзету, толықтыру туралы талаппен ақпарат берушіге өтініш жасауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z987" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) осы Заңның 19-бабы 2-тармағының екінші бөлігінде және 24-бабы 5-тармағының 1-1) тармақшасында көзделген, тиісті субъектінің кредиттік тарихына нақты уақыт режимінде енгізілуге тиіс ақпаратты қоспағанда, ақпарат берушіден ақпаратты алғаннан кейін келесі жұмыс күнінен кешіктірмей, тиісті субъектінің кредиттік тарихына өзгерістер мен толықтырулар енгізуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8514,70 +8416,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z988" w:id="147"/>
+    <w:bookmarkStart w:name="z988" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) кредиттік бюроның кредиттік тарихтар дерекқорында сақталатын ақпараттың анықтығын тексеру үшін мемлекет қатысатын қредиттік бюроға өтініш жасауға, сондай-ақ мемлекет қатысатын кредиттік бюроның кредиттік тарихтар дерекқорында сақталатын мәліметтерге сәйкес келмейтін ақпаратқа қатысты түзетулер енгізуге міндетті. Мемлекет қатысатын қредиттік бюроға өтініш жасау, кредиттік бюроның кредиттік тарихтар дерекқорына түзетулерді енгізу тәртібі мен шарттарын уәкілетті орган белгілейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8665,173 +8567,173 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10-1) осы Заңның 18-бабы 1-тармағының 2), 3-1) және 4) тармақшаларында көрсетілген ақпарат берушілерден және осы Заңның 20-бабы 1-тармағы бірінші бөлігінің 2), 3), 4-2), 4-4) және 4-5) тармақшаларында көрсетілген кредиттік есептерді алушылардан өздерінің қызметін ұйымдастыру кезінде ақпараттық-коммуникациялық технологияларды пайдалануға және ақпараттық қауіпсіздікті қамтамасыз етуге қойылатын талаптарды сақтауды талап етуге;</w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z991" w:id="149"/>
+      10-1) осы Заңның 18-бабы 1-тармағының 2), 3-1) және 4) тармақшаларында көрсетілген ақпарат берушілерден және осы Заңның 20-бабы 1-тармағы бірінші бөлігінің 2), 3), 4-2), 4-4) және 4-5) тармақшаларында көрсетілген кредиттік есептерді алушылардан өздерінің қызметін ұйымдастыру кезінде цифрлық технологияларды пайдалануға және ақпараттық қауіпсіздікті қамтамасыз етуге қойылатын талаптарды сақтауды талап етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z990" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Қазақстан Республикасының заңнамасына сәйкес цифрлық ресурстар мен ақпараттық жүйелерді пайдалануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z991" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) негізгі қызмет түрі бойынша топты құрайтын барлық ақпарат берушілер мен кредиттік есептерді алушылардың теңдігін қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z892" w:id="151"/>
+    <w:bookmarkStart w:name="z992" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Қазақстан Республикасының заңнамасында және (немесе) ақпарат беру туралы және (немесе) кредиттік есептерді алу туралы шарттарда белгіленген өзге де талаптарды сақтауға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z892" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мемлекет қатысатын кредиттік бюро осы баптың 1-тармағында көрсетілген міндеттерден басқа:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z897" w:id="152"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z897" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) уәкілетті органның сұрау салуы бойынша кредиттік скоринг туралы ақпаратты және кредиттік скорингті есептеумен байланысты өзге мәліметтерді де беруге міндетті, бұл ретте алынған мәліметтер жария етуге жатпайды; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z898" w:id="153"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z898" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ай сайын, есепті айдан кейінгі айдың бесінші күнінен кешіктірмей, банктік қарыз шарттарын, микрокредит беру туралы шарттарды жасасу күніне кредит бойынша номиналды және жылдық тиімді сыйақы мөлшерлемелері туралы ақпаратты уәкілетті органға беруге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9045,71 +8947,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">18-бап. Ақпарат берушілер </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Мыналар: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z899" w:id="154"/>
+    <w:bookmarkStart w:name="z899" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) банктер, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар, микроқаржылық қызметті жүзеге асыратын ұйымдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z910" w:id="155"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z910" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1-1) коллекторлық агенттіктер, "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының 63-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9164,191 +9066,191 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Микроқаржылық қызмет туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-1-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тармағы бірінші бөлігінің сегізінші абзацында аталған тұлғалар, егер банктік қарыз шарты бойынша және (немесе) микрокредит беру туралы шарт бойынша алынған құқықтарды (талаптарды) осы тұлғалар сервистік компанияның сенімгерлік басқаруына бермесе, сондай-ақ жеке тұлғалардың банктік қарыз шарттары, қарыз (кредит) шарттары және микрокредит беру туралы шарттары бойынша құқықтар (талаптар) берілген өзге де тұлғалар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z993" w:id="156"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z993" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) жүйелендiрiлген белгiлерiн Қазақстан Республикасының Үкiметi айқындайтын, тауарларды және көрсетілетiн қызметтердi кредитке өткiзетiн не төлемдердiң мерзiмiн ұзартатын жеке кәсiпкер немесе заңды тұлға; </w:t>
-[...19 lines deleted...]
-      3) жылжымайтын мүлікке құқықтарды мемлекеттік тiркеудi жүзеге асыратын "Азаматтарға арналған үкімет" мемлекеттік корпорациясы;</w:t>
+      2) жүйелендірілген белгілерін Қазақстан Республикасының Үкіметі айқындайтын, тауарларды және көрсетілетін қызметтерді кредитке өткізетін не төлемдердің мерзімін ұзартатын жеке кәсіпкер немесе заңды тұлға; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z995" w:id="158"/>
+    <w:bookmarkStart w:name="z994" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жылжымайтын мүлікке құқықтарды мемлекеттік тіркеуді жүзеге асыратын "Азаматтарға арналған үкімет" мемлекеттік корпорациясы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z995" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) коммуналдық қызмет көрсететін табиғи монополия субъектілері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z996" w:id="159"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z996" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-2) Қазақстан Республикасы азаматтарының төлем қабілеттілігін қалпына келтіру және банкроттығы бойынша мемлекеттік басқару саласындағы уәкілетті орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z997" w:id="160"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z997" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-3) осы тармақтың 1) тармақшасында көрсетілген тұлғаларды қоспағанда, жеке тұлғаларға қарыздар (кредиттер) және (немесе) микрокредиттер берген және солар бойынша құқықтары (талаптары) тоқтатылмаған ұйымдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z998" w:id="161"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z998" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) ақпарат беру туралы шарттар негiзiнде өзге де тұлғалар ақпарат берушiлер болып табылады. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z999" w:id="162"/>
+      4) ақпарат беру туралы шарттар негізінде өзге де тұлғалар ақпарат берушілер болып табылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z999" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Уәкілеттi органның кредиттiк бюролардың қызметi және кредиттік тарихты қалыптастыру мәселелерi жөнiндегi нормативтiк құқықтық актілерi ақпарат берушілер ретiнде олардың кредиттік тарихтың деректер базасын жасауға және қорғауға қатысуы жөнiндегi қызметіне қатысты бөлiгiне ақпарат берушілердiң орындауы үшiн міндетті. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="162"/>
+      2. Уәкілетті органның кредиттік бюролардың қызметі және кредиттік тарихты қалыптастыру мәселелері жөніндегі нормативтік құқықтық актілері ақпарат берушілер ретінде олардың кредиттік тарихтың деректер базасын жасауға және қорғауға қатысуы жөніндегі қызметіне қатысты бөлігіне ақпарат берушілердің орындауы үшін міндетті. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9724,310 +9626,310 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">19-бап. Ақпарат берушінің құқықтары мен міндеттері </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1000" w:id="163"/>
+    <w:bookmarkStart w:name="z1000" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Ақпарат берушi: </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1001" w:id="164"/>
+      1. Ақпарат беруші: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z1001" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) берiлетiн ақпараттың осы Заңға сәйкес пайдаланылуын кредиттік бюролардан талап етуге; </w:t>
-[...19 lines deleted...]
-      2) Қазақстан Республикасының заң актілерiне және (немесе) ақпарат беру туралы және (немесе) кредиттiк есептердi алу туралы шарттарға сәйкес өзге де құқықтары болуға;</w:t>
+      1) берілетін ақпараттың осы Заңға сәйкес пайдаланылуын кредиттік бюролардан талап етуге; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z1135" w:id="166"/>
+    <w:bookmarkStart w:name="z1002" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының заң актілеріне және (немесе) ақпарат беру туралы және (немесе) кредиттік есептерді алу туралы шарттарға сәйкес өзге де құқықтары болуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z1135" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бұрын өзі берген ақпаратты кредиттік бюродан алуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z906" w:id="167"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z906" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Заңның 18-бабы 1-тармағының 1), 1-1), 2) және 4) тармақшаларында көрсетілген ақпарат берушілер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z1004" w:id="169"/>
+    <w:bookmarkStart w:name="z1003" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекет қатысатын кредиттік бюроны, сондай-ақ осы Заңның 25-бабының 4-тармағында және "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының 68-бабында көзделген жағдайларды қоспағанда, кредиттік тарих субъектісінің өзі туралы мәліметтерді кредиттік бюроларға беруге келісімін алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z1004" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) мемлекет қатысатын кредиттік бюромен ақпарат беру туралы шарт жасасуға; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z1005" w:id="170"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z1005" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы Заңда және ақпарат беру туралы шартта айқындалған талаптарда, көлемде және тәртіппен кредиттік бюроларға ақпарат беруге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z1006" w:id="171"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z1006" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) кредиттік бюроларға берiлген ақпаратты кредиттiк тарих субъектісінің талап ету бойынша түзетуге; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1007" w:id="172"/>
+      4) кредиттік бюроларға берілген ақпаратты кредиттік тарих субъектісінің талап ету бойынша түзетуге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z1007" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) ақпарат беру туралы шарт жасалған кредиттік бюроларға кредиттік тарих субъектісі туралы бар мәлiметтермен дәлме-дәл сәйкес ақпарат беруге; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1008" w:id="173"/>
+      5) ақпарат беру туралы шарт жасалған кредиттік бюроларға кредиттік тарих субъектісі туралы бар мәліметтермен дәлме-дәл сәйкес ақпарат беруге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z1008" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) электрондық ақпараттық ресурстар мен ақпараттық жүйелердi Қазақстан Республикасының заңдарына сәйкес пайдалануға; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1009" w:id="174"/>
+      6) цифрлық ресурстар мен ақпараттық жүйелерді Қазақстан Республикасының заңдарына сәйкес пайдалануға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z1009" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7) кредиттiк ақпаратты алу мен өңдеудiң тиiсiнше шарттарын өз қаражаты есебiнен қамтамасыз етуге; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1010" w:id="175"/>
+      7) кредиттік ақпаратты алу мен өңдеудің тиісінше шарттарын өз қаражаты есебінен қамтамасыз етуге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z1010" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) ақпарат беру туралы шартта айқындалған тәртіппен кредиттік бюроға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осы Заңның 18-бабы 1-тармағының 1) (кредиттік серіктестіктерді қоспағанда), 1-1) (коллекторлық агенттіктерді қоспағанда) және 4) тармақшаларында көрсетілген ақпаратты берушілер үшін – осы Заңның 24-бабының 1-тармағы бірінші бөлігінің 1), 2) және 3-2) тармақшаларында және 3-тармағында көзделген, кредиттік тарих субъектісі-жеке тұлға туралы бір жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10306,190 +10208,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z863" w:id="176"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z907" w:id="177"/>
+    <w:bookmarkStart w:name="z863" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Заңның 18-бабы 1-тармағының 1) және 1-1) тармақшаларында көрсетілген ақпарат берушілер өздерінің қызметін ұйымдастыру кезінде уәкілетті органның нормативтік құқықтық актісінде белгіленген цифрлық технологияларды пайдалануға және ақпараттық қауіпсіздікті қамтамасыз етуге қойылатын талаптарды сақтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z907" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-1. Осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 3-1) тармақшасында көрсетілген ақпарат берушілер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z1011" w:id="178"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z1011" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекет қатысатын кредиттік бюромен және өзге де кредиттік бюролармен ақпарат беру туралы шарттар жасасуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z1012" w:id="179"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z1012" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы баптың 2-тармағы бірінші бөлігінің 3), 4), 5), 6), 7) және 8) тармақшаларындағы талаптарды орындауға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z902" w:id="180"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z902" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Осы Заңның 18-бабы 1-тармағының 3) тармақшасында көрсетiлген ақпарат берушілер: </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z903" w:id="181"/>
+      3. Осы Заңның 18-бабы 1-тармағының 3) тармақшасында көрсетілген ақпарат берушілер: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z903" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) өздерi кредиттiк бюромен ақпарат беру туралы шарт жасасқан жағдайда осы Заңда белгiленген, өзге де ақпарат берушiлерге қойылатын талаптарды сақтауға тиiс; </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="181"/>
+      1) өздері кредиттік бюромен ақпарат беру туралы шарт жасасқан жағдайда осы Заңда белгіленген, өзге де ақпарат берушілерге қойылатын талаптарды сақтауға тиіс; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10508,173 +10410,173 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 86-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1014" w:id="182"/>
+    <w:bookmarkStart w:name="z1014" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Кредиттік бюроларға кредиттік бюролар жүйесіне өздерінің бұған дейін қатысуына әкеп соққан қызметті жүзеге асырмайтын ақпарат берушілер кредиттік бюролардың деректер базаларына бұрын берілген барлық субъектілер бойынша ақпаратты көрсетілген субъектілермен шарттық қарым-қатынастар тоқтатылғанға дейін жаңартып отыруға міндетті. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z1013" w:id="183"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z1013" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тармағының 2), 3-1) және 4) тармақшаларында көрсетілген ақпарат берушілер Қазақстан Республикасының заңнамасына сәйкес жасалатын ақпарат беру және (немесе) кредиттік есептерді алу туралы шарттарда айқындалған, өздерінің қызметін ұйымдастыру кезінде ақпараттық-коммуникациялық технологияларды пайдалануға және ақпараттық қауіпсіздікті қамтамасыз етуге қойылатын талаптарды сақтайды.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="183"/>
+        <w:t xml:space="preserve"> 1-тармағының 2), 3-1) және 4) тармақшаларында көрсетілген ақпарат берушілер Қазақстан Республикасының заңнамасына сәйкес жасалатын ақпарат беру және (немесе) кредиттік есептерді алу туралы шарттарда айқындалған, өздерінің қызметін ұйымдастыру кезінде цифрлық технологияларды пайдалануға және ақпараттық қауіпсіздікті қамтамасыз етуге қойылатын талаптарды сақтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 19-бапқа өзгерістер енгізілді - ҚР 2007.07.27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 317</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап күнтізбелік он күн өткеннен кейін қолданысқа енгізіледі), 2008.10.23 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 72-IV</w:t>
       </w:r>
       <w:r>
@@ -11057,70 +10959,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">20-бап. Кредиттік есептерді алушылар </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1015" w:id="184"/>
+    <w:bookmarkStart w:name="z1015" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Мыналар: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11251,170 +11153,170 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігінің оныншы абзацында және "Микроқаржылық қызмет туралы" Қазақстан Республикасы Заңының 9-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігінің сегізінші абзацында аталған тұлғалар, егер банктік қарыз шарты бойынша және (немесе) микрокредит беру туралы шарт бойынша алынған құқықтарды (талаптарды) осы тұлғалар сервистік компанияның сенімгерлік басқаруына бермесе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1016" w:id="185"/>
+    <w:bookmarkStart w:name="z1016" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) жүйелендірілген белгілерін Қазақстан Республикасының Үкіметі айқындайтын тауарларды және көрсетілетін қызметтерді кредитке еткізетін не төлемдердің мерзімін ұзартатын жеке кәсіпкер немесе заңды тұлға; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z1017" w:id="186"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z1017" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ақпарат беру туралы шарттардың негізінде өзге де тұлғалар, сондай-ақ уәкілетті органның кредиттік тарих субъектілерінің осы Заңның 18-бабы 1-тармағының 1), 1-1), 2) және 4) тармақшаларында көрсетілген ақпарат берушілерге өздері туралы ақпаратты кредиттік бюроларға (мемлекет қатысатын кредиттік бюроны қоспағанда) беруге келісімін ресімдеу, кредиттік бюродан өзі туралы кредиттік есепті басқа тұлғаларға беруге келісімін ресімдеу тәртібі туралы нормативтік құқықтық актісіне сәйкес алынған кредиттік тарих субъектісінің келісімі негізінде Қазақстан Республикасының резиденттері болып табылатын тұлғалар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z1018" w:id="187"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z1018" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кредиттік тарих субъектісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z1019" w:id="188"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z1019" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-1) пайдасына банк кепілдігі немесе кепілдеме берілген тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z1020" w:id="189"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z1020" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-2) облигацияларды ұстаушылардың мүдделерін білдіру туралы шарт жасасқан облигациялар эмитентінің кредиттік есебіне қатысты облигацияларды ұстаушылардың өкілі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z1021" w:id="190"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z1021" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-3) Қазақстан Республикасы азаматтарының төлем қабілеттілігін қалпына келтіру және банкроттығы бойынша мемлекеттік басқару саласындағы уәкілетті орган, қаржы басқарушысы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkEnd w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11639,144 +11541,250 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-5) микроқаржы омбудсманы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1137" w:id="191"/>
+    <w:bookmarkStart w:name="z1137" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-6) салықтар мен бюджетке төленетін басқа да міндетті төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті мемлекеттік орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z1023" w:id="192"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-7) тармақшамен толықтыру көзделген – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1023" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) уәкілетті орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z1138" w:id="193"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z1138" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының Ұлттық Банкі кредиттік есептерді алушылар болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 4) тармақшасында көрсетілген кредиттік есепті алушылар тек өздері туралы кредиттік есеп алуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы тармақтың бірінші бөлігінің 4-1) тармақшасында аталған кредиттiк есептi алушылар өздерiнің пайдасына банк шығарған кепілдіктер немесе кепілгерліктер туралы ғана кредиттiк есепті алуға құқылы.</w:t>
+      Осы тармақтың бірінші бөлігінің 4-1) тармақшасында аталған кредиттік есепті алушылар өздерінің пайдасына банк шығарған кепілдіктер немесе кепілгерліктер туралы ғана кредиттік есепті алуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінің 4-2) тармақшасында аталған кредиттік есепті алушылар облигацияларды ұстаушылардың мүдделерін білдіру туралы шарт жасасқан облигациялар эмитенті туралы ғана кредиттік есепті алуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11787,50 +11795,156 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінің 4-3) тармақшасында көрсетілген кредиттік есепті алушылар өзіне қатысты "Қазақстан Республикасы азаматтарының төлем қабілеттілігін қалпына келтіру және банкроттығы туралы" Қазақстан Республикасының Заңына сәйкес төлем қабілеттілігін қалпына келтіру немесе сот арқылы банкроттық рәсімін қолдану туралы іс қозғалған, сондай-ақ өзі соттан тыс банкроттық рәсімін қолдану туралы арыз берген Қазақстан Республикасының азаматы туралы ғана кредиттік есепті алуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінің 4-6) тармақшасында көрсетілген кредиттік есепті алушылар уәкілетті органмен келісу бойынша салықтар мен бюджетке төленетін басқа да міндетті төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті мемлекеттік орган белгілеген тәртіппен және нысан бойынша коллекторлық және микроқаржы ұйымдарының алдында берешегі бар, активтер мен міндеттемелер туралы, кірістер мен мүлік туралы декларацияларды ұсыну жөніндегі міндет туындаған жеке тұлғалар бойынша ғана кредиттік есептен мәліметтер алуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақтың жетінші бөлікпен толықтыру көзделген – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың алтыншы бөлігінің ережесі жеке тұлғаның кредиттік тарихын қалыптастыру үшін банктер, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар кредиттік бюроларға ұсынатын мәліметтерге қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11924,51 +12038,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңымен.</w:t>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -12375,333 +12529,333 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">21-бап. Кредиттік есептi алушының құқықтары мен міндеттері </w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z1024" w:id="194"/>
+        <w:t xml:space="preserve">21-бап. Кредиттік есепті алушының құқықтары мен міндеттері </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1024" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Кредиттiк есептi алушы: </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1025" w:id="195"/>
+      1. Кредиттік есепті алушы: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z1025" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) кредиттiк есептi алуға; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1026" w:id="196"/>
+      1) кредиттік есепті алуға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z1026" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) Қазақстан Республикасының заң актiлерiне сәйкес өзге де құқықтары болуға құқылы. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1027" w:id="197"/>
+      2) Қазақстан Республикасының заң актілеріне сәйкес өзге де құқықтары болуға құқылы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z1027" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Кредиттік тарих субъектісі, осы Заңның 17-бабының 4) тармақшасында көзделген, субъектіге түзетілген кредиттік есеп берілетін жағдайды қоспағанда, өзі туралы кредиттік есепті күнтізбелік жыл ішінде бір рет тегін алуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z1028" w:id="198"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z1028" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Кредиттік тарих субъектісі – жеке тұлға кредиттік бюро айқындайтын тәртіппен кредиттік бюродан өзінің кредиттік скорингі туралы ақпаратты өтеусіз алуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z1029" w:id="199"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z1029" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-2. Осы Заңның 20-бабы 1-тармағы бірінші бөлігінің 4-4) тармақшасында аталған кредиттік есепті алушылар кредиттік есептерді тегін алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z1030" w:id="200"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z1030" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Осы Заңның 20-бабы 1-тармағының 1), 2), 3) және 4-2) тармақшаларында көрсетiлген кредиттiк есептi алушылар: </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1031" w:id="201"/>
+      3. Осы Заңның 20-бабы 1-тармағының 1), 2), 3) және 4-2) тармақшаларында көрсетілген кредиттік есепті алушылар: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z1031" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) осы Заңның 25-бабының 4-тармағында көзделген жағдайды қоспағанда, кредиттiк тарих субъектiсi туралы кредиттiк есептi алуға оның келiсiмiн алғандығы туралы растауды кредиттік бюроға табыс етуге; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1032" w:id="202"/>
+      1) осы Заңның 25-бабының 4-тармағында көзделген жағдайды қоспағанда, кредиттік тарих субъектісі туралы кредиттік есепті алуға оның келісімін алғандығы туралы растауды кредиттік бюроға табыс етуге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z1032" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) кредиттiк есептi алушы ретiнде тiркелген кезде оларға табыс етiлген мәлiметтердiң өзгергенi туралы хабарлауға; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1033" w:id="203"/>
+      2) кредиттік есепті алушы ретінде тіркелген кезде оларға табыс етілген мәліметтердің өзгергені туралы хабарлауға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z1033" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) кредиттік есепке қатысты құпиялылықты сақтауға және ондағы ақпаратты үшiншi тұлғаларға жария етпеуге; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1034" w:id="204"/>
+      3) кредиттік есепке қатысты құпиялылықты сақтауға және ондағы ақпаратты үшінші тұлғаларға жария етпеуге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z1034" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) кредиттiк есептегi ақпаратты осы Заңның 26-бабында көзделген мақсаттар үшiн ғана пайдалануға; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1035" w:id="205"/>
+      4) кредиттік есептегі ақпаратты осы Заңның 26-бабында көзделген мақсаттар үшін ғана пайдалануға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z1035" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) кредиттiк тарих субъектiсiнің талабы бойынша оны кредиттiк есептiң мазмұнымен таныстыруға не оған кредиттiк есептi алушының iшкi ережелерiне сәйкес кредиттiк есептiң көшiрмесiн беруге; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1036" w:id="206"/>
+      5) кредиттік тарих субъектісінің талабы бойынша оны кредиттік есептің мазмұнымен таныстыруға не оған кредиттік есепті алушының ішкі ережелеріне сәйкес кредиттік есептің көшірмесін беруге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z1036" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) кредиттiк бюроның кредиттiк есептi беру жөнiнде көрсететiн қызметiне ақы төлеуге; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1037" w:id="207"/>
+      6) кредиттік бюроның кредиттік есепті беру жөнінде көрсететін қызметіне ақы төлеуге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z1037" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7) Қазақстан Республикасының заң актілерiне сәйкес өзге де мiндеттердi атқаруға мiндеттi. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="207"/>
+      7) Қазақстан Республикасының заң актілеріне сәйкес өзге де міндеттерді атқаруға міндетті. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13053,50 +13207,138 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақпен толықтыру көзделген – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 21-бапқа өзгерістер енгізілді - ҚР 2007.07.27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 317</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап күнтізбелік он күн өткеннен кейін қолданысқа енгізіледі), 2011.12.28 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -13224,231 +13466,231 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">22-бап. Кредиттiк тарих субъектiсiнің құқықтары </w:t>
+        <w:t xml:space="preserve">22-бап. Кредиттік тарих субъектісінің құқықтары </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Кредиттiк тарих субъектiсi: </w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z1039" w:id="208"/>
+      Кредиттік тарих субъектісі: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1039" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) мемлекет қатысатын кредиттік бюроны қоспағанда, ақпарат беруші ақпарат беру туралы шарт жасасқан кредиттік бюроларға ақпарат берушiге кредиттiк тарихты қалыптастыру үшiн өзi жайында мәлiметтер табыс ету туралы келiсiм беруге; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1041" w:id="209"/>
+      1) мемлекет қатысатын кредиттік бюроны қоспағанда, ақпарат беруші ақпарат беру туралы шарт жасасқан кредиттік бюроларға ақпарат берушіге кредиттік тарихты қалыптастыру үшін өзі жайында мәліметтер табыс ету туралы келісім беруге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z1041" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) кредиттiк есептi алушыға өзi туралы кредиттiк есептi алуына келiсiм беруге; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1040" w:id="210"/>
+      2) кредиттік есепті алушыға өзі туралы кредиттік есепті алуына келісім беруге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z1040" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) кредиттiк бюроға өзi туралы ақпарат түскен кезден бастап, осы Заңда белгiленген талаптарға сәйкес өзi туралы кредиттiк есептi алуға; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1042" w:id="211"/>
+      3) кредиттік бюроға өзі туралы ақпарат түскен кезден бастап, осы Заңда белгіленген талаптарға сәйкес өзі туралы кредиттік есепті алуға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z1042" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) кредиттiк есептi алушыдан кредит алуға оның өтінiмiн қараған кезде кредиттiк есеппен таныстыруды не алушы кредиттiк бюродан алған кредиттiк есептiң көшiрмесiн кредиттiк есептi алушының iшкi ережелерiне сәйкес берудi талап етуге; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1043" w:id="212"/>
+      4) кредиттік есепті алушыдан кредит алуға оның өтінімін қараған кезде кредиттік есеппен таныстыруды не алушы кредиттік бюродан алған кредиттік есептің көшірмесін кредиттік есепті алушының ішкі ережелеріне сәйкес беруді талап етуге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z1043" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) кредиттiк есептегi ақпаратпен, беруші туралы ақпарат алу мүмкiндiгiмен келiспеушілiктi мәлiмдеуге; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1044" w:id="213"/>
+      5) кредиттік есептегі ақпаратпен, беруші туралы ақпарат алу мүмкіндігімен келіспеушілікті мәлімдеуге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z1044" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) алушыға берiлген кредиттiк есепте кредиттiк бюро қызметкерлерінің әрекетi немесе әрекетсiздiгі салдарынан ақпарат берушiлер кредиттiк бюроға берген ақпаратқа сәйкес келмейтiн ақпарат болса, кредиттiк бюролардан түзетiлген кредиттiк есептi сұратуға; </w:t>
-[...19 lines deleted...]
-      7) дәйектемесiз ақпаратты түзету туралы талаппен ақпарат берушiге жүгінуге;"</w:t>
+      6) алушыға берілген кредиттік есепте кредиттік бюро қызметкерлерінің әрекеті немесе әрекетсіздігі салдарынан ақпарат берушілер кредиттік бюроға берген ақпаратқа сәйкес келмейтін ақпарат болса, кредиттік бюролардан түзетілген кредиттік есепті сұратуға; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z1046" w:id="215"/>
-[...15 lines deleted...]
-      8) банктік қарыздар, микрокредиттер алудан ерікті түрде бас тартуын кредиттік бюрода, "электрондық үкімет" веб-порталы не банктің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның, "электрондық үкімет" шлюзінде орналастырылған сервистермен интеграцияланған микроқаржылық қызметті жүзеге асыратын ұйымның ақпараттандыру объектілері арқылы тегін белгілеуге не оны алып тастауға құқылы.</w:t>
+    <w:bookmarkStart w:name="z1045" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) дәйектемесіз ақпаратты түзету туралы талаппен ақпарат берушіге жүгінуге;"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z1046" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) банктік қарыздар, микрокредиттер алудан ерікті түрде бас тартуын кредиттік бюрода, "цифрлық үкімет" веб-порталы не банктің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның, "цифрлық үкімет" шлюзінде орналастырылған сервистермен интеграцияланған микроқаржылық қызметті жүзеге асыратын ұйымның цифрлық объектілері арқылы тегін белгілеуге не оны алып тастауға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13627,105 +13869,105 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="216"/>
+    <w:bookmarkStart w:name="z27" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  5-тарау. Кредиттік бюроларға ақпарат беру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkEnd w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">23-бап. Кредиттік бюроларға ақпарат берудiң жалпы шарттары </w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z1047" w:id="217"/>
+        <w:t xml:space="preserve">23-бап. Кредиттік бюроларға ақпарат берудің жалпы шарттары </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1047" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Заңның 25-бабының 4-тармағында көзделген жағдайды қоспағанда, осы Заңның 18-бабы 1-тармағының 1), 1-1), 2) және 4) тармақшаларында көрсетілген ақпарат берушілер мемлекет қатысатын кредиттік бюроға, сондай-ақ ақпарат беру туралы шарттар негізінде кредиттік тарих субъектісінің келісімі болған кезде өзге де кредиттік бюроларға ақпарат беруге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkEnd w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13738,51 +13980,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 3-1) тармақшасында көрсетілген ақпарат берушілер мемлекет қатысатын кредиттік бюроға және өзге де кредиттік бюроларға ақпарат беруге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші және екінші бөліктерінде көрсетілген ақпарат берушілердің кредиттік бюроларға ақпарат беру және кредиттік есептерді алу талаптары Қазақстан Республикасының заңнамасына сәйкес жасалатын ақпарат беру және (немесе) кредиттік есептер алу туралы шарттарда айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1048" w:id="218"/>
+    <w:bookmarkStart w:name="z1048" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13797,295 +14039,189 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Алып тасталды - ҚР 2011.12.28 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 524-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:p>
-[...123 lines deleted...]
-    <w:bookmarkStart w:name="z1050" w:id="220"/>
+    <w:bookmarkStart w:name="z1049" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеуді жүзеге асыратын "Азаматтарға арналған үкімет" мемлекеттік корпорациясы уәкілетті орган айқындайтын тәртіппен және шарттарда кредиттік бюроларға өздерімен жасалатын ақпарат беру туралы шарттар негізінде ақпарат береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталық атқарушы органдар және оларға ведомстволық бағынысты заңды тұлғалар мемлекет қатысатын кредиттік бюроға ақпарат беруді цифрландыру саласындағы уәкілетті органның ақпарат алмасудың электрондық шлюзін пайдалана отырып, Қазақстан Республикасының цифрлық заңнамасында белгіленген тәртіппен онымен жасалған шарт негізінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1050" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Өнім берушілер кредиттік бюроларға ақпаратты электрондық нысанда береді. Ақпаратты қағаз жеткізгіште беру жағдайлары кредиттік бюролардың ішкі құжаттарында және олар ақпарат берушілермен жасасатын шарттарда айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z1051" w:id="221"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z1051" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 3-1) тармақшасында көрсетілген ақпарат берушілерді қоспағанда, ақпарат берушілер кредиттік тарих субъектілерінің өздері туралы ақпаратты кредиттік бюроларға (мемлекет қатысатын кредиттік бюроны қоспағанда) беруге алған келісімдерін есепке алуды жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z1139" w:id="223"/>
+    <w:bookmarkStart w:name="z1052" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Кредиттік тарих субъектілерінің өздері туралы мәліметтерді кредиттік бюроларға қағаз жеткізгіште немесе электрондық нысанда ұсынуға келісімін ақпарат беруші кредиттік бюроларға олар туралы сoңғы ақпарат берілген күннен бастап кемінде он жыл сақтауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z1139" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Заңды тұлғалар кредиттік бюромен жасалған шарт негізінде кредиттік есепке енгізілуі мүмкін кредиттік тарих субъектілері туралы мәліметтерді береді және (немесе) кредиттік бюродан дербес деректерді ашпай, сондай-ақ Қазақстан Республикасының заңнамасында белгіленген талаптарға сәйкес талдамалық және (немесе) статистикалық ақпаратты алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkEnd w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14134,51 +14270,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 421-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2011.12.28 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 524-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.02.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 49-VI</w:t>
       </w:r>
       <w:r>
@@ -14367,244 +14503,284 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">24-бап. Кредиттік бюроларға берiлетін ақпарат </w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z1053" w:id="224"/>
+        <w:t xml:space="preserve">24-бап. Кредиттік бюроларға берілетін ақпарат </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1053" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Заңның 18-бабы 1-тармағының 1) және 3-3) тармақшаларында көрсетілген ақпарат берушілер кредиттік бюроларға беретін ақпаратта:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z1054" w:id="225"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z1054" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) тұлға осы банктен немесе банк операцияларының жекелеген түрлерiн жүзеге асыратын ұйымнан алған кредит бойынша борыш сомасы, сондай-ақ ол алған барлық кредиттер, шартты және ықтимал міндеттемелер бойынша борыштың жалпы сомасы; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1055" w:id="226"/>
+      1) тұлға осы банктен немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымнан алған кредит бойынша борыш сомасы, сондай-ақ ол алған барлық кредиттер, шартты және ықтимал міндеттемелер бойынша борыштың жалпы сомасы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z1055" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) кредиттердi (өтеу көзін көрсете отырып), сондай-ақ шартты және ықтимал мiндеттемелердi беру күнi, өтеу күнi (график бойынша және iс жүзiнде); </w:t>
-[...19 lines deleted...]
-      3) мiндеттемелердi орындауды қамтамасыз етудiң (сейф жәшіктерiнде, шкафтарда және банктің үй-жайында сақтаулы тұрған қамтамасыз етудi қоспағанда) құрамы мен тәсілдерi туралы ақпарат;</w:t>
+      2) кредиттерді (өтеу көзін көрсете отырып), сондай-ақ шартты және ықтимал міндеттемелерді беру күні, өтеу күні (график бойынша және іс жүзінде); </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z1057" w:id="228"/>
+    <w:bookmarkStart w:name="z1056" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) міндеттемелерді орындауды қамтамасыз етудің (сейф жәшіктерінде, шкафтарда және банктің үй-жайында сақтаулы тұрған қамтамасыз етуді қоспағанда) құрамы мен тәсілдері туралы ақпарат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z1057" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) ол болған кезде кредиттік тарих субъектісі туралы теріс ақпарат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z1058" w:id="229"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z1058" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-2) банктік қарыз шартын, микрокредит беру туралы шартты жасасу күніне кредит бойынша номиналды және жылдық тиімді сыйақы мөлшерлемелері туралы ақпарат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z1060" w:id="231"/>
+    <w:bookmarkStart w:name="z1059" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-3) жасалған күндері көрсетіле отырып, банктік қарыз шартына және (немесе) микрокредит беру туралы шартқа қосымша келісімді не жаңа банктік қарыз шартын және (немесе) микрокредит беру туралы шартты жасасу арқылы жеке тұлғаның берешегін реттеуді жүргізу туралы және (немесе) банктік қарыз шартының және (немесе) микрокредит беру туралы шарттың талаптарын өзгертуден бас тарту туралы мәліметтер, сондай-ақ банктік қарыз шарты және (немесе) микрокредит беру туралы шарт бойынша жеке тұлғаның берешегін өндіріп алу туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z1060" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уәкілетті органның нормативтік құқықтық актісінде айқындалған өзге де мәліметтер болуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkEnd w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14682,54 +14858,54 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы тармақтың мақсаттары үшiн кредит деп банктік қарыз, лизинг, факторинг, форфейтинг операциялары, вексельдердi есепке алу, сондай-ақ микрокредиттер беру түсiніледi.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z883" w:id="232"/>
+      Осы тармақтың мақсаттары үшін кредит деп банктік қарыз, лизинг, факторинг, форфейтинг операциялары, вексельдерді есепке алу, сондай-ақ микрокредиттер беру түсініледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z883" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1-1. Коллекторлық агенттіктер банктерден, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардан, микроқаржылық қызметті жүзеге асыратын ұйымдардан ие болған банктік қарыз шарттары, микрокредит беру туралы шарттар бойынша құқықтар (талаптар) жөнінде және сервистік компаниялар, "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының 63-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14744,807 +14920,807 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Микроқаржылық қызмет туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-1-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тармағы бірінші бөлігінің сегізінші абзацында аталған тұлғалар, егер банктік қарыз шарты бойынша және (немесе) микрокредит беру туралы шарт бойынша алынған құқықтарды (талаптарды) осы тұлғалар сервистік компанияның сенімгерлік басқаруына бермесе, сондай-ақ жеке тұлғалардың банктік қарыз шарттары, қарыз (кредит) шарттары және микрокредит беру туралы шарттары бойынша құқықтар (талаптар) берілген өзге де тұлғалар кредиттік бюроларға беретін ақпаратта:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z188" w:id="233"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z188" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) берешек сатып алынған күнгі негізгі борыштың, сыйақының, комиссиялардың, тұрақсыздық айыбының (айыппұлдың, өсімпұлдың) сомасын қамтитын берешектің жалпы сомасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z189" w:id="234"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z189" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) борышты сатып алу күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z190" w:id="235"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z190" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) борышты (график бойынша және нақты) өтеу күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z191" w:id="236"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z191" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) міндеттемелердің құрамы және оларды орындауды қамтамасыз ету тәсілдері туралы ақпарат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z192" w:id="237"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z192" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бар болған кезде, кредиттік тарих субъектісі туралы теріс ақпарат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z911" w:id="238"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z911" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1) жасалған күндері көрсетіле отырып, банктік қарыз шартына және (немесе) микрокредит беру туралы шартқа қосымша келісім жасасу не банктік қарыз шарты немесе микрокредит беру туралы шарт бойынша берешекті өндіріп алу туралы сот шешімін немесе нотариустың атқарушылық жазбасын орындау талаптары туралы келісім жасасу арқылы берешекті реттеуді жүргізу туралы және (немесе) банктік қарыз шартының және (немесе) микрокредит беру туралы шарттың талаптарын, банктік қарыз шарты немесе микрокредит беру туралы шарт бойынша берешекті өндіріп алу туралы сот шешімін немесе нотариустың атқарушылық жазбасын орындау талаптарын өзгертуден бас тарту туралы мәліметтер, сондай-ақ банктік қарыз шарты және (немесе) микрокредит беру туралы шарт бойынша берешекті өндіріп алу туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z1142" w:id="239"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z1142" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-2) сақтанушының (сақтандырылушының) банктік қарыз шартынан және (немесе) микрокредит беру туралы шарттан туындайтын міндеттемелер бойынша тұлғаның жауапкершілігін сақтандыру нәтижесінде өтелген шығындар үшін жауапты тұлғаға қатысты құқықтарын (талаптарын) сенімгерлік басқару нәтижесінде берешекті реттеуді жүргізу туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkEnd w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) уәкілетті органның нормативтік құқықтық актісінде айқындалған өзге де мәліметтер қамтылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1061" w:id="240"/>
+    <w:bookmarkStart w:name="z1061" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Тауарларды және көрсетiлетiн қызметтердi кредитке өткiзетiн не төлемдердiң мерзімін ұзартатын жеке кәсіпкер немесе заңды тұлға кредиттiк бюроларға беретiн ақпаратта мынадай мәлiметтер: </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1062" w:id="241"/>
+      2. Тауарларды және көрсетілетін қызметтерді кредитке өткізетін не төлемдердің мерзімін ұзартатын жеке кәсіпкер немесе заңды тұлға кредиттік бюроларға беретін ақпаратта мынадай мәліметтер: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z1062" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) кредит бойынша, сондай-ақ кредитке алынған барлық тауарлар және көрсетілетiн қызметтер бойынша борыш сомасы; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1063" w:id="242"/>
+      1) кредит бойынша, сондай-ақ кредитке алынған барлық тауарлар және көрсетілетін қызметтер бойынша борыш сомасы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z1063" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) кредиттерді беру күнi, өтеу күнi (график бойынша және iс жүзiнде); </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1064" w:id="243"/>
+      2) кредиттерді беру күні, өтеу күні (график бойынша және іс жүзінде); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z1064" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) мiндеттемелердi орындауды қамтамасыз етудiң құрамы мен тәсiлдерi туралы ақпарат; </w:t>
-[...19 lines deleted...]
-      4) тараптардың келiсiмi бойынша өзге де мәлiметтер болуға тиiс.</w:t>
+      3) міндеттемелерді орындауды қамтамасыз етудің құрамы мен тәсілдері туралы ақпарат; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z1066" w:id="245"/>
-[...15 lines deleted...]
-      3. Осы баптың 1 және 2-тармақтарының талаптарына сәйкес кредиттік тарих субъектісі - жеке тұлға туралы берiлген ақпаратта тегi, аты, әкесінiң аты, туған күнi, тұрғылықты жерi, заңдық мекен-жайы, жеке басын куәландыратын құжаттың атауы мен деректемелерi, жеке сәйкестендiру нөмiрi болуға тиiс.</w:t>
+    <w:bookmarkStart w:name="z1065" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тараптардың келісімі бойынша өзге де мәліметтер болуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z1067" w:id="246"/>
-[...15 lines deleted...]
-      4. Осы баптың 1 және 2-тармақтарының талаптарына сәйкес кредиттiк тарих субъектiсi - заңды тұлға туралы берiлетін ақпаратта атауы, ұйымдық-құқықтық нысаны, орналасқан жері, заңды тұлға ретiнде мемлекеттік тiркеу нөмiрi және күнi, бизнес-сәйкестендiру нөмiрi, бiрiншi басшыларының тегi, аты, әкесiнің аты және олардың бизнес-сәйкестендiру нөмiрлерi болуға тиiс.</w:t>
+    <w:bookmarkStart w:name="z1066" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы баптың 1 және 2-тармақтарының талаптарына сәйкес кредиттік тарих субъектісі - жеке тұлға туралы берілген ақпаратта тегі, аты, әкесінің аты, туған күні, тұрғылықты жері, заңдық мекен-жайы, жеке басын куәландыратын құжаттың атауы мен деректемелері, жеке сәйкестендіру нөмірі болуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z1068" w:id="247"/>
-[...15 lines deleted...]
-      5. Кредиттiк бюроларға "Азаматтарға арналған үкімет" мемлекеттік корпорациясы беретін ақпаратта мынадай мәлiметтер:</w:t>
+    <w:bookmarkStart w:name="z1067" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы баптың 1 және 2-тармақтарының талаптарына сәйкес кредиттік тарих субъектісі - заңды тұлға туралы берілетін ақпаратта атауы, ұйымдық-құқықтық нысаны, орналасқан жері, заңды тұлға ретінде мемлекеттік тіркеу нөмірі және күні, бизнес-сәйкестендіру нөмірі, бірінші басшыларының тегі, аты, әкесінің аты және олардың бизнес-сәйкестендіру нөмірлері болуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z1069" w:id="248"/>
-[...15 lines deleted...]
-      1) жеке тұлғалар үшін - тегi, аты, әкесiнiң аты, туған күнi, тұрғылықты жерi, заңдық мекен-жайы, жеке басын куәландыратын құжаттың атауы мен деректемелерi, жеке сәйкестендiру нөмiрi, меншiк құқығын және басқа құқықтарды, сондай-ақ жылжымайтын мүлiкке ауыртпалықтарды тiркеу туралы мәлiметтер;</w:t>
+    <w:bookmarkStart w:name="z1068" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Кредиттік бюроларға "Азаматтарға арналған үкімет" мемлекеттік корпорациясы беретін ақпаратта мынадай мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z1070" w:id="249"/>
+    <w:bookmarkStart w:name="z1069" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке тұлғалар үшін - тегі, аты, әкесінің аты, туған күні, тұрғылықты жері, заңдық мекен-жайы, жеке басын куәландыратын құжаттың атауы мен деректемелері, жеке сәйкестендіру нөмірі, меншік құқығын және басқа құқықтарды, сондай-ақ жылжымайтын мүлікке ауыртпалықтарды тіркеу туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z1070" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) жеке тұлғалар үшін – тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), туған күні, тұрғылықты жері, заңды мекенжайы, жеке басты куәландыратын құжаттың атауы мен деректемелері, жеке сәйкестендіру нөмірі, жеке тұлғаның банктік қарыздарды, микрокредиттерді алудан ерікті түрде бас тартуын белгілегені не алып тастағаны туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z1071" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заңды тұлғалар үшін - атауы, ұйымдық-құқықтық нысаны орналасқан жері, заңды тұлға ретіндe мемлекеттік тіркеу нөмірі мен күні, бизнес-сәйкестендіру нөмірі, банк деректемелері, меншік құқығын және басқа да құқықтарды, сондай-ақ жылжымайтын мүлікке ауыртпалықтарды тіркеу туралы мәліметтер болуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Азаматтарға арналған үкімет" мемлекеттік корпорациясы кредиттік бюроларға осы тармақтың бірінші бөлігінің 1-1) тармақшасында көзделген ақпаратты нақты уақыт режимінде береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z882" w:id="251"/>
+    <w:bookmarkStart w:name="z882" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5-1. Осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 3-1) тармақшасында көрсетілген ақпарат берушілердің кредиттік бюроларға ұсынатын ақпараты ақпарат беру туралы шартта айқындалады және онда мынадай мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z868" w:id="252"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z868" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) адамның ақпарат берушіден алған көрсетілетін қызметі бойынша берешегінің сомасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z869" w:id="253"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z869" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) берешектің пайда болуы және оны өтеу күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z870" w:id="254"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z870" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ақпаратты беру күніне мерзімін өткізіп алу күндерінің саны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z871" w:id="255"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z871" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өсімпұл сомасы (бар болған жағдайда);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z872" w:id="256"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z872" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) көрсетілетін қызметтің түрі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z873" w:id="257"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z873" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) кредиттік тарих субъектісі – жеке тұлға туралы ақпарат (тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), тұрғылықты жері, заңды мекенжайы, жеке сәйкестендіру нөмірі);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z874" w:id="258"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z874" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) кредиттік тарих субъектісі – заңды тұлға туралы ақпарат (атауы, ұйымдастырушылық-құқықтық нысаны, орналасқан жері, бизнес сәйкестендіру нөмірі, бірінші басшылардың тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе) және олардың жеке сәйкестендіру нөмірлері);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z875" w:id="259"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z875" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) тараптардың келісімі бойынша өзге де мәліметтер қамтылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z876" w:id="260"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z876" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың мақсаттары үшін берешек деп көрсетілетін қызметтерді алушылардың ақпаратты берушінің алдындағы мерзімі өткен берешегі түсініледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z877" w:id="261"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z877" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5-2. Осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 4) тармақшасында көрсетілген ақпарат берушілердің кредиттік бюроларға ұсынатын ақпараты ақпаратты беру туралы шартта айқындалады және онда мынадай мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z878" w:id="262"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z878" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) адамның ақпарат берушіден алған көрсетілетін қызметі бойынша берешегінің сомасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z879" w:id="263"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z879" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) берешектің пайда болуы және оны өтеу күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z880" w:id="264"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z880" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қамтамасыз ету ретіндегі және (немесе) берешектің болуына (бар болған жағдайда) байланысты ауыртпалығы бар мүлік туралы мәлімет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z881" w:id="265"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z881" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тараптардың келісімі бойынша өзге де мәліметтер қамтылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z909" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Осы баптың 2 және 5-тармақтарында көзделген ақпарат тізбесі кредиттік бюро мен ақпарат беруші арасындағы келісім бойынша, олар жасасатын ақпарат беру туралы шарт негізінде, егер бұл Қазақстан Республикасының заңнамасында белгіленген талаптарға қайшы келмесе, толықтырылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15673,51 +15849,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 524-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2012.01.12 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 538-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
@@ -15773,51 +15949,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 262-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі); 24.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43-VII</w:t>
       </w:r>
       <w:r>
@@ -15960,130 +16136,130 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">25-бап. Кредиттік тарих субъектісінің ақпарат беруге және кредиттік есепті беруге келісімін ресімдеу </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1072" w:id="267"/>
+    <w:bookmarkStart w:name="z1072" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Заңның 18-бабы 1-тармағының 1), 1-1), 2) және 4) тармақшаларында көрсетілген ақпарат берушілерге кредиттік тарих субъектісінің өзі туралы ақпаратты кредиттік бюроларға (мемлекет қатысатын кредиттік бюроны қоспағанда) беруге келісімі және (немесе) кредиттік тарих субъектісінің кредиттік есепті алушыға кредиттік бюродан өзі туралы кредиттік есепті беруге келісімі Қазақстан Республикасының заңнамасында белгіленген тәртіппен ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z1073" w:id="268"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z1073" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Ақпарат субъектiсiнiң - жеке тұлғаның келiсiмiн Қазақстан Республикасының нотариат туралы заңдарына сәйкес ресiмделген сенiмхат негiзiнде әрекет ететін сенiм білдiрiлген тұлға да ресiмдеуi мүмкiн. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1074" w:id="269"/>
+      2. Ақпарат субъектісінің - жеке тұлғаның келісімін Қазақстан Республикасының нотариат туралы заңдарына сәйкес ресімделген сенімхат негізінде әрекет ететін сенім білдірілген тұлға да ресімдеуі мүмкін. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z1074" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Заңның 18-бабы 1-тармағының 1), 1-1), 2) және 4) тармақшаларында көрсетілген ақпарат берушілерге кредиттік тарих субъектісінің өзі туралы ақпаратты кредиттік тарихты қалыптастыру үшін кредиттік бюроларға (мемлекет қатысатын кредиттік бюроны қоспағанда) беруге және (немесе) кредиттік бюродан өзі туралы кредиттік есепті беруге келісімінің болмағаны үшін, сондай-ақ оны дұрыс ресімдемегені үшін ақпарат беруші, кредиттік есепті беру туралы сұрау салған кредиттік есепті алушы не олардың лауазымды адамдары Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексіне сәйкес жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z1075" w:id="270"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z1075" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Кредиттік тарих субъектісінің бұл субъект туралы теріс ақпаратты кредиттік бюроларға беруіне және кредиттік бюролардың ақпарат берушілерге кредиттік тарих субъектісі туралы теріс ақпаратты құрайтын кредиттік есептерді беруіне келісім беруі талап етілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkEnd w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Заңның 18-бабы 1-тармағының 3) тармақшасында көрсетілген ақпарат берушінің осы Заңның 24-бабы 5-тармағы бірінші бөлігінің 1-1) тармақшасында көзделген ақпаратты кредиттік бюроларға беруіне және кредиттік бюролардың осындай ақпаратты осы Заңның 18-бабы 1-тармағының 1) тармақшасында көрсетілген ақпарат берушілерге беруіне кредиттік тарих субъектісі-жеке тұлғаның келісімі талап етілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -16302,313 +16478,313 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">26-бап. Ақпаратты және кредиттiк есептердi пайдалану негiздемелерi мен мақсаттары </w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z1076" w:id="271"/>
+        <w:t xml:space="preserve">26-бап. Ақпаратты және кредиттік есептерді пайдалану негіздемелері мен мақсаттары </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1076" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 3-1) және 3-2) тармақшаларында көрсетілген ақпарат берушілерді қоспағанда, ақпарат берушілердің кредиттік бюроларға (мемлекет қатысатын кредиттік бюроны қоспағанда) ақпарат беруі, сондай-ақ кредиттік бюролардан кредиттік есептерді беруі үшін кредиттік тарих субъектісінің келісімі негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z1077" w:id="272"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z1077" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Кредиттiк есептi алушылар кредиттiк бюролар жүйесiндегi ақпаратты: </w:t>
-[...19 lines deleted...]
-      1) кредиттер беру, мониторинг жасау және кредиттердiң мерзiмiн ұзарту кезiнде тәуекелдердi бағалау;</w:t>
+      2. Кредиттік есепті алушылар кредиттік бюролар жүйесіндегі ақпаратты: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z1079" w:id="274"/>
-[...15 lines deleted...]
-      1-1) кредиттік тарих субъектiсiнің кредит өтеу қабілетiн бағалау;</w:t>
+    <w:bookmarkStart w:name="z1078" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кредиттер беру, мониторинг жасау және кредиттердің мерзімін ұзарту кезінде тәуекелдерді бағалау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z1080" w:id="275"/>
+    <w:bookmarkStart w:name="z1079" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) кредиттік тарих субъектісінің кредит өтеу қабілетін бағалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z1080" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) кредиттiк шарттардың талаптары өзгерген кезде тәуекелдердi  бағалау; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1081" w:id="276"/>
+      2) кредиттік шарттардың талаптары өзгерген кезде тәуекелдерді  бағалау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z1081" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) мерзiмi ұзартылған төлемдермен жасалатын өзге де мәмiлелер бойынша тәуекелдердi бағалау; </w:t>
-[...19 lines deleted...]
-      4) кредиттік есептегi ақпараттың дұрыстығын растау;</w:t>
+      3) мерзімі ұзартылған төлемдермен жасалатын өзге де мәмілелер бойынша тәуекелдерді бағалау; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z1140" w:id="278"/>
+    <w:bookmarkStart w:name="z1082" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кредиттік есептегі ақпараттың дұрыстығын растау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z1140" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) осы Заңның 20-бабы 1-тармағының 3) тармақшасында көрсетілген кредиттік есептерді алушылар қызметті жүзеге асырған кезде тәуекелдерді бағалау мақсатында пайдалануы мүмкін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z1084" w:id="280"/>
+    <w:bookmarkStart w:name="z1083" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Кредиттік бюролар ақпарат берушілерден алған мәліметтерді өздерінің маркетингтік, талдамалық және статистикалық зерттеулерді жүзеге асыруы үшін пайдалануға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z1084" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Уәкілетті орган мен шет мемлекеттің тиісті қадағалау органы арасында ақпарат алмасу жөніндегі келісім болған кезде, кредиттік бюро шет мемлекеттердің кредиттік бюроларына субъектінің кредиттік тарихы бар немесе жоқ екендігі туралы ақпарат беруге және олардан ақпарат алуға құқылы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z1114" w:id="281"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z1114" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Трансшекаралық алмасу шет мемлекеттердің уәкілетті ұйымдары мен кредиттік бюролардың өзара іс-қимылы арқылы олардың арасында жасалған, уәкілетті органмен келісілген трансшекаралық алмасу туралы шарттардың талаптарымен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z1115" w:id="282"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z1115" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Трансшекаралық алмасу туралы шартта трансшекаралық алмасуды жүзеге асырудың мынадай талаптары қамтылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkEnd w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ақпараттық өзара іс-қимыл қағидалары мен регламенттері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16709,126 +16885,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ақпаратты қорғауды ұйымдастырушылық-техникалық қамтамасыз етуге қойылатын талаптар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) трансшекаралық алмасуды жүзеге асыру үшін қажетті басқа да шарттар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1116" w:id="283"/>
+    <w:bookmarkStart w:name="z1116" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Трансшекаралық алмасу кредиттік тарих субъектісінің трансшекаралық алмасуға келісімі болған кезде жүзеге асырылады, келісім ұсынылған күнінен бастап алты ай ішінде жарамды болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkEnd w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кредиттік тарих субъектісінің трансшекаралық алмасуға келісімі кредиттік тарих субъектісінің қарыз беру туралы шарт не кредиттік тарихты пайдаланушы мен кредиттік тарих субъектісі арасында өзге де мәміле жасасуға өтініші шеңберінде ресімделеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер осы тармақтың бірінші бөлігінде көрсетілген мерзім ішінде қарыз беру туралы шарт не кредиттік тарихты пайдаланушы мен кредиттік тарих субъектісі арасында өзге де мәміле жасалса, келісім шарттың не өзге де мәміленің қолданылу мерзімі аяқталғанға дейін қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1117" w:id="284"/>
+    <w:bookmarkStart w:name="z1117" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Өздеріне қатысты трансшекаралық алмасу жүзеге асырылатын мәліметтер мен өзге де ақпаратта мыналар қамтылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkEnd w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кредиттік есепті ұсыну туралы сұрау салу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16857,90 +17033,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) кредиттік есеп;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кредиттік тарихтар құрамына кіретін мәліметтерді даулауға қатысты құжаттар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1118" w:id="285"/>
+    <w:bookmarkStart w:name="z1118" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Уәкілетті ұйымдар мен кредиттік тарихты пайдаланушы трансшекаралық алмасуды жүзеге асыру кезінде өздеріне қатысты трансшекаралық алмасу жүзеге асырылатын мәліметтер мен ақпаратты өңдеу, сақтау және беру кезінде олардың қорғалуын қамтамасыз етуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z1119" w:id="286"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z1119" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Кредиттік тарихты пайдаланушы трансшекаралық алмасу кезінде алынған ақпарат пен мәліметтерді тек қана кредиттік қатынастарды ресімдеу және (немесе) ресімделген кредиттік қатынастарды мониторингтеу мақсатында пайдалануы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkEnd w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17099,303 +17275,303 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="287"/>
+    <w:bookmarkStart w:name="z32" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Кредиттік тарихты қалыптастыру және оны пайдалану жөніндегі қатынастар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkEnd w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">27-бап. Ақпарат берушiлермен және кредиттік есептерді алушылармен жасалатын шарттар </w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z1085" w:id="288"/>
+        <w:t xml:space="preserve">27-бап. Ақпарат берушілермен және кредиттік есептерді алушылармен жасалатын шарттар </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1085" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Заңның 18-бабы 1-тармағының 1), 1-1) және 2) тармақшаларында көрсетілген ақпарат берушілер ақпарат беру жөніндегі өз міндеттемелерін орындау мақсатында мемлекет қатысатын кредиттік бюромен мемлекет қатысатын кредиттік бюро мемлекеттік тіркелген және (немесе) ақпарат берушілер осы Заңның 18-бабы 1-тармағының 1), 1-1) және 2) тармақшаларында айқындалған белгілерге сәйкес келген күннен бастап күнтізбелік бір жүз сексен күн ішінде ақпарат беру туралы шарттар жасасуға міндетті. Осы Заңның 18-бабы 1-тармағының 1), 1-1), 2), 3) және 4) тармақшаларында көрсетілген ақпарат берушілер ақпарат беру туралы шартта айқындалған мерзімдерде өзге кредиттік бюролармен ақпарат беру туралы шарт жасасуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkEnd w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 3-1) тармақшасында көрсетілген ақпарат берушілер осы тармақтың бірінші бөлігінде көрсетілген мерзімдерде өзге кредиттік бюролармен ақпарат беру туралы шарт жасасуға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1086" w:id="289"/>
+    <w:bookmarkStart w:name="z1086" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Ақпарат беру туралы шартта мынадай талаптар: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z1087" w:id="290"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z1087" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) жеке кәсiпкердің деректерi немесе тараптардың толық атауы, олардың тұрғылықты жері, заңдық мекен-жайы немесе орналасқан жері, банк деректемелерi туралы ақпарат; </w:t>
-[...19 lines deleted...]
-      2) шарттың қолданылу мерзімі, оны өзгерту, тоқтату және біржақты тәртіппен, оның ішінде осы Заңның 18-бабы 1-тармағының 1), 1-1), 2), 3-1) және 4) тармақшаларында көрсетілген ақпарат берушілер өздерінің қызметін ұйымдастыру кезінде ақпараттық-коммуникациялық технологияларды пайдалануға және ақпараттық қауіпсіздікті қамтамасыз етуге қойылатын талаптарды сақтамаған жағдайда бұзу негіздері мен тәртібі, сондай-ақ шарт бойынша міндеттемелерді бұзғаны үшін айыппұлдардың мөлшері;</w:t>
+      1) жеке кәсіпкердің деректері немесе тараптардың толық атауы, олардың тұрғылықты жері, заңдық мекен-жайы немесе орналасқан жері, банк деректемелері туралы ақпарат; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z1089" w:id="292"/>
+    <w:bookmarkStart w:name="z1088" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) шарттың қолданылу мерзімі, оны өзгерту, тоқтату және біржақты тәртіппен, оның ішінде осы Заңның 18-бабы 1-тармағының 1), 1-1), 2), 3-1) және 4) тармақшаларында көрсетілген ақпарат берушілер өздерінің қызметін ұйымдастыру кезінде цифрлық технологияларды пайдалануға және ақпараттық қауіпсіздікті қамтамасыз етуге қойылатын талаптарды сақтамаған жағдайда бұзу негіздері мен тәртібі, сондай-ақ шарт бойынша міндеттемелерді бұзғаны үшін айыппұлдардың мөлшері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z1089" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекет қатысатын кредиттік бюроны, сондай-ақ осы Заңның 25-бабының 4-тармағында көзделген жағдайды қоспағанда, осы Заңның 18-бабы 1-тармағының 1), 1-1), 2) және 4) тармақшаларында көрсетілген ақпарат берушілердің кредиттік тарих субъектісінің өзі туралы ақпаратты кредиттік бюроларға беруге келісімін міндетті түрде алуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z1091" w:id="294"/>
+    <w:bookmarkStart w:name="z1090" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кредиттік тарихты қалыптастыратын ақпараттың түрлері, көлемі, оларды беру мерзімі (кезеңділігі), тәртібі, шарт тараптары көрсететін қызметтерге ақы төлеу талаптары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z1091" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) кредиттiк бюроның берiлетiн ақпаратты тек осы Заңда көзделген мақсаттарға сәйкес пайдалану туралы мiндеттемесi; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1092" w:id="295"/>
+      5) кредиттік бюроның берілетін ақпаратты тек осы Заңда көзделген мақсаттарға сәйкес пайдалану туралы міндеттемесі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z1092" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) кредиттiк бюроның барлық алынатын ақпаратқа қатысты құпиялылық режимiн сақтау және оны тек осы Заңда көзделген негіздемелерде, шарттарда және тәртіппен ашу туралы мiндеттемесi; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1093" w:id="296"/>
+      6) кредиттік бюроның барлық алынатын ақпаратқа қатысты құпиялылық режимін сақтау және оны тек осы Заңда көзделген негіздемелерде, шарттарда және тәртіппен ашу туралы міндеттемесі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z1093" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) ақпарат берушінің кредиттік бюроға жіберілетін барлық ақпаратқа қатысты құпиялылық режимін сақтауы туралы міндеттемесі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkEnd w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17410,170 +17586,150 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">алынып тасталды - ҚР 2007.07.27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 317</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1094" w:id="297"/>
-[...35 lines deleted...]
-      10) ақпарат берушінің өзінің қызметін ұйымдастыру кезінде ақпараттық-коммуникациялық технологияларды пайдалануға және ақпараттық қауіпсіздікті қамтамасыз етуге қойылатын талаптарды сақтау жөніндегі міндеті;</w:t>
+    <w:bookmarkStart w:name="z1094" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) ақпарат берушінің кредиттік бюроға дәйектемесіз ақпарат берген жағдайдағы жауапкершілігін қоса алғанда, тараптардың жауапкершілігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z1096" w:id="299"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> 1-тармағының 2), 3-1) және 4) тармақшаларында көрсетілген ақпарат берушілердің қызметін ұйымдастыру кезінде ақпараттық-коммуникациялық технологиялар пайдалануға және ақпараттық қауіпсіздікті қамтамасыз етуге қойылатын талаптар қамтылуға тиіс.</w:t>
+    <w:bookmarkStart w:name="z1095" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) ақпарат берушінің өзінің қызметін ұйымдастыру кезінде цифрлық технологияларды пайдалануға және ақпараттық қауіпсіздікті қамтамасыз етуге қойылатын талаптарды сақтау жөніндегі міндеті;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z1097" w:id="300"/>
+    <w:bookmarkStart w:name="z1096" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) уәкілетті органның нормативтік құқықтық актісінде белгіленген талаптарға сәйкес келетін, осы Заңның 18-бабы 1-тармағының 2), 3-1) және 4) тармақшаларында көрсетілген ақпарат берушілердің қызметін ұйымдастыру кезінде цифрлық технологиялар пайдалануға және ақпараттық қауіпсіздікті қамтамасыз етуге қойылатын талаптар қамтылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z1097" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Кредиттік есептерді алу туралы шартта мынадай талаптар: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z1098" w:id="301"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z1098" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) жеке тұлғаның деректері немесе тараптардың толық атауы, олардың тұрғылықты жері, заңдық мекен-жайы немесе орналасқан жері, банк деректемелері туралы ақпарат; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkEnd w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17661,173 +17817,173 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шарттың қолданылу мерзімі, оны өзгерту, тоқтату және біржақты тәртіппен, оның ішінде осы Заңның 20-бабы 1-тармағы бірінші бөлігінің 1), 2), 3), 4-2), 4-4) және 4-5) тармақшаларында көрсетілген кредиттік есептерді алушылар өздерінің қызметін ұйымдастыру кезінде ақпараттық-коммуникациялық технологияларды пайдалануға және ақпараттық қауіпсіздікті қамтамасыз етуге қойылатын талаптарды сақтамаған жағдайда бұзу негіздері мен тәртібі, сондай-ақ шарт бойынша міндеттемелерді бұзғаны үшін айыппұлдардың мөлшері;</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z1100" w:id="302"/>
+      2) шарттың қолданылу мерзімі, оны өзгерту, тоқтату және біржақты тәртіппен, оның ішінде осы Заңның 20-бабы 1-тармағы бірінші бөлігінің 1), 2), 3), 4-2), 4-4) және 4-5) тармақшаларында көрсетілген кредиттік есептерді алушылар өздерінің қызметін ұйымдастыру кезінде цифрлық технологияларды пайдалануға және ақпараттық қауіпсіздікті қамтамасыз етуге қойылатын талаптарды сақтамаған жағдайда бұзу негіздері мен тәртібі, сондай-ақ шарт бойынша міндеттемелерді бұзғаны үшін айыппұлдардың мөлшері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1100" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы Заңның 25-бабының 4-тармағында көзделген жағдайды қоспағанда, кредиттік тарих субъектісінің өзі туралы кредиттік есепті алушыға кредиттік есепті беруге келісімін міндетті түрде алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z1101" w:id="303"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z1101" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) кредиттік есептерде қамтылған ақпараттың көлемі және кредиттік есептерді алу тәртібі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z1102" w:id="304"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z1102" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) кредиттік есептерді алушының кредиттік есептерде қамтылған ақпаратты таратпау туралы міндеттемесі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z1103" w:id="305"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z1103" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) кредиттік есепті алушының берілетін ақпаратты тек осы Заңмен көзделген мақсаттарға сәйкес пайдалануы туралы міндеттемесі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z1104" w:id="306"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z1104" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) тараптардың жауапкершілігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z1105" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) кредиттік есепті алушының өздерінің қызметін ұйымдастыру кезінде цифрлық технологияларды пайдалануға және ақпараттық қауіпсіздікті қамтамасыз етуге қойылатын талаптарды сақтау жөніндегі міндеті;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17915,51 +18071,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) уәкілетті органның нормативтік құқықтық актісінде белгіленген талаптарға сәйкес келетін, осы Заңның 20-бабының 1-тармағы бірінші бөлігінің 2), 3), 4-2), 4-4) және 4-5) тармақшаларында көрсетілген кредиттік есептерді алушылардың қызметін ұйымдастыру кезінде ақпараттық-коммуникациялық технологияларды пайдалануға және ақпараттық қауіпсіздікті қамтамасыз етуге қойылатын талаптар қамтылуға тиіс.</w:t>
+      9) уәкілетті органның нормативтік құқықтық актісінде белгіленген талаптарға сәйкес келетін, осы Заңның 20-бабының 1-тармағы бірінші бөлігінің 2), 3), 4-2), 4-4) және 4-5) тармақшаларында көрсетілген кредиттік есептерді алушылардың қызметін ұйымдастыру кезінде цифрлық технологияларды пайдалануға және ақпараттық қауіпсіздікті қамтамасыз етуге қойылатын талаптар қамтылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -17980,70 +18136,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1107" w:id="308"/>
+    <w:bookmarkStart w:name="z1107" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Егер кредиттік бюроға ақпарат беру туралы шартта өзгеше көзделмеген болса, көрсетілген шарт бойынша міндеттемелерді орындаудан бір жақты тәртіппен бас тартуға жол берілмейді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkEnd w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18216,105 +18372,105 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">28-бап. Кредиттiк есептi алушы ретiнде кредиттiк бюрода тiркеу </w:t>
+        <w:t xml:space="preserve">28-бап. Кредиттік есепті алушы ретінде кредиттік бюрода тіркеу </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Осы Заңның 20-бабы 1-тармағы бірінші бөлігінің 1), 2), 3) және 4-2) тармақшаларында көрсетiлген тұлғалар кредиттік бюрода тiркелу үшiн мынадай құжаттар: </w:t>
+      Осы Заңның 20-бабы 1-тармағы бірінші бөлігінің 1), 2), 3) және 4-2) тармақшаларында көрсетілген тұлғалар кредиттік бюрода тіркелу үшін мынадай құжаттар: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) кредиттiк бюрода тiркеу туралы өтiнiш; </w:t>
+      1) кредиттік бюрода тіркеу туралы өтініш; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) уәкілеттi органның лицензияланатын қызмет түрлерiн жүзеге жасыруға беретiн лицензияларының немесе электрондық нысандағы лицензиялардың нотариат куәландырған көшiрмелерiн (лицензияланатын қызмет түрлерiн жүзеге асыратын ұйымдар үшiн); </w:t>
+      2) уәкілетті органның лицензияланатын қызмет түрлерін жүзеге жасыруға беретін лицензияларының немесе электрондық нысандағы лицензиялардың нотариат куәландырған көшірмелерін (лицензияланатын қызмет түрлерін жүзеге асыратын ұйымдар үшін); </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жеке тұлға үшін – дара кәсіпкер ретінде мемлекеттік тіркеу туралы куәліктің көшірмесін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -18324,51 +18480,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) заңды тұлға үшін – заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтаманы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) кредиттік бюроларға сұрау салуды жүзеге асыруға уәкілетті тұлғалардың тегі, аты, әкесінің аты (ол болған кезде) және лауазымы туралы ақпаратты ұсынады. Қажет болған жағдайда көрсетiлген ақпарат осы тұлғалардың электрондық цифрлық қолтаңбасымен куәландырылады. </w:t>
+      4) кредиттік бюроларға сұрау салуды жүзеге асыруға уәкілетті тұлғалардың тегі, аты, әкесінің аты (ол болған кезде) және лауазымы туралы ақпаратты ұсынады. Қажет болған жағдайда көрсетілген ақпарат осы тұлғалардың электрондық цифрлық қолтаңбасымен куәландырылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -18696,51 +18852,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2012.12.24 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 60-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 19.06.2024 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 19.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 97-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -18807,376 +18963,376 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">29-бап. Кредиттік есептi беру </w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z915" w:id="309"/>
+        <w:t xml:space="preserve">29-бап. Кредиттік есепті беру </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z915" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Кредиттiк есептi беруге: </w:t>
-[...18 lines deleted...]
-      1) осы Заңның 25-бабының 4-тармағында көзделген жағдайды қоспағанда, кредиттiк тарих субъектiсiнiң өзi туралы кредиттiк есептi беруге келiсiмiнiң болуы;</w:t>
+      1. Кредиттік есепті беруге: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Заңның 25-бабының 4-тармағында көзделген жағдайды қоспағанда, кредиттік тарих субъектісінің өзі туралы кредиттік есепті беруге келісімінің болуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) кредиттiк есептi алушының осы Заңда қойылатын талаптарға сәйкестiгi; </w:t>
-[...17 lines deleted...]
-      3) осы Заңның 25-бабының 4-тармағында көзделген жағдайды қоспағанда, кредиттiк есептi алушының кредиттiк тарих субъектiсiнiң кредиттiк есептi беруге келiсiмiнiң болуы туралы растаған сауалы негiздеме болып табылады.</w:t>
+      2) кредиттік есепті алушының осы Заңда қойылатын талаптарға сәйкестігі; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы Заңның 25-бабының 4-тармағында көзделген жағдайды қоспағанда, кредиттік есепті алушының кредиттік тарих субъектісінің кредиттік есепті беруге келісімінің болуы туралы растаған сауалы негіздеме болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың талаптары кредиттік есептің уәкілетті органның және Қазақстан Республикасы Ұлттық Банкінің, сондай-ақ салықтар мен бюджетке төленетін басқа да міндетті төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті мемлекеттік органның активтер мен міндеттемелер туралы, кірістер мен мүлік туралы декларацияларды ұсыну жөніндегі міндет туындаған жеке тұлғалардың коллекторлық және (немесе) микроқаржы ұйымдары алдындағы берешегі бойынша сұрау салуы бойынша табыс етілу жағдайларына қолданылмайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z916" w:id="310"/>
+    <w:bookmarkStart w:name="z916" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Кредиттiк бюро кредиттiк есептер беру туралы сауалдарды және табыс етiлген кредиттiк есептердi есепке алып отырады. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z917" w:id="311"/>
+      2. Кредиттік бюро кредиттік есептер беру туралы сауалдарды және табыс етілген кредиттік есептерді есепке алып отырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z917" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Сауалды алушының атынан, кредиттiк бюроға сауал беруге жауапты оның арнайы уәкiлеттi тұлғасы бередi, ол туралы ақпарат кредиттiк бюроның алушылары тiзiлiмiнде болады. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z918" w:id="312"/>
+      3. Сауалды алушының атынан, кредиттік бюроға сауал беруге жауапты оның арнайы уәкілетті тұлғасы береді, ол туралы ақпарат кредиттік бюроның алушылары тізілімінде болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z918" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1. Егер осы тармақтың екінші бөлігінде өзгеше көзделмесе, кредиттік тарих субъектілерінің өздері жөніндегі кредиттік есепті қағаз жеткізгіште немесе электрондық нысанда беру туралы келісімін кредиттік есептерді алушылар кредиттік тарих субъектісінің келісімін алған күннен бастап кемінде он жыл сақтауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkEnd w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кредиттік тарих субъектісінің банктік қарыз шартын, микрокредит беру туралы шартты жасасу кезінде алынған кредиттік есепті беру туралы келісімін кредиттік есептерді алушылар тиісті шарттың қолданылуы аяқталған күннен бастап кемінде бес жыл, бірақ кредиттік тарих субъектісінің келісімін алған күннен бастап кемінде он жыл сақтауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z919" w:id="313"/>
+    <w:bookmarkStart w:name="z919" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Кредиттік бюроның кредиттік тарих субъектісіне оның өзіне қатысты кредиттік есепті беруі кредиттік тарих субъектісінің жазбаша сұрау салуы не электрондық нысандағы сұрау салуы негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z1141" w:id="315"/>
+    <w:bookmarkStart w:name="z920" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Кредиттік тарих субъектісі үшін кредиттік есепте осы субъектінің кредиттік тарихы бойынша кредиттік есептерді күнтізбелік бір жылдың ішінде ұсынудың барлық фактілері туралы, берілген күні, алушылардың атаулары мен деректемелері көрсетілген ақпарат болуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z1141" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1. Кредиттік есепте кредиттік тарих субъектісінің – жеке тұлғаның осы Заңның 19-бабы 2-тармағы екінші бөлігінің екінші абзацында көрсетілген ақпаратты алған күннен кейін бір ай ішінде банктік қарыз шартын, микрокредит беру туралы шартты жасасуға өтініш бергені туралы ақпарат қамтылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z921" w:id="316"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z921" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Кредиттiк бюро кредиттiк есептi беру кезiнде барлық ақпарат берушiлердi және кредиттiк бюроның осы ақпаратты алған күнiн көрсетуге мiндеттi. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z922" w:id="317"/>
+      6. Кредиттік бюро кредиттік есепті беру кезінде барлық ақпарат берушілерді және кредиттік бюроның осы ақпаратты алған күнін көрсетуге міндетті. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z922" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Кредиттiк есептi беру Қазақстан Республикасының заңдарында көзделген негiздемелерде, жағдайларда және тәртiппен жүзеге асырылады. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z923" w:id="318"/>
+      7. Кредиттік есепті беру Қазақстан Республикасының заңдарында көзделген негіздемелерде, жағдайларда және тәртіппен жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z923" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. Кредиттiк бюро ақпаратты берушіден алынған ақпаратты бұрмалағаны үшiн Қазақстан Республикасының әкiмшiлiк құқық бұзушылық туралы заңдарында белгiленген жауаптылықта болады. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="318"/>
+      8. Кредиттік бюро ақпаратты берушіден алынған ақпаратты бұрмалағаны үшін Қазақстан Республикасының әкімшілік құқық бұзушылық туралы заңдарында белгіленген жауаптылықта болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 29-бапқа өзгерістер енгізілді - ҚР 2007.07.27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 317</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап күнтізбелік он күн өткеннен кейін қолданысқа енгізіледі), 2008.10.23 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 72-IV</w:t>
       </w:r>
       <w:r>
@@ -19386,69 +19542,69 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">30-бап. Ақпаратты және кредиттiк есептердi беру жөнiндегі көрсетiлетiн қызметтерге ақы төлеу </w:t>
+        <w:t xml:space="preserve">30-бап. Ақпаратты және кредиттік есептерді беру жөніндегі көрсетілетін қызметтерге ақы төлеу </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ақпарат берушiлер және кредиттiк бюролар көрсететiн қызмет үшiн ақы белгiленедi, оның мөлшерi және өндiрiп алу тәртiбi шартқа сәйкес айқындалады. </w:t>
+      Ақпарат берушілер және кредиттік бюролар көрсететін қызмет үшін ақы белгіленеді, оның мөлшері және өндіріп алу тәртібі шартқа сәйкес айқындалады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кредиттік бюро ақпарат берушілердің кредиттік бюроға ақпарат бергендері үшін, уәкілетті органның ақпаратты және кредиттік есептерді алғаны үшін ақы алмайды. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -19527,68 +19683,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="319"/>
+    <w:bookmarkStart w:name="z79" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  6-1-тарау. Банк кепілдіктері мен кепілгерліктері жөнінде ақпарат берудің және кредиттік есепті алудың ерекшеліктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkEnd w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Заң 6-1-тараумен толықтырылды - ҚР 2011.12.28 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19600,111 +19756,111 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>30-1-бап. Кредиттік бюроға банк кепілдіктері мен кепілгерліктері жөнінде ақпарат беру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="320"/>
+    <w:bookmarkStart w:name="z81" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Банктер тізбесі осы баптың 3-тармағында белгіленген банк кепілдіктері мен кепілгерліктері жөнінде ақпаратты мемлекет қатысатын кредиттік бюроға және өзі туралы және борышкер тұлғаның өтініші бойынша банк шығарған кепілдіктер немесе кепілгерліктер туралы мәліметтерді банктің беруіне борышкер тұлғаның келісімі болған кезде ақпарат беру туралы шарттардың негізінде өзге де кредиттік бюроларға береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z82" w:id="321"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z82" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Борышкер тұлғаның өзі туралы және борышкер тұлғаның өтініші бойынша банк шығарған кепілдіктер немесе кепілгерліктер туралы мәліметтерді банктің кредиттік бюроға беруіне келісім нысаны уәкілетті органның нормативтік құқықтық актісінде белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z83" w:id="322"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z83" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Банк шығарған кепілдіктер мен кепілгерліктер жөнінде кредиттік бюроға берілетін ақпаратта:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z84" w:id="323"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z84" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19719,52 +19875,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">күші жойылды - ҚР 2012.01.12 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 538-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2013.01.01 бастап қолданысқа енгізіледі) Заңымен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z85" w:id="324"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z85" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19779,52 +19935,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">күші жойылды - ҚР 2012.01.12 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 538-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2013.01.01 бастап қолданысқа енгізіледі) Заңымен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z86" w:id="325"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z86" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19839,52 +19995,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">күші жойылды - ҚР 2012.01.12 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 538-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2013.01.01 бастап қолданысқа енгізіледі) Заңымен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z87" w:id="326"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z87" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19899,311 +20055,311 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">күші жойылды - ҚР 2012.01.12 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 538-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2013.01.01 бастап қолданысқа енгізіледі) Заңымен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z103" w:id="327"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z103" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-1) оның тапсырмасы бойынша банк кепілдік немесе кепілгерлік шығарған борышкер заңды тұлғаның атауы, заңды тұлға ретінде мемлекеттік тіркеу нөмірі мен күні, бизнес-сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z104" w:id="328"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z104" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-2) оның тапсырмасы бойынша банк кепілдік немесе кепілгерлік шығарған борышкер жеке тұлғаның тегі, аты, әкесінің аты (ол болған кезде), туған күні, айы, жылы, тұрғылықты жері, заңды мекенжайы, жеке басын куәландыратын құжаттың атауы мен деректемелері, жеке сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z105" w:id="329"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z105" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-3) оның пайдасына банк кепілдік немесе кепілгерлік шығарған борышкер кредитор заңды тұлғаның атауы, сондай-ақ заңды тұлға ретінде мемлекеттік тіркеу күні туралы ақпарат, бизнес-сәйкестендіру нөмірі (немесе оны заңды тұлға ретінде сәйкестендіретін, бейрезидент тіркелген мемлекеттің заңнамасында көзделген өзге де ақпарат);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z106" w:id="330"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z106" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-4) оның пайдасына банк кепілдік немесе кепілгерлік шығарған кредитор жеке тұлғаның тегі, аты, әкесінің аты (ол болған кезде), жеке сәйкестендіру нөмірі, сондай-ақ туған күні, тұрғылықты жері, заңды мекенжайы, жеке басын куәландыратын құжаттың атауы мен деректемелері туралы ақпарат (немесе бейрезидент тіркелген мемлекеттің заңнамасында көзделген өзге де дербес деректер);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z88" w:id="331"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z88" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) кепілдік немесе кепілгерлік берген банктің атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z89" w:id="332"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z89" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) банк кепілдігі немесе кепілгерлігі шартының нөмірі мен күні, айы, жылы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z90" w:id="333"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z90" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) егер банк кепілдігі немесе кепілгерлігі шартында өзгеше белгіленбесе, банк кепілдігі немесе кепілгерлік шарты бойынша төлеуге жататын ең көп ақша сомасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z91" w:id="334"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z91" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) егер банк кепілдігі немесе кепілгерлігі шартында өзгеше белгіленбесе, банк кепілдігі немесе кепілгерлік шығарылған мерзім немесе осы жағдай басталған кезінде банк кепілдігін немесе кепілгерлігін берген банктің міндеттемесі (банк кепілдігінің немесе кепілгерлігінің қолдану мерзімі) тоқтатылатын жағдай (оқиға);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z92" w:id="335"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z92" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) банк кепілдігінің немесе кепілгерлігінің шығарылым нөмірі және күні, айы, жылы, қамтылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z93" w:id="336"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z93" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер бұл Қазақстан Республикасының заңнамасында белгіленген талаптарға қайшы келмесе, осы тармақта көзделген ақпарат тізбесі кредиттік бюро мен банк жасасқан ақпарат беру туралы шарт негізінде олардың арасындағы келісім бойынша толықтырылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z94" w:id="337"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z94" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Банктердің шығарылған банк кепілдіктері мен кепілгерліктері жөнінде кредиттік бюроға ақпарат беру талаптары осы Заңның 27-бабының 1 және 2-тармақтарына сәйкес жасалған ақпарат беру туралы шартта айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z96" w:id="339"/>
-[...15 lines deleted...]
-      6. Банктер борышкер тұлғалардың өздері туралы және шығарылған банк кепілдігі немесе шығарылған кепілгерлік туралы мәлiметтердi банктің кредиттiк бюроға (мемлекет қатысатын кредиттік бюроны қоспағанда) беруіне өздері алған келiсiмдерді есепке алуды жүргiзедi.</w:t>
+    <w:bookmarkStart w:name="z95" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Банктер кредиттік бюроларға банк кепілдіктері мен кепілгерліктері жөніндегі ақпаратты электрондық нысанда береді. Ақпаратты қағаз жеткізгіште беру жағдайлары кредиттік бюролардың ішкі құжаттарында және олардың ақпарат берушілермен жасалатын шарттарында айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z96" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Банктер борышкер тұлғалардың өздері туралы және шығарылған банк кепілдігі немесе шығарылған кепілгерлік туралы мәліметтерді банктің кредиттік бюроға (мемлекет қатысатын кредиттік бюроны қоспағанда) беруіне өздері алған келісімдерді есепке алуды жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20329,296 +20485,296 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>30-2-бап. Банк кепілдігі мен кепілгерлігі туралы кредиттік есепті қалыптастыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="340"/>
+    <w:bookmarkStart w:name="z98" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Кредиттік бюро осы Заңның 30-1-бабының 3-тармағына сәйкес банк берген ақпараттың негізінде банк кепілдігі немесе кепілгерлігі туралы кредиттік есепті қалыптастыруға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z99" w:id="341"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z99" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Банк кепілдігі мен кепілгерлігі туралы кредиттік есеп банк шығарған әрбір кепілдік немесе әрбір кепілгерлік бойынша жеке қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkEnd w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>30-3-бап. Банк кепілдігі мен кепілгерлігі туралы кредиттік есепті беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="342"/>
+    <w:bookmarkStart w:name="z101" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Пайдасына банк кепілдігін немесе кепілгерлігін банк шығарған тұлғаға банк кепілдігі мен кепілгерлігі туралы кредиттік есепті кредиттік бюроның беруіне борышкер тұлғаның келісімі бұл есепті беруге негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z102" w:id="343"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z102" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Банк кепілдігі немесе кепілгерлігі туралы кредиттік есепті беру тәртібі уәкілетті органның нормативтік құқықтық актісінде белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z37" w:id="344"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z37" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-тарау. Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkEnd w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">31-бап. Дауларды шешу ерекшелiктерi </w:t>
+        <w:t xml:space="preserve">31-бап. Дауларды шешу ерекшеліктері </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Кредиттiк тарих субъектiсiнiң кредиттiк есептегi ақпаратқа дауласу туралы кредиттiк бюроға немесе ақпарат берушiге беретін өтiнiшiнде жеке тұлғаның тегi, аты, әкесiнiң аты, тұрғылықты жері, заңдық мекен-жайы және жеке басын куәландыратын құжаттың деректерi, заңды тұлғаның атауы мен орналасқан жерi туралы мәлiметтер, сондай-ақ дауласатын ақпаратқа нұсқау және дұрыс ақпарат беру туралы талап болуға тиiс. Өтiнiш берушi немесе оның уәкiлеттi адамы өтiнiшке қол қояды. Өтiнiш берушi сiлтеме жасаған құжаттардың көшiрмелерi өтiнiшке қоса берілуi мүмкiн. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z924" w:id="345"/>
+      1. Кредиттік тарих субъектісінің кредиттік есептегі ақпаратқа дауласу туралы кредиттік бюроға немесе ақпарат берушіге беретін өтінішінде жеке тұлғаның тегі, аты, әкесінің аты, тұрғылықты жері, заңдық мекен-жайы және жеке басын куәландыратын құжаттың деректері, заңды тұлғаның атауы мен орналасқан жері туралы мәліметтер, сондай-ақ дауласатын ақпаратқа нұсқау және дұрыс ақпарат беру туралы талап болуға тиіс. Өтініш беруші немесе оның уәкілетті адамы өтінішке қол қояды. Өтініш беруші сілтеме жасаған құжаттардың көшірмелері өтінішке қоса берілуі мүмкін. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z924" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Ақпарат берушi немесе кредиттiк бюро өтiнiштi алған күннен бастап он бес жұмыс күнi iшiнде оны қарап, осы баптың 3 және 4-тармақтарында көзделген екi iс-әрекеттiң бiрiн жүзеге асыруға мiндеттi. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z925" w:id="346"/>
+      2. Ақпарат беруші немесе кредиттік бюро өтінішті алған күннен бастап он бес жұмыс күні ішінде оны қарап, осы баптың 3 және 4-тармақтарында көзделген екі іс-әрекеттің бірін жүзеге асыруға міндетті. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z925" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Кредиттiк бюро алған ақпараттағы бұрмалау ақпарат берушiнің немесе кредиттiк бюроның техникалық қателерiнiң салдарынан, олардың қызметкерлерiнiң өзге де iс-әрекеттерiнiң немесе әрекетсіздiгiнiң салдарынан орын алған жағдайда, ақпарат берушi жіберілген бұрмалауды анықтаған күннен бастап он жұмыс күні ішінде бұрмалауды анықтаған күнге ақпарат берушіде бар ақпаратты кредиттік бюроға беруге міндетті. Кредиттiк бюро алушыға түзетілген кредиттiк есепті беруге мiндеттi. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z926" w:id="347"/>
+      3. Кредиттік бюро алған ақпараттағы бұрмалау ақпарат берушінің немесе кредиттік бюроның техникалық қателерінің салдарынан, олардың қызметкерлерінің өзге де іс-әрекеттерінің немесе әрекетсіздігінің салдарынан орын алған жағдайда, ақпарат беруші жіберілген бұрмалауды анықтаған күннен бастап он жұмыс күні ішінде бұрмалауды анықтаған күнге ақпарат берушіде бар ақпаратты кредиттік бюроға беруге міндетті. Кредиттік бюро алушыға түзетілген кредиттік есепті беруге міндетті. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z926" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Егер дау тудырған ақпарат кредиттiк бюроның, ақпарат берушiнiң мәлiметтерiне сәйкес келсе, онда ақпарат берушi және (немесе) кредиттiк бюро даулы ақпаратты алу көздерiн көрсете отырып, өтiнiш берушiге осы баптың 2-тармағында көрсетiлген мерзiмде өтiнiштi қанағаттандырудан жазбаша түрде бас тартады. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z927" w:id="348"/>
+      4. Егер дау тудырған ақпарат кредиттік бюроның, ақпарат берушінің мәліметтеріне сәйкес келсе, онда ақпарат беруші және (немесе) кредиттік бюро даулы ақпаратты алу көздерін көрсете отырып, өтініш берушіге осы баптың 2-тармағында көрсетілген мерзімде өтінішті қанағаттандырудан жазбаша түрде бас тартады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z927" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Өтiнiшi қанағаттандырылудан бас тартылған өтiнiш беруші қайтадан жүгiнген жағдайда оны беруге, қарауға және дәлелдi жауап жiберуге байланысты шығындар өтiнiш берушiге жүктеледi. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="348"/>
+      5. Өтініші қанағаттандырылудан бас тартылған өтініш беруші қайтадан жүгінген жағдайда оны беруге, қарауға және дәлелді жауап жіберуге байланысты шығындар өтініш берушіге жүктеледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Шығындарды бөлу жөнiнде келiспеушiлiктер болған жағдайда даулар сот тәртiбiмен қаралады. </w:t>
+      Шығындарды бөлу жөнінде келіспеушіліктер болған жағдайда даулар сот тәртібімен қаралады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -20653,69 +20809,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">32-бап. Қазақстан Республикасының кредиттiк бюролар және кредиттiк тарихты қалыптастыру туралы заңдарын бұзғаны үшін жауаптылық </w:t>
-[...17 lines deleted...]
-      Қазақстан Республикасының кредиттiк бюролар және кредиттік тарихты қалыптастыру туралы заңдарын бұзу Қазақстан Республикасының заңдарында көзделген жауаптылыққа әкеп соғады.</w:t>
+        <w:t xml:space="preserve">32-бап. Қазақстан Республикасының кредиттік бюролар және кредиттік тарихты қалыптастыру туралы заңдарын бұзғаны үшін жауаптылық </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының кредиттік бюролар және кредиттік тарихты қалыптастыру туралы заңдарын бұзу Қазақстан Республикасының заңдарында көзделген жауаптылыққа әкеп соғады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -20822,55 +20978,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>