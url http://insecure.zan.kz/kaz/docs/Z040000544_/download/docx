--- v6 (2026-09-05)
+++ v7 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8682ace" w14:textId="8682ace">
+    <w:p w14:paraId="b4d0dd9" w14:textId="b4d0dd9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -105,51 +105,51 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының 2004 жылғы 12 сәуірдегі N 544 Заңы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>МАЗМҰНЫ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бүкіл мәтін бойынша "ақпараттық жүйесінің", "ақпараттық жүйесін", "ақпараттық ресурс", "ақпараттық-коммуникациялық технологиялар", "ақпараттық-коммуникациялық технологияларды", "ақпараттық жүйелерінде", "ақпараттық жүйеде", "ақпараттық жүйесіне", "ақпараттық ресурстардың", "ақпараттық жүйесі", "ақпараттық жүйе", "ақпараттық жүйеге", "ақпараттық ресурстар" деген сөздер тиісінше "цифрлық жүйесінің", "цифрлық жүйесін", "цифрлық ресурс", "цифрлық технологиялар", "цифрлық технологияларды" "цифрлық жүйелерінде", "цифрлық жүйеде", "цифрлық жүйесіне", "цифрлық ресурстардың", "цифрлық жүйесі", "цифрлық жүйе", "цифрлық жүйеге", "цифрлық ресурстар" деген сөздермен ауыстырылды – ҚР 09.01.2026 </w:t>
       </w:r>
       <w:r>
@@ -730,51 +730,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">14-1) алып тасталды - ҚР 30.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 96-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2022 бастап қолданысқа енгізіледі) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1014,51 +1014,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">19) алып тасталды – ҚР 30.12.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 397-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1068,51 +1068,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">20) алып тасталды – ҚР 30.12.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 397-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1180,51 +1180,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2504,51 +2504,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 17.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 213-VIII</w:t>
       </w:r>
       <w:r>
@@ -2624,51 +2624,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 326-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3330,51 +3330,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 364-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.04.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 241-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 25.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 346-VI</w:t>
       </w:r>
       <w:r>
@@ -4142,51 +4142,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 5-бапқа өзгерістер енгізілді - ҚР 27.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 364-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.12.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 124-VI</w:t>
       </w:r>
       <w:r>
@@ -4965,51 +4965,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">11-1) алып тасталды – ҚР 05.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 115-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5665,51 +5665,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 364-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 25.12.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 122-VI</w:t>
       </w:r>
       <w:r>
@@ -6524,71 +6524,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">7) алып тасталды – ҚР 17.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 213-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9734,71 +9734,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">4) алып тасталды – ҚР 17.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 213-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10106,51 +10106,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Ескерту. 8-бапқа өзгеріс енгізілді - ҚР 2012.01.09 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 535-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 24.05.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VI</w:t>
       </w:r>
       <w:r>
@@ -12311,51 +12311,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 364-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.04.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 241-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14462,51 +14462,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15153,51 +15153,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 17-бап жаңа редакцияда - ҚР 02.04.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 241-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 30.12.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 397-VI</w:t>
       </w:r>
       <w:r>
@@ -15674,51 +15674,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15793,51 +15793,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 18-1-бап жаңа редакцияда – ҚР 30.12.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 397-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15932,51 +15932,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 4-тарау 18-2-баппен толықтырылды – ҚР 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – ҚР 30.12.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 397-VI</w:t>
       </w:r>
       <w:r>
@@ -17257,51 +17257,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 22-бап жаңа редакцияда - ҚР 02.04.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 241-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 30.12.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 397-VI</w:t>
       </w:r>
       <w:r>
@@ -17496,51 +17496,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17826,51 +17826,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 4-тарау 22-3-баппен толықтырылды - ҚР 02.04.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 241-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 30.12.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 397-VI</w:t>
       </w:r>
       <w:r>
@@ -18176,51 +18176,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 4-тарау 22-5-баппен толықтырылды – ҚР 30.12.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 397-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19417,51 +19417,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 27-бапқа өзгерістер енгізілді - ҚР 2011.01.26 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 400-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік отыз күн өткен соң қолданысқа енгізіледі); 27.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 364-V</w:t>
       </w:r>
       <w:r>
@@ -19868,51 +19868,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 400-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік отыз күн өткен соң қолданысқа енгізіледі) Заңымен; өзгерістер енгізілді - ҚР 03.12.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 151-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 25.12.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 122-VI</w:t>
       </w:r>
       <w:r>
@@ -20778,71 +20778,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 19.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 320-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21622,72 +21622,52 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Қазақстан Республикасының салық заңнамасында көзделген тәртіп пен жағдайларда фискалды жады бар бақылау-кассалық машиналарды қолдануға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="439"/>
     <w:bookmarkStart w:name="z179" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> белгіленген қауіпсіздік талаптары мен нормаларға сай келмейтін тауарды айналымнан алып қоюға, сондай-ақ тиісті мемлекеттік органдарды және тұтынушыны оның өміріне, денсаулығына және (немесе) мүлкіне, қоршаған ортаға ықтимал қауіп туралы уақтылы хабардар етуге, оның ішінде сатылған тауардың құны мен тұтынушыға келтірілген залалдары (нұқсанды) өтей отырып, оны тұтынушыдан қабылдап алуға;</w:t>
+        <w:t>
+      8) Қазақстан Республикасының заңнамасында белгіленген тәртіппен осы Заңның 32-бабында белгіленген қауіпсіздік талаптары мен нормаларға сай келмейтін тауарды айналымнан алып қоюға, сондай-ақ тиісті мемлекеттік органдарды және тұтынушыны оның өміріне, денсаулығына және (немесе) мүлкіне, қоршаған ортаға ықтимал қауіп туралы уақтылы хабардар етуге, оның ішінде сатылған тауардың құны мен тұтынушыға келтірілген залалдары (нұқсанды) өтей отырып, оны тұтынушыдан қабылдап алуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="440"/>
     <w:bookmarkStart w:name="z180" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) мемлекеттік органдардың белгіленген тәртіппен шығарылған ұйғарымдарын орындауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="441"/>
     <w:bookmarkStart w:name="z737" w:id="442"/>
     <w:p>
@@ -22349,71 +22329,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 19.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 320-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23527,71 +23507,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 19.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 320-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24727,55 +24707,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -25101,31 +25081,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>