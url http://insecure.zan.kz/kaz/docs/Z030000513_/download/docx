--- v1 (2026-03-04)
+++ v2 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b514e71" w14:textId="b514e71">
+    <w:p w14:paraId="6fd82dd" w14:textId="6fd82dd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -177,235 +177,211 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Тақырыптағы және бүкіл мәтін бойынша "Туроператордың және турагенттiң азаматтық-құқықтық жауапкершілiгiн", "туроператордың немесе турагенттiң азаматтық-құқықтық жауапкершiлiгiн", "Туроператордың немесе турагенттiң азаматтық-құқықтық жауапкершiлiгiн", "Туроператордың немесе турагенттiң жауапкершiлiгiн", "туроператордың немесе турагенттiң жауапкершiлiгiн" деген сөздер тиісінше "Туристі", "туристі" деген сөздермен ауыстырылды – ҚР 02.07.2018 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Тақырыптағы және бүкіл мәтін бойынша "Туроператордың және турагенттің азаматтық-құқықтық жауапкершілігін", "туроператордың немесе турагенттің азаматтық-құқықтық жауапкершілігін", "Туроператордың немесе турагенттің азаматтық-құқықтық жауапкершілігін", "Туроператордың немесе турагенттің жауапкершілігін", "туроператордың немесе турагенттің жауапкершілігін" деген сөздер тиісінше "Туристі", "туристі" деген сөздермен ауыстырылды – ҚР 02.07.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 166-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2019 бастап қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Мәтін бойынша "туроператордың және турагенттiң", "Туроператордың және турагенттiң", "Туроператор мен турагенттiң", "туроператор мен турагенттiң", "туроператор мен турагент" деген сөздер тиісінше "туроператордың немесе турагенттiң", "Туроператордың немесе турагенттiң", "Туроператордың немесе турагенттiң", "туроператордың немесе турагенттiң", "туроператор немесе турагент" деген сөздермен ауыстырылды - ҚР 24.11.2015 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Мәтін бойынша "туроператордың және турагенттің", "Туроператордың және турагенттің", "Туроператор мен турагенттің", "туроператор мен турагенттің", "туроператор мен турагент" деген сөздер тиісінше "туроператордың немесе турагенттің", "Туроператордың немесе турагенттің", "Туроператордың немесе турагенттің", "туроператордың немесе турагенттің", "туроператор немесе турагент" деген сөздермен ауыстырылды - ҚР 24.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 422-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. Бүкіл мәтін бойынша "Электрондық ақпараттық ресурстар", "электрондық ақпараттық ресурстар", "ақпараттық жүйесі", "ақпараттық жүйелерінде" деген сөздер тиісінше "Цифрлық ресурстар", "цифрлық ресурстар", "цифрлық жүйесі", "цифрлық жүйелерінде" деген сөздермен ауыстырылды – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...62 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Осы Заң туристі мiндеттi сақтандыруға байланысты туындайтын қоғамдық қатынастарды реттейдi және оны жүргiзудiң құқықтық, экономикалық және ұйымдық негiздерiн белгiлейдi. </w:t>
+      Осы Заң туристі міндетті сақтандыруға байланысты туындайтын қоғамдық қатынастарды реттейді және оны жүргізудің құқықтық, экономикалық және ұйымдық негіздерін белгілейді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -993,108 +969,108 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">2-бап. Туристі мiндеттiсақтандыру туралы Қазақстан Республикасының заңдары </w:t>
+        <w:t xml:space="preserve">2-бап. Туристі міндеттісақтандыру туралы Қазақстан Республикасының заңдары </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Туристі мiндеттi сақтандыру туралы Қазақстан Республикасының заңдары Қазақстан Республикасының </w:t>
+      1. Туристі міндетті сақтандыру туралы Қазақстан Республикасының заңдары Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституциясына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> негiзделедi және Қазақстан Республикасының Азаматтық кодексiнен, осы Заң мен Қазақстан Республикасының өзге де нормативтiк құқықтық актiлерiнен тұрады.</w:t>
+        <w:t xml:space="preserve"> негізделеді және Қазақстан Республикасының Азаматтық кодексінен, осы Заң мен Қазақстан Республикасының өзге де нормативтік құқықтық актілерінен тұрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z42" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Егер Қазақстан Республикасы бекiткен халықаралық шартта осы Заңда көзделгеннен өзгеше ережелер белгiленсе, онда халықаралық шарттың ережелерi қолданылады. </w:t>
+      2. Егер Қазақстан Республикасы бекіткен халықаралық шартта осы Заңда көзделгеннен өзгеше ережелер белгіленсе, онда халықаралық шарттың ережелері қолданылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z192" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Заңның сақтандырушыға, оның ішінде сақтандыру ұйымына қатысты қолданылатын ережелері Қазақстан Республикасының аумағында ашылған Қазақстан Республикасы бейрезидент-сақтандыру ұйымдарының филиалдарына қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
@@ -1285,91 +1261,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Заңның негізгі міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z44" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) сақтандырылушының мүліктік мүдделерiн қорғауды осы Заңда белгiленген көлемде және тәртiппен қамтамасыз ету;</w:t>
+      1) сақтандырылушының мүліктік мүдделерін қорғауды осы Заңда белгіленген көлемде және тәртіппен қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z45" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) шығу туризмі саласындағы туроператордың туристі міндетті сақтандыру шарты болған кезде әрбір туриске қатысты өз қызметін жүзеге асыруы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z46" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) туроператордың және турагенттiң туристiк қызмет көрсету қауiпсiздiгiн арттырудағы экономикалық мүдделiлiгi болып табылады.</w:t>
+      3) туроператордың және турагенттің туристік қызмет көрсету қауіпсіздігін арттырудағы экономикалық мүдделілігі болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z203" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Заңның негізгі қағидаты сақтандырылушының мүліктік мүдделері мен құқықтарын қорғауды қамтамасыз ету болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
@@ -1562,126 +1538,126 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Туристі мiндеттi сақтандыру жүйесінің жұмысын қамтамасыз ету</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Туристі міндетті сақтандыру жүйесінің жұмысын қамтамасыз ету</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5-бап. Туристі мiндеттi сақтандыру саласындағы мемлекеттiк бақылау және қадағалау</w:t>
-[...17 lines deleted...]
-      1. Шығу туризмі саласындағы туроператордың осы Заңда белгіленген туристі мiндеттi сақтандыру шартын жасасу жөніндегі міндетті орындауын мемлекеттік бақылауды облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органы жүзеге асырады.</w:t>
+        <w:t>5-бап. Туристі міндетті сақтандыру саласындағы мемлекеттік бақылау және қадағалау</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Шығу туризмі саласындағы туроператордың осы Заңда белгіленген туристі міндетті сақтандыру шартын жасасу жөніндегі міндетті орындауын мемлекеттік бақылауды облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z47" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Сақтандыру ұйымдарының қызметiн мемлекеттiк бақылау мен қадағалауды Қазақстан Республикасының заңнамасына сәйкес қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган (бұдан әрi - уәкiлеттi орган) жүзеге асырады.</w:t>
+      2. Сақтандыру ұйымдарының қызметін мемлекеттік бақылау мен қадағалауды Қазақстан Республикасының заңнамасына сәйкес қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган (бұдан әрі - уәкілетті орган) жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z48" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Шығу туризмі саласындағы туроператордың туристі мiндеттi сақтандыру шартын жасасу жөніндегі міндетті орындауын мемлекеттік бақылау тексеру нысанында және өзге де нысандарда жүзеге асырылады.</w:t>
+      3. Шығу туризмі саласындағы туроператордың туристі міндетті сақтандыру шартын жасасу жөніндегі міндетті орындауын мемлекеттік бақылау тексеру нысанында және өзге де нысандарда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеру Қазақстан Республикасының Кәсіпкерлік кодексіне сәйкес жүзеге асырылады. Мемлекеттік бақылаудың өзге нысандары осы Заңға сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1952,69 +1928,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>7-бап. Шығу туризмі саласындағы туроператордың туристі мiндеттi сақтандыру шартын жасаспай қызметті жүзеге асыруына жол бермеу</w:t>
-[...17 lines deleted...]
-      Шығу туризмі саласындағы туроператор туристі мiндеттi сақтандыру шартын жасаспай туристiк қызметтер көрсету жөніндегі қызметтi жүзеге асыруға құқылы емес.</w:t>
+        <w:t>7-бап. Шығу туризмі саласындағы туроператордың туристі міндетті сақтандыру шартын жасаспай қызметті жүзеге асыруына жол бермеу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шығу туризмі саласындағы туроператор туристі міндетті сақтандыру шартын жасаспай туристік қызметтер көрсету жөніндегі қызметті жүзеге асыруға құқылы емес.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -2068,70 +2044,70 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-1-бап. Туристі міндетті сақтандыруды жүзеге асырудың ерекшеліктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Сақтандыру ұйымы ретiнде тiркелген заңды тұлға туристі мiндеттi сақтандыруды жүзеге асыру құқығына арналған лицензияны алғанға дейiн: </w:t>
+      1. Сақтандыру ұйымы ретінде тіркелген заңды тұлға туристі міндетті сақтандыруды жүзеге асыру құқығына арналған лицензияны алғанға дейін: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) "Сақтандыру төлемдерiне кепiлдiк беру қоры туралы" Қазақстан Республикасының Заңында айқындалған тәртiппен Сақтандыру төлемдеріне кепілдік беру қорымен қатысу шартын;</w:t>
+      1) "Сақтандыру төлемдеріне кепілдік беру қоры туралы" Қазақстан Республикасының Заңында айқындалған тәртіппен Сақтандыру төлемдеріне кепілдік беру қорымен қатысу шартын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сақтандырылушы уақытша болатын елде (жерде) тәулік бойы жұмыс істейтін көптілді үйлестіру орталығы және өңірлік желісі бар ассистанс компаниямен шетелге шығатын туриске (сақтандырылушыға) осы Заңда көрсетілген сақтандыру жағдайлары ретінде танылатын оқиғалар басталған кезде ассистанс беру туралы шарт жасасуға немесе сақтандырылушыға ұсынылатын қызметтерді көрсетуге лицензиялары бар тасымалдаушылармен, медициналық және өзге де мекемелермен шарттар жасасуға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2252,51 +2228,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сақтандырушылар туристі міндетті сақтандыру бойынша сақтандыру тәуекелдері, сақтандыру жағдайлары және сақтандыру төлемдері жөніндегі ақпараттық деректер базасын қалыптастыруды және жүргізуді жүзеге асыратын ұйымды құруға қатысуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z129" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Туристі мiндеттi сақтандыруды жүзеге асыру құқығына лицензиясы бар сақтандыру ұйымдары уәкілетті органның нормативтік-құқықтық актілерінде көзделген тәртіппен міндетті жарналарды төлеуге және шартты міндеттемелерді қалыптастыруға міндетті.</w:t>
+      4. Туристі міндетті сақтандыруды жүзеге асыру құқығына лицензиясы бар сақтандыру ұйымдары уәкілетті органның нормативтік-құқықтық актілерінде көзделген тәртіппен міндетті жарналарды төлеуге және шартты міндеттемелерді қалыптастыруға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2605,69 +2581,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z10" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Туристі мiндеттi сақтандыру шарты</w:t>
+        <w:t xml:space="preserve"> 3-тарау. Туристі міндетті сақтандыру шарты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8-бап. Туристі мiндеттi сақтандыру шарты және оны жасасу тәртiбi</w:t>
+        <w:t>8-бап. Туристі міндетті сақтандыру шарты және оны жасасу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 8-баптың тақырыбы жаңа редакцияда - ҚР 24.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -2680,51 +2656,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z153" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Туристі мiндеттi сақтандыру осы Заңға және Қазақстан Республикасының Азаматтық кодексіне (Ерекше бөлім) сәйкес сақтанушы мен сақтандырушының арасында сақтандырылушының пайдасына жасалатын шарт негізiнде жүзеге асырылады.</w:t>
+      1. Туристі міндетті сақтандыру осы Заңға және Қазақстан Республикасының Азаматтық кодексіне (Ерекше бөлім) сәйкес сақтанушы мен сақтандырушының арасында сақтандырылушының пайдасына жасалатын шарт негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сақтандырылушының ерікті сақтандыру шартын жасасуы сақтанушыны туристі міндетті сақтандыру шартын жасау жөніндегі міндеттен босатпайды. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2790,146 +2766,146 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z53" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Қазақстан Республикасының заңдарында көзделген жағдайларды қоспағанда, сақтандырушы сақтанушыға туристі мiндеттi сақтандыру шартын жасасудан бас тартуға құқылы емес.</w:t>
+      3. Қазақстан Республикасының заңдарында көзделген жағдайларды қоспағанда, сақтандырушы сақтанушыға туристі міндетті сақтандыру шартын жасасудан бас тартуға құқылы емес.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z54" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Туристі мiндеттi сақтандыру шарты бойынша сақтанушы сақтандыру сыйлықақысын төлеуге, ал сақтандырушы сақтандыру жағдайы басталған кезде осы Заңның талаптарын ескере отырып жасалған сақтандыру шартының негiзiнде, моральдық зиянды және ала алмаған пайданы өтеуге байланысты талаптарды қоспағанда, сақтандырылушыға (пайда алушыға) сақтандыру төлемiн жүзеге асыруға, сондай-ақ тұрақсыздық айыбын төлеуге мiндеттенедi.</w:t>
+      4. Туристі міндетті сақтандыру шарты бойынша сақтанушы сақтандыру сыйлықақысын төлеуге, ал сақтандырушы сақтандыру жағдайы басталған кезде осы Заңның талаптарын ескере отырып жасалған сақтандыру шартының негізінде, моральдық зиянды және ала алмаған пайданы өтеуге байланысты талаптарды қоспағанда, сақтандырылушыға (пайда алушыға) сақтандыру төлемін жүзеге асыруға, сондай-ақ тұрақсыздық айыбын төлеуге міндеттенеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z55" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Туристі мiндеттi сақтандыру шарты сақтандырушының сақтанушыға электрондық нысанда сақтандыру полисiн және сақтандыру сертификатын ресімдеуі арқылы жасалады.</w:t>
+      5. Туристі міндетті сақтандыру шарты сақтандырушының сақтанушыға электрондық нысанда сақтандыру полисін және сақтандыру сертификатын ресімдеуі арқылы жасалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сақтанушы туристі міндетті сақтандыру шартын жасасқан кезде уақытша болатын елге (жерге) және туристік қызмет көрсету шартында көрсетілген саяхат күндерінің санына қарай осы Заңға қосымшада көзделген сақтандыру бағдарламаларының бірін таңдайды, ол бойынша сақтандырушы жауапкершілігінің шекті көлемі (сақтандыру сомасы) және өтеуге жататын шығыстардың түрлері туристің өмірі мен денсаулығын сақтандыру бөлігінде халықаралық шарттардың және сақтандырылушы уақытша болатын ел (жер) заңнамасының талаптарына сәйкес келеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сақтандыру сыйлықақысын есептеу және сақтанушыны, сақтандырылушыны сәйкестендіру үшін қажетті деректер қамтылатын сақтанушының өтiнiшi туристі мiндеттi сақтандыру шартын жасасу үшiн негiз болып табылады. </w:t>
-[...17 lines deleted...]
-      Туристі мiндеттi сақтандыру шартында көрсетiлуге жататын талаптардың толық болмағаны үшiн сақтандырушы жауапты болады. Сақтандыру шарты бойынша оның жекелеген талаптарының толық болмауы салдарынан дау туындаған жағдайда, дау сақтанушының пайдасына шешiледi.</w:t>
+      Сақтандыру сыйлықақысын есептеу және сақтанушыны, сақтандырылушыны сәйкестендіру үшін қажетті деректер қамтылатын сақтанушының өтініші туристі міндетті сақтандыру шартын жасасу үшін негіз болып табылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Туристі міндетті сақтандыру шартында көрсетілуге жататын талаптардың толық болмағаны үшін сақтандырушы жауапты болады. Сақтандыру шарты бойынша оның жекелеген талаптарының толық болмауы салдарынан дау туындаған жағдайда, дау сақтанушының пайдасына шешіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сақтанушы тек қана турагент арқылы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2978,71 +2954,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1. Туристі міндетті сақтандыру бойынша сақтандыру полисі мен сақтандыру сертификатының мазмұнына қойылатын және оларды ресімдеу жөніндегі талаптар Қазақстан Республикасының сақтандыру және сақтандыру қызметі туралы заңнамасында белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z56" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Туристі мiндеттi сақтандыруды мiндеттi сақтандырудың осы түрi бойынша сақтандыру қызметiн жүзеге асыру құқығына арналған лицензиясы бар сақтандыру ұйымдары жүзеге асырады.</w:t>
+      6. Туристі міндетті сақтандыруды міндетті сақтандырудың осы түрі бойынша сақтандыру қызметін жүзеге асыру құқығына арналған лицензиясы бар сақтандыру ұйымдары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z57" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Егер туристі мiндеттi сақтандыру шарты сақтанушы мен сақтандырылушының жағдайын осы Заңда көзделгенмен салыстырғанда нашарлататын талаптармен жасалса, онда сақтандыру жағдайы басталған кезде сақтандырушы сақтанушы мен сақтандырылушының алдында осы Заңда белгiленген талаптар бойынша мiндеттi болады.</w:t>
+      7. Егер туристі міндетті сақтандыру шарты сақтанушы мен сақтандырылушының жағдайын осы Заңда көзделгенмен салыстырғанда нашарлататын талаптармен жасалса, онда сақтандыру жағдайы басталған кезде сақтандырушы сақтанушы мен сақтандырылушының алдында осы Заңда белгіленген талаптар бойынша міндетті болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3138,70 +3114,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8-1-бап. Электрондық ақпараттық ресурстар алмасу арқылы туристі міндетті сақтандыру шартын жасасу және сақтандыру жағдайларын реттеу кезінде сақтандырушы мен интернет-ресурстарға қойылатын талаптар</w:t>
+        <w:t>8-1-бап. Цифрлық ресурстар алмасу арқылы туристі міндетті сақтандыру шартын жасасу және сақтандыру жағдайларын реттеу кезінде сақтандырушы мен интернет-ресурстарға қойылатын талаптар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z197" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Туристі міндетті сақтандыру шартын электрондық нысанда жасасу және ол бойынша сақтандыру жағдайларын реттеу кезінде дерекқорды қалыптастыру және жүргізу жөніндегі ұйым, сақтандырушы мен сақтанушы (сақтандырылушы, пайда алушы) арасында электрондық ақпараттық ресурстар алмасу үшін сақтандырушының интернет-ресурсы және (немесе) ақпараттық жүйесі пайдаланылады.</w:t>
+      1. Туристі міндетті сақтандыру шартын электрондық нысанда жасасу және ол бойынша сақтандыру жағдайларын реттеу кезінде дерекқорды қалыптастыру және жүргізу жөніндегі ұйым, сақтандырушы мен сақтанушы (сақтандырылушы, пайда алушы) арасында цифрлық ресурстар алмасу үшін сақтандырушының интернет-ресурсы және (немесе) цифрлық жүйесі пайдаланылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Туристі міндетті сақтандыру шартын электрондық нысанда жасасу және сақтандыру жағдайын реттеу үшін өтініш беру кезінде сақтанушыдан мамандандырылған бағдарламалық қамтылымды пайдалану талап етілмейді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3213,51 +3189,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Дерекқорды қалыптастыру және жүргізу жөніндегі ұйымның интернет-ресурсында электрондық нысанда туристі міндетті сақтандыру шартын жасасу және сақтандыру жағдайларын реттеу үшін пайдаланылатын сақтандыру ұйымының интернет-ресурсына сілтеме орналастырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z198" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Дерекқорды қалыптастыру және жүргізу жөніндегі ұйым мен сақтандырушы, сақтандырушы мен сақтанушы (сақтандырылушы, пайда алушы) арасында электрондық ақпараттық ресурстар алмасу тәртібі уәкілетті органның нормативтік құқықтық актісінде айқындалады.</w:t>
+      2. Дерекқорды қалыптастыру және жүргізу жөніндегі ұйым мен сақтандырушы, сақтандырушы мен сақтанушы (сақтандырылушы, пайда алушы) арасында цифрлық ресурстар алмасу тәртібі уәкілетті органның нормативтік құқықтық актісінде айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z199" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сақтандырушының интернет-ресурсын пайдалана отырып, туристі міндетті сақтандыру шартын жасасу және ол бойынша сақтандыру жағдайларын реттеу кезінде сақтандырушы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
@@ -3489,71 +3465,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Туристі міндетті сақтандыру шартын жасасу және ол бойынша сақтандыру жағдайларын реттеу туралы хабарламалардың тәртібі мен мазмұнына қойылатын талаптарды уәкілетті орган айқындайды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z200" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Егер туристі міндетті сақтандыру шартында өзгеше көзделмесе, туристі міндетті сақтандыру шартын электрондық ақпараттық ресурстар алмасу арқылы жасасу кезінде сақтанушы сақтандыру шартын сақтанушы сақтандыру сыйлықақысын төлеген кезден бастап жасады деп есептеледі. </w:t>
+      4. Егер туристі міндетті сақтандыру шартында өзгеше көзделмесе, туристі міндетті сақтандыру шартын цифрлық ресурстар алмасу арқылы жасасу кезінде сақтанушы сақтандыру шартын сақтанушы сақтандыру сыйлықақысын төлеген кезден бастап жасады деп есептеледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z201" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Туристі міндетті сақтандыру шартын электрондық ақпараттық ресурстар алмасу арқылы жасасу кезінде сақтанушы осы Заңда көзделген сақтандыру талаптарымен танысқаннан кейін сақтандыру сыйлықақысын төлейді, сол арқылы ол өзіне ұсынылған талаптармен қосылу шартын жасасуға келісетінін растайды.</w:t>
+      5. Туристі міндетті сақтандыру шартын цифрлық ресурстар алмасу арқылы жасасу кезінде сақтанушы осы Заңда көзделген сақтандыру талаптарымен танысқаннан кейін сақтандыру сыйлықақысын төлейді, сол арқылы ол өзіне ұсынылған талаптармен қосылу шартын жасасуға келісетінін растайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z202" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Сақтандырушы сақтандырушының интернет-ресурсын пайдалана отырып, туристі міндетті сақтандыру шарттарын жасасу және олар бойынша сақтандыру жағдайларын реттеу мүмкіндігін тәулік бойы қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
@@ -3952,183 +3928,183 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">10-бап. Туристі мiндеттiсақтандыру шартының қолданылуын тоқтату </w:t>
-[...17 lines deleted...]
-      Туристі мiндеттi сақтандыру шартының қолданылуы мына жағдайларда:</w:t>
+        <w:t xml:space="preserve">10-бап. Туристі міндеттісақтандыру шартының қолданылуын тоқтату </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Туристі міндетті сақтандыру шартының қолданылуы мына жағдайларда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z60" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) шарттың қолданылу мерзiмi аяқталғанда;</w:t>
+      1) шарттың қолданылу мерзімі аяқталғанда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z61" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шарт мерзiмiнен бұрын тоқтатылғанда;</w:t>
+      2) шарт мерзімінен бұрын тоқтатылғанда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z62" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) сақтандырушы сақтандыру төлемiн (сақтандыру төлемдерiн) туристі мiндеттi сақтандыру шартында белгiленген сақтандыру сомасы мөлшерiнде жүзеге асырғанда тоқтатылады. </w:t>
+      3) сақтандырушы сақтандыру төлемін (сақтандыру төлемдерін) туристі міндетті сақтандыру шартында белгіленген сақтандыру сомасы мөлшерінде жүзеге асырғанда тоқтатылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">11-бап. Туристі мiндеттi сақтандыру шартын мерзiмiнен бұрын тоқтату </w:t>
-[...17 lines deleted...]
-      1. Туристі мiндеттi сақтандыру шарты Қазақстан Республикасының Азаматтық кодексiнде белгiленген жағдайларда мерзiмiнен бұрын тоқтатылады.</w:t>
+        <w:t xml:space="preserve">11-бап. Туристі міндетті сақтандыру шартын мерзімінен бұрын тоқтату </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Туристі міндетті сақтандыру шарты Қазақстан Республикасының Азаматтық кодексінде белгіленген жағдайларда мерзімінен бұрын тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z63" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Егер туристі мiндеттi сақтандыру шартын мерзiмiнен бұрын тоқтату оның талаптарын сақтандырушының орындамау кiнәсiнен туындаса, соңғысы сақтанушыға ол төлеген сақтандыру сыйлықақысын толық қайтарады. Туристі мiндеттi сақтандыру шарты Қазақстан Республикасының Азаматтық кодексiнде көзделген мән-жайлар бойынша мерзiмiнен бұрын тоқтатылған жағдайларда сақтандырушының сақтандыру сыйлықақысының сақтандыру қолданыста болған уақытқа бара-бар бiр бөлiгiн алуға құқығы бар. </w:t>
+      2. Егер туристі міндетті сақтандыру шартын мерзімінен бұрын тоқтату оның талаптарын сақтандырушының орындамау кінәсінен туындаса, соңғысы сақтанушыға ол төлеген сақтандыру сыйлықақысын толық қайтарады. Туристі міндетті сақтандыру шарты Қазақстан Республикасының Азаматтық кодексінде көзделген мән-жайлар бойынша мерзімінен бұрын тоқтатылған жағдайларда сақтандырушының сақтандыру сыйлықақысының сақтандыру қолданыста болған уақытқа бара-бар бір бөлігін алуға құқығы бар. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -4241,51 +4217,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сақтанушының:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z64" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) сақтандырушыдан туристі мiндеттi сақтандырудың талаптары мен тәртiбiн, туристі мiндеттi сақтандыру шарты бойынша өзiнiң құқықтары мен мiндеттерiн түсiндiрудi талап етуге;</w:t>
+      1) сақтандырушыдан туристі міндетті сақтандырудың талаптары мен тәртібін, туристі міндетті сақтандыру шарты бойынша өзінің құқықтары мен міндеттерін түсіндіруді талап етуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -4627,51 +4603,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) "Сақтандыру қызметі туралы" Қазақстан Республикасының Заңында көзделген ерекшеліктерді ескере отырып, өтінішті және қоса берілетін құжаттарды сақтандыру омбудсманына (тікелей сақтандыру омбудсманына, оның ішінде оның интернет-ресурсы арқылы не сақтандырушы арқылы, оның ішінде оның филиалы, өкілдігі, өзге де оқшауланған құрылымдық бөлімшесі, интернет-ресурсы арқылы) жіберуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z68" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) туристі мiндеттi сақтандыру шартын мерзiмiнен бұрын тоқтатуға құқығы бар.</w:t>
+      5) туристі міндетті сақтандыру шартын мерзімінен бұрын тоқтатуға құқығы бар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z69" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сақтанушы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
@@ -5344,70 +5320,70 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) сақтандырушының сұрау салуы бойынша шет тіліндегі құжаттарды қазақ немесе орыс тіліндегі нотариат куәландырған аудармасымен бірге ұсынуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) сақтандыру жағдайының басталуына жауапты тұлғаға керi талап қою құқығының сақтандырушыға өтуiн қамтамасыз етуге міндетті.</w:t>
+      10) сақтандыру жағдайының басталуына жауапты тұлғаға кері талап қою құқығының сақтандырушыға өтуін қамтамасыз етуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z77" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Туристі мiндеттi сақтандыру шартында сақтанушының және сақтандырылушының Қазақстан Республикасының заңнамалық актілеріне қайшы келмейтiн басқа да құқықтары мен мiндеттерi көзделуі мүмкiн.</w:t>
+      3. Туристі міндетті сақтандыру шартында сақтанушының және сақтандырылушының Қазақстан Республикасының заңнамалық актілеріне қайшы келмейтін басқа да құқықтары мен міндеттері көзделуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -5543,51 +5519,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">13-бап. Сақтандырушының құқықтары мен мiндеттерi </w:t>
+        <w:t xml:space="preserve">13-бап. Сақтандырушының құқықтары мен міндеттері </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сақтандырушы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z78" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5600,111 +5576,111 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) туристі міндетті сақтандыру шартын жасасу кезінде сақтанушыдан туристі міндетті сақтандыру шартына енгізу үшін қажетті сақтандырылушы туралы мәліметтерді ұсынуды талап етуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z79" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Қазақстан Республикасының заңдарында белгіленген тәртiппен тиісті мемлекеттік органдар мен ұйымдардан, олардың құзыретіне орай, сақтандыру жағдайының басталу фактiсiне және сақтандыру жағдайының басталуы нәтижесiнде келтiрiлген зиянның мөлшерiн анықтауға байланысты құжаттар мен мәлiметтердi сұратуға;</w:t>
+      2) Қазақстан Республикасының заңдарында белгіленген тәртіппен тиісті мемлекеттік органдар мен ұйымдардан, олардың құзыретіне орай, сақтандыру жағдайының басталу фактісіне және сақтандыру жағдайының басталуы нәтижесінде келтірілген зиянның мөлшерін анықтауға байланысты құжаттар мен мәліметтерді сұратуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z80" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сақтандырылушылардың осы Заңда көрсетілген сақтандыру жағдайларының басталуы салдарынан келтірілген зиянды өтеу туралы талаптарына байланысты мәселелерді реттеуге қатысуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z81" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) осы Заңның 19-бабында көзделген жағдайларда, зиян келтiргенi үшiн жауапты тұлғаға керi талап құқығын қоюға;</w:t>
+      4) осы Заңның 19-бабында көзделген жағдайларда, зиян келтіргені үшін жауапты тұлғаға кері талап құқығын қоюға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z82" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) осы Заңның 20-бабында көзделген негiздер бойынша сақтандыру төлемiн толық немесе iшiнара жүзеге асырудан бас тартуға құқылы.</w:t>
+      5) осы Заңның 20-бабында көзделген негіздер бойынша сақтандыру төлемін толық немесе ішінара жүзеге асырудан бас тартуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z83" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Сақтандырушы: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
@@ -5998,89 +5974,89 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сақтандыру құпиясын қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z88" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) сақтандырылушыға сақтандыру жағдайы кезiнде залалдарды болғызбау немесе азайту мақсатында шеккен шығыстарын өтеуге;</w:t>
+      6) сақтандырылушыға сақтандыру жағдайы кезінде залалдарды болғызбау немесе азайту мақсатында шеккен шығыстарын өтеуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) туристі міндетті сақтандыру шарты шеңберінде ассистансты қамтамасыз етуге міндеттенетін бір және (немесе) бірнеше ассистанс компаниямен шарттар жасасуға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z89" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Туристі мiндеттi сақтандыру шартында сақтандырушының Қазақстан Республикасының заң актiлерiне қайшы келмейтiн өзге де құқықтары мен мiндеттерi көзделуi мүмкiн. </w:t>
+      3. Туристі міндетті сақтандыру шартында сақтандырушының Қазақстан Республикасының заң актілеріне қайшы келмейтін өзге де құқықтары мен міндеттері көзделуі мүмкін. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -7935,51 +7911,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сақтандырылушы не сақтандырылушыға ассистанс берілген кезде ассистанс компания сақтандырушыға сақтандыру төлемі туралы талапты сақтандыру төлемін жүзеге асыру үшін қажетті құжаттарды қоса бере отырып, уәкілетті органның нормативтік құқықтық актісіне сәйкес жазбаша нысанда, оның ішінде сақтандырушының интернет-ресурсы арқылы қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өтініш беруші сақтандырушының талап етуі бойынша сақтандырушы қол жеткізе алатын мемлекеттік органдардың дерекқорларында және (немесе) ақпараттық жүйелерінде электрондық нысанда бар құжаттарды қоспағанда, сақтандырушыға сақтандыру төлемін жүзеге асыру үшін қажетті құжаттардың түпнұсқаларын беруге міндетті.</w:t>
+      Өтініш беруші сақтандырушының талап етуі бойынша сақтандырушы қол жеткізе алатын мемлекеттік органдардың дерекқорларында және (немесе) цифрлық жүйелерінде электрондық нысанда бар құжаттарды қоспағанда, сақтандырушыға сақтандыру төлемін жүзеге асыру үшін қажетті құжаттардың түпнұсқаларын беруге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z176" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сақтандыру төлемі туралы өтінішке мынадай құжаттар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -8208,89 +8184,89 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пайда алушының жеке басын және құқықтарын растайтын құжаттар, қажет болған кезде, ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z177" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Құжаттарды қабылдаған сақтандырушы өтiнiш берушiге ұсынылған құжаттардың толық тiзбесiн және олар қабылданған күндi көpceтe отырып, анықтама беруге мiндеттi.</w:t>
+      3. Құжаттарды қабылдаған сақтандырушы өтініш берушіге ұсынылған құжаттардың толық тізбесін және олар қабылданған күнді көpceтe отырып, анықтама беруге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші сақтандыру төлемі туралы өтінішті электрондық тәсілмен жөнелткен жағдайда сақтандырушы оған осы анықтаманы электрондық нысанда ұсына алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z178" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Сақтандыру төлемiн жүзеге асырған кезде сақтандырушы сақтандырылушыдан (пайда алушыдан) оның сақтандырушыға талап қою құқығын шектейтiн шарттарды қабылдауын талап етуге құқылы емес.</w:t>
+      4. Сақтандыру төлемін жүзеге асырған кезде сақтандырушы сақтандырылушыдан (пайда алушыдан) оның сақтандырушыға талап қою құқығын шектейтін шарттарды қабылдауын талап етуге құқылы емес.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z179" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Сақтандырылушы айқындаған тұлға, ал сақтандырылушы қаза тапқан кезде оның мұрагерлері пайда алушы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:bookmarkStart w:name="z180" w:id="85"/>
     <w:p>
@@ -8342,109 +8318,109 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ассистанс компаниямен келісу бойынша сақтандырылушыға медициналық және өзге де мекеме көрсеткен қызметтер құнын уәкілетті органның нормативтік құқықтық актісінде белгіленген тәртіппен төлеу арқылы жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z181" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Сақтандыру төлемiнiң мөлшерiне туристі мiндеттi сақтандыру шартының тараптары немесе пайда алушы дау айтқан жағдайларда, сақтандырушы сақтандыру төлемiн осы баптың 6-тармағында белгiленген мерзiм iшiнде, аталған тұлғалардың бiрде-бiреуi дау айтпайтын бөлiгiнде жүзеге асыруға мiндеттi.</w:t>
+      7. Сақтандыру төлемінің мөлшеріне туристі міндетті сақтандыру шартының тараптары немесе пайда алушы дау айтқан жағдайларда, сақтандырушы сақтандыру төлемін осы баптың 6-тармағында белгіленген мерзім ішінде, аталған тұлғалардың бірде-біреуі дау айтпайтын бөлігінде жүзеге асыруға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сақтандыру төлемiнiң дау айтылатын бөлiгiн сақтандырушы соттың татуласу келiсiмi туралы ұйғарымы немесе, егер сот шешiмдi дереу орындауға жібермесе, соттың осы дау бойынша шешiмi заңды күшiне енген күннен бастап үш жұмыс күнi iшiнде төлеуге тиiс.</w:t>
+      Сақтандыру төлемінің дау айтылатын бөлігін сақтандырушы соттың татуласу келісімі туралы ұйғарымы немесе, егер сот шешімді дереу орындауға жібермесе, соттың осы дау бойынша шешімі заңды күшіне енген күннен бастап үш жұмыс күні ішінде төлеуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z182" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Туристі мiндеттi сақтандыру шарты қолданылатын кезеңде келтiрiлген зиян үшiн сақтандыру төлемi туралы талап сақтандырушыға сақтандыру жағдайы басталған кезден бастап үш жыл iшiнде қойылуы мүмкiн.</w:t>
+      8. Туристі міндетті сақтандыру шарты қолданылатын кезеңде келтірілген зиян үшін сақтандыру төлемі туралы талап сақтандырушыға сақтандыру жағдайы басталған кезден бастап үш жыл ішінде қойылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z183" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Сақтандырушы сақтандыру төлемi уақтылы жүзеге асырылмаған кезде сақтандырылушыға (пайда алушыға) Қазақстан Республикасының Азаматтық кодексiнде (Жалпы бөлім) белгiленген тәртiппен және мөлшерде тұрақсыздық айыбын төлеуге мiндеттi.</w:t>
+      9. Сақтандырушы сақтандыру төлемі уақтылы жүзеге асырылмаған кезде сақтандырылушыға (пайда алушыға) Қазақстан Республикасының Азаматтық кодексінде (Жалпы бөлім) белгіленген тәртіппен және мөлшерде тұрақсыздық айыбын төлеуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -8580,51 +8556,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>19-бап. Зиян келтiрген тұлғаға керi талап қою құқығы</w:t>
+        <w:t>19-бап. Зиян келтірген тұлғаға кері талап қою құқығы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сақтандыру төлемін жүзеге асырған сақтандырушыға сақтандырылушының өмірі мен денсаулығына зиян келтіруге кінәлі тұлғаға кері талап қою құқығы төленген сома шегінде өтеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -8677,145 +8653,145 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">20-бап. Сақтандырушыны сақтандыру төлемiн жүзеге асырудан босату негiздерi </w:t>
+        <w:t xml:space="preserve">20-бап. Сақтандырушыны сақтандыру төлемін жүзеге асырудан босату негіздері </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z184" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сақтандырушы, егер сақтандыру жағдайы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) сақтандырылушының сақтандыру жағдайын туындатуға бағытталған не оның басталуына ықпал ететiн қасақана әрекеттерiнiң; </w:t>
-[...17 lines deleted...]
-      2) сақтандырылушының Қазақстан Республикасының заңнамасында белгiленген тәртiппен сақтандыру жағдайымен себептi байланыстағы қасақана қылмыстық немесе әкiмшiлiк құқық бұзушылықтар деп танылған әрекеттерiнiң салдарынан болса, сақтандыру төлемiн жүзеге асырудан толық немесе iшiнара бас тартуға құқылы.</w:t>
+      1) сақтандырылушының сақтандыру жағдайын туындатуға бағытталған не оның басталуына ықпал ететін қасақана әрекеттерінің; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сақтандырылушының Қазақстан Республикасының заңнамасында белгіленген тәртіппен сақтандыру жағдайымен себепті байланыстағы қасақана қылмыстық немесе әкімшілік құқық бұзушылықтар деп танылған әрекеттерінің салдарынан болса, сақтандыру төлемін жүзеге асырудан толық немесе ішінара бас тартуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z120" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Сақтандырушының сақтандыру төлемiн жүзеге асырудан бас тартуы үшiн: </w:t>
+      2. Сақтандырушының сақтандыру төлемін жүзеге асырудан бас тартуы үшін: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) сақтандырылушының залал келтiруге кiнәлi тұлғадан залалдың тиiстi өтемiн алуы;</w:t>
+      1) сақтандырылушының залал келтіруге кінәлі тұлғадан залалдың тиісті өтемін алуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z121" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -8850,91 +8826,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізілдеді) Заңымен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:bookmarkStart w:name="z122" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) еңсерiлмейтiн күш жағдайлары;</w:t>
+      3) еңсерілмейтін күш жағдайлары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z123" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) әрбір жеке сақтандыру жағдайы бойынша іс жүзінде шеккен шығыстар негізге алына отырып ұсынылатын құжаттарды қоспағанда, сақтандырылушының осы Заңның 18-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес сақтандыру төлемi туралы өтiнiшке қоса берiлетiн құжаттарды сақтандырушыға толық көлемде ұсынбауы;</w:t>
+        <w:t xml:space="preserve"> сәйкес сақтандыру төлемі туралы өтінішке қоса берілетін құжаттарды сақтандырушыға толық көлемде ұсынбауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) сақтандырушының сақтандыру сомасы мөлшерінде сақтандыру төлемін жүзеге асыруы; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z134" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -9273,70 +9249,70 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Сақтандырушы сақтандыру төлемiнен бас тарту үшiн негiздер бар кезде, осы Заңның 18-бабында көзделген құжаттарды алған күннен бастап жетi жұмыс күнi iшiнде сақтандыру төлемi туралы өтiнiш берген тұлғаға бас тарту себептерiнiң уәждi негiздемесiмен және сақтанушының (сақтандырылушының, пайда алушының) Қазақстан Республикасы заңнамасының ерекшеліктерін ескере отырып, келіспеушіліктерді реттеу үшін сақтандыру омбудсманына жүгіну құқығы туралы хабарламамен сақтандыру төлемiнен толық немесе iшiнара бас тарту туралы тиiстi шешiмдi жазбаша нысанда жiберуге мiндеттi.</w:t>
+      4. Сақтандырушы сақтандыру төлемінен бас тарту үшін негіздер бар кезде, осы Заңның 18-бабында көзделген құжаттарды алған күннен бастап жеті жұмыс күні ішінде сақтандыру төлемі туралы өтініш берген тұлғаға бас тарту себептерінің уәжді негіздемесімен және сақтанушының (сақтандырылушының, пайда алушының) Қазақстан Республикасы заңнамасының ерекшеліктерін ескере отырып, келіспеушіліктерді реттеу үшін сақтандыру омбудсманына жүгіну құқығы туралы хабарламамен сақтандыру төлемінен толық немесе ішінара бас тарту туралы тиісті шешімді жазбаша нысанда жіберуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z126" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Сақтандырушының осы бапта көзделмеген негiздер бойынша сақтандыру төлемiнен бас тартуға құқығы жоқ.</w:t>
+      5. Сақтандырушының осы бапта көзделмеген негіздер бойынша сақтандыру төлемінен бас тартуға құқығы жоқ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -9785,104 +9761,104 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">21-бап. Дауларды қарау тәртiбi </w:t>
+        <w:t xml:space="preserve">21-бап. Дауларды қарау тәртібі </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Туристі мiндеттi сақтандыру шартынан туындайтын даулар Қазақстан Республикасының заңдарында белгiленген тәртiппен қаралады. </w:t>
+      Туристі міндетті сақтандыру шартынан туындайтын даулар Қазақстан Республикасының заңдарында белгіленген тәртіппен қаралады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">22-бап. Туристі мiндеттi сақтандыру туралы Қазақстан Республикасының заңдарын бұзғаны үшiн жауаптылық </w:t>
-[...17 lines deleted...]
-      Туристі мiндеттi сақтандыру туралы Қазақстан Республикасының заңдарын бұзуға кінәлі тұлғалар Қазақстан Республикасының заңдарына сәйкес жауаптылықта болады.</w:t>
+        <w:t xml:space="preserve">22-бап. Туристі міндетті сақтандыру туралы Қазақстан Республикасының заңдарын бұзғаны үшін жауаптылық </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Туристі міндетті сақтандыру туралы Қазақстан Республикасының заңдарын бұзуға кінәлі тұлғалар Қазақстан Республикасының заңдарына сәйкес жауаптылықта болады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9923,51 +9899,51 @@
               </w:rPr>
               <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Президентi</w:t>
+              <w:t>Президенті</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -10707,51 +10683,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 медициналық персоналдың бірге ілесіп жүруіне жұмсалатын шығыстарды (сақтандырылушының медициналық көрсетілімдер бойынша Қазақстан Республикасының аумағындағы тұратын жеріне өз бетінше қайтуға мүмкіндігі болмаған жағдайда) қоса алғанда, уақытша болатын елден (жерден) Қазақстан Республикасына шұғыл медициналық тасу бойынша шығыстар;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-мәйітті ашып қарауға, бальзамдауға және оның мәйітханада болуына, табытты сатып алуға, Қазақстан Республикасының аумағына тасымалдауға арналған құжаттарды ресімдеуге жұмсалатын шығыстарды қоса алғанда, мүрде салынған сауытты немесе мәйiттi (сүйекті) қайтаруды ұйымдастыруға жұмсалатын шығыстар;</w:t>
+мәйітті ашып қарауға, бальзамдауға және оның мәйітханада болуына, табытты сатып алуға, Қазақстан Республикасының аумағына тасымалдауға арналған құжаттарды ресімдеуге жұмсалатын шығыстарды қоса алғанда, мүрде салынған сауытты немесе мәйітті (сүйекті) қайтаруды ұйымдастыруға жұмсалатын шығыстар;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11913,51 +11889,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 медициналық персоналдың бірге ілесіп жүруіне жұмсалатын шығыстарды (сақтандырылушының медициналық көрсетілімдер бойынша Қазақстан Республикасының аумағындағы тұратын жеріне өз бетінше қайтуға мүмкіндігі болмаған жағдайда) қоса алғанда, шет мемлекеттен Қазақстан Республикасына шұғыл медициналық тасуға жұмсалатын шығыстар;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-мәйітті ашып қарауға, бальзамдауға және оның мәйітханада болуына, табытты сатып алуға, Қазақстан Республикасының аумағына тасымалдауға арналған құжаттарды ресімдеуге жұмсалатын шығыстарды қоса алғанда, мүрде салынған сауытты немесе мәйiттi (сүйекті) қайтаруды ұйымдастыруға жұмсалатын шығыстар;</w:t>
+мәйітті ашып қарауға, бальзамдауға және оның мәйітханада болуына, табытты сатып алуға, Қазақстан Республикасының аумағына тасымалдауға арналған құжаттарды ресімдеуге жұмсалатын шығыстарды қоса алғанда, мүрде салынған сауытты немесе мәйітті (сүйекті) қайтаруды ұйымдастыруға жұмсалатын шығыстар;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12891,55 +12867,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13265,31 +13241,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>