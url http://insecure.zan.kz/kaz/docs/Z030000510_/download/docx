--- v4 (2026-07-26)
+++ v5 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="726e618" w14:textId="726e618">
+    <w:p w14:paraId="fa86482" w14:textId="fa86482">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -779,71 +779,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қазақстан Республикасының мемлекеттік құқықтық статистика және арнайы есепке алу туралы заңнамасы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституциясына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, "Прокуратура туралы" Қазақстан Республикасының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> негізделеді, осы Заңнан және Қазақстан Республикасының өзге де нормативтік құқықтық актілерінен тұрады.</w:t>
+        <w:t>, "Прокуратура туралы" Қазақстан Республикасының Конституциялық заңына негізделеді, осы Заңнан және Қазақстан Республикасының өзге де нормативтік құқықтық актілерінен тұрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z32" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Егер Қазақстан Республикасы бекіткен халықаралық шартта, осы Заңдағыдан өзгеше ережелер белгіленсе, онда халықаралық шарттың ережелері қолданылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
@@ -1257,51 +1237,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 263-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1900,72 +1880,52 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12-6) тоқтатылған қылмыстық істерді қабылдауды, беруді, олармен танысуды, сақтауды және жоюды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z148" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> көзделген мемлекеттік бақылау актілерінің және анықталған бұзушылықтарды жою туралы нұсқамалардың нысандарын әзірлейді және бекітеді;</w:t>
+        <w:t>
+      12-7) Қазақстан Республикасының Кәсіпкерлік кодексінде көзделген мемлекеттік бақылау актілерінің және анықталған бұзушылықтарды жою туралы нұсқамалардың нысандарын әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z149" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12-8) реттеуші мемлекеттік органдарға мемлекеттік бақылау мен қадағалауды жүргізу тәртібін жетілдіру жөнінде ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z157" w:id="42"/>
     <w:p>
@@ -1981,51 +1941,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12-9) қылмыстық істерді тергеп-тексеру, әкімшілік құқық бұзушылық туралы істер бойынша іс жүргізу, Қазақстан Республикасының заңдарында көзделген мемлекеттік бақылау, сондай-ақ қадағалау нысандарын тіркеу және (немесе) есепке алу процестеріне цифрлық технологияларды ендіреді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z158" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12-10) жолданымдарды қарау бойынша операциялық бағалау жүргізеді;</w:t>
+      12-10) орталық мемлекеттік және астананың, облыстардың, республикалық маңызы бар қалалардың жергілікті атқарушы органдарының жолданымдарды қарау жөніндегі қызметінің тиімділігін бағалауды жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z159" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12-11) жеке және заңды тұлғаларға мемлекеттік қызметтер көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
@@ -2293,91 +2253,131 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 12.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 263-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 352-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3062,91 +3062,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 219-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 12.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 263-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4309,498 +4309,384 @@
         <w:t>
       11) экстремизмді жүзеге асырғаны үшін жауаптылыққа тартылған адамдарды, сондай-ақ cот экстремистік деп таныған ұйымдарды және ақпараттық материалдарды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:bookmarkStart w:name="z139" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11-1) мемлекеттік қызметке кір келтіретін тәртіптік теріс қылықтар жасаған адамдарды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) мемлекеттік қызметтен жағымсыз себептермен босатылған адамдарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) адамдардың қаза болуына немесе жаралануына әкеп соққан жол-көлік оқиғаларын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) атқарушылық құжаттар бойынша міндеттемелерін орындамаған адамдарды, сондай-ақ әкімшілік айыппұл салу туралы қаулыны ерікті түрде орындамаған адамдарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) атқарушылық іс жүргізу бойынша борышкерлер, мемлекеттің мүддесі үшін ұсынылған, сондай-ақ алименттер өндіріп алу туралы, асыраушының мертігуінен немесе денсаулығының өзге де зақымдануынан, қайтыс болуынан келген залалды өтеу туралы қуынымдар бойынша жауапкер болып табылатын іздеудегі адамдарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) қылмыстық жолмен алынған ақшаны және (немесе) өзге мүлікті заңдастырғаны (жылыстатқаны), терроризмді қаржыландырғаны және жаппай қырып-жою қаруын таратуды қаржыландырғаны үшін жауаптылыққа тартылған адамдарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-1) кәмелетке толмағандарға жыныстық тиіспеушілікке қарсы қылмыстық құқық бұзушылықтар жасағаны үшін қылмыстық жауаптылыққа тартылған адамдарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z146" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-2) туысқандарымен байланысты жоғалтқан іздеудегі адамдарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z147" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-3) өзі туралы анықтамалық деректерді хабарлауға қабілеті жоқ адамдарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z108" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) қылмыстық жолмен алынған ақшаны және (немесе) өзге мүлікті заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға байланысты тәркіленген мүлік сомаларын, сондай-ақ қылмыстық жолмен алынған, Қазақстан Республикасына қайтарылуға жататын және қайтарылған сомаларды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z109" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) қылмыстық жолмен алынған ақшаны және (немесе) өзге мүлікті заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға байланысты өзара құқықтық көмек пен өзге халықаралық сұрау салуларды арнайы есепке алуды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      19) алып тасталды - ҚР 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">20) алып тасталды - ҚР 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...376 lines deleted...]
-    <w:bookmarkStart w:name="z94" w:id="104"/>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Жедел және ведомстволық есепке алуды қоспағанда, арнайы есепке алуды жүргізу, пайдалану және сақтау қағидаларын уәкілетті орган белгілейді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5069,51 +4955,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 484-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 18.04.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 58-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84-VI</w:t>
       </w:r>
       <w:r>
@@ -5129,51 +5015,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 13.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 325-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі); 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VII</w:t>
       </w:r>
       <w:r>
@@ -5209,51 +5095,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 219-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5274,315 +5160,315 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">13-бап. Арнайы есепке алу объектілері </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Шыққан тегіне, әлеуметтік, лауазымдық және мүліктік жағдайына, жынысына, нәсіліне, ұлтына, тіліне, азаматтығына, дінге көзқарасына, сенім-нанымына, қоғамдық бірлестіктерге мүшелігіне, тұратын жеріне немесе кез келген өзге жағдайларға қарамастан, Қазақстан Республикасының аумағындағы жеке тұлға, сондай-ақ заңды тұлға арнайы есепке алу объектісі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="105"/>
+    <w:bookmarkStart w:name="z95" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Егер, заңда өзгеше көзделмесе, өзі туралы мәліметтерді уәкілетті органның арнайы есепке алу жүйесіне енгізу үшін есепке алынған объектінің келісімі талап етілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z96" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z96" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Егер, заңда өзгеше көзделмесе, мемлекеттік орган өзінің құзыретіне кіретін міндеттерді шешу кезінде есепке алынған объект туралы мәліметтерді пайдалануға оның келісімі талап етілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z97" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z97" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Адамның тегі, аты, әкесінің аты, туған күні, туған жері, сондай-ақ осы деректерді сол адамның өзгерту фактісі, бұрынғы деректер сияқты, жеке немесе отбасылық құпия болып табылмайды. Адам заңды жолмен алынған осы, сондай-ақ өзге де мәліметтерді арнайы есепкe алу ісіне енгізуге тыйым салуға нeмece рұқсат етуге құқылы емес. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">14-бап. Арнайы есепке алуды түзу </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Әртүрлі мемлекеттік органдар өздерінің құзыретіне кіретін міндеттерді шешу кезінде мәліметтері пайдаланылуы мүмкін арнайы есепке алу уәкілетті органда ғана жүргізілуге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="108"/>
+    <w:bookmarkStart w:name="z98" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Құқықтық статистика және арнайы есепке алу субъектілері арнайы есепке алуды түзу үшін ақпараттық есеп құжаттарын және өзге де қажетті материалдар мен мәліметтерді уәкілетті орган белгілеген тәртіппен, шектерде, көлемде және мерзімдерде береді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">15-бап. Ведомстволық есепке алуды тағайындау және жүргізу </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Құқықтық статистика және арнайы есепке алу субъектілері ведомстволық есепке алуды өздерінің құзыретіне кіретін міндеттерді шешу мақсатында жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="109"/>
+    <w:bookmarkStart w:name="z99" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ведомстволық есепке алуды қалыптастыру тәртібі ведомстволық нұсқаулықтармен айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z100" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z100" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Ведомстволық есепке алуда бар мәліметтер тек қана мемлекеттік органның құзыретіне кіретін міндеттерді шешу шегінде пайдаланылуы мүмкін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">16-бап. Құқықтық статистикалық ақпаратты пайдалану мен сақтау тәртібі </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Уәкілетті орган Қазақстан Pecпубликасы заңнамасының талаптарын сақтай отырып, бұқаралық ақпарат құралдарында статистикалық ақпаратты жариялауға, статистикалық жинақтар шығаруға және құқықтық статистикалық ақпаратты практикалық және ғылыми-зерттеу мақсаттарында өзгедей пайдалануға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="111"/>
+    <w:bookmarkStart w:name="z101" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Құқықтық статистикалық ақпарат ақпараттық есепке алу құжаттары және есептілік нысандары түрінде уәкілетті орган анықтайтын талаптарға сәйкес оның сақталуы қамтамасыз етілетін жағдайларда сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z102" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z102" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Құқықтық статистикалық ақпаратты сақтау мерзімін Қазақстан Республикасының заңдарына сәйкес уәкілетті орган белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5618,148 +5504,148 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-1-бап. Құқық қорғау, арнаулы мемлекеттік және өзге де органдардың ақпарат алмасу жүйесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="113"/>
+    <w:bookmarkStart w:name="z121" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қаржы мониторингі жөніндегі уәкілетті органның, құқық қорғау, арнаулы мемлекеттік және өзге де органдардың қызметкерлеріне және (немесе) жұмыскерлеріне мемлекеттік, өзге де органдар мен ұйымдардың цифрлық жүйелерінен цифрлық ресурстарды беруге арналған, цифрлық ресурстарды тек қана олардың осы Заңға сәйкес өз қызметін жүзеге асыру шеңберіндегі сұрау салулары бойынша алуына мүмкіндік беретін құпия цифрлық жүйе құқық қорғау, арнаулы мемлекеттік және өзге де органдардың ақпарат алмасу жүйесі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z122" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z122" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құқық қорғау, арнаулы мемлекеттік және өзге де органдардың ақпарат алмасу жүйесімен интеграцияланатын интернет-ресурстар мен цифрлық жүйелердің тізбесін Қазақстан Республикасының Бас Прокуроры айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өзге де органдардың құқық қорғау, арнаулы мемлекеттік және өзге де органдардың ақпарат алмасу жүйесінен өздеріне жүктелген міндеттерді шешу үшін қажетті ақпаратты алу тәртібі мен негіздері Қазақстан Республикасы Бас Прокурорының және өзге де органдардың бірінші басшыларының бірлескен нормативтік құқықтық актілерінде айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="115"/>
+    <w:bookmarkStart w:name="z123" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Құқық қорғау, арнаулы мемлекеттік және өзге де органдардың ақпарат алмасу жүйесінің жұмыс істеуін құқық қорғау, арнаулы мемлекеттік және өзге де органдардың ақпарат алмасу жүйесінің операторы Қазақстан Республикасының мемлекеттік құқықтық статистика және арнайы есепке алу туралы және Қазақстан Республикасының цифрлық заңнамасына сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z124" w:id="116"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z124" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Құқық қорғау, арнаулы мемлекеттік және өзге де органдардың ақпарат алмасу жүйесін пайдалану қағидаларын Қазақстан Республикасының Бас Прокуроры цифрландыру саласындағы уәкілетті органмен келісу бойынша айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5915,210 +5801,210 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-2-бап. Құқық қорғау, арнаулы мемлекеттік және өзге де органдардың ақпарат алмасу жүйесінен цифрлық ресурстарды алу тәртібі мен негіздері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="117"/>
+    <w:bookmarkStart w:name="z126" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Құқық қорғау, арнаулы мемлекеттік және өзге де органдардың ақпарат алмасу жүйесінен цифрлық ресурстарды алуды жүйеде тіркелген пайдаланушылар Қазақстан Республикасының заңнамасында белгіленген тәртіппен Қазақстан Республикасы Ұлттық куәландырушы орталығының электрондық цифрлық қолтаңбасын пайдалана отырып, мемлекеттік органдардың бірыңғай көліктік ортасы және байланыстың қорғалған арналары арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z127" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z127" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасының цифрлық заңнамасының талаптарына сәйкес келетін электрондық құжат нысанындағы сұрау салудың қағаз жеткізгіштегі құжатпен мәні бірдей болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z128" w:id="119"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z128" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қылмыстық, азаматтық, әкімшілік істердің, іздестіру істері мен атқарушылық іс жүргізудің шеңберінде ақпарат алу үшін сұрау салуда ақпаратты талап етіп алдыруға негіз болған мән-жайлар көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z129" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z129" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сұрау салудың негізділігі құқық қорғау, арнаулы мемлекеттік және өзге де органдардың ақпарат алмасу жүйесі операторының дерекқорларда пайдаланушының іс жүргізуінде сұрау салуға бастама жасау үшін негіз болған материалдардың бар-жоғын салыстырып-тексеру арқылы тексеруіне жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z130" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z130" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құқық қорғау, арнаулы мемлекеттік және өзге де органдардың ақпарат алмасу жүйесінен цифрлық ресурстарды алу тексерудің оң нәтижесі болған жағдайда ғана мүмкін болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z131" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z131" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы құқық қорғау, арнаулы мемлекеттік органдарының және Қазақстан Республикасы Қорғаныс министрлігінің әскери барлау органдарының құқық қорғау, арнаулы мемлекеттік және өзге де органдардың ақпарат алмасу жүйесінен жария емес тергеу әрекеттері мен жедел-іздестіру қызметін жүргізу үшін, сондай-ақ өздеріне жүктелген өзге де міндеттерді шешу үшін қажетті ақпаратты алу тәртібі мен негіздері Қазақстан Республикасының Бас Прокуроры, Қазақстан Республикасының Қорғаныс министрі мен Қазақстан Республикасы құқық қорғау және арнаулы мемлекеттік органдарының бірінші басшыларының бірлескен нормативтік-құқықтық актілерінде айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z132" w:id="123"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z132" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Соттарға ақпарат Қазақстан Республикасының қолданыстағы заңнамасының нормаларына сәйкес және осы баптың 3-тармағының талаптары сақтала отырып, қаралатын қылмыстық, азаматтық, әкімшілік істер шеңберінде беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z140" w:id="124"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z140" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қаржы мониторингі жөніндегі уәкілетті органның құқық қорғау, арнаулы мемлекеттік және өзге де органдардың ақпарат алмасу жүйесінен қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл үшін қажет ақпаратты алу тәртібі мен негіздері Қазақстан Республикасы Бас Прокурорының және қаржы мониторингі жөніндегі уәкілетті органның бірлескен нормативтік құқықтық актісінде айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6294,150 +6180,150 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-3-бап. Құқық қорғау, арнаулы мемлекеттік және өзге де органдардың ақпарат алмасу жүйесінен алынған цифрлық ресурстарды пайдалану бойынша шектеулер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="125"/>
+    <w:bookmarkStart w:name="z134" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Құқық қорғау, арнаулы мемлекеттік және өзге де органдардың ақпарат алмасу жүйесін пайдаланушылар сұрау салудың негізділігін, алынған ақпараттың тек қана сұрау салуда мәлімделген мақсаттарда пайдалануын, сондай-ақ Қазақстан Республикасының цифрлық заңнамасының және Қазақстан Республикасының дербес деректер және оларды қорғау туралы заңнамасының сақталуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z135" w:id="126"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z135" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Алынған ақпарат өзін сұратуға негіз болған материалдарда сақталады. Мұндай ақпараттың көшірмесін жасауға, оны алып қоюға, кейіннен беруге, таратуға тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z136" w:id="127"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z136" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ақпаратты сақтау мерзімдері, шарттары негізгі материалдың мазмұнына сүйене отырып айқындалады. Ақпарат тиісті материалдармен бірге жойылуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z137" w:id="128"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z137" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сұрау салулардың негізділігін қамтамасыз етуге, құқық қорғау, арнаулы мемлекеттік және өзге де органдардың ақпарат алмасу жүйесінен алынған цифрлық ресурстармен жұмысты ұйымдастыруға және оларды пайдалануға жауапты лауазымды адамдарды осы органдардың басшылары айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z138" w:id="129"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z138" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Лауазымды адамдар Қазақстан Республикасының цифрлық заңнамасының және Қазақстан Республикасының дербес деректер және оларды қорғау туралы заңнамасының талаптарын бұзғаны үшін Қазақстан Республикасының заңдарында көзделген жауаптылықта болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6722,55 +6608,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>