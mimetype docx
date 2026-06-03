--- v1 (2026-03-14)
+++ v2 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="36a8a66" w14:textId="36a8a66">
+    <w:p w14:paraId="65c30d2" w14:textId="65c30d2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -4597,51 +4597,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 29.03.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 479-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 11.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 90-VI</w:t>
       </w:r>
       <w:r>
@@ -6218,1128 +6218,682 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14-бап. Қаржы, сақтандыру, инвестициялық қызметтердi, бағалы қағаздарды және цифрлық активтерді жарнамалау ерекшелiктерi </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 14-баптың тақырыбына өзгеріс енгізілді – ҚР 06.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.04.2023 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.05.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке және заңды тұлғалардың ақшасын пайдалануға байланысты қаржы (оның iшiнде, банктiк), сақтандыру, инвестициялық және өзге де көрсетiлетiн қызметтерге, бағалы қағаздарға, сондай-ақ цифрлық активтерге жарнама жасау, тарату, орналастыру кезiнде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жарнамаланатын қызметтер көрсетуге, бағалы қағаздарға немесе цифрлық активтерге тiкелей қатысы жоқ ақпаратты жарнамада келтiруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z94" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жай акциялар бойынша кiрiс алуға және дивидендтер мөлшерiне немесе цифрлық активтер бойынша кіріс алуға кепiлдiк беруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z95" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бағалы қағаздарды эмиссиясы тiркелмеген, сондай-ақ бағалы қағаздар эмиссиясы тоқтатыла тұрған немесе жасалмады деп танылған кезде жарнамалауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z96" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қызметтiң болашақтағы тиiмдiлiгі (кiрiстiлiгi) туралы, соның iшiнде бағалы қағаздардың немесе цифрлық активтердің бағамдық құнының өсуiн жариялау арқылы кез келген кепiлдiктер немесе ұсыныстар беруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z97" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жарнамада айтылған, шарттардың елеулi талаптарының кез келгенiн жасырып қалуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z98" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) басқа жеке тұлғаларды белгiлi бiр кәсiпорынның қызметiне немесе сол кәсiпорынның тауарларын сатып алуға тарту есебiнен жеке тұлғаларды өз табысын немесе пайдасын алуға шақыратын кәсiпкерлiк қызмет түрлерiн жарнамалауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z99" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) үлескерлердің ақшасын тартуға арналған рұқсаттың нөмірі мен берілген күнін тиісті түрде көрсетпей немесе "Тұрғын үй құрылысына үлестік қатысу туралы" Қазақстан Республикасының Заңында көзделген тұрғын үй құрылысына үлестік қатысу кепілдігін беру туралы жасалған шарттың немесе реновациялау шеңберінде кепілдік беру туралы шарттың нөмірі мен күнін көрсетпей жеке, заңды тұлғалардың және (немесе) қызметін бірлескен қызмет туралы шартқа сәйкес жүзеге асыратын тұлғалардың (жай серіктестік, консорциум) ақшасын тартуға бағытталған, сондай-ақ тұрғын үйлердің (тұрғын ғимараттардың) бекітілген құрылыс жобасындағы сыныптамасына сәйкес келмейтін салынып жатқан көппәтерлі тұрғын үйлерді және (немесе) жеке тұрғын үйлер кешендерін жарнамалауға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-бапқа өзгерістер енгізілді – ҚР 2006.07.07 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 181</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2007 бастап қолданысқа енгізілді) 2007.06.19 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 264</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2009.07.11 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) ; 07.04.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 487-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 06.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.04.2023 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 204-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.05.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...62 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">14-бап. Қаржы, сақтандыру, инвестициялық қызметтердi , бағалы қағаздарды және қамтамасыз етілген цифрлық активтерді жарнамалау ерекшелiктерi </w:t>
-[...941 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">14-1-бап. Тауар белгілерін және осы белгілермен белгіленген тауарларды жарнамалау ерекшеліктері </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Белгіленген тәртіппен тіркелген тауар белгілері түпнұсқа тілінде келтіріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="99"/>
+    <w:bookmarkStart w:name="z100" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7354,52 +6908,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Алып тасталды - 18.06.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 210-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z103" w:id="100"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z103" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7414,51 +6968,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Алып тасталды - 18.06.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 210-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7514,90 +7068,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-2-бап. Қазақстан Республикасының аумағында өндірілген  шараптың тауар белгісін және (немесе) атауын  жарнамалау ерекшелiктерi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z605" w:id="101"/>
+    <w:bookmarkStart w:name="z605" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қазақстан Республикасының аумағында өндірілген шараптың тауар белгісін және (немесе) атауын жарнамалауға: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z606" w:id="102"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z606" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мынадай талаптар ескеріле отырып, отандық теле-, радиоарналарда (балалар мен діни арналарды қоспағанда) жергілікті уақыт бойынша кешкі сағат жиырма екіден бастап таңғы сағат алтыға дейінгі кезеңде рұқсат етіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отандық телеарналардағы жарнамада трансляциялау және (немесе) ретрансляциялау уақытында жарнама алаңының (кеңістігінің) кемінде он пайызында шарапты шамадан тыс тұтынудың зияны туралы ескерту қоса берілуге тиіс;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7698,210 +7252,210 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жарнама алаңының көлемі (кеңістігі) Қазақстан Республикасының аумағында өндірілген шараптың тауар белгісі және (немесе) атауы жарнамасының жарнама алаңының көлеміне тең болатын саламатты өмір салтын танымал ету жөніндегі әлеуметтік жарнаманы қамтуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Саламатты өмір салтын танымал ету жөніндегі әлеуметтік жарнаманы қалыптастыру мен іріктеу масс-медиа саласындағы уәкілетті орган денсаулық сақтау және жарнама саласындағы уәкілетті органдармен келісу бойынша бекітетін, саламатты өмір салтын танымал ету жөніндегі әлеуметтік жарнаманы қалыптастыру және отандық телеарналарда орналастыру қағидаларына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z607" w:id="103"/>
+    <w:bookmarkStart w:name="z607" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасының аумағында өндірілген шараптың тауар белгісінің және (немесе) атауының жарнамасы: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z608" w:id="104"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z608" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шарапты жарнамаламауға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z609" w:id="105"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z609" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) еңбек қызметімен және көлiк құралын басқарумен байланысты болмауға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z610" w:id="106"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z610" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) кәмелетке толмағандардың қатысуымен түсірілмеуге (жазылмауға), оның ішінде мультипликацияның (анимацияның) көмегімен орындалмауға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z611" w:id="107"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z611" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кәмелетке толмағандарға бағытталмауға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z612" w:id="108"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z612" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) шараптың емдік қасиеттері бар деп сендірмеуге, оны шамадан тыс тұтынуды көтермелемеуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z613" w:id="109"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z613" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) шарапты тұтынудан тартынуды айыптамауға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z614" w:id="110"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z614" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) шарапты тұтыну өзара қарым-қатынастарды нығайтуға ықпал етеді деп сендірмеуге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8015,190 +7569,190 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">15-бап. Жарнама жасау, тарату, орналастыру кезiнде кәмелетке толмағандарды қорғау </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жарнама жасау, тарату, орналастыру кезiнде кәмелетке толмағандарды олардың сенiмiн және тәжiрибесiнiң жоқтығын терiс пайдаланудан қорғау мақсатында:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="111"/>
+    <w:bookmarkStart w:name="z104" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ата-ананың, тәрбиешілердің, педагогтардың беделiн түсiруге, кәмелетке толмағандардың оларға деген сенiмiн жоғалтуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z105" w:id="112"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z105" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ата-ананы немесе басқа да адамдарды жарнамаланатын өнiмдi сатып алуға иландыра шақыратын тiкелей ұсыныс жасауға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z106" w:id="113"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z106" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) белгiлi бiр өнiмге ие болу басқалармен салыстырғанда қандай да болсын артықшылық беретiнiн, сондай-ақ қолда ондай өнiмнiң болмауы керiсiнше жағдайға алып келетiнiн кәмелетке толмағандарға тiкелей көрсетуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z107" w:id="114"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z107" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кәмелетке толмағандарды қауiптi орындар мен жағдайларда көрсету алдын алу мақсаттарында ақталмаса, оны мәтiндiк, көрнекi немесе дыбыстық ақпараттарды жарнамада орналастыруға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z108" w:id="115"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z108" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік жарнаманы және кәмелетке толмағандарға арналған тауарлардың (жұмыстардың, көрсетілетін қызметтердің), сондай-ақ кәмелетке толмағандардың физикалық, психикалық денсаулығы мен адамгершiлiгіне зиянды әсер етуге алып келмейтін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) жарнамасын қоспағанда, кәмелетке толмағандардың бейнелерiн жарнамада көрнекi немесе дыбыстық пайдалануға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z109" w:id="116"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z109" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) өнiмдi пайдалану нәтижелерi көрсетiлген немесе сипатталған жағдайларды қоспағанда, кәмелетке толмағандардың өнiмдi пайдалану дағдыларының қажеттi деңгейiн кемiтiп көрсетуге жол берiлмейдi. Жарнама өнiм арналған жас мөлшерi тобындағы кәмелетке толмағандар үшiн нақты қол жеткiзуге болатын ақпарат беруге тиiс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z110" w:id="117"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z110" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) кәмелетке толмағандардың бойында кәмелетке толмағандарға арналған өнiмнiң құны (бағасы) туралы шындыққа жанаспайтын (бұрмаланған) түсiнiк қалыптастыруға, сондай-ақ жарнамаланатын өнiмге кез келген отбасы бюджетi қол жеткiзе алады деген тiкелей немесе жанама нұсқауға жол берiлмейдi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8272,68 +7826,68 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">16-бап. Жарнамасы бар материалдарды сақтау мерзiмдерi </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жарнамасы бар материалдарды немесе олардың көшiрмелерiн, оларға кейiннен енгiзiлетiн өзгерiстердiң бәрiн қоса алғанда, жарнама берушi, жарнама жасаушы бiр жыл бойы, жарнама таратушы - жарнама соңғы таратылған, орналастырылған күннен бастап кемiнде бiр ай бойы сақтауға мiндеттi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="118"/>
+    <w:bookmarkStart w:name="z19" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Жарнама саласындағы мемлекеттік реттеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">17-бап. Жарнама саласындағы мемлекеттiк реттеу </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8343,204 +7897,204 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Жарнама саласындағы мемлекеттiк реттеу деп Қазақстан Республикасының нормативтiк құқықтық актiлерiне сәйкес белгiленетiн жарнама жасауды, таратуды және орналастыруды бақылау түсiнiледi. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жарнама саласындағы мемлекеттiк реттеудi жарнама саласындағы уәкілетті орган, жарнама саласындағы реттеуші мемлекеттік органдар, сондай-ақ жергілікті атқарушы органдар Қазақстан Республикасының заңнамасында белгiленген өздерінің құзыреті шегiнде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="119"/>
+    <w:bookmarkStart w:name="z111" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Жарнама саласындағы мемлекеттiк реттеудiң негiзгi мақсаттары: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ұлттық мүдделердi қорғау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="120"/>
+    <w:bookmarkStart w:name="z112" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жөнсiз жарнаманы, сондай-ақ қоғамдық құндылықтар мен жалпыға бiрдей қабылданған мораль және адамгершiлiк нормаларына қол сұғатын жарнаманы болғызбау және оларға жол бермеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z113" w:id="121"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z113" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жосықсыз бәсекеден қорғау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) адамдардың өмірі мен денсаулығының және қоршаған ортаның қауіпсіздігін қамтамасыз ету болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z589" w:id="122"/>
+    <w:bookmarkStart w:name="z589" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасының жарнама туралы заңнамасының сақталуына мемлекеттік бақылау тексеру, бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау және бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау нысанында жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеру және бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау Қазақстан Республикасының Кәсіпкерлік кодексіне сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z590" w:id="123"/>
+    <w:bookmarkStart w:name="z590" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау осы Заңға және Қазақстан Республикасының Кәсіпкерлік кодексіне сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жарнама таратушылардың және жарнама берушілердің қызметі жарнама саласындағы бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау объектісі болып табылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8868,108 +8422,108 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-1-бап. Жарнама саласындағы уәкiлеттi органның және жарнама саласындағы реттеуші мемлекеттік органдардың құзыреті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z591" w:id="124"/>
+    <w:bookmarkStart w:name="z591" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жарнама саласындағы уәкiлеттi орган: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сыртқы (көрнекі) жарнаманы елді мекендердегі үй-жайлардың шегінен тыс ашық кеңістікте, жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлiнген белдеуiнде, елді мекендерден тыс жердегі үй-жайлардың шегінен тыс ашық кеңістікте және жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлiнген белдеуiнен тыс жерде орналастыру қағидаларын әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z627" w:id="125"/>
+    <w:bookmarkStart w:name="z627" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) осы Заңның мақсаттарына және Қазақстан Республикасының заңнамасына сәйкес жарнама саласындағы нормативтік құқықтық актілерді әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9026,238 +8580,238 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы Заңда, Қазақстан Республикасының өзге де заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z592" w:id="126"/>
+    <w:bookmarkStart w:name="z592" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Масс-медиа саласындағы уәкілетті орган өз құзыреті шегінде: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) міндетті теле-, радиоарналарда әлеуметтік жарнаманы қалыптастыру және орналастыру қағидаларын бекітеді; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы Заңда, Қазақстан Республикасының өзге де заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z593" w:id="127"/>
+    <w:bookmarkStart w:name="z593" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Автомобиль жолдары жөніндегі уәкілетті мемлекеттік орган өз құзыреті шегінде: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сыртқы (көрнекі) жарнама объектілерін халықаралық, республикалық, облыстық және аудандық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде орналастыру қағидаларын әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы Заңда, Қазақстан Республикасының өзге де заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z594" w:id="128"/>
+    <w:bookmarkStart w:name="z594" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті орган өз құзыреті шегінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сыртқы (көрнекі) жарнама объектілерін елді мекендердегі үй-жайлардың шегінен тыс ашық кеңістікте орналастыру тәртібін әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы Заңда, Қазақстан Республикасының өзге де заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z595" w:id="129"/>
+    <w:bookmarkStart w:name="z595" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жарнама саласындағы реттеуші мемлекеттік органдар өз құзыреті шегінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жарнама саласындағы уәкілетті органға Қазақстан Республикасының жарнама туралы заңнамасын жетілдіру жөнінде ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9507,230 +9061,230 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-2-бап. Жергілікті өкілді және атқарушы органдардың құзыреті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z133" w:id="130"/>
+    <w:bookmarkStart w:name="z133" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Республикалық маңызы бар қалалардың, астананың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z615" w:id="131"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z615" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының Заңына сәйкес сыртқы (көрнекі) жарнаманы республикалық маңызы бар қаладағы, астанадағы және облыстық маңызы бар қаладағы үй-жайлардың шегінен тыс ашық кеңістікте, республикалық маңызы бар қаланың, астананың, облыстық маңызы бар қаланың аумақтары арқылы өтетін жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде орналастыру туралы хабарламалар қабылдауды және қарауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z616" w:id="132"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z616" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) мәдени, спорттық және спорттық-бұқаралық іс-шаралар афишаларын орналастыру үшін арнайы бөлінген орындардың тізбесін бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z617" w:id="133"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z617" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өз құзыреті шегінде Қазақстан Республикасының жарнама туралы заңнамасының сақталуына мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z618" w:id="134"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z618" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) хабардар етпей орналастырылған сыртқы (көрнекі) жарнаманы және ғимараттар (құрылысжайлар) меншік иелерінің, көппәтерлі тұрғын үйдегі пәтерлер, тұрғын емес үй-жайлар меншік иелерінің немесе көппәтерлі тұрғын үй мүлкінің меншік иелері бірлестігінің, пәтерлердің, тұрғын емес үй-жайлардың меншік иелері кондоминиум объектісін басқарудың тікелей бірлесіп басқару түріндегі нысанын таңдаған кезде кондоминиум объектісін басқару субъектілерінің, ғимараттарға (құрылысжайларға) өзге заттай құқықтары бар тұлғалардың келісімінсіз орналастырылған сыртқы (көрнекі) жарнама объектілерін анықтайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z619" w:id="135"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z619" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасының Кәсіпкерлік кодексіне сәйкес Қазақстан Республикасының жарнама туралы заңнамасын бұзушылықты жою туралы орындалуы міндетті нұсқамалар береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z620" w:id="136"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z620" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сыртқы (көрнекі) жарнаманың республикалық маңызы бар қаладағы, астанадағы, облыстық маңызы бар қаладағы үй-жайлардың шегінен тыс ашық кеңістікте, республикалық маңызы бар қаланың, астананың, облыстық маңызы бар қаланың аумақтары арқылы өтетін жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде нақты орналастырылғанын орналастыру орнын, жарнама таратушының атауын және орналастыру фактісі анықталған күнді міндетті түрде көрсете отырып, оның орналастырылу фактісін бір рет фото немесе бейне растау жолымен анықтайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z621" w:id="137"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z621" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының заңнамасымен жергілікті атқарушы органдарға жүктелетін өзге де өкілеттіктерді жергілікті мемлекеттік басқару мүддесінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z596" w:id="138"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z596" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ауданның жергілікті атқарушы органдары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының Заңына сәйкес сыртқы (көрнекі) жарнаманы аудандық маңызы бар қаладағы, ауылдағы, кенттегі үй-жайлардың шегінен тыс ашық кеңістікте, аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің аумақтары арқылы өтетін жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде, елді мекендерден тыс жердегі үй-жайлардың шегінен тыс ашық кеңістікте және жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінен тыс жерде орналастыру туралы хабарламалар қабылдауды және қарауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9795,90 +9349,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) сыртқы (көрнекі) жарнаманың аудандық маңызы бар қаладағы, ауылдағы, кенттегі үй-жайлардың шегінен тыс ашық кеңістікте, аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің аумақтары арқылы өтетін жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде, елді мекендерден тыс жердегі үй-жайлардың шегінен тыс ашық кеңістікте және жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінен тыс жерде нақты орналастырылғанын орналастыру орнын, жарнама таратушының атауын және орналастыру фактісі анықталған күнді міндетті түрде көрсете отырып, оның орналастырылу фактісін бір рет фото немесе бейне растау жолымен анықтайды; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) Қазақстан Республикасының заңнамасымен жергілікті атқарушы органдарға жүктелетін өзге де өкілеттіктерді жергілікті мемлекеттік басқару мүддесінде жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z597" w:id="139"/>
+    <w:bookmarkStart w:name="z597" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдары сыртқы (көрнекі) жарнаманы елді мекендердегі үй-жайлардың шегінен тыс ашық кеңістікте, жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде, елді мекендерден тыс жердегі үй-жайлардың шегінен тыс ашық кеңістікте және жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінен тыс жерде орналастыру қағидалары негізінде жарнама саласындағы уәкілетті органмен келісу бойынша сыртқы (көрнекі) жарнаманы елді мекендердегі үй-жайлардың шегінен тыс ашық кеңістікте, жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде, елді мекендерден тыс жердегі үй-жайлардың шегінен тыс ашық кеңістікте және жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінен тыс жерде орналастыру тәртібі мен шарттары туралы қағидаларды әзірлейді және облыстардың, республикалық маңызы бар қалалардың және астананың мәслихаттарына бекітуге ұсынады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z598" w:id="140"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z598" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы Заңда және Қазақстан Республикасының заңдарында көзделген жағдайларды қоспағанда, жергілікті өкілді және атқарушы органдарға сыртқы (көрнекi) жарнаманы реттеу мәселелері бойынша нормативтік құқықтық актілер қабылдауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10219,108 +9773,108 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">19-бап. Терiске шығару </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасының жарнама туралы заңдарын бұзу фактiсi анықталған жағдайда, бұзушылыққа жол берген тұлға мұндай жарнаманы таратуды, орналастыруды дереу, бірақ күнтізбелік үш күннен кешіктірмей тоқтатуға және Қазақстан Pecпубликасының заңдарында белгiленген тәртiппен терiске шығаруды жүзеге асыруға мiндеттi. Бұл ретте терiске шығару жөнiндегi шығыстардың бәрiн бұзушылыққа жол берген тұлға көтередi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="141"/>
+    <w:bookmarkStart w:name="z123" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Терiске шығару нақ сол тарату, орналастыру құралдарымен және тәсiлдерiмен терiске шығарылатын жөнсiз жарнама сияқты, ұзақтығының, кеңiстiгiнiң, орны мен тәртiбiнiң нақ сондай сипаттамалары мен өлшемдерi пайдаланыла отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жөнсіз сыртқы (көрнекі) жарнаманы теріске шығару сыртқы (көрнекі) жарнаманың сол объектісінде сол сипаттамалар мен ұзақтық өлшемдерін пайдалана отырып, бірақ күнтізбелік отыз күннен аспайтын мерзімде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z124" w:id="142"/>
+    <w:bookmarkStart w:name="z124" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Егер терiске шығару белгіленген мерзiмде жүзеге асырылмаса, онда мемлекеттік бақылау және қадағалау органының шешiмi бойынша терiске шығаруды жарнама туралы Қазақстан Республикасы заңдарының бұзылуына жол берген және белгiленген мерзiмде терiске шығаруды жүзеге асырмаған тұлғаға келтiрiлген шығындарды өтеу туралы керi талап қою (регресс) құқығы бар жарнама таратушылар жүзеге асыруға тиiс. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10394,110 +9948,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">20-бап. Қазақстан Республикасының жарнама туралы заңдарын бұзғаны үшiн жауаптылық </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасының жарнама туралы заңдарының жарнаманың мазмұнына, тіліне қатысты бұзылғаны үшiн, егер ол жарнама жасаушының не жарнама таратушының кiнәсiнен болғаны дәлелденбесе, жарнама берушi жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="143"/>
+    <w:bookmarkStart w:name="z125" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жарнама жасаушы Қазақстан Республикасының жарнама туралы заңдарының жарнаманы ресiмдеуге немесе жасауға қатысты бұзылғаны үшiн жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z126" w:id="144"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z126" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жарнама таратушы Қазақстан Республикасының жарнама туралы заңдарының жарнама таратудың, орналастырудың уақытына, орнына және тәсiлiне қатысты бұзылғаны үшiн жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z127" w:id="145"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z127" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Осы баптың 1, 2, 3-тармақтарында аталған тұлғалардың жауаптылығы Қазақстан Республикасының заңдарында көзделген тәртiппен туындайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10709,55 +10263,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11083,31 +10637,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>