--- v2 (2026-07-21)
+++ v3 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b8c4026" w14:textId="b8c4026">
+    <w:p w14:paraId="cb5db29" w14:textId="cb5db29">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2144,51 +2144,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 246-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6502,51 +6502,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 13-бапқа өзгерістер енгізілді - ҚР 2006.02.20 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 128</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
@@ -9955,51 +9955,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 234-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. қараңыз), 2010.07.15 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 338-IV</w:t>
       </w:r>
       <w:r>
@@ -12091,51 +12091,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-бап. Сақтандыру сыйлықақысының мөлшерi</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z111" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Көлік құралдары иелерінің жауапкершілігін міндетті сақтандыру шартын жасасқан кезде төленуге тиіс жылдық сақтандыру сыйлықақысын есептеу үшін базалық сақтандыру сыйлықақысы пайдаланылады, оған көлік құралының тіркелген жеріне, көлік құралының түріне, сақтанушының (сақтандырылушының) жасына және жүргізу стажына, көлік құралының пайдаланылу мерзіміне, азаматтық-құқықтық жауапкершілігі сақтандырылған адамдардың кінәсінен сақтандыру жағдайларының болуына немесе болмауына қарай ("бонус-малус" жүйесі) осы баптың 3-10-тармақтарында белгіленген коэффициенттер қолданылады.</w:t>
+      1. Көлік құралдары иелерінің жауапкершілігін міндетті сақтандыру шартын жасасқан кезде төленуге тиіс жылдық сақтандыру сыйлықақысын есептеу үшін базалық сақтандыру сыйлықақысы пайдаланылады, оған көлік құралының тіркелген жеріне, көлік құралының түріне, сақтанушының (сақтандырылушының) жасына және жүргізу стажына, көлік құралының пайдаланылу мерзіміне, сақтанушыға (сақтандырылушыға) "бонус-малус" жүйесі бойынша берілген сыныптарға қарай осы баптың 3-10-тармақтарында белгіленген коэффициенттер қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Заңда көзделмеген өзге негіздер бойынша сақтандыру сыйлықақысының мөлшерін азайтуға немесе ұлғайтуға жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z112" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -19684,50 +19684,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 352-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -22077,51 +22117,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">25-бап. Сақтандыру төлемiн жүзеге асырудың жалпы шарттары </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Сақтандырушыға сақтандыру төлемi туралы талапты сақтанушы (сақтандырылушы) немесе пайда алушы болып табылатын өзге тұлға, пайда алушының тұрғылықты жерiн, байланыс телефондарын, банктiк деректемелерді (қажет болған кезде), сақтандыру төлемiн жүзеге асыру үшін қажетті құжаттарды қоса бере отырып, сақтандыру төлемiн қолма-қол ақшамен не банктiк шотқа аудару арқылы алу тәртібін көрсете отырып, оның ішінде уәкілетті органның нормативтік құқықтық актісіне сәйкес сақтандырушының интернет-ресурсы арқылы қояды. </w:t>
+      1. Сақтандырушыға сақтандыру төлемi туралы талапты сақтанушы (сақтандырылушы) немесе пайда алушы болып табылатын өзге тұлға, пайда алушының тұрғылықты жерiн, байланыс телефондарын, банктiк деректемелерді көрсетіп, сақтандыру төлемiн жүзеге асыру үшін қажетті құжаттарды қоса бере отырып, оның ішінде уәкілетті органның нормативтік құқықтық актісіне сәйкес сақтандырушының интернет-ресурсы арқылы қояды. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші сақтандырушының талап етуі бойынша сақтандырушы қол жеткізе алатын, мемлекеттік органдардың дерекқорларында және (немесе) ақпараттық жүйелерінде электрондық нысанда бар құжаттарды қоспағанда, сақтандырушыға сақтандыру төлемін жүзеге асыру үшін қажетті құжаттардың түпнұсқаларын ұсынуға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -22542,52 +22582,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мүлікке зиян келтірілген жағдайда осы мүліктің меншік иесі, ал ол қайтыс болған жағдайда зиянды өтеттіруге құқығы бар адамдар жәбірленуші болып танылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      5. Жәбiрленушiнiң жазбаша ресiмделген өтiнiшi немесе нотариат куәландырған сенiмхаты бойынша сақтандыру төлемi тiкелей оның денсаулығын және (немесе) мүлкiн қалпына келтiру жөнiнде қызмет көрсеткен (көрсетушi) тұлғаға жүзеге асырылуы мүмкiн. </w:t>
+        <w:t>
+      5. Сақтандырушы пайда алушының банктік шотына аудару арқылы сақтандыру төлемiн жүзеге асырады. Сақтандыру төлемдерінің сомасын аударумен, есепке жатқызумен және төлеумен байланысты банктік көрсетілетін қызметтерге ақы төлеу сақтандыру ұйымының меншікті қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Жәбiрленушiнiң өмiрiне және денсаулығына келтiрiлген зиян үшiн сақтандыру төлемi оған (зиянды өтеттiруге құқылы адамдарға) басқа сақтандыру шарттары бойынша тиесiлі сомаға қатыссыз жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -22963,50 +23003,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 352-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -24068,51 +24148,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз), 2009.12.30 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 234-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б</w:t>
       </w:r>
       <w:r>
@@ -25911,55 +25991,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>