--- v1 (2026-03-13)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="99d6f4e" w14:textId="99d6f4e">
+    <w:p w14:paraId="570378e" w14:textId="570378e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -177,102 +177,78 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...30 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Ескерту. Бүкіл мәтін бойынша "электрондық ақпараттық ресурстар", "Электрондық ақпараттық ресурстар", "ақпараттық жүйесі", "ақпараттық жүйелерінде" деген сөздер тиісінше "цифрлық ресурстар", "Цифрлық ресурстар", "цифрлық жүйесі", "цифрлық жүйелерінде" деген сөздермен ауыстырылды – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1955,51 +1931,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі); 07.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 248-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 26.12.2017 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.12.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 124-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2018 бастап қолданысқа енгізіледі); 24.05.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2105,51 +2081,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Халықаралық тасымалды жүзеге асыратын тасымалдаушы Қазақстан Республикасы ратификациялаған халықаралық шарттарға сәйкес тасымалдаушының жауапкершілігін сақтандыру шартын жасасуға міндетті. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z67" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Жол жүрісі қауіпсіздігін қамтамасыз ету жөніндегі уәкілетті органның бөлімшелері және көліктік бақылау органдары құжаттарды тексеру кезінде тасымалдаушының жауапкершілігін міндетті сақтандыру шартын жасасу жөніндегі міндетті тасымалдаушының орындауын тексеруге мiндеттi. </w:t>
+      3. Жол жүрісі қауіпсіздігін қамтамасыз ету жөніндегі уәкілетті органның бөлімшелері және көліктік бақылау органдары құжаттарды тексеру кезінде тасымалдаушының жауапкершілігін міндетті сақтандыру шартын жасасу жөніндегі міндетті тасымалдаушының орындауын тексеруге міндетті. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z68" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Көлік және коммуникациялар саласындағы уәкілетті мемлекеттік орган осы баптың 1-тармағын бұзғаны үшін тасымалдаушы лицензиясының қолданысын алты айға дейінгі мерзімге тоқтата тұрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
@@ -2223,51 +2199,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">8-бап. Тасымалдаушының жауапкершілігін міндетті сақтандыруды жүзеге асырудың ерекшеліктері </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Сақтандыру ұйымы тасымалдаушының жолаушылар алдындағы азаматтық-құқықтық жауапкершiлiгiн мiндеттi сақтандыруды жүзеге асыру құқығына лицензия алғанға дейiн "Сақтандыру төлемдерiне кепiлдiк беру қоры туралы" Қазақстан Республикасының Заңында айқындалған тәртiппен Сақтандыру төлемдеріне кепілдік беру қорымен қатысу шартын, міндетті сақтандырудың көрсетілген түрі бойынша лицензия алған күннен бастап күнтізбелік отыз күн ішінде осы шартты жасасатын жаңадан құрылатын сақтандыру ұйымын қоспағанда, жасасуға міндетті.</w:t>
+      1. Сақтандыру ұйымы тасымалдаушының жолаушылар алдындағы азаматтық-құқықтық жауапкершілігін міндетті сақтандыруды жүзеге асыру құқығына лицензия алғанға дейін "Сақтандыру төлемдеріне кепілдік беру қоры туралы" Қазақстан Республикасының Заңында айқындалған тәртіппен Сақтандыру төлемдеріне кепілдік беру қорымен қатысу шартын, міндетті сақтандырудың көрсетілген түрі бойынша лицензия алған күннен бастап күнтізбелік отыз күн ішінде осы шартты жасасатын жаңадан құрылатын сақтандыру ұйымын қоспағанда, жасасуға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Тасымалдаушының жауапкершілігін міндетті сақтандыруды жүзеге асыратын сақтандырушы өзінің шоғырландырылған қаржылық есептілігін, ал еншілес ұйымы (ұйымдары) болмаған жағдайда - шоғырландырылмаған қаржылық есептілігін және аудиторлық есебін уәкілетті орган белгілеген тәртіппен және мерзімдерде, Қазақстан Республикасының бүкіл аумағында таратылатын кемінде екі мерзімді баспа басылымында қазақ және орыс тілдерінде жыл сайын жариялауға міндетті. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2839,51 +2815,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сақтандырушыға сақтандыру жағдайы туралы кез келген басқа адамның да хабарлауға құқығы бар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z83" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Ақпараттық өзара іс-қимылдың осы баптың 2 және 3-тармақтарында көрсетілген түрлері сақтандыру жөніндегі бірыңғай дерекқор арқылы электрондық ақпараттық ресурстар алмасу жолымен жүзеге асырылуы мүмкін.</w:t>
+      4. Ақпараттық өзара іс-қимылдың осы баптың 2 және 3-тармақтарында көрсетілген түрлері сақтандыру жөніндегі бірыңғай дерекқор арқылы цифрлық ресурстар алмасу жолымен жүзеге асырылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3180,51 +3156,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тасымалдаушының жауапкершілігін міндетті сақтандыру шартында көрсетілуге жататын талаптардың толық болмағаны үшін сақтандырушы жауапты болады. Тасымалдаушының жауапкершілігін міндетті сақтандыру шарты бойынша оның жекелеген талаптарының толық болмауы салдарынан дау туындаған жағдайда, дау сақтанушының пайдасына шешіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z70" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4-1. Сақтанушының қалауы бойынша тасымалдаушының жауапкершілігін міндетті сақтандыру шарты сақтандырушыға жүгіну не сақтанушы мен сақтандырушы арасында электрондық ақпараттық ресурстар алмасу арқылы жасалуы мүмкін.</w:t>
+      4-1. Сақтанушының қалауы бойынша тасымалдаушының жауапкершілігін міндетті сақтандыру шарты сақтандырушыға жүгіну не сақтанушы мен сақтандырушы арасында цифрлық ресурстар алмасу арқылы жасалуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z71" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Сақтандыру полисінде, Қазақстан Республикасы Азаматтық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -3394,114 +3370,114 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 138-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>10-1-бап. Электрондық ақпараттық ресурстар алмасу арқылы   тасымалдаушының жауапкершілігін міндетті сақтандыру   шартын жасасу және сақтандыру жағдайларын реттеу   кезінде сақтандырушыға және интернет-ресурстарға   қойылатын талаптар</w:t>
+        <w:t>10-1-бап. Цифрлық ресурстар алмасу арқылы тасымалдаушының жауапкершілігін міндетті сақтандыру шартын жасасу және сақтандыру жағдайларын реттеу кезінде сақтандырушыға және интернет-ресурстарға қойылатын талаптар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z86" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Тасымалдаушының жауапкершілігiн мiндеттi сақтандыру шартын электрондық нысанда жасасу және ол бойынша сақтандыру жағдайларын реттеу кезінде дерекқорды қалыптастыру және жүргізу жөніндегі ұйым, сақтандырушы мен сақтанушы (сақтандырылушы, пайда алушы) арасында электрондық ақпараттық ресурстар алмасу үшін сақтандырушының интернет-ресурсы және (немесе) ақпараттық жүйесі пайдаланылады.</w:t>
+      1. Тасымалдаушының жауапкершілігін міндетті сақтандыру шартын электрондық нысанда жасасу және ол бойынша сақтандыру жағдайларын реттеу кезінде дерекқорды қалыптастыру және жүргізу жөніндегі ұйым, сақтандырушы мен сақтанушы (сақтандырылушы, пайда алушы) арасында цифрлық ресурстар алмасу үшін сақтандырушының интернет-ресурсы және (немесе) цифрлық жүйесі пайдаланылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тасымалдаушының жауапкершілігін міндетті сақтандыру шартын электрондық нысанда жасасу және сақтандыру жағдайын реттеу үшін өтініш беру кезінде сақтанушыдан мамандандырылған бағдарламалық қамтылымды пайдалану талап етілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3513,162 +3489,162 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дерекқорды қалыптастыру және жүргізу жөніндегі ұйымның интернет-ресурсында электрондық нысанда тасымалдаушының жауапкершілігін міндетті сақтандыру шарттарын жасасу және сақтандыру жағдайларын реттеу үшін пайдаланылатын сақтандыру ұйымының интернет-ресурсына сілтеме орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z87" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Дерекқорды қалыптастыру және жүргізу жөніндегі ұйым мен сақтандырушы, сақтандырушы және сақтанушы (сақтандырылушы, пайда алушы) арасында электрондық ақпараттық ресурстар алмасу тәртібі уәкілетті органның нормативтік құқықтық актісінде айқындалады. </w:t>
+      2. Дерекқорды қалыптастыру және жүргізу жөніндегі ұйым мен сақтандырушы, сақтандырушы және сақтанушы (сақтандырылушы, пайда алушы) арасында цифрлық ресурстар алмасу тәртібі уәкілетті органның нормативтік құқықтық актісінде айқындалады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z88" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Сақтандырушының интернет-ресурсын пайдалана отырып, тасымалдаушының жауапкершiлiгiн мiндетті сақтандыру шартын жасасу және ол бойынша сақтандыру жағдайларын реттеу кезінде сақтандырушы: </w:t>
+      3. Сақтандырушының интернет-ресурсын пайдалана отырып, тасымалдаушының жауапкершілігін міндетті сақтандыру шартын жасасу және ол бойынша сақтандыру жағдайларын реттеу кезінде сақтандырушы: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) сақтанушыға тасымалдаушының жауапкершілігiн мiндеттi сақтандыру шартын жасасу не оны жасасудан бас тарту (бас тарту себептерін көрсете отырып) туралы хабарламаны электрондық хабар түрінде дереу жөнелтуді; </w:t>
+      1) сақтанушыға тасымалдаушының жауапкершілігін міндетті сақтандыру шартын жасасу не оны жасасудан бас тарту (бас тарту себептерін көрсете отырып) туралы хабарламаны электрондық хабар түрінде дереу жөнелтуді; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) реттеу үшін құжаттарды қабылдаудан бас тартуды (бас тарту себептерін көрсете отырып) қоса алғанда, сақтандыру жағдайын реттеу процесінің негізгі кезеңдері туралы сақтанушыны (сақтандырылушыны) уәкілетті органның нормативтік құқықтық актісінде айқындалған тәртіппен электрондық хабар түрінде хабардар етуді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) сақтанушының (сақтандырылушының) жасалған тасымалдаушының жауапкершілігiн мiндеттi сақтандыру шарты бойынша ақпаратты сақтандыру ұйымының интернет-ресурсында тексеру мүмкіндігін; </w:t>
+      3) сақтанушының (сақтандырылушының) жасалған тасымалдаушының жауапкершілігін міндетті сақтандыру шарты бойынша ақпаратты сақтандыру ұйымының интернет-ресурсында тексеру мүмкіндігін; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сақтанушының (сақтандырылушының, пайда алушының) тасымалдаушының жауапкершілігін міндетті сақтандыру шарты бойынша сақтандыру жағдайы жөніндегі ақпаратты сақтандыру ұйымының интернет-ресурсында тексеру мүмкіндігін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) сақтанушы (сақтандырылушы, пайда алушы) үшін сақтандырушының интернет-ресурсына тәулік бойы қолжетмділікті қамтамасыз ете отырып, электрондық нысанда тасымалдаушының жауапкершілігiн мiндеттi сақтандыру шартының және ол бойынша сақтандыру жағдайы жөніндегі ақпараттың сақталуын; </w:t>
+      5) сақтанушы (сақтандырылушы, пайда алушы) үшін сақтандырушының интернет-ресурсына тәулік бойы қолжетмділікті қамтамасыз ете отырып, электрондық нысанда тасымалдаушының жауапкершілігін міндетті сақтандыру шартының және ол бойынша сақтандыру жағдайы жөніндегі ақпараттың сақталуын; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сақтанушыға (сақтандырылушыға, пайда алушыға):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3678,51 +3654,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тасымалдаушының жауапкершілігін міндетті сақтандыру шартын жасасу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      тасымалдаушының жауапкершілігiн мiндеттi сақтандыру шартын мерзімінен бұрын тоқтату; </w:t>
+      тасымалдаушының жауапкершілігін міндетті сақтандыру шартын мерзімінен бұрын тоқтату; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       сақтандыру жағдайының (сақтандыру жағдайы ретінде қаралатын оқиғаның) басталғаны туралы хабардар ету; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3788,128 +3764,128 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген ерекшеліктерді ескере отырып, тасымалдаушының жауапкершілігін міндетті сақтандыру шартынан туындайтын дауларды реттеу үшін қажетті электрондық нысандағы ақпаратты (өтініштер, хабарламалар және (немесе) өзге де құжаттар, мәліметтер) жасау және сақтандырушыға жөнелту мүмкіндігін қамтамасыз етуге міндетті. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Тасымалдаушының жауапкершілігiн мiндеттi сақтандыру шартын жасасу және ол бойынша сақтандыру жағдайларын реттеу туралы хабарлама дерекқорды қалыптастыру және жүргiзу жөніндегі ұйымнан жіберіледі. </w:t>
-[...17 lines deleted...]
-      Тасымалдаушының жауапкершілігiн мiндеттi сақтандыру шартын жасасу және ол бойынша сақтандыру жағдайларын реттеу туралы хабарламалардың тәртібі мен мазмұнына қойылатын талаптарды уәкілетті орган айқындайды.</w:t>
+      Тасымалдаушының жауапкершілігін міндетті сақтандыру шартын жасасу және ол бойынша сақтандыру жағдайларын реттеу туралы хабарлама дерекқорды қалыптастыру және жүргізу жөніндегі ұйымнан жіберіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тасымалдаушының жауапкершілігін міндетті сақтандыру шартын жасасу және ол бойынша сақтандыру жағдайларын реттеу туралы хабарламалардың тәртібі мен мазмұнына қойылатын талаптарды уәкілетті орган айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z89" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Егер тасымалдаушының жауапкершілігін міндетті сақтандыру шартында өзгеше көзделмесе, тасымалдаушының жауапкершілігiн мiндеттi сақтандыру шартын электрондық ақпараттық ресурстар алмасу арқылы жасасу кезінде сақтандыру шарты сақтанушы сақтандыру сыйлықақысын (сақтандыру сыйлықақысын бөліп төлеген жағдайда, бірінші сақтандыру жарнасын) төлеген күннен бастап жасалды деп есептеледі. </w:t>
+      4. Егер тасымалдаушының жауапкершілігін міндетті сақтандыру шартында өзгеше көзделмесе, тасымалдаушының жауапкершілігін міндетті сақтандыру шартын цифрлық ресурстар алмасу арқылы жасасу кезінде сақтандыру шарты сақтанушы сақтандыру сыйлықақысын (сақтандыру сыйлықақысын бөліп төлеген жағдайда, бірінші сақтандыру жарнасын) төлеген күннен бастап жасалды деп есептеледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z90" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Тасымалдаушының жауапкершілігiн мiндеттi сақтандыру шартын электрондық ақпараттық ресурстар алмасу арқылы жасасу кезінде сақтанушы осы Заңда көзделген сақтандыру талаптарымен танысқаннан кейін сақтандыру сыйлықақысын (сақтандыру сыйлықақысын бөліп төлеген жағдайда, бірінші сақтандыру жарнасын) төлейді, сол арқылы ол өзіне ұсынылған талаптармен қосылу шартын жасасуға өзінің келісетінін растайды. </w:t>
+      5. Тасымалдаушының жауапкершілігін міндетті сақтандыру шартын цифрлық ресурстар алмасу арқылы жасасу кезінде сақтанушы осы Заңда көзделген сақтандыру талаптарымен танысқаннан кейін сақтандыру сыйлықақысын (сақтандыру сыйлықақысын бөліп төлеген жағдайда, бірінші сақтандыру жарнасын) төлейді, сол арқылы ол өзіне ұсынылған талаптармен қосылу шартын жасасуға өзінің келісетінін растайды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z91" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Сақтандырушы сақтандырушының интернет-ресурсын пайдалана отырып, тасымалдаушының жауапкершілігiн мiндеттi сақтандыру шарттарын жасасу және олар бойынша сақтандыру жағдайларын реттеу мүмкіндігін тәулік бойы қамтамасыз етеді. </w:t>
+      6. Сақтандырушы сақтандырушының интернет-ресурсын пайдалана отырып, тасымалдаушының жауапкершілігін міндетті сақтандыру шарттарын жасасу және олар бойынша сақтандыру жағдайларын реттеу мүмкіндігін тәулік бойы қамтамасыз етеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z92" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Сақтандыру агенттерінің тасымалдаушының жауапкершілігін міндетті сақтандыру шарттарын жасасу жөніндегі қызметіне жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
@@ -4334,159 +4310,159 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Тасымалдаушының жауапкершілігін міндетті сақтандыру шартын мерзімінен бұрын тоқтату үшін сақтанушы (сақтанушы қайтыс болған жағдайда - оның мұрагері (мұрагерлері) сақтандырушыға жазбаша өтініш береді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Тасымалдаушының жауапкершiлiгiн мiндеттi сақтандыру шартын мерзiмiнен бұрын тоқтатқан және осы сақтандырушымен тасымалдаушының жауапкершiлiгiн мiндеттi сақтандырудың жаңа шартын жасасқан кезде сақтандырушының сақтандыру сыйлықақысының бір бөлiгiн мынадай мөлшерлерде ұстап қалуға құқығы бар:</w:t>
+      3. Тасымалдаушының жауапкершілігін міндетті сақтандыру шартын мерзімінен бұрын тоқтатқан және осы сақтандырушымен тасымалдаушының жауапкершілігін міндетті сақтандырудың жаңа шартын жасасқан кезде сақтандырушының сақтандыру сыйлықақысының бір бөлігін мынадай мөлшерлерде ұстап қалуға құқығы бар:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ССБ = СС * №/№, мұнда:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ССБ – сақтандырушы ұстап қалатын сақтандыру сыйлықақысының мөлшерi (теңгемен);</w:t>
-[...71 lines deleted...]
-      4. Осы баптың 3-тармағында көзделген шарттар сақталмаған кезде сақтандырушының сақтандыру сыйлықақысының бiр бөлiгiн тасымалдаушының жауапкершiлiгiн мiндеттi сақтандыру шартын мерзiмiнен бұрын тоқтатқан кезде мынадай мөлшерлерде ұстап қалуға құқығы бар:</w:t>
+      ССБ – сақтандырушы ұстап қалатын сақтандыру сыйлықақысының мөлшері (теңгемен);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      СС – тасымалдаушыны міндетті сақтандыру шарты бойынша төленген сақтандыру сыйлықақысының мөлшері (теңгемен);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № – тасымалдаушыны міндетті сақтандыру шарты күшіне енген күннен бастап, өтініш жасалған күнді қоса алғанда, оны мерзімінен бұрын тоқтатқан күнге дейін өткен мерзім (күнмен);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № – тасымалдаушының жауапкершілігін міндетті сақтандыру шарты жасалған мерзім (күнмен).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы баптың 3-тармағында көзделген шарттар сақталмаған кезде сақтандырушының сақтандыру сыйлықақысының бір бөлігін тасымалдаушының жауапкершілігін міндетті сақтандыру шартын мерзімінен бұрын тоқтатқан кезде мынадай мөлшерлерде ұстап қалуға құқығы бар:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4537,51 +4513,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тасымалдаушының жауапкершілігін мiндеттi сақтандыру шарты күшіне енген кезден бастап ол мерзімінен бұрын тоқтатылған кезге дейін өткен мерзім</w:t>
+Тасымалдаушының жауапкершілігін міндетті сақтандыру шарты күшіне енген кезден бастап ол мерзімінен бұрын тоқтатылған кезге дейін өткен мерзім</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6715,51 +6691,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) сақтандыру жағдайы басталған кезде ықтимал шығындарды болдырмау немесе азайту үшін қалыптасқан мән-жайларда дұрыс және қолдан келетін шаралар алуға, оның ішінде мүлікті құтқаруға және зардап шеккен адамдарға көмек көрсету шараларын қолдануға; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) сақтандыру жағдайы және зардап шеккен адамдар туралы тиісті органдарға олардың құзыретiне қарай (жол жүрісі қауіпсіздігін қамтамасыз ету жөніндегі уәкілетті органның бөлімшелеріне, мемлекеттік өртке қарсы қызмет органдарына, жедел медициналық жәрдем қызметіне, авариялық қызметтерге) хабарлауға;</w:t>
+      5) сақтандыру жағдайы және зардап шеккен адамдар туралы тиісті органдарға олардың құзыретіне қарай (жол жүрісі қауіпсіздігін қамтамасыз ету жөніндегі уәкілетті органның бөлімшелеріне, мемлекеттік өртке қарсы қызмет органдарына, жедел медициналық жәрдем қызметіне, авариялық қызметтерге) хабарлауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) көліктегі сақтандыру жағдайы туралы акті жасауға; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6822,91 +6798,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 13-бапқа өзгерістер енгізілді - ҚР 2008.05.26 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 34-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 17.04.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 195-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі); 02.07.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 166-VІ</w:t>
       </w:r>
       <w:r>
@@ -8077,50 +8053,146 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">16-бап. Сақтандыру сыйлықақысының мөлшері </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармаққа өзгеріс енгізу көзделген – ҚР 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       1. Тасымалдаушының жауапкершілігін міндетті сақтандыруды жүзеге асырған кезде көлік құралының әр бірлігі үшін жылдық сақтандыру сыйлықақыларының мынадай мөлшерлері белгіленеді (айлық есептік көрсеткіштермен): </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -9393,90 +9465,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың күші темір жол тасымалын жүзеге асыратын тасымалдаушымен жасасқан тасымалдаушының жауапкершілігін міндетті сақтандыру шартына қолданылмайды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z80" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Тасымалдаушының жауапкершілігiн мiндеттi сақтандыру шарты сақтандырушының интернет-ресурсын пайдалана отырып жасалған жағдайда, сақтандырушының ұйғаруы бойынша сақтанушыға осы бапқа және осы Заңның </w:t>
+      4. Тасымалдаушының жауапкершілігін міндетті сақтандыру шарты сақтандырушының интернет-ресурсын пайдалана отырып жасалған жағдайда, сақтандырушының ұйғаруы бойынша сақтанушыға осы бапқа және осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес есептелген, төленуге жататын сақтандыру сыйлықақысының он пайызынан аспайтын мөлшерде шегеріс берілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұл ретте тасымалдаушының жауапкершілігiн мiндеттi сақтандыру шартында бір мезгілде сақтандыру сыйлықақысының жалпы сомасы мен шегеріс (болған кезде) ескерілген сақтандыру сыйлықақысының сомасы көрсетілуге тиіс.</w:t>
+      Бұл ретте тасымалдаушының жауапкершілігін міндетті сақтандыру шартында бір мезгілде сақтандыру сыйлықақысының жалпы сомасы мен шегеріс (болған кезде) ескерілген сақтандыру сыйлықақысының сомасы көрсетілуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тасымалдаушының жауапкершілігін міндетті сақтандыру шарттарын сақтандырушының интернет-ресурсын пайдаланбай, өзге де тәсілдермен жасасу кезінде жеңілдіктер беруге жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -10667,51 +10739,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сақтанушы (сақтандырылушы) немесе пайда алушы болып табылатын өзге тұлға сақтандырушыға сақтандыру төлемі туралы талапты сақтандыру төлемін жүзеге асыру үшін қажетті құжаттарды қоса бере отырып, жазбаша нысанда, оның ішінде уәкілетті органның нормативтік құқықтық актісіне сәйкес сақтандырушының интернет-ресурсы арқылы қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сақтандырушының талап етуі бойынша өтініш беруші сақтандырушы қол жеткізе алатын мемлекеттік органдардың дерекқорларында және (немесе) ақпараттық жүйелерінде электрондық нысанда бар құжаттарды қоспағанда, сақтандырушыға сақтандыру төлемін жүзеге асыру үшін қажетті құжаттардың түпнұсқаларын ұсынуға міндетті.</w:t>
+      Сақтандырушының талап етуі бойынша өтініш беруші сақтандырушы қол жеткізе алатын мемлекеттік органдардың дерекқорларында және (немесе) цифрлық жүйелерінде электрондық нысанда бар құжаттарды қоспағанда, сақтандырушыға сақтандыру төлемін жүзеге асыру үшін қажетті құжаттардың түпнұсқаларын ұсынуға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Сақтандыру төлемі туралы өтінішке мынадай құжаттар қоса беріледі: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -12112,51 +12184,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Сақтандырушы сақтандыру төлемінен бас тарту үшін негіздер болған кезде өтінішті және барлық құжатты алған күннен бастап жеті жұмыс күні ішінде сақтандыру төлемі туралы талапты мәлімдеген тұлғаға бас тарту себептерінің уәжді негіздемесімен және сақтанушының (сақтандырылушының, пайда алушының) Қазақстан Республикасы заңнамасының ерекшеліктерін ескере отырып, келіспеушіліктерді реттеу үшін сақтандыру омбудсманына жүгіну құқығы туралы хабарламамен сақтандыру төлемiнен толық немесе iшiнара бас тарту туралы тиiстi шешiмдi жазбаша нысанда жіберуге міндетті.</w:t>
+      4. Сақтандырушы сақтандыру төлемінен бас тарту үшін негіздер болған кезде өтінішті және барлық құжатты алған күннен бастап жеті жұмыс күні ішінде сақтандыру төлемі туралы талапты мәлімдеген тұлғаға бас тарту себептерінің уәжді негіздемесімен және сақтанушының (сақтандырылушының, пайда алушының) Қазақстан Республикасы заңнамасының ерекшеліктерін ескере отырып, келіспеушіліктерді реттеу үшін сақтандыру омбудсманына жүгіну құқығы туралы хабарламамен сақтандыру төлемінен толық немесе ішінара бас тарту туралы тиісті шешімді жазбаша нысанда жіберуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Сақтандырушы, егер сақтандыру жағдайы: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12854,55 +12926,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13228,31 +13300,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>