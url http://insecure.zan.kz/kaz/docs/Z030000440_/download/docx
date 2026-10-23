--- v2 (2026-07-21)
+++ v3 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9eb8e64" w14:textId="9eb8e64">
+    <w:p w14:paraId="eb54905" w14:textId="eb54905">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -241,277 +241,215 @@
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) Заңымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. Бүкіл мәтін бойынша "электрондық ақпараттық ресурстар", "Электрондық ақпараттық ресурстар", "ақпараттық жүйесі", "ақпараттық жүйелерінде" деген сөздер тиісінше "цифрлық ресурстар", "Цифрлық ресурстар", "цифрлық жүйесі", "цифрлық жүйелерінде" деген сөздермен ауыстырылды – ҚР 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...82 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       Осы Заң аудиторлық ұйымдардың азаматтық-құқықтық жауапкершiлiгiн мiндеттi сақтандыруға байланысты </w:t>
-[...17 lines deleted...]
-      туындайтын қоғамдық қатынастарды реттейдi және оны жүргiзудiң құқықтық, экономикалық және ұйымдық негiздерiн белгiлейдi. </w:t>
+      Осы Заң аудиторлық ұйымдардың азаматтық-құқықтық жауапкершілігін міндетті сақтандыруға байланысты туындайтын қоғамдық қатынастарды реттейді және оны жүргізудің құқықтық, экономикалық және ұйымдық негіздерін белгілейді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-бап. Осы Заңда пайдаланылатын негiзгi ұғымдар</w:t>
-[...17 lines deleted...]
-      Осы Заңда мынадай негiзгi ұғымдар пайдаланылады:</w:t>
+        <w:t>1-бап. Осы Заңда пайдаланылатын негізгі ұғымдар</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Заңда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z114" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) аудиторлық ұйымның азаматтық-құқықтық жауапкершiлiгi – аудиторлық ұйымның аудит жүргізу кезiнде аудиттеу субъектiлерiне келтiрiлген мүлiктiк зиянды өтеуінің Қазақстан Республикасының азаматтық заңнамасында белгiленген мiндетi;</w:t>
+      1) аудиторлық ұйымның азаматтық-құқықтық жауапкершілігі – аудиторлық ұйымның аудит жүргізу кезінде аудиттеу субъектілеріне келтірілген мүліктік зиянды өтеуінің Қазақстан Республикасының азаматтық заңнамасында белгіленген міндеті;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z115" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) аудиттеу субъектiсi – аудиторлық ұйыммен аудит жүргiзуге шарт жасасқан заңды тұлға;</w:t>
+      2) аудиттеу субъектісі – аудиторлық ұйыммен аудит жүргізуге шарт жасасқан заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -593,71 +531,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z116" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) пайда алушы – осы Заңға сәйкес сақтандыру төлемiн алушы болып табылатын тұлға;</w:t>
+      3) пайда алушы – осы Заңға сәйкес сақтандыру төлемін алушы болып табылатын тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z117" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сақтандыру жағдайы – басталуына орай аудиторлық ұйымның азаматтық-құқықтық жауапкершiлiгiн мiндеттi сақтандыру шарты сақтанушыға (пайда алушыға) сақтандыру төлемiн жүзеге асыруды көздейтiн оқиға;</w:t>
+      4) сақтандыру жағдайы – басталуына орай аудиторлық ұйымның азаматтық-құқықтық жауапкершілігін міндетті сақтандыру шарты сақтанушыға (пайда алушыға) сақтандыру төлемін жүзеге асыруды көздейтін оқиға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -767,151 +705,151 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сақтандыру омбудсманы – "Сақтандыру қызметі туралы" Қазақстан Республикасының Заңына сәйкес сақтандыру нарығына қатысушылар арасындағы келіспеушіліктерді реттеуді жүзеге асыратын, өз қызметінде тәуелсіз жеке тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z119" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) сақтандыру сомасы – сақтандыру объектiсi сақтандырылған және сақтандыру жағдайы басталған кезде сақтандырушы жауапкершiлiгiнiң шектi көлемiн бiлдiретiн ақша сомасы; </w:t>
+      6) сақтандыру сомасы – сақтандыру объектісі сақтандырылған және сақтандыру жағдайы басталған кезде сақтандырушы жауапкершілігінің шекті көлемін білдіретін ақша сомасы; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z120" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) сақтандыру сыйлықақысы – сақтанушы сақтандырушыға соңғысы аудиторлық ұйымның азаматтық-құқықтық жауапкершiлiгiн мiндеттi сақтандыру шартында айқындалған мөлшерде сақтанушыға (пайда алушыға) сақтандыру төлемiн жүргізу мiндеттемесін қабылдағаны үшiн төлеуге мiндеттi ақша сомасы;</w:t>
+      7) сақтандыру сыйлықақысы – сақтанушы сақтандырушыға соңғысы аудиторлық ұйымның азаматтық-құқықтық жауапкершілігін міндетті сақтандыру шартында айқындалған мөлшерде сақтанушыға (пайда алушыға) сақтандыру төлемін жүргізу міндеттемесін қабылдағаны үшін төлеуге міндетті ақша сомасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z121" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) сақтандыру төлемi – сақтандырушы сақтандыру жағдайы басталған кезде сақтанушыға (пайда алушыға) сақтандыру сомасы шегiнде төлейтiн ақша сомасы;</w:t>
+      8) сақтандыру төлемі – сақтандырушы сақтандыру жағдайы басталған кезде сақтанушыға (пайда алушыға) сақтандыру сомасы шегінде төлейтін ақша сомасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z122" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) сақтандырушы – сақтандыру ұйымы ретiнде тiркелген және сақтандыру қызметiн жүзеге асыру құқығына лицензиясы бар, сақтандыру жағдайы басталған кезде сақтанушыға немесе пайдасына шарт жасалған өзге тұлғаға (пайда алушыға) шартта айқындалған сақтандыру сомасы шегiнде сақтандыру төлемiн жүргізуге мiндеттi заңды тұлға;</w:t>
+      9) сақтандырушы – сақтандыру ұйымы ретінде тіркелген және сақтандыру қызметін жүзеге асыру құқығына лицензиясы бар, сақтандыру жағдайы басталған кезде сақтанушыға немесе пайдасына шарт жасалған өзге тұлғаға (пайда алушыға) шартта айқындалған сақтандыру сомасы шегінде сақтандыру төлемін жүргізуге міндетті заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z123" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) сақтанушы – сақтандырушымен аудиторлық ұйымның азаматтық-құқықтық жауапкершiлiгiн мiндеттi сақтандыру шартын жасасқан аудиторлық ұйым;</w:t>
+      10) сақтанушы – сақтандырушымен аудиторлық ұйымның азаматтық-құқықтық жауапкершілігін міндетті сақтандыру шартын жасасқан аудиторлық ұйым;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z124" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) франшиза – сақтандырушыны белгiлi бiр мөлшерден аспайтын залалды өтеуден босату.</w:t>
+      11) франшиза – сақтандырушыны белгілі бір мөлшерден аспайтын залалды өтеуден босату.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -947,110 +885,110 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">2-бап. Қазақстан Республикасының аудиторлық ұйымдардың азаматтық-құқықтық жауапкершiлiгiн міндетті сақтандыру туралы заңдары </w:t>
+        <w:t xml:space="preserve">2-бап. Қазақстан Республикасының аудиторлық ұйымдардың азаматтық-құқықтық жауапкершілігін міндетті сақтандыру туралы заңдары </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z142" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қазақстан Республикасының аудиторлық ұйымдардың азаматтық-құқықтық жауапкершiлiгiн мiндеттi сақтандыру туралы заңдары Қазақстан Республикасының </w:t>
+      1. Қазақстан Республикасының аудиторлық ұйымдардың азаматтық-құқықтық жауапкершілігін міндетті сақтандыру туралы заңдары Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституциясына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> негiзделедi және Қазақстан Республикасының Азаматтық кодексiнен, осы Заң мен Қазақстан Республикасының өзге де нормативтiк құқықтық актiлерiнен тұрады.</w:t>
+        <w:t xml:space="preserve"> негізделеді және Қазақстан Республикасының Азаматтық кодексінен, осы Заң мен Қазақстан Республикасының өзге де нормативтік құқықтық актілерінен тұрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z40" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Егер Қазақстан Республикасы бекiткен халықаралық шартта осы Заңдағыдан өзгеше ережелер белгiленсе, халықаралық шарттың ережелерi қолданылады. </w:t>
+      2. Егер Қазақстан Республикасы бекіткен халықаралық шартта осы Заңдағыдан өзгеше ережелер белгіленсе, халықаралық шарттың ережелері қолданылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z141" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Заңның сақтандырушыға, оның ішінде сақтандыру ұйымына қатысты қолданылатын ережелері Қазақстан Республикасының аумағында ашылған Қазақстан Республикасы бейрезидент-сақтандыру ұйымдарының филиалдарына қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
@@ -1126,86 +1064,86 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">3-бап. Аудиторлық ұйымдардың азаматтық-құқықтық жауапкершiлiгiн мiндеттi сақтандыру объектiсi </w:t>
+        <w:t xml:space="preserve">3-бап. Аудиторлық ұйымдардың азаматтық-құқықтық жауапкершілігін міндетті сақтандыру объектісі </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Аудиторлық ұйымның Қазақстан Республикасының азаматтық заңдарында белгiленген, аудиттi өткiзу кезiнде аудиттеу субъектiлерiне келтiрiлген мүлiктiк зиянды өтеу мiндетiне байланысты мүлiктiк мүддесi аудиторлық ұйымдардың азаматтық-құқықтық жауапкершiлiгiн мiндеттi сақтандыру (бұдан әрi - аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру) объектiсi болып табылады. </w:t>
+      Аудиторлық ұйымның Қазақстан Республикасының азаматтық заңдарында белгіленген, аудитті өткізу кезінде аудиттеу субъектілеріне келтірілген мүліктік зиянды өтеу міндетіне байланысты мүліктік мүддесі аудиторлық ұйымдардың азаматтық-құқықтық жауапкершілігін міндетті сақтандыру (бұдан әрі - аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру) объектісі болып табылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4-бап. Аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандырудың негiзгi мақсаты, қағидаттары және міндеттері</w:t>
+        <w:t>4-бап. Аудиторлық ұйымдардың жауапкершілігін міндетті сақтандырудың негізгі мақсаты, қағидаттары және міндеттері</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-баптың тақырыбы жаңа редакцияда - ҚР 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1237,108 +1175,108 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Аудиторлық ұйымның аудиттi өткiзу кезiнде мүлiктiк зиян келтiрiлген аудиттеу субъектiлерiнiң мүлiктiк мүдделерiн қорғауды сақтандыру төлемдерiн жүзеге асыру арқылы қамтамасыз ету аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандырудың негізгі мақсаты болып табылады.</w:t>
+      1. Аудиторлық ұйымның аудитті өткізу кезінде мүліктік зиян келтірілген аудиттеу субъектілерінің мүліктік мүдделерін қорғауды сақтандыру төлемдерін жүзеге асыру арқылы қамтамасыз ету аудиторлық ұйымдардың жауапкершілігін міндетті сақтандырудың негізгі мақсаты болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z41" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Мыналар аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандырудың негiзгi принциптерi: </w:t>
+      2. Мыналар аудиторлық ұйымдардың жауапкершілігін міндетті сақтандырудың негізгі принциптері: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      аудиторлық ұйымдардың жауапкершілігін мiндеттi сақтандыру шарты бойынша жауапкершiлiгi сақтандырылған аудиторлық ұйымдардың қызметiн жүзеге асыру;</w:t>
+      аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шарты бойынша жауапкершілігі сақтандырылған аудиторлық ұйымдардың қызметін жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z42" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тараптардың аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шарты бойынша өз мiндеттемелерiнiң орындалуын қамтамасыз етуi болып табылады.</w:t>
+      тараптардың аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шарты бойынша өз міндеттемелерінің орындалуын қамтамасыз етуі болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z154" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Аудиторлық ұйымдардың жауапкершілігін міндетті сақтандырудың негізгі міндеттері мыналар болып табылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
@@ -1470,51 +1408,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4-1-бап. Аудиторлық ұйымдардың жауапкершiлiгiн мiндеттiсақтандыруды жүзеге асырудың ерекшеліктері</w:t>
+        <w:t>4-1-бап. Аудиторлық ұйымдардың жауапкершілігін міндеттісақтандыруды жүзеге асырудың ерекшеліктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z29" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1549,51 +1487,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z111" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Бәсекелестікті шектеуге немесе жоюға, аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шарттарын жасасу бойынша бір сақтандырушыларға басқаларының алдында негізсіз артықшылықтар беруге немесе алуға, сақтанушылардың құқықтары мен заңды мүдделеріне нұқсан келтіруге бағытталған қызметке жол берілмейді.</w:t>
+      2. Бәсекелестікті шектеуге немесе жоюға, аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шарттарын жасасу бойынша бір сақтандырушыларға басқаларының алдында негізсіз артықшылықтар беруге немесе алуға, сақтанушылардың құқықтары мен заңды мүдделеріне нұқсан келтіруге бағытталған қызметке жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1679,124 +1617,124 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">5-бап. Азаматтық-құқықтық жауапкершiлiгi мiндеттi сақтандырылуға жататын тұлғалар </w:t>
-[...17 lines deleted...]
-      1. Аудиторлық қызметтi Қазақстан Республикасының заңдарында белгiленген тәртiппен аудиторлық қызметтi жүзеге асыруға арналған лицензия алған аудиторлық ұйымдардың азаматтық-құқықтық жауапкершiлiгi мiндеттi сақтандырылуға жатады.</w:t>
+        <w:t xml:space="preserve">5-бап. Азаматтық-құқықтық жауапкершілігі міндетті сақтандырылуға жататын тұлғалар </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Аудиторлық қызметті Қазақстан Республикасының заңдарында белгіленген тәртіппен аудиторлық қызметті жүзеге асыруға арналған лицензия алған аудиторлық ұйымдардың азаматтық-құқықтық жауапкершілігі міндетті сақтандырылуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z43" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Аудиторлық ұйымның кәсiби қызметтi жүзеге асыруға байланысты өзiнiң азаматтық-құқықтық жауапкершiлiгiне ерiктi сақтандыру шартын жасасуы оны аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шартын жасасу жөнiндегi мiндеттен босатпайды. </w:t>
+      2. Аудиторлық ұйымның кәсіби қызметті жүзеге асыруға байланысты өзінің азаматтық-құқықтық жауапкершілігіне ерікті сақтандыру шартын жасасуы оны аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартын жасасу жөніндегі міндеттен босатпайды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 5-бапқа өзгерту енгізілді - ҚР 2006.05.05 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 139</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
@@ -1816,88 +1754,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">6-бап. Аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шартын жасаспай аудиторлық ұйымның қызметiн жүзеге асыруына жол бермеу </w:t>
-[...17 lines deleted...]
-      1. Аудиторлық ұйым аудиторлық ұйымдардың жауапкершілігін мiндетті сақтандыру шартын жасаспай аудиторлық қызметті жүзеге асыруға құқылы емес.</w:t>
+        <w:t xml:space="preserve">6-бап. Аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартын жасаспай аудиторлық ұйымның қызметін жүзеге асыруына жол бермеу </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Аудиторлық ұйым аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартын жасаспай аудиторлық қызметті жүзеге асыруға құқылы емес.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z44" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Қызметтi аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шартын жасаспай жүзеге асыратын аудиторлық ұйым Қазақстан Республикасының заңдарында көзделген жауаптылықта болады. </w:t>
+      2. Қызметті аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартын жасаспай жүзеге асыратын аудиторлық ұйым Қазақстан Республикасының заңдарында көзделген жауаптылықта болады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1953,88 +1891,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">7-бап. Аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру саласындағы мемлекеттiк қадағалау және бақылау </w:t>
-[...17 lines deleted...]
-      1. Сақтандыру ұйымдарының қызметiн мемлекеттiк қадағалауды және бақылауды Қазақстан Республикасының заңнамасына сәйкес қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган (бұдан әрі – уәкілетті орган) жүзеге асырады.</w:t>
+        <w:t xml:space="preserve">7-бап. Аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру саласындағы мемлекеттік қадағалау және бақылау </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сақтандыру ұйымдарының қызметін мемлекеттік қадағалауды және бақылауды Қазақстан Республикасының заңнамасына сәйкес қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган (бұдан әрі – уәкілетті орган) жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z45" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Аудиторлық ұйымдардың осы Заңның аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шартын жасасу мiндеттiлiгiне қатысты бөлiгiндегi талаптарды орындауына мемлекеттiк бақылау және осы талапты бұзған аудиторлық ұйымдарға шаралар қолдану осы Заңға сәйкес тиiстi уәкiлеттi мемлекеттiк органға оның Қазақстан Республикасының заң актiлерiнде белгiленген құзыретi шегiнде жүктеледi.</w:t>
+      2. Аудиторлық ұйымдардың осы Заңның аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартын жасасу міндеттілігіне қатысты бөлігіндегі талаптарды орындауына мемлекеттік бақылау және осы талапты бұзған аудиторлық ұйымдарға шаралар қолдану осы Заңға сәйкес тиісті уәкілетті мемлекеттік органға оның Қазақстан Республикасының заң актілерінде белгіленген құзыреті шегінде жүктеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2301,108 +2239,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  2-тарау. Аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шарты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">8-бап. Аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шарты, оны жасасу тәртiбi </w:t>
-[...17 lines deleted...]
-      1. Аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру осы Заңға және Қазақстан Республикасының Азаматтық кодексiне сәйкес сақтандырушы мен сақтанушы арасында аудиттi өткiзу кезiнде мүлiктiк мүдделерiне зиян келтiрiлуi мүмкiн аудиттеу субъектiсiнiң пайдасына жасалатын шарттың негiзiнде жүзеге асырылады.</w:t>
+        <w:t xml:space="preserve">8-бап. Аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шарты, оны жасасу тәртібі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру осы Заңға және Қазақстан Республикасының Азаматтық кодексіне сәйкес сақтандырушы мен сақтанушы арасында аудитті өткізу кезінде мүліктік мүдделеріне зиян келтірілуі мүмкін аудиттеу субъектісінің пайдасына жасалатын шарттың негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z46" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шартында, сақтанушының аудиттi өткiзу кезiнде аудиттеу субъектiлерiне келтiрiлген зиян салдарынан туындаған мiндеттемелер бойынша, моральдық шығынды, ала алмаған пайданы өтеудi және тұрақсыздық айыбын төлеудi қоспағанда, сақтандыру төлемiн жүзеге асыру көзделедi.</w:t>
+      2. Аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартында, сақтанушының аудитті өткізу кезінде аудиттеу субъектілеріне келтірілген зиян салдарынан туындаған міндеттемелер бойынша, моральдық шығынды, ала алмаған пайданы өтеуді және тұрақсыздық айыбын төлеуді қоспағанда, сақтандыру төлемін жүзеге асыру көзделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z47" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шарты мiндеттi сақтандырудың осы түрi бойынша қызметтi жүзеге асыру құқығына лицензиясы бар сақтандырушымен ғана жасалады. Қазақстан Республикасының заңнамалық актілерінде көзделген жағдайларды қоспағанда, аталған сақтандырушы үшiн мұндай шартты жасасу мiндеттi болып табылады.</w:t>
+      3. Аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шарты міндетті сақтандырудың осы түрі бойынша қызметті жүзеге асыру құқығына лицензиясы бар сақтандырушымен ғана жасалады. Қазақстан Республикасының заңнамалық актілерінде көзделген жағдайларды қоспағанда, аталған сақтандырушы үшін мұндай шартты жасасу міндетті болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z48" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шарты сақтандырушының сақтандыру полисін электрондық нысанда ресімдеуі арқылы жасалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
@@ -2416,71 +2354,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартында көрсетілуге жататын талаптардың толық болмағаны үшін сақтандырушы жауапты болады. Аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шарты бойынша оның жекелеген талаптарының толық болмауы салдарынан дау туындаған жағдайда, дау сақтанушының пайдасына шешіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z130" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4-1. Сақтанушының қалауы бойынша аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шарты сақтандырушыға жазбаша жүгіну не сақтанушы мен сақтандырушы арасында электрондық ақпараттық ресурстар алмасу арқылы жасалуы мүмкін.</w:t>
+      4-1. Сақтанушының қалауы бойынша аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шарты сақтандырушыға жазбаша жүгіну не сақтанушы мен сақтандырушы арасында цифрлық ресурстар алмасу арқылы жасалуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z49" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Егер аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шарты сақтанушының немесе аудиттеу субъектiсiнiң жағдайын осы Заңда көзделгенмен салыстырғанда нашарлататын талаптармен жасалса, онда сақтандыру жағдайы басталған кезде сақтандырушы сақтанушы мен аудиттеу субъектiсiнiң алдында осы Заңда белгiленген талаптар бойынша мiндеттi болады.</w:t>
+      5. Егер аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шарты сақтанушының немесе аудиттеу субъектісінің жағдайын осы Заңда көзделгенмен салыстырғанда нашарлататын талаптармен жасалса, онда сақтандыру жағдайы басталған кезде сақтандырушы сақтанушы мен аудиттеу субъектісінің алдында осы Заңда белгіленген талаптар бойынша міндетті болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2576,70 +2514,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8-1-бап. Электрондық ақпараттық ресурстар алмасу арқылы  аудиторлық ұйымдардың жауапкершілігін міндетті  сақтандыру шартын жасасу және сақтандыру жағдайларын  реттеу кезінде сақтандырушыға және интернет-ресурстарға  қойылатын талаптар</w:t>
+        <w:t>8-1-бап. Цифрлық ресурстар алмасу арқылы  аудиторлық ұйымдардың жауапкершілігін міндетті  сақтандыру шартын жасасу және сақтандыру жағдайларын  реттеу кезінде сақтандырушыға және интернет-ресурстарға  қойылатын талаптар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z147" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартын электрондық нысанда жасасу және олар бойынша сақтандыру жағдайларын реттеу кезінде дерекқорды қалыптастыру және жүргізу жөніндегі ұйым, сақтандырушы және сақтанушы (пайда алушы) арасында электрондық ақпараттық ресурстар алмасу үшін сақтандырушының интернет-ресурсы және (немесе) ақпараттық жүйесі пайдаланылады.</w:t>
+      1. Аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартын электрондық нысанда жасасу және олар бойынша сақтандыру жағдайларын реттеу кезінде дерекқорды қалыптастыру және жүргізу жөніндегі ұйым, сақтандырушы және сақтанушы (пайда алушы) арасында цифрлық ресурстар алмасу үшін сақтандырушының интернет-ресурсы және (немесе) цифрлық жүйесі пайдаланылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартын электрондық нысанда жасасу және сақтандыру жағдайын реттеу үшін өтініш беру кезінде сақтанушыдан мамандандырылған бағдарламалық қамтылымды пайдалану талап етілмейді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2651,162 +2589,162 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дерекқорды қалыптастыру және жүргізу жөніндегі ұйымның интернет-ресурсында электрондық нысанда аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шарттарын жасасу және сақтандыру жағдайларын реттеу үшін пайдаланылатын сақтандыру ұйымының интернет-ресурсына сілтеме орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z148" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Дерекқорды қалыптастыру және жүргізу жөніндегі ұйым мен сақтандырушы, сақтандырушы мен сақтанушы (пайда алушы) арасында электрондық ақпараттық ресурстар алмасу тәртібі уәкілетті органның нормативтік құқықтық актісінде айқындалады. </w:t>
+      2. Дерекқорды қалыптастыру және жүргізу жөніндегі ұйым мен сақтандырушы, сақтандырушы мен сақтанушы (пайда алушы) арасында цифрлық ресурстар алмасу тәртібі уәкілетті органның нормативтік құқықтық актісінде айқындалады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z149" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Сақтандырушының интернет-ресурсын пайдалана отырып, аудиторлық ұйымдардың жауапкершiлiгiн мiндетті сақтандыру шартын жасасу және олар бойынша сақтандыру жағдайларын реттеу кезінде сақтандырушы: </w:t>
+      3. Сақтандырушының интернет-ресурсын пайдалана отырып, аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартын жасасу және олар бойынша сақтандыру жағдайларын реттеу кезінде сақтандырушы: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) сақтанушыға аудиторлық ұйымдардың жауапкершілігiн мiндеттi сақтандыру шартын жасасу не оны жасасудан бас тарту (бас тарту себептерін көрсете отырып) туралы хабарламаны электрондық хабар түрінде дереу жіберуді; </w:t>
+      1) сақтанушыға аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартын жасасу не оны жасасудан бас тарту (бас тарту себептерін көрсете отырып) туралы хабарламаны электрондық хабар түрінде дереу жіберуді; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) реттеу үшін құжаттарды қабылдаудан бас тартуды (бас тарту себептерін көрсете отырып) қоса алғанда, сақтандыру жағдайын реттеу процесінің негізгі кезеңдері туралы сақтанушыны (пайда алушыны) уәкілетті органның нормативтік құқықтық актісінде айқындалған тәртіппен электрондық хабар түрінде хабардар етуді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) сақтанушының жасалған аудиторлық ұйымдардың жауапкершілігiн мiндеттi сақтандыру шарты жөніндегі ақпаратты сақтандыру ұйымының интернет-ресурсында тексеру мүмкіндігін; </w:t>
+      3) сақтанушының жасалған аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шарты жөніндегі ақпаратты сақтандыру ұйымының интернет-ресурсында тексеру мүмкіндігін; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сақтанушының (пайда алушының) аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шарты бойынша сақтандыру жағдайы жөніндегі ақпаратты сақтандыру ұйымының интернет-ресурсында тексеру мүмкіндігін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) сақтанушы (пайда алушы) үшін сақтандырушының интернет-ресурсына тәулік бойы қолжетімділікті қамтамасыз ете отырып, электрондық нысанда аудиторлық ұйымдардың жауапкершілігiн мiндеттi сақтандыру шартының және ол бойынша сақтандыру жағдайы жөніндегі ақпараттың сақталуын; </w:t>
+      5) сақтанушы (пайда алушы) үшін сақтандырушының интернет-ресурсына тәулік бойы қолжетімділікті қамтамасыз ете отырып, электрондық нысанда аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартының және ол бойынша сақтандыру жағдайы жөніндегі ақпараттың сақталуын; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сақтанушыға (пайда алушыға):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2816,51 +2754,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартын жасасу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      аудиторлық ұйымдардың жауапкершілігiн мiндеттi сақтандыру шартын мерзімінен бұрын тоқтату; </w:t>
+      аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартын мерзімінен бұрын тоқтату; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       сақтандыру жағдайының (сақтандыру жағдайы ретінде қаралатын оқиғаның) басталғаны туралы хабардар ету; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2926,128 +2864,128 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген ерекшеліктерді ескере отырып, аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартынан туындайтын дауларды реттеу үшін қажетті электрондық нысандағы ақпаратты (өтініштер, хабарламалар және (немесе) өзге де құжаттар, мәліметтер) жасау және сақтандырушыға жөнелту мүмкіндігін қамтамасыз етуге міндетті. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Аудиторлық ұйымдардың жауапкершілігiн мiндеттi сақтандыру шартын жасасу және ол бойынша сақтандыру жағдайларын реттеу туралы хабарлама дерекқорды қалыптастыру және жүргiзу жөніндегі ұйымнан жіберіледі. </w:t>
-[...17 lines deleted...]
-      Аудиторлық ұйымдардың жауапкершілігiн мiндеттi сақтандыру шартын жасасу және ол бойынша сақтандыру жағдайларын реттеу туралы хабарламалардың тәртібі мен мазмұнына қойылатын талаптарды уәкілетті орган айқындайды.</w:t>
+      Аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартын жасасу және ол бойынша сақтандыру жағдайларын реттеу туралы хабарлама дерекқорды қалыптастыру және жүргізу жөніндегі ұйымнан жіберіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартын жасасу және ол бойынша сақтандыру жағдайларын реттеу туралы хабарламалардың тәртібі мен мазмұнына қойылатын талаптарды уәкілетті орган айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z150" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Егер аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартында өзгеше көзделмесе, аудиторлық ұйымдардың жауапкершілігiн мiндеттi сақтандыру шартын электрондық ақпараттық ресурстар алмасу арқылы жасасу кезінде сақтанушы сақтандыру шартын сақтанушы сақтандыру сыйлықақысын (сақтандыру сыйлықақысын бөліп төлеген жағдайда, бірінші сақтандыру жарнасын) төлеген күннен бастап жасады деп есептеледі. </w:t>
+      4. Егер аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартында өзгеше көзделмесе, аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартын цифрлық ресурстар алмасу арқылы жасасу кезінде сақтанушы сақтандыру шартын сақтанушы сақтандыру сыйлықақысын (сақтандыру сыйлықақысын бөліп төлеген жағдайда, бірінші сақтандыру жарнасын) төлеген күннен бастап жасады деп есептеледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z151" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Аудиторлық ұйымдардың жауапкершілігiн мiндеттi сақтандыру шартын электрондық ақпараттық ресурстар алмасу арқылы жасасу кезінде сақтанушы осы Заңда көзделген сақтандыру талаптарымен танысқаннан кейін сақтандыру сыйлықақысын (сақтандыру сыйлықақысын бөліп төлеген жағдайда, бірінші сақтандыру жарнасын) төлейді, сол арқылы ол өзіне ұсынылған талаптармен қосылу шартын жасасуға өзінің келісетінін растайды. </w:t>
+      5. Аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартын цифрлық ресурстар алмасу арқылы жасасу кезінде сақтанушы осы Заңда көзделген сақтандыру талаптарымен танысқаннан кейін сақтандыру сыйлықақысын (сақтандыру сыйлықақысын бөліп төлеген жағдайда, бірінші сақтандыру жарнасын) төлейді, сол арқылы ол өзіне ұсынылған талаптармен қосылу шартын жасасуға өзінің келісетінін растайды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z152" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Сақтандырушы сақтандырушының интернет-ресурсын пайдалана отырып, аудиторлық ұйымдардың жауапкершілігiн мiндеттi сақтандыру шарттарын жасасу және олар бойынша сақтандыру жағдайларын реттеу мүмкіндігін тәулік бойы қамтамасыз етеді. </w:t>
+      6. Сақтандырушы сақтандырушының интернет-ресурсын пайдалана отырып, аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шарттарын жасасу және олар бойынша сақтандыру жағдайларын реттеу мүмкіндігін тәулік бойы қамтамасыз етеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z153" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Сақтандыру агенттерінің аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шарттарын жасасу жөніндегі қызметіне жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
@@ -3143,386 +3081,386 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">9-бап. Аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шартының қолданылуы </w:t>
-[...17 lines deleted...]
-      1. Егер аудиторлық ұйымдардың жауапкершiлігiн мiндеттi сақтандыру шартында өзгеше көзделмесе, онда ол сақтанушы сақтандыру сыйлықақысын төлеген, ал оны мерзiмiн ұзартып төлеген кезде - бiрiншi сақтандыру жарнасын төлеген кезден бастап күшiне енедi және тараптар үшiн мiндеттi болады.</w:t>
+        <w:t xml:space="preserve">9-бап. Аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартының қолданылуы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Егер аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартында өзгеше көзделмесе, онда ол сақтанушы сақтандыру сыйлықақысын төлеген, ал оны мерзімін ұзартып төлеген кезде - бірінші сақтандыру жарнасын төлеген кезден бастап күшіне енеді және тараптар үшін міндетті болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z50" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шарты күшiне енгiзiлген күннен бастап он екi ай мерзiмге жасалады. </w:t>
+      2. Аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шарты күшіне енгізілген күннен бастап он екі ай мерзімге жасалады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сақтандырушылық қорғаудың қолданылу кезеңi аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шартының қолданылу мерзiмiмен сәйкес келедi.</w:t>
+      Сақтандырушылық қорғаудың қолданылу кезеңі аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартының қолданылу мерзімімен сәйкес келеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z51" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Егер аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шартында өзгеше көзделмесе, аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шартының қолданылуы Қазақстан Республикасының аумағымен шектеледi. </w:t>
+      3. Егер аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартында өзгеше көзделмесе, аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартының қолданылуы Қазақстан Республикасының аумағымен шектеледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">10-бап. Аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шартының қолданылуын тоқтату </w:t>
-[...17 lines deleted...]
-      Аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шарты мынадай жағдайларда:</w:t>
+        <w:t xml:space="preserve">10-бап. Аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартының қолданылуын тоқтату </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шарты мынадай жағдайларда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z52" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) шарттың қолданылу мерзiмi аяқталғанда;</w:t>
+      1) шарттың қолданылу мерзімі аяқталғанда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z53" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шарт мерзiмiнен бұрын тоқтатылғанда;</w:t>
+      2) шарт мерзімінен бұрын тоқтатылғанда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z54" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) сақтандырушы сақтандыру төлемiн (сақтандыру төлемдерiн) аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шартында белгiленген сақтандыру сомасы мөлшерiнде жүзеге асырғанда өзiнiң қолданылуын тоқтатады. </w:t>
+      3) сақтандырушы сақтандыру төлемін (сақтандыру төлемдерін) аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартында белгіленген сақтандыру сомасы мөлшерінде жүзеге асырғанда өзінің қолданылуын тоқтатады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">11-бап. Аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шартын мерзiмiнен бұрын тоқтату </w:t>
-[...17 lines deleted...]
-      1. Аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шарты Қазақстан Республикасының азаматтық заңдарында белгiленген тәртiппен және жағдайларда мерзiмiнен бұрын тоқтатылады.</w:t>
+        <w:t xml:space="preserve">11-бап. Аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартын мерзімінен бұрын тоқтату </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шарты Қазақстан Республикасының азаматтық заңдарында белгіленген тәртіппен және жағдайларда мерзімінен бұрын тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z55" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Егер аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шартын мерзiмiнен бұрын тоқтату оның талаптарын орындамаған сақтандырушының кiнәсiнен туындаса, соңғысы сақтанушыға ол төлеген сақтандыру сыйлықақысын не сақтандыру жарналарын толық қайтаруға мiндеттi. Аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шартын мерзiмiнен бұрын тоқтатудың өзге жағдайларында сақтандырушының сақтандыру сыйлықақысының бiр бөлiгiн сақтандырудың қолданылуы iшiндегi уақытқа барабар алуға құқығы бар. </w:t>
+      2. Егер аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартын мерзімінен бұрын тоқтату оның талаптарын орындамаған сақтандырушының кінәсінен туындаса, соңғысы сақтанушыға ол төлеген сақтандыру сыйлықақысын не сақтандыру жарналарын толық қайтаруға міндетті. Аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартын мерзімінен бұрын тоқтатудың өзге жағдайларында сақтандырушының сақтандыру сыйлықақысының бір бөлігін сақтандырудың қолданылуы ішіндегі уақытқа барабар алуға құқығы бар. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">12-бап. Аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шартының жарамсыздығы </w:t>
+        <w:t xml:space="preserve">12-бап. Аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартының жарамсыздығы </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Аудиторлық ұйымдардың мiндеттi сақтандыру шартын жарамсыз деп танудың талаптары, негiздерi және салдары Қазақстан Республикасының азаматтық заңдарына сәйкес айқындалады. </w:t>
+      Аудиторлық ұйымдардың міндетті сақтандыру шартын жарамсыз деп танудың талаптары, негіздері және салдары Қазақстан Республикасының азаматтық заңдарына сәйкес айқындалады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">13-бап. Сақтанушының құқықтары мен мiндеттерi </w:t>
+        <w:t xml:space="preserve">13-бап. Сақтанушының құқықтары мен міндеттері </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сақтанушы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z56" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) сақтандырушыдан аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандырудың талаптарын, аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шарты бойынша өзiнiң құқықтары мен мiндеттерiн түсiндiрудi талап етуге;</w:t>
+      1) сақтандырушыдан аудиторлық ұйымдардың жауапкершілігін міндетті сақтандырудың талаптарын, аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шарты бойынша өзінің құқықтары мен міндеттерін түсіндіруді талап етуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z57" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) сақтандыру төлемiн осы Заңда көзделген тәртiппен және жағдайларда алуға;</w:t>
+      2) сақтандыру төлемін осы Заңда көзделген тәртіппен және жағдайларда алуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z143" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) сақтандырушы (оның ішінде сақтандырушының интернет-ресурсы арқылы) жүргізген, келтірілген зиянның мөлшерін бағалау нәтижелерімен және сақтандыру төлемі мөлшерінің есеп-қисаптарымен танысуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
@@ -3775,263 +3713,263 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) "Сақтандыру қызметі туралы" Қазақстан Республикасының Заңында көзделген ерекшеліктерді ескере отырып, өтінішті және қоса берілетін құжаттарды сақтандыру омбудсманына (тікелей сақтандыру омбудсманына, оның ішінде оның интернет-ресурсы арқылы не сақтандырушы, оның ішінде оның филиалы, өкілдігі, өзге де оқшауланған құрылымдық бөлімшесі, интернет-ресурсы арқылы) жіберуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шартында сақтанушының Қазақстан Республикасының азаматтық заң актiлерiне қайшы келмейтiн басқа да құқықтары көзделуi мүмкiн.</w:t>
+      Аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартында сақтанушының Қазақстан Республикасының азаматтық заң актілеріне қайшы келмейтін басқа да құқықтары көзделуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z58" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Сақтанушы: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) сақтандыру сыйлықақысын аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шартында белгiленген мөлшерде, тәртiппен және мерзiмдерде төлеуге;</w:t>
+      1) сақтандыру сыйлықақысын аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартында белгіленген мөлшерде, тәртіппен және мерзімдерде төлеуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z59" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шартын жасасқан кезде сақтандырушыға аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шартын жасасу үшiн қажеттi мәлiметтердi ұсынуға;</w:t>
+      2) аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартын жасасқан кезде сақтандырушыға аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартын жасасу үшін қажетті мәліметтерді ұсынуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z60" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) аудиттi өткiзу нәтижесiнде келтiрiлген зиянды өтеу туралы талап немесе талап-арыз келтiрiлгенi туралы өзiне белгiлi болғаннан бастап, шұғыл түрде, бiрақ бес жұмыс күнiнен кешiктiрмей, қолдан келетiн тәсiлмен (ауызша, жазбаша) бұл туралы сақтандырушыға хабарлауға;</w:t>
+      3) аудитті өткізу нәтижесінде келтірілген зиянды өтеу туралы талап немесе талап-арыз келтірілгені туралы өзіне белгілі болғаннан бастап, шұғыл түрде, бірақ бес жұмыс күнінен кешіктірмей, қолдан келетін тәсілмен (ауызша, жазбаша) бұл туралы сақтандырушыға хабарлауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z61" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) басталуына орай сақтанушыда келтiрiлген зиянды өтеу мiндетi пайда болған оқиғаның себептерi, барысы және салдары, </w:t>
+      4) басталуына орай сақтанушыда келтірілген зиянды өтеу міндеті пайда болған оқиғаның себептері, барысы және салдары, </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сондай-ақ келтiрiлген зиянның сипаты мен мөлшерлерi туралы талдау жасауға мүмкiндiк беретiн, өзiнiң қолы жеткен барлық ақпаратты және құжаттаманы сақтандырушыға ұсынуға;</w:t>
+      сондай-ақ келтірілген зиянның сипаты мен мөлшерлері туралы талдау жасауға мүмкіндік беретін, өзінің қолы жеткен барлық ақпаратты және құжаттаманы сақтандырушыға ұсынуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z62" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) аудиттеу субъектiсiнiң зиянды өтеу туралы талаптарына байланысты мәселелердi реттеуге қатысуы үшiн сақтандырушыға мүмкiндiк жасауға;</w:t>
+      5) аудиттеу субъектісінің зиянды өтеу туралы талаптарына байланысты мәселелерді реттеуге қатысуы үшін сақтандырушыға мүмкіндік жасауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z63" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) сақтандыру жағдайынан болатын шығындарды болдырмау немесе азайту жөнiндегi шараларды қолдануға;</w:t>
+      6) сақтандыру жағдайынан болатын шығындарды болдырмау немесе азайту жөніндегі шараларды қолдануға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z64" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) сақтандыру жағдайының басталуына жауапты тұлғаға керi талап қою құқығының сақтандырушыға өтуiн қамтамасыз етуге;</w:t>
+      7) сақтандыру жағдайының басталуына жауапты тұлғаға кері талап қою құқығының сақтандырушыға өтуін қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) өзіне сақтанушы аудит қызметтерін көрсеткен тұлғаны аудит жүргізу кезінде аудиттелетін субъектілердің мүліктік мүдделеріне келтірілген зиянды өтеу бойынша өзінің азаматтық-құқықтық жауапкершілігін сақтандыру туралы хабардар етуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шартында сақтанушының Қазақстан Республикасының заң актiлерiне қайшы келмейтiн басқа да мiндеттерi көзделуi мүмкiн. </w:t>
+      Аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартында сақтанушының Қазақстан Республикасының заң актілеріне қайшы келмейтін басқа да міндеттері көзделуі мүмкін. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -4106,340 +4044,340 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">14-бап. Сақтандырушының құқықтары мен мiндеттерi </w:t>
+        <w:t xml:space="preserve">14-бап. Сақтандырушының құқықтары мен міндеттері </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сақтандырушы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z65" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шартын жасасқан кезде сақтанушыдан аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандырудың осының алдындағы шарттары, сақтандыру жағдайлары, сақтандыру төлемдерi туралы ақпаратты және аудиторлық ұйымдардың жауапкершiлiгiн міндетті сақтандыру шартын жасасу үшiн қажеттi өзге де мәлiметтердi беруiн талап етуге;</w:t>
+      1) аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартын жасасқан кезде сақтанушыдан аудиторлық ұйымдардың жауапкершілігін міндетті сақтандырудың осының алдындағы шарттары, сақтандыру жағдайлары, сақтандыру төлемдері туралы ақпаратты және аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартын жасасу үшін қажетті өзге де мәліметтерді беруін талап етуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z66" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Қазақстан Республикасының заңдарында белгiленген тәртiппен тиiстi мемлекеттiк және өзге де органдар мен ұйымдардан, олардың құзыретiне орай, сақтандыру жағдайының басталу фактiсiне және сақтандыру жағдайының басталуы нәтижесiнде келтiрiлген зиянның мөлшерiн анықтауға байланысты құжаттар мен мәлiметтердi сұратуға;</w:t>
+      2) Қазақстан Республикасының заңдарында белгіленген тәртіппен тиісті мемлекеттік және өзге де органдар мен ұйымдардан, олардың құзыретіне орай, сақтандыру жағдайының басталу фактісіне және сақтандыру жағдайының басталуы нәтижесінде келтірілген зиянның мөлшерін анықтауға байланысты құжаттар мен мәліметтерді сұратуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z67" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) аудиттеу субъектiлерiнiң сақтанушының аудиттi өткiзуге байланысты өз мiндеттерiн орындауы нәтижесiнде келтiрген зиянын өтеу туралы талаптарына байланысты мәселелердi реттеуге қатысуға;</w:t>
+      3) аудиттеу субъектілерінің сақтанушының аудитті өткізуге байланысты өз міндеттерін орындауы нәтижесінде келтірген зиянын өтеу туралы талаптарына байланысты мәселелерді реттеуге қатысуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z68" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) осы Заңның 20-бабында көзделген жағдайларда келтiрiлген зиянға жауапты тұлғаға керi талап құқығын қоюға;</w:t>
+      4) осы Заңның 20-бабында көзделген жағдайларда келтірілген зиянға жауапты тұлғаға кері талап құқығын қоюға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z69" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) осы Заңның 21-бабында көзделген негiздер бойынша сақтандыру төлемiн толық немесе ішінapa жүзеге асырудан бас тартуға </w:t>
+      5) осы Заңның 21-бабында көзделген негіздер бойынша сақтандыру төлемін толық немесе ішінapa жүзеге асырудан бас тартуға </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       құқылы. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шартында сақтандырушының Қазақстан </w:t>
-[...17 lines deleted...]
-      Республикасының заң актiлерiне қайшы келмейтiн басқа да құқықтары көзделуi мүмкiн.</w:t>
+      Аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартында сақтандырушының Қазақстан </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Республикасының заң актілеріне қайшы келмейтін басқа да құқықтары көзделуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z70" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Сақтандырушы: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) сақтанушыны аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру талаптарымен таныстыруға, оның аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шартынан туындайтын құқықтары мен мiндеттерiн түсiндiруге;</w:t>
+      1) сақтанушыны аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру талаптарымен таныстыруға, оның аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартынан туындайтын құқықтары мен міндеттерін түсіндіруге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z146" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шарты бойынша сақтандырып қорғаудың қолданысы кезеңінде басталған сақтандыру жағдайы (сақтандыру жағдайы ретінде қаралатын оқиға) туралы хабардар етілген кезінде оны уәкілетті органның нормативтік құқықтық актісіне сәйкес дереу тіркеуге және дерекқорды қалыптастыру және жүргізу жөніндегі ұйымға осы сақтандыру жағдайы (сақтандыру жағдайы ретінде қаралатын оқиға) жөнінде мәліметтер ұсынуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z71" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шарты мерзiмiнен бұрын тоқтатылған кезде сақтанушыға Қазақстан Республикасының азаматтық заңдарында белгiленген жағдайларда және тәртiппен сақтандыру сыйлықақысын толық немесе iшiнара қайтаруға;</w:t>
+      2) аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шарты мерзімінен бұрын тоқтатылған кезде сақтанушыға Қазақстан Республикасының азаматтық заңдарында белгіленген жағдайларда және тәртіппен сақтандыру сыйлықақысын толық немесе ішінара қайтаруға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z145" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) сақтандыру жағдайының басталу фактісін және сақтандырушы өтеуге тиісті зиянның мөлшерін растайтын құжаттар жеткіліксіз болған кезде жетіспейтін және (немесе) дұрыс ресімделмеген құжаттардың толық тізбесін көрсете отырып, оларды алған күннен бастап үш жұмыс күні ішінде бұл туралы өтініш берушіге хабарлауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z72" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) сақтандыру жағдайы басталған кезде сақтандыру төлемiн осы Заңда көзделген тәртiппен және шарттар бойынша жүргiзуге;</w:t>
+      3) сақтандыру жағдайы басталған кезде сақтандыру төлемін осы Заңда көзделген тәртіппен және шарттар бойынша жүргізуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z73" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сақтанушыға оның сақтандыру жағдайынан болатын шығындарды болдырмау немесе азайту мақсатында жұмсаған шығыстарын өтеуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z74" w:id="62"/>
     <w:p>
@@ -4596,51 +4534,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) сақтанушыдан (пайда алушыдан) сақтандыру омбудсманына жіберілетін өтінішті алған кезде осы өтінішті, сондай-ақ оған қоса берілетін құжаттарды алынған күнінен бастап үш жұмыс күні ішінде сақтандыру омбудсманына қайта жіберуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шартында сақтандырушының Қазақстан Республикасының заң актiлерiне қайшы келмейтiн басқа да мiндеттерi көзделуi мүмкiн. </w:t>
+      Аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартында сақтандырушының Қазақстан Республикасының заң актілеріне қайшы келмейтін басқа да міндеттері көзделуі мүмкін. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -4733,69 +4671,69 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Сақтандыру сомасы және сақтандыру сыйлықақысы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">15-бап. Сақтандыру сомасының мөлшерi </w:t>
+        <w:t xml:space="preserve">15-бап. Сақтандыру сомасының мөлшері </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сақтандыру сомасының мөлшерi тараптардың келiсiмi бойынша аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шартында белгiленедi, бiрақ, бұл ретте сақтандыру сомасының мөлшерi: </w:t>
+      Сақтандыру сомасының мөлшері тараптардың келісімі бойынша аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартында белгіленеді, бірақ, бұл ретте сақтандыру сомасының мөлшері: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -4828,51 +4766,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z75" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) аудиторлық ұйыммен жасасқан аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шарты бойынша тиiстi қаржы жылына арналған республикалық бюджет туралы заңда шарт жасасқан күнгi белгiленген 10 000 еселенген айлық есептiк көрсеткiштен кем болмауға тиіс. </w:t>
+      2) аудиторлық ұйыммен жасасқан аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шарты бойынша тиісті қаржы жылына арналған республикалық бюджет туралы заңда шарт жасасқан күнгі белгіленген 10 000 еселенген айлық есептік көрсеткіштен кем болмауға тиіс. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -4938,123 +4876,123 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">16-бап. Сақтандыру сыйлықақысының мөлшерi </w:t>
+        <w:t xml:space="preserve">16-бап. Сақтандыру сыйлықақысының мөлшері </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сақтандыру сыйлықақысының мөлшерi тараптардың келiсiмi бойынша аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шартында белгiленедi, бiрақ, бұл ретте сақтандыру сыйлықақысының мөлшерi аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шартында белгiленген сақтандыру сомасының 4,5 процентiнен аспауға тиiс. </w:t>
+      Сақтандыру сыйлықақысының мөлшері тараптардың келісімі бойынша аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартында белгіленеді, бірақ, бұл ретте сақтандыру сыйлықақысының мөлшері аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартында белгіленген сақтандыру сомасының 4,5 процентінен аспауға тиіс. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">17-бап. Сақтандыру сыйлықақысын төлеудiң тәртiбi мен мерзiмдерi </w:t>
-[...17 lines deleted...]
-      1. Аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шарты бойынша сақтандыру сыйлықақысын төлеудiң тәртiбi мен мерзiмдерi тараптардың келiсiмiмен белгiленедi.</w:t>
+        <w:t xml:space="preserve">17-бап. Сақтандыру сыйлықақысын төлеудің тәртібі мен мерзімдері </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шарты бойынша сақтандыру сыйлықақысын төлеудің тәртібі мен мерзімдері тараптардың келісімімен белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z76" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Егер аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шартында өзгеше көзделмесе, онда кезектi сақтандыру жарнасының уақтылы төленбегенi үшiн сақтанушы сақтандырушыға өзгенiң ақшасын заңсыз пайдаланғаны ретiнде Қазақстан Республикасының Азаматтық кодексiнде белгiленген тәртiппен және мөлшерде тұрақсыздық айыбын төлеуге мiндеттi. </w:t>
+      2. Егер аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартында өзгеше көзделмесе, онда кезекті сақтандыру жарнасының уақтылы төленбегені үшін сақтанушы сақтандырушыға өзгенің ақшасын заңсыз пайдаланғаны ретінде Қазақстан Республикасының Азаматтық кодексінде белгіленген тәртіппен және мөлшерде тұрақсыздық айыбын төлеуге міндетті. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z139" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сақтандырушы сақтандыру сыйлықақысын сақтандырушының интернет-ресурсы арқылы қолма-қол ақшасыз тәсілмен төлеу мүмкіндігін береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
@@ -5128,259 +5066,259 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Сақтандыру жағдайы және сақтандыру төлемі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">18-бап. Сақтандыру жағдайын және сақтандыру төлемiнiң мөлшерiн айқындау </w:t>
-[...17 lines deleted...]
-      1. Аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шарты бойынша аудиттi өткiзу кезiнде аудиттеу субъектiлерiнiң мүлiктiк мүдделерiне келтiрiлген зиянды өтеу бойынша сақтанушының азаматтық-құқықтық жауапкершiлiгiнiң басталу фактiсi сақтандыру жағдайы деп танылады.</w:t>
+        <w:t xml:space="preserve">18-бап. Сақтандыру жағдайын және сақтандыру төлемінің мөлшерін айқындау </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шарты бойынша аудитті өткізу кезінде аудиттеу субъектілерінің мүліктік мүдделеріне келтірілген зиянды өтеу бойынша сақтанушының азаматтық-құқықтық жауапкершілігінің басталу фактісі сақтандыру жағдайы деп танылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z77" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Сақтандыру жағдайы сақтанушы келтiрген зиянды өтеу туралы соттың шешiмi заңды күшiне енген не сақтанушы аудиттеу субъектiлерiнiң зиянды өтеу туралы талаптарын негiздi деп таныған және сақтанушының талаптарды тануына сақтандырушы келiскен күннен басталған деп есептелiнедi.</w:t>
+      2. Сақтандыру жағдайы сақтанушы келтірген зиянды өтеу туралы соттың шешімі заңды күшіне енген не сақтанушы аудиттеу субъектілерінің зиянды өтеу туралы талаптарын негізді деп таныған және сақтанушының талаптарды тануына сақтандырушы келіскен күннен басталған деп есептелінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z78" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Сақтандыру төлемiнiң мөлшерiн сақтандырушы аудиттеу субъектiсi талап еткен сомаға орай немесе соттың осы Заңның 8-бабы 2-тармағының ережелерiн ескере отырып, келтiрiлген зиянды өтеу туралы шешiмi заңды күшiне енуiне орай айқындайды.</w:t>
+      3. Сақтандыру төлемінің мөлшерін сақтандырушы аудиттеу субъектісі талап еткен сомаға орай немесе соттың осы Заңның 8-бабы 2-тармағының ережелерін ескере отырып, келтірілген зиянды өтеу туралы шешімі заңды күшіне енуіне орай айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z79" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Сақтанушының шығынды болдырмау немесе азайту мақсатында  шеккен  шығыстары, егер мұндай шығыстар қажеттi болса немесе   сақтандырушының нұсқауларын орындау үшiн жұмсалса, егер тиiстi шаралар тiптi сәтсiз болса да, сақтандырушының өтеуiне жатады. </w:t>
+      4. Сақтанушының шығынды болдырмау немесе азайту мақсатында  шеккен  шығыстары, егер мұндай шығыстар қажетті болса немесе   сақтандырушының нұсқауларын орындау үшін жұмсалса, егер тиісті шаралар тіпті сәтсіз болса да, сақтандырушының өтеуіне жатады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мұндай шығыстар нақты мөлшерiнде өтеледi, бiрақ сақтандыру төлемiнiң және шығыстар өтемiнiң жалпы сомасы аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шартында көзделген сақтандыру сомасынан аспауға тиiс, егер шығыстар сақтанушы сақтандырушының нұсқауларын орындауы нәтижесiнде туындаған болса, олар сақтандыру сомасына қатыссыз толық мөлшерiнде өтеледi.</w:t>
+      Мұндай шығыстар нақты мөлшерінде өтеледі, бірақ сақтандыру төлемінің және шығыстар өтемінің жалпы сомасы аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартында көзделген сақтандыру сомасынан аспауға тиіс, егер шығыстар сақтанушы сақтандырушының нұсқауларын орындауы нәтижесінде туындаған болса, олар сақтандыру сомасына қатыссыз толық мөлшерінде өтеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z80" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Әрбір сақтандыру жағдайы бойынша франшиза мөлшерi тараптардың келiсiмi бойынша белгiленедi, бiрақ бұл ретте франшиза мөлшерi аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шартында белгiленген сақтандыру сомасының бес процентiнен аспауға тиiс. </w:t>
+      5. Әрбір сақтандыру жағдайы бойынша франшиза мөлшері тараптардың келісімі бойынша белгіленеді, бірақ бұл ретте франшиза мөлшері аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартында белгіленген сақтандыру сомасының бес процентінен аспауға тиіс. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Келтiрiлген зиянның мөлшерi франшизаның белгiленген мөлшерiнен асып кететiн жағдайларда сақтандыру төлемi толық мөлшерде жүзеге асырылады. </w:t>
+      Келтірілген зиянның мөлшері франшизаның белгіленген мөлшерінен асып кететін жағдайларда сақтандыру төлемі толық мөлшерде жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">19-бап. Сақтандыру төлемiн жүзеге асырудың талаптары және тәртiбi </w:t>
+        <w:t xml:space="preserve">19-бап. Сақтандыру төлемін жүзеге асырудың талаптары және тәртібі </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z140" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Сақтанушы не аудиттелетін субъект сақтандырушыға сақтандыру төлемi туралы талапты сақтандыру төлемiн жүзеге асыру үшiн қажетті құжаттарды қоса бере отырып, уәкілетті органның нормативтік құқықтық актісіне сәйкес жазбаша нысанда, оның ішінде сақтандырушының интернет-ресурсы арқылы қояды. </w:t>
+      1. Сақтанушы не аудиттелетін субъект сақтандырушыға сақтандыру төлемі туралы талапты сақтандыру төлемін жүзеге асыру үшін қажетті құжаттарды қоса бере отырып, уәкілетті органның нормативтік құқықтық актісіне сәйкес жазбаша нысанда, оның ішінде сақтандырушының интернет-ресурсы арқылы қояды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сақтандырушының талап етуі бойынша өтініш беруші сақтандырушы қол жеткізе алатын мемлекеттік органдардың дерекқорларында және (немесе) ақпараттық жүйелерінде электрондық нысанда бар құжаттарды қоспағанда, сақтандырушыға сақтандыру төлемін жүзеге асыру үшін қажетті құжаттардың түпнұсқаларын ұсынуға міндетті.</w:t>
+      Сақтандырушының талап етуі бойынша өтініш беруші сақтандырушы қол жеткізе алатын мемлекеттік органдардың дерекқорларында және (немесе) цифрлық жүйелерінде электрондық нысанда бар құжаттарды қоспағанда, сақтандырушыға сақтандыру төлемін жүзеге асыру үшін қажетті құжаттардың түпнұсқаларын ұсынуға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z81" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Сақтандыру төлемi туралы өтiнiшке мынадай құжаттар қоса берiледi: </w:t>
+      2. Сақтандыру төлемі туралы өтінішке мынадай құжаттар қоса беріледі: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -5418,379 +5356,379 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z82" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) аудиттеу субъектiсiнiң келтiрiлген зиянды және оның мөлшерiн растайтын, зиянды өтеу туралы сақтанушы таныған құжаттар </w:t>
+      2) аудиттеу субъектісінің келтірілген зиянды және оның мөлшерін растайтын, зиянды өтеу туралы сақтанушы таныған құжаттар </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      қоса берiлген талабы немесе соттың аудиттi өткiзу кезiнде сақтанушы </w:t>
-[...17 lines deleted...]
-      келтiрген зиянды өтеу туралы заңды күшiне енген шешiмi;</w:t>
+      қоса берілген талабы немесе соттың аудитті өткізу кезінде сақтанушы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      келтірген зиянды өтеу туралы заңды күшіне енген шешімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z83" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) заңды тұлғаның өкiлiне берiлген сенiмхат;</w:t>
+      3) заңды тұлғаның өкіліне берілген сенімхат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z84" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сақтанушы мен аудиттеу субъектiсi арасында жасалған, аудит жүргiзуге арналған шарттың нотариат куәландырған көшiрмесi;</w:t>
+      4) сақтанушы мен аудиттеу субъектісі арасында жасалған, аудит жүргізуге арналған шарттың нотариат куәландырған көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z85" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) зиянды болдырмау немесе мөлшерiн азайту жөнiнде шаралар қолдануға байланысты шығыстарды растайтын құжаттар (бар болса);</w:t>
+      5) зиянды болдырмау немесе мөлшерін азайту жөнінде шаралар қолдануға байланысты шығыстарды растайтын құжаттар (бар болса);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z86" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) аудиторлық есеп-қисаптың көшiрмесi, аудиттеу субъектiсiнiң келiсiмiмен.</w:t>
+      6) аудиторлық есеп-қисаптың көшірмесі, аудиттеу субъектісінің келісімімен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z87" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Құжаттарды қабылдаған сақтандырушы ұсынылған құжаттардың толық тiзбесiн және оларды қабылдау күнін көрсете отырып, өтiнiш берушiге анықтама беруге мiндеттi. </w:t>
+      3. Құжаттарды қабылдаған сақтандырушы ұсынылған құжаттардың толық тізбесін және оларды қабылдау күнін көрсете отырып, өтініш берушіге анықтама беруге міндетті. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сақтанушы (пайда алушы) сақтандыру төлемi туралы талабын электрондық нысанда жөнелткен жағдайда, сақтандырушы оған осы анықтаманы электрондық нысанда ұсынуы мүмкін.</w:t>
+      Сақтанушы (пайда алушы) сақтандыру төлемі туралы талабын электрондық нысанда жөнелткен жағдайда, сақтандырушы оған осы анықтаманы электрондық нысанда ұсынуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z88" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Сақтандырушы сақтандыру төлемiн жүзеге асырған кезде пайда алушыдан оның сақтандырушыға талап қою құқығын шектейтін шарттар қабылдауын талап eтугe құқылы eмec.</w:t>
+      4. Сақтандырушы сақтандыру төлемін жүзеге асырған кезде пайда алушыдан оның сақтандырушыға талап қою құқығын шектейтін шарттар қабылдауын талап eтугe құқылы eмec.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkStart w:name="z89" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Аудиттi өткiзу нәтижесiнде сақтанушы зиян келтiрген аудиттеу субъектiсi, ал аудиттеу субъектісі қайта ұйымдастырылған жағдайда - оның құқық мирасқоры пайда алушы болып табылады. </w:t>
+      5. Аудитті өткізу нәтижесінде сақтанушы зиян келтірген аудиттеу субъектісі, ал аудиттеу субъектісі қайта ұйымдастырылған жағдайда - оның құқық мирасқоры пайда алушы болып табылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Аудиттеу субъектiсiне (оның құқық мирасқорына) келтiрiлген зиянды сақтандырушының осы Заңда белгiленген жауапкершiлiгi көлемiнiң шегiнде өтеген және өз шығыстарының сақтандырушыдан өтелуiне құқық алған сақтанушы немесе өзге де тұлға пайда алушы болып табылуы мүмкiн.</w:t>
+      Аудиттеу субъектісіне (оның құқық мирасқорына) келтірілген зиянды сақтандырушының осы Заңда белгіленген жауапкершілігі көлемінің шегінде өтеген және өз шығыстарының сақтандырушыдан өтелуіне құқық алған сақтанушы немесе өзге де тұлға пайда алушы болып табылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z90" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Сақтандырушы сақтандыру төлемiн осы баптың 2-тармағында көзделген құжаттарды алған күннен бастап жетi жұмыс күнiнен кешiктiрмей жасайды.</w:t>
+      6. Сақтандырушы сақтандыру төлемін осы баптың 2-тармағында көзделген құжаттарды алған күннен бастап жеті жұмыс күнінен кешіктірмей жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z91" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Сақтандыру төлемiнiң мөлшерiне аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шартының тараптары немесе пайда алушы дау айтқан жағдайларда сақтандырушы сақтандыру төлемiн осы баптың 6-тармағында белгiленген мерзiм iшiнде аталған тұлғалардың бiрде-бiрi дау айтпаған бөлiгiнде жүзеге асыруға мiндеттi. </w:t>
+      7. Сақтандыру төлемінің мөлшеріне аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартының тараптары немесе пайда алушы дау айтқан жағдайларда сақтандырушы сақтандыру төлемін осы баптың 6-тармағында белгіленген мерзім ішінде аталған тұлғалардың бірде-бірі дау айтпаған бөлігінде жүзеге асыруға міндетті. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сақтандыру төлемiнiң дау айтылған бөлiгiн сақтандырушы бiтiм келiсiмi жасалған және оны сот бекiткен күннен бастап үш жұмыс күнi </w:t>
-[...17 lines deleted...]
-      iшiнде не, егер сот шешiмдi шұғыл түрде орындауды ұйғармаса, осы дау бойынша соттың шешiмi заңды күшiне енген күннен бастап төлеуге тиiс.</w:t>
+      Сақтандыру төлемінің дау айтылған бөлігін сақтандырушы бітім келісімі жасалған және оны сот бекіткен күннен бастап үш жұмыс күні </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ішінде не, егер сот шешімді шұғыл түрде орындауды ұйғармаса, осы дау бойынша соттың шешімі заңды күшіне енген күннен бастап төлеуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z92" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шартының қолданылу кезеңiнде келтiрiлген зиян үшiн сақтандыру төлемi туралы талап сақтандырушыға сақтандыру жағдайы басталған кезден бастап үш жыл iшiнде қойылуы мүмкiн.</w:t>
+      8. Аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартының қолданылу кезеңінде келтірілген зиян үшін сақтандыру төлемі туралы талап сақтандырушыға сақтандыру жағдайы басталған кезден бастап үш жыл ішінде қойылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:bookmarkStart w:name="z93" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. Сақтандыру төлемi уақтылы жүзеге асырылмаған кезде сақтандырушы пайда алушыға Қазақстан Республикасының Азаматтық кодексiнде белгiленген тәртiппен және мөлшерде тұрақсыздық айыбын төлеуге мiндеттi. </w:t>
+      9. Сақтандыру төлемі уақтылы жүзеге асырылмаған кезде сақтандырушы пайда алушыға Қазақстан Республикасының Азаматтық кодексінде белгіленген тәртіппен және мөлшерде тұрақсыздық айыбын төлеуге міндетті. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -6137,250 +6075,250 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 138-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">20-бап. Зиян келтiрген тұлғаға керi талап құқығы </w:t>
-[...17 lines deleted...]
-      1. Сақтандыру төлемiн жүзеге асырған сақтандырушының сақтанушыға жүзеге асырылған сақтандыру төлемі шегінде мынадай жағдайларда:</w:t>
+        <w:t xml:space="preserve">20-бап. Зиян келтірген тұлғаға кері талап құқығы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сақтандыру төлемін жүзеге асырған сақтандырушының сақтанушыға жүзеге асырылған сақтандыру төлемі шегінде мынадай жағдайларда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z94" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) сақтанушы сақтандыру жағдайының туындауына бағытталған, не </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      оның басталуына ықпал ететiн қасақана iс-әрекеттер жасағанда;</w:t>
+      оның басталуына ықпал ететін қасақана іс-әрекеттер жасағанда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z95" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) сақтанушы Қазақстан Республикасының заңнамалық актiлерiнде белгiленген тәртiппен сақтандыру жағдайымен себептiк байланыстағы қасақана қылмыстық не әкiмшiлiк құқық бұзушылықтар деп танылған әрекеттер жасағанда;</w:t>
+      2) сақтанушы Қазақстан Республикасының заңнамалық актілерінде белгіленген тәртіппен сақтандыру жағдайымен себептік байланыстағы қасақана қылмыстық не әкімшілік құқық бұзушылықтар деп танылған әрекеттер жасағанда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:bookmarkStart w:name="z96" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) сақтанушы сақтандыру жағдайы кезiндегi шығынды азайту жөнiнде шараларды қасақана қолданбағанда;</w:t>
+      3) сақтанушы сақтандыру жағдайы кезіндегі шығынды азайту жөнінде шараларды қасақана қолданбағанда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:bookmarkStart w:name="z97" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сақтанушы сақтандырушыға сақтандыру объектiсi, сақтандыру тәуекелi, сақтандыру жағдайы және оның салдары туралы бiле тұра жалған мәлiметтердi хабарлағанда;</w:t>
+      4) сақтанушы сақтандырушыға сақтандыру объектісі, сақтандыру тәуекелі, сақтандыру жағдайы және оның салдары туралы біле тұра жалған мәліметтерді хабарлағанда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z98" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) сақтанушы сақтандыру жағдайының басталуына жауапты тұлғаға өзiнiң талап қою құқығынан бас тартқанда, сондай-ақ сақтандырушыға талап қою құқығының өтуi үшiн қажеттi құжаттарын беруден бас тартқанда керi талап қоюға құқығы бар.</w:t>
+      5) сақтанушы сақтандыру жағдайының басталуына жауапты тұлғаға өзінің талап қою құқығынан бас тартқанда, сондай-ақ сақтандырушыға талап қою құқығының өтуі үшін қажетті құжаттарын беруден бас тартқанда кері талап қоюға құқығы бар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:bookmarkStart w:name="z99" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Сақтандыру төлемiн жүзеге асырған сақтандырушыға сақтанушының сақтандыру нәтижесiнде сақтандырушы өтеген шығындар  үшiн жауапты тұлғаға керi талап құқығы төленген сома шегiнде ауысады.</w:t>
+      2. Сақтандыру төлемін жүзеге асырған сақтандырушыға сақтанушының сақтандыру нәтижесінде сақтандырушы өтеген шығындар  үшін жауапты тұлғаға кері талап құқығы төленген сома шегінде ауысады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -6416,147 +6354,147 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">21-бап. Сақтандырушыны сақтандыру төлемiн жүзеге асырудан босатудың негiздерi </w:t>
+        <w:t xml:space="preserve">21-бап. Сақтандырушыны сақтандыру төлемін жүзеге асырудан босатудың негіздері </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сақтандырушы егер сақтандыру жағдайы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z100" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) аудиттеу субъектiсiнiң сақтандыру жағдайының туындауына бағытталған не оның басталуына ықпал ететiн қасақана iс-әрекеттерiнiң;</w:t>
+      1) аудиттеу субъектісінің сақтандыру жағдайының туындауына бағытталған не оның басталуына ықпал ететін қасақана іс-әрекеттерінің;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:bookmarkStart w:name="z101" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) аудиттеу субъектiсiнiң Қазақстан Республикасының заңнамалық актiлерiнде белгiленген тәртiппен сақтандыру жағдайымен себептiк байланыстағы қасақана қылмыстық немесе әкiмшiлiк құқық бұзушылықтар деп танылған әрекеттерiнiң салдарынан болса, сақтандыру төлемiн толық немесе iшiнара жүзеге асырудан бас тартуға құқылы.</w:t>
+      2) аудиттеу субъектісінің Қазақстан Республикасының заңнамалық актілерінде белгіленген тәртіппен сақтандыру жағдайымен себептік байланыстағы қасақана қылмыстық немесе әкімшілік құқық бұзушылықтар деп танылған әрекеттерінің салдарынан болса, сақтандыру төлемін толық немесе ішінара жүзеге асырудан бас тартуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:bookmarkStart w:name="z102" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Сақтандырушының сақтандыру төлемiн жүзеге асырудан бас тартуы үшін мыналар да: </w:t>
+      2. Сақтандырушының сақтандыру төлемін жүзеге асырудан бас тартуы үшін мыналар да: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) сақтанушының шығынды келтiруге кiнәлi тұлғадан шығынның тиiстi өтемiн алуы;</w:t>
+      1) сақтанушының шығынды келтіруге кінәлі тұлғадан шығынның тиісті өтемін алуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z103" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы Заңда көзделген жағдайларды қоспағанда, сақтандыру жағдайының басталуы туралы сақтандырушыға хабарламау немесе уақтылы </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -6569,131 +6507,131 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       хабарламау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z104" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) сақтанушының сақтандыру жағдайы басталуының мән-жайларын тексеру және келтiрiлген зиянның мөлшерiн белгiлеу кезiнде сақтандырушыға кедергi келтiруi;</w:t>
+      3) сақтанушының сақтандыру жағдайы басталуының мән-жайларын тексеру және келтірілген зиянның мөлшерін белгілеу кезінде сақтандырушыға кедергі келтіруі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:bookmarkStart w:name="z105" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) аудиттеу субъектiсiнiң аудит жүргiзуге арналған шартта көзделген мiндеттердi бұзуы;</w:t>
+      4) аудиттеу субъектісінің аудит жүргізуге арналған шартта көзделген міндеттерді бұзуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
     <w:bookmarkStart w:name="z106" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) сақтанушының аудиторлық ұйымның Қазақстан Республикасының аудиторлық қызмет туралы заңдарында белгiленген функцияларына және мiндеттерiне сәйкес келмейтiн қызметтi жүзеге асыруы;</w:t>
+      5) сақтанушының аудиторлық ұйымның Қазақстан Республикасының аудиторлық қызмет туралы заңдарында белгіленген функцияларына және міндеттеріне сәйкес келмейтін қызметті жүзеге асыруы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:bookmarkStart w:name="z107" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) аудиттеу субъектiсiнiң сақтанушыға аудит жүргiзу үшiн қажеттi толық емес және (немесе) расталмаған құжаттаманы және басқа да ақпаратты ұсынуы негiз болуы мүмкiн.</w:t>
+      6) аудиттеу субъектісінің сақтанушыға аудит жүргізу үшін қажетті толық емес және (немесе) расталмаған құжаттаманы және басқа да ақпаратты ұсынуы негіз болуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:bookmarkStart w:name="z108" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Сақтандыру жағдайының басталуы туралы сақтандырушыға хабарламау немесе уақтылы хабарламау, егер сақтандырушының сақтандыру жағдайының басталғаны туралы уақтылы бiлгендiгi дәлелденбесе не сақтандырушыда бұл туралы мәлiметтердiң болмауы сақтандырушының сақтандыру төлемiн жүзеге асыру мiндетiне әсер етпесе, ол сақтандыру төлемiнен бас тартуға құқылы.</w:t>
+      3. Сақтандыру жағдайының басталуы туралы сақтандырушыға хабарламау немесе уақтылы хабарламау, егер сақтандырушының сақтандыру жағдайының басталғаны туралы уақтылы білгендігі дәлелденбесе не сақтандырушыда бұл туралы мәліметтердің болмауы сақтандырушының сақтандыру төлемін жүзеге асыру міндетіне әсер етпесе, ол сақтандыру төлемінен бас тартуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -6784,70 +6722,70 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Сақтандыру төлемiнен бас тарту үшiн негiздер бар кезде сақтандырушы осы Заңның 19-бабында көзделген құжаттарды алған күннен бастап жетi жұмыс күнi iшiнде сақтандыру төлемi туралы өтiнiш берген тұлғаға бас тарту себептерінің уәжді негіздемесімен және сақтанушының (сақтандырылушының, пайда алушының) Қазақстан Республикасы заңнамасының ерекшеліктерін ескере отырып, келіспеушіліктерді реттеу үшін сақтандыру омбудсманына жүгіну құқығы туралы хабарламамен сақтандыру төлемiнен толық немесе iшiнара бас тарту туралы тиiстi шешiмдi жазбаша нысанда жiберуге мiндеттi.</w:t>
+      4. Сақтандыру төлемінен бас тарту үшін негіздер бар кезде сақтандырушы осы Заңның 19-бабында көзделген құжаттарды алған күннен бастап жеті жұмыс күні ішінде сақтандыру төлемі туралы өтініш берген тұлғаға бас тарту себептерінің уәжді негіздемесімен және сақтанушының (сақтандырылушының, пайда алушының) Қазақстан Республикасы заңнамасының ерекшеліктерін ескере отырып, келіспеушіліктерді реттеу үшін сақтандыру омбудсманына жүгіну құқығы туралы хабарламамен сақтандыру төлемінен толық немесе ішінара бас тарту туралы тиісті шешімді жазбаша нысанда жіберуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z110" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Сақтандырушының осы бапта көзделмеген негiздер бойынша сақтандыру төлемiнен бас тартуға құқығы жоқ.</w:t>
+      5. Сақтандырушының осы бапта көзделмеген негіздер бойынша сақтандыру төлемінен бас тартуға құқығы жоқ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -6941,104 +6879,104 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  5-тарау. Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">22-бап. Дауларды қараудың тәртiбi </w:t>
+        <w:t xml:space="preserve">22-бап. Дауларды қараудың тәртібі </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандыру шартынан туындайтын даулар Қазақстан Республикасының заңдарында белгiленген тәртiппен қаралады. </w:t>
+      Аудиторлық ұйымдардың жауапкершілігін міндетті сақтандыру шартынан туындайтын даулар Қазақстан Республикасының заңдарында белгіленген тәртіппен қаралады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">23-бап. Қазақстан Республикасының аудиторлық ұйымдардың азаматтық-құқықтық жауапкершілігін міндетті сақтандыру туралы заңдарын бұзғаны үшiн жауаптылық </w:t>
-[...17 lines deleted...]
-      Қазақстан Республикасының аудиторлық ұйымдардың азаматтық-құқықтық жауапкершiлiгiн мiндеттi сақтандыру туралы заңдарын бұзуға кiнәлi тұлғалар Қазақстан Республикасының заңдарына сәйкес жауаптылықта болады.</w:t>
+        <w:t xml:space="preserve">23-бап. Қазақстан Республикасының аудиторлық ұйымдардың азаматтық-құқықтық жауапкершілігін міндетті сақтандыру туралы заңдарын бұзғаны үшін жауаптылық </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының аудиторлық ұйымдардың азаматтық-құқықтық жауапкершілігін міндетті сақтандыру туралы заңдарын бұзуға кінәлі тұлғалар Қазақстан Республикасының заңдарына сәйкес жауаптылықта болады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7145,55 +7083,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>