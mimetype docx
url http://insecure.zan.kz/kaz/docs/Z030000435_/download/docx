--- v1 (2026-03-04)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b871f3b" w14:textId="b871f3b">
+    <w:p w14:paraId="171fbc0" w14:textId="171fbc0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -123,1133 +123,1197 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>МАЗМҰНЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Бүкіл мәтін бойынша "электрондық ақпараттық ресурстар", "Электрондық ақпараттық ресурстар", "ақпараттық жүйесі", "ақпараттық жүйелерінде" деген сөздер тиісінше "цифрлық ресурстар", "Цифрлық ресурстар", "цифрлық жүйесі" "цифрлық жүйелерінде" деген сөздермен ауыстырылды – ҚР 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Заң жекеше нотариустардың азаматтық-құқықтық жауапкершілігін міндетті сақтандыруға байланысты туындайтын қоғамдық қатынастарды реттейді және оны жүргізудің құқықтық, экономикалық және ұйымдық негіздерін белгілейді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-бап. Осы Заңда пайдаланылатын негізгі ұғымдар</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Заңда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жекеше нотариус – нотариаттық іс-әрекетті нотариаттық қызметті жүзеге асыру құқығына арналған лицензия негізінде заңды тұлға құрмай жүзеге асыратын және аумақтық әділет органында есепке алу тіркеуінен өткен Қазақстан Республикасының азаматы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z117" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жекеше нотариустың азаматтық-құқықтық жауапкершілігі – жекеше нотариустың нотариаттық іс-әрекеттерді жасау нәтижесінде келтірілген зиянды өтеуінің Қазақстан Республикасының азаматтық заңнамасында белгіленген міндеті;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      ЗҚАИ-ның ескертпесі!      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-1) тармақшамен толықтыру көзделген – ҚР 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z118" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) пайда алушы – осы Заңға сәйкес сақтандыру төлемін алушы болып табылатын тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z119" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сақтандыру жағдайы – басталуына орай сақтандыру шарты сақтандыру төлемін жүзеге асыруды көздейтін оқиға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ЗҚАИ-ның ескертпесі!      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) тармақшаны алып тастау көзделген – ҚР 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сақтандыру омбудсманы – "Сақтандыру қызметі туралы" Қазақстан Республикасының Заңына сәйкес сақтандыру нарығына қатысушылар арасындағы келіспеушіліктерді реттеуді жүзеге асыратын, өз қызметінде тәуелсіз жеке тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z121" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сақтандыру сомасы – сақтандыру объектісі сақтандырылған және сақтандыру жағдайы басталған кезде сақтандырушы жауапкершілігінің шекті көлемін білдіретін ақша сомасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z122" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сақтандыру сыйлықақысы – сақтанушы сақтандырушыға соңғысы жекеше нотариустың азаматтық-құқықтық жауапкершілігін міндетті сақтандыру шартында айқындалған мөлшерде пайда алушыға сақтандыру төлемін жүргізу міндеттемесін қабылдағаны үшін төлеуге міндетті ақша сомасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z123" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) сақтандыру төлемі – сақтандырушы сақтандыру жағдайы басталған кезде сақтанушыға (пайда алушыға) сақтандыру сомасы шегінде төлейтін ақша сомасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z124" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) сақтандырушы – сақтандыру ұйымы ретінде тіркелген және сақтандыру қызметін жүзеге асыруға арналған лицензиясы бар, сақтандыру жағдайы басталған кезде сақтанушыға немесе пайдасына шарт жасалған өзге тұлғаға (пайда алушыға) шартта айқындалған сақтандыру сомасы шегінде сақтандыру төлемін жүргізуге міндетті заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z125" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) сақтанушы – сақтандырушымен жекеше нотариустың азаматтық-құқықтық жауапкершілігін міндетті сақтандыру шартын жасасқан жекеше нотариус;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z126" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) үшінші тұлға – жекеше нотариустың азаматтық-құқықтық жауапкершілігін міндетті сақтандыру шартының тарапы болып табылмайтын, жекеше нотариус жүзеге асыру үшін Қазақстан Республикасының нотариат туралы заңнамасына сәйкес жекеше нотариустың азаматтық-құқықтық жауапкершілігін міндетті сақтандыру шартын жасасуға міндетті нотариаттық іс-әрекеттер жасауға байланысты кәсіби міндеттерін жекеше нотариустың орындауы кезінде мүліктік мүдделеріне зиян келтірілген тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z127" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) франшиза – сақтандырушыны белгілі бір мөлшерден аспайтын залалды өтеуден босату.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-бап жаңа редакцияда – ҚР 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-бап. Қазақстан Республикасының жекеше нотариустардың азаматтық-құқықтық жауапкершілігін міндетті сақтандыру туралы заңдары </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қазақстан Республикасының жекеше нотариустардың азаматтық-құқықтық жауапкершілігін міндетті сақтандыру туралы заңдары Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституциясына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> негізделеді және Қазақстан Республикасының Азаматтық кодексінен, осы Заң мен Қазақстан Республикасының өзгеде нормативтік құқықтық актілерінен тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Егер Қазақстан Республикасы бекіткен халықаралық шартта осы Заңдағыдан өзгеше ережелер белгіленсе, халықаралық шарттың ережелері қолданылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z141" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы Заңның сақтандырушыға, оның ішінде сақтандыру ұйымына қатысты қолданылатын ережелері Қазақстан Республикасының аумағында ашылған Қазақстан Республикасы бейрезидент-сақтандыру ұйымдарының филиалдарына қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-бапқа өзгеріс енгізілді – ҚР 02.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 399-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (16.12.2020 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-бап. Жекеше нотариустардың азаматтық-құқықтық жауапкершілігін міндетті сақтандыру объектісі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жекеше нотариустың нотариаттық қызметтерді жасауы нәтижесінде үшінші тұлғаларға келтірілген зиянды өтеу міндетіне байланысты мүліктік мүдделері жекеше нотариустардың азаматтық-құқықтық жауапкершілігін міндетті сақтандыру объектісі (бұдан әрі - жекеше нотариустардың жауапкершілігін міндетті сақтандыру) болып табылады, оларды жүзеге асыру үшін жекеше нотариус Қазақстан Республикасының нотариат туралы заңдарына сәйкес жекеше нотариустың жауапкершілігіне міндетті сақтандыру шартын (бұдан әрі - нотариаттық іс-әрекеттер) жасасуға міндетті. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4-бап. Жекеше нотариустардың жауапкершілігін міндетті сақтандырудың мақсаты және негізгі принциптері </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жекеше нотариустың нотариаттық іс-әрекеттерді жасауы нәтижесінде зиян келтірілген үшінші тұлғалардың мүліктік мүдделерін сақтандыру төлемдерін жүзеге асыру арқылы қорғауды қамтамасыз ету жекеше нотариустардың жауапкершілігін міндетті сақтандырудың мақсаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Жекеше нотариустардың жауапкершілігін міндетті сақтандырудың негізгі принциптері: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жекеше нотариустың жауапкершілігін міндетті сақтандыру шарты бойынша жауапкершілігі сақтандырылған жекеше нотариустың қызметін жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тараптардың жекеше нотариустардың жауапкершілігін міндетті сақтандыру шарты бойынша өз міндеттемелерінің орындалуын қамтамасыз етуі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-бапқа өзгеріс енгізілді – ҚР 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-1-бап. Жекеше нотариустардың жауапкершілігін міндеттісақтандыруды жүзеге асырудың ерекшеліктері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>МАЗМҰНЫ</w:t>
-[...1004 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Алып тасталды - ҚР 27.04.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 311-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z113" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Бәсекелестікті шектеуге немесе жоюға, жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандыру шарттарын жасасу бойынша бір сақтандырушыларға басқаларының алдында негізсіз артықшылықтар беруге немесе алуға, сақтанушылардың құқықтары мен заңды мүдделеріне нұқсан келтіруге бағытталған қызметке жол берілмейді.</w:t>
+      2. Бәсекелестікті шектеуге немесе жоюға, жекеше нотариустардың жауапкершілігін міндетті сақтандыру шарттарын жасасу бойынша бір сақтандырушыларға басқаларының алдында негізсіз артықшылықтар беруге немесе алуға, сақтанушылардың құқықтары мен заңды мүдделеріне нұқсан келтіруге бағытталған қызметке жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1528,198 +1592,198 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">5-бап. Азаматтық-құқықтық жауапкершiлiгi мiндеттi сақтандырылуға жататын тұлғалар </w:t>
-[...17 lines deleted...]
-      1. Қызметiн Қазақстан Республикасының заңдарында белгiленген тәртiппен жүзеге асыратын жекеше нотариустардың азаматтық-құқықтық жауапкершiлiгi мiндеттi сақтандырылуға жатады.</w:t>
+        <w:t xml:space="preserve">5-бап. Азаматтық-құқықтық жауапкершілігі міндетті сақтандырылуға жататын тұлғалар </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қызметін Қазақстан Республикасының заңдарында белгіленген тәртіппен жүзеге асыратын жекеше нотариустардың азаматтық-құқықтық жауапкершілігі міндетті сақтандырылуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z44" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Жекеше нотариустың нотариаттық қызметтi жүзеге асыруына байланысты өзiнiң азаматтық-құқықтық жауапкершiлiгiнiң ерiктi сақтандыру шартын жасасуы оны жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандыру шартын жасасу жөнiндегi мiндеттен босатпайды. </w:t>
+      2. Жекеше нотариустың нотариаттық қызметті жүзеге асыруына байланысты өзінің азаматтық-құқықтық жауапкершілігінің ерікті сақтандыру шартын жасасуы оны жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартын жасасу жөніндегі міндеттен босатпайды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">6-бап. Жекеше нотариустың қызметті жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандыру шартын жасаспай жүзеге асыруына жол бермеу </w:t>
-[...17 lines deleted...]
-      1. Жекеше нотариус жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандыру шартын жасаспай нотариаттық қызметтердi жасауға құқылы емес.</w:t>
+        <w:t xml:space="preserve">6-бап. Жекеше нотариустың қызметті жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартын жасаспай жүзеге асыруына жол бермеу </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жекеше нотариус жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартын жасаспай нотариаттық қызметтерді жасауға құқылы емес.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z45" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Қызметiн жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандыру шартын жасаспай жүзеге асыратын жекеше нотариус Қазақстан Республикасының заңдарында белгiленген жауаптылықта болады. </w:t>
+      2. Қызметін жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартын жасаспай жүзеге асыратын жекеше нотариус Қазақстан Республикасының заңдарында белгіленген жауаптылықта болады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">7-бап. Жекеше нотариустардың жауапкершiлiгiн мiндеттiсақтандыру саласында мемлекеттiк қадағалау және бақылау </w:t>
-[...17 lines deleted...]
-      1. Сақтандыру ұйымдарының қызметiн мемлекеттiк қадағалауды және бақылауды Қазақстан Республикасының заңнамасына сәйкес қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган (бұдан әрі – уәкілетті орган) жүзеге асырады.</w:t>
+        <w:t xml:space="preserve">7-бап. Жекеше нотариустардың жауапкершілігін міндеттісақтандыру саласында мемлекеттік қадағалау және бақылау </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сақтандыру ұйымдарының қызметін мемлекеттік қадағалауды және бақылауды Қазақстан Республикасының заңнамасына сәйкес қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган (бұдан әрі – уәкілетті орган) жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z46" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Жекеше нотариустың осы Заңның жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандыру шартын жасасу мiндеттiлiгiне қатысты бөлiгiндегi талаптарды орындауына мемлекеттiк бақылау және осы талапты бұзған жекеше нотариустарға шаралар қолдану осы Заңға сәйкес әдiлет органдарына олардың Қазақстан Республикасының заң актiлерiнде белгiленген құзыретi шегiнде жүктеледi.</w:t>
+      2. Жекеше нотариустың осы Заңның жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартын жасасу міндеттілігіне қатысты бөлігіндегі талаптарды орындауына мемлекеттік бақылау және осы талапты бұзған жекеше нотариустарға шаралар қолдану осы Заңға сәйкес әділет органдарына олардың Қазақстан Республикасының заң актілерінде белгіленген құзыреті шегінде жүктеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1793,126 +1857,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Жекеше нотариустардың жауапкершілігін міндетті сақтандыру шарты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">8-бап. Жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандыру шарты және оны жасасу тәртiбi </w:t>
+        <w:t xml:space="preserve">8-бап. Жекеше нотариустардың жауапкершілігін міндетті сақтандыру шарты және оны жасасу тәртібі </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандыру осы Заңға және Қазақстан Республикасының Азаматтық кодексiне сәйкес сақтандырушы мен сақтанушы арасында жекеше нотариус нотариаттық iс-әрекеттердi жүзеге асыру кезiнде мүлiктiк мүдделерiне зиян келтiрiлуi мүмкiн үшiншi тұлғаның пайдасына жасалатын шарттың негiзiнде жүзеге асырылады. </w:t>
-[...17 lines deleted...]
-      Жекеше нотариус өзінің азаматтық-құқықтық жауапкершiлiгiн мiндеттi сақтандыру шартын нотариаттық iс-әрекеттердi бастағанға дейiн жасасуға мiндеттi.</w:t>
+      1. Жекеше нотариустардың жауапкершілігін міндетті сақтандыру осы Заңға және Қазақстан Республикасының Азаматтық кодексіне сәйкес сақтандырушы мен сақтанушы арасында жекеше нотариус нотариаттық іс-әрекеттерді жүзеге асыру кезінде мүліктік мүдделеріне зиян келтірілуі мүмкін үшінші тұлғаның пайдасына жасалатын шарттың негізінде жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жекеше нотариус өзінің азаматтық-құқықтық жауапкершілігін міндетті сақтандыру шартын нотариаттық іс-әрекеттерді бастағанға дейін жасасуға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z47" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандыру шартында сақтанушының нотариаттық iс-әрекеттердi жасауы кезiнде үшiншi тұлғаларға келтiрiлген зиянның салдарынан туындаған мiндеттемелер бойынша моральдық шығынды, ала алмаған пайданы өтеудi және тұрақсыздық айыбын төлеудi қоспағанда, сақтандыру төлемiн жүзеге асыру көзделедi.</w:t>
+      2. Жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартында сақтанушының нотариаттық іс-әрекеттерді жасауы кезінде үшінші тұлғаларға келтірілген зиянның салдарынан туындаған міндеттемелер бойынша моральдық шығынды, ала алмаған пайданы өтеуді және тұрақсыздық айыбын төлеуді қоспағанда, сақтандыру төлемін жүзеге асыру көзделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z48" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандыру шарты мiндеттi сақтандырудың осы түрi бойынша қызметтi жүзеге асыру құқығына лицензиясы бар сақтандырушымен ғана жасалады. Қазақстан Республикасының заңдарында көзделген жағдайларды қоспағанда, аталған сақтандырушы үшiн мұндай шартты жасасу мiндеттi болып табылады.</w:t>
+      3. Жекеше нотариустардың жауапкершілігін міндетті сақтандыру шарты міндетті сақтандырудың осы түрі бойынша қызметті жүзеге асыру құқығына лицензиясы бар сақтандырушымен ғана жасалады. Қазақстан Республикасының заңдарында көзделген жағдайларды қоспағанда, аталған сақтандырушы үшін мұндай шартты жасасу міндетті болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z49" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жекеше нотариустардың жауапкершілігін міндетті сақтандыру шарты сақтандыру полисін сақтандырушының электрондық нысанда ресімдеуі арқылы жасалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
@@ -1944,71 +2008,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартында көрсетілуге жататын талаптардың толық болмағаны үшін сақтандырушы жауапты болады. Жекеше нотариустардың жауапкершілігін міндетті сақтандыру шарты бойынша оның жекелеген талаптарының толық болмауы салдарынан дау туындаған жағдайда, дау сақтанушының пайдасына шешіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z130" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4-1. Сақтанушының қалауы бойынша жекеше нотариустардың жауапкершілігін міндетті сақтандыру шарты сақтандырушыға жазбаша жүгіну не сақтанушы мен сақтандырушы арасында электрондық ақпараттық ресурстар алмасу арқылы жасалуы мүмкін.</w:t>
+      4-1. Сақтанушының қалауы бойынша жекеше нотариустардың жауапкершілігін міндетті сақтандыру шарты сақтандырушыға жазбаша жүгіну не сақтанушы мен сақтандырушы арасында цифрлық ресурстар алмасу арқылы жасалуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z50" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Егер жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандыру шарты сақтанушының немесе үшiншi тұлғалардың жағдайын осы Заңда көзделгенмен салыстырғанда нашарлататын талаптармен жасалса, онда сақтандыру жағдайы басталған кезде сақтандырушы сақтанушы мен үшiншi тұлғалардың алдында осы Заңда белгiленген талаптар бойынша мiндеттi болады.</w:t>
+      5. Егер жекеше нотариустардың жауапкершілігін міндетті сақтандыру шарты сақтанушының немесе үшінші тұлғалардың жағдайын осы Заңда көзделгенмен салыстырғанда нашарлататын талаптармен жасалса, онда сақтандыру жағдайы басталған кезде сақтандырушы сақтанушы мен үшінші тұлғалардың алдында осы Заңда белгіленген талаптар бойынша міндетті болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2104,291 +2168,291 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8-1-бап. Электрондық ақпараттық ресурстар алмасу арқылы жекеше нотариустардың жауапкершілігiн мiндеттi  сақтандыру шартын жасасу және сақтандыру жағдайларын  реттеу кезінде сақтандырушыға және интернет-ресурстарға  қойылатын талаптар</w:t>
+        <w:t>8-1-бап. Цифрлық ресурстар алмасу арқылы жекеше нотариустардың жауапкершілігін міндетті  сақтандыру шартын жасасу және сақтандыру жағдайларын  реттеу кезінде сақтандырушыға және интернет-ресурстарға  қойылатын талаптар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z148" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Жекеше нотариустардың жауапкершілігiн мiндеттi сақтандыру шарттарын электрондық нысанда жасасу және олар бойынша сақтандыру жағдайларын реттеу кезінде дерекқорды қалыптастыру және жүргізу жөніндегі ұйым, сақтандырушы мен сақтанушы (пайда алушы) арасында электрондық ақпараттық ресурстар алмасу үшін сақтандырушының интернет-ресурсы және (немесе) ақпараттық жүйесі пайдаланылады. </w:t>
+      1. Жекеше нотариустардың жауапкершілігін міндетті сақтандыру шарттарын электрондық нысанда жасасу және олар бойынша сақтандыру жағдайларын реттеу кезінде дерекқорды қалыптастыру және жүргізу жөніндегі ұйым, сақтандырушы мен сақтанушы (пайда алушы) арасында цифрлық ресурстар алмасу үшін сақтандырушының интернет-ресурсы және (немесе) цифрлық жүйесі пайдаланылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жекеше нотариустардың жауапкершілігiн мiндеттi сақтандыру шартын электрондық нысанда жасасу және сақтандыру жағдайын реттеу үшін өтініш беру кезінде сақтанушыдан мамандандырылған бағдарламалық қамтылымды пайдалану талап етілмейді. </w:t>
+      Жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартын электрондық нысанда жасасу және сақтандыру жағдайын реттеу үшін өтініш беру кезінде сақтанушыдан мамандандырылған бағдарламалық қамтылымды пайдалану талап етілмейді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дерекқорды қалыптастыру және жүргізу жөніндегі ұйымның интернет-ресурсында электрондық нысанда жекеше нотариустардың жауапкершілігін міндетті сақтандыру шарттарын жасасу және сақтандыру жағдайларын реттеу үшін пайдаланылатын сақтандыру ұйымының интернет-ресурсына сілтеме орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z149" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Дерекқорды қалыптастыру және жүргізу жөніндегі ұйым мен сақтандырушы, сақтандырушы мен сақтанушы (пайда алушы) арасында электрондық ақпараттық ресурстар алмасу тәртібі уәкілетті органның нормативтік құқықтық актісінде айқындалады.</w:t>
+      2. Дерекқорды қалыптастыру және жүргізу жөніндегі ұйым мен сақтандырушы, сақтандырушы мен сақтанушы (пайда алушы) арасында цифрлық ресурстар алмасу тәртібі уәкілетті органның нормативтік құқықтық актісінде айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z150" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Сақтандырушының интернет-ресурсын пайдалана отырып, жекеше нотариустардың жауапкершiлiгiн мiндетті сақтандыру шартын жасасу және олар бойынша сақтандыру жағдайларын реттеу кезінде сақтандырушы:</w:t>
+      3. Сақтандырушының интернет-ресурсын пайдалана отырып, жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартын жасасу және олар бойынша сақтандыру жағдайларын реттеу кезінде сақтандырушы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) сақтанушыға жекеше нотариустардың жауапкершілігiн мiндеттi сақтандыру шартын жасасу не оны жасасудан бас тарту (бас тарту себептерін көрсете отырып) туралы хабарламаны электрондық хабар түрінде дереу жіберуді;</w:t>
+      1) сақтанушыға жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартын жасасу не оны жасасудан бас тарту (бас тарту себептерін көрсете отырып) туралы хабарламаны электрондық хабар түрінде дереу жіберуді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) жағдайды реттеу үшін құжаттарды қабылдаудан бас тартуды (бас тарту себептерін көрсете отырып) қоса алғанда, сақтандыру жағдайын реттеу процесінің негізгі кезеңдері туралы сақтанушыны (пайда алушыны) уәкілетті органның нормативтік құқықтық актісінде айқындалған тәртіппен электрондық хабар түрінде хабардар етуді; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) сақтанушының жасалған жекеше нотариустардың жауапкершілігiн мiндеттi сақтандыру шарты бойынша ақпаратты сақтандыру ұйымының интернет-ресурсында тексеру мүмкіндігін;</w:t>
-[...35 lines deleted...]
-      5) сақтанушы (пайда алушы) үшін сақтандырушының интернет-ресурсына тәулік бойы қолжетімділікті қамтамасыз ете отырып, электрондық нысанда жекеше нотариустардың жауапкершілігiн мiндеттi сақтандыру шартының және ол бойынша сақтандыру жағдайы жөніндегі ақпараттың сақталуын;</w:t>
+      3) сақтанушының жасалған жекеше нотариустардың жауапкершілігін міндетті сақтандыру шарты бойынша ақпаратты сақтандыру ұйымының интернет-ресурсында тексеру мүмкіндігін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сақтанушының (пайда алушының) жекеше нотариустардың жауапкершілігін міндетті сақтандыру шарты бойынша сақтандыру жағдайы жөніндегі ақпаратты сақтандыру ұйымының интернет-ресурсында тексеру мүмкіндігін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сақтанушы (пайда алушы) үшін сақтандырушының интернет-ресурсына тәулік бойы қолжетімділікті қамтамасыз ете отырып, электрондық нысанда жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартының және ол бойынша сақтандыру жағдайы жөніндегі ақпараттың сақталуын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) сақтанушының (пайда алушының): </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      жекеше нотариустардың жауапкершілігiн мiндеттi сақтандыру шартын жасасуға; </w:t>
-[...17 lines deleted...]
-      жекеше нотариустардың жауапкершілігiн мiндеттi сақтандыру шартын мерзімінен бұрын тоқтатуға;</w:t>
+      жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартын жасасуға; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартын мерзімінен бұрын тоқтатуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       сақтандыру жағдайының (сақтандыру жағдайы ретінде қаралатын оқиғаның) басталғаны туралы хабардар етуге; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2436,166 +2500,166 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-1-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көзделген ерекшеліктерді ескере отырып, жекеше нотариустардың жауапкершілігiн мiндеттi сақтандыру шартынан туындайтын дауларды реттеуге қажетті электрондық нысандағы ақпаратты (өтініштер, хабарламалар және (немесе) өзге де құжаттар, мәліметтер) жасау және сақтандырушыға жөнелту мүмкіндігін қамтамасыз етуге міндетті. </w:t>
-[...17 lines deleted...]
-      Жекеше нотариустардың жауапкершілігiн мiндеттi сақтандыру шартын жасасу және ол бойынша сақтандыру жағдайларын реттеу туралы хабарлама дерекқорды қалыптастыру және жүргiзу жөніндегі ұйымнан жіберіледі.</w:t>
+        <w:t xml:space="preserve"> көзделген ерекшеліктерді ескере отырып, жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартынан туындайтын дауларды реттеуге қажетті электрондық нысандағы ақпаратты (өтініштер, хабарламалар және (немесе) өзге де құжаттар, мәліметтер) жасау және сақтандырушыға жөнелту мүмкіндігін қамтамасыз етуге міндетті. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартын жасасу және ол бойынша сақтандыру жағдайларын реттеу туралы хабарлама дерекқорды қалыптастыру және жүргізу жөніндегі ұйымнан жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жекеше нотариустардың жауапкершілігiн мiндеттi сақтандыру шартын жасасу және ол бойынша сақтандыру жағдайларын реттеу туралы хабарламалардың тәртібі мен мазмұнына қойылатын талаптарды уәкілетті орган айқындайды. </w:t>
+      Жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартын жасасу және ол бойынша сақтандыру жағдайларын реттеу туралы хабарламалардың тәртібі мен мазмұнына қойылатын талаптарды уәкілетті орган айқындайды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z151" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Егер жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартында өзгеше көзделмесе, жекеше нотариустардың жауапкершілігiн мiндеттi сақтандыру шартын электрондық ақпараттық ресурстар алмасу арқылы жасасу кезінде сақтанушы сақтандыру шартын сақтанушы сақтандыру сыйлықақысын (сақтандыру сыйлықақысын бөліп төлеген жағдайда, бірінші сақтандыру жарнасын) төлеген күннен бастап жасады деп есептеледі. </w:t>
+      4. Егер жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартында өзгеше көзделмесе, жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартын цифрлық ресурстар алмасу арқылы жасасу кезінде сақтанушы сақтандыру шартын сақтанушы сақтандыру сыйлықақысын (сақтандыру сыйлықақысын бөліп төлеген жағдайда, бірінші сақтандыру жарнасын) төлеген күннен бастап жасады деп есептеледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z152" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Жекеше нотариустардың жауапкершілігiн мiндеттi сақтандыру шартын электрондық ақпараттық ресурстар алмасу арқылы жасасу кезінде сақтанушы осы Заңда көзделген сақтандыру талаптарымен танысқаннан кейін сақтандыру сыйлықақысын (сақтандыру сыйлықақысын бөліп төлеген жағдайда, бірінші сақтандыру жарнасын) төлейді, сол арқылы ол өзіне ұсынылған талаптармен қосылу шартын жасасуға өзінің келісетінін растайды. </w:t>
+      5. Жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартын цифрлық ресурстар алмасу арқылы жасасу кезінде сақтанушы осы Заңда көзделген сақтандыру талаптарымен танысқаннан кейін сақтандыру сыйлықақысын (сақтандыру сыйлықақысын бөліп төлеген жағдайда, бірінші сақтандыру жарнасын) төлейді, сол арқылы ол өзіне ұсынылған талаптармен қосылу шартын жасасуға өзінің келісетінін растайды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z153" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Сақтандырушының интернет-ресурсын пайдалана отырып, сақтандырушы жекеше нотариустардың жауапкершілігiн мiндеттi сақтандыру шарттарын жасасу және олар бойынша сақтандыру жағдайларын реттеу мүмкіндігін тәулік бойы қамтамасыз етеді. </w:t>
+      6. Сақтандырушының интернет-ресурсын пайдалана отырып, сақтандырушы жекеше нотариустардың жауапкершілігін міндетті сақтандыру шарттарын жасасу және олар бойынша сақтандыру жағдайларын реттеу мүмкіндігін тәулік бойы қамтамасыз етеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z154" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Сақтандыру агенттерінің жекеше нотариустардың жауапкершілігiн мiндеттi сақтандыру шарттарын жасасу жөніндегі қызметіне жол берілмейді.</w:t>
+      7. Сақтандыру агенттерінің жекеше нотариустардың жауапкершілігін міндетті сақтандыру шарттарын жасасу жөніндегі қызметіне жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2671,292 +2735,292 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">9-бап. Жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандыру шартының қолданылуы </w:t>
-[...17 lines deleted...]
-      1. Егер жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандыру шартында өзгеше көзделмесе, онда ол сақтанушы сақтандыру сыйлықақысын төлеген, ал оны мерзiмiн ұзартып төлеген кезде - бiрiншi сақтандыру жарнасын төлеген кезден бастап күшiне енедi және тараптар үшiн мiндеттi болады.</w:t>
+        <w:t xml:space="preserve">9-бап. Жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартының қолданылуы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Егер жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартында өзгеше көзделмесе, онда ол сақтанушы сақтандыру сыйлықақысын төлеген, ал оны мерзімін ұзартып төлеген кезде - бірінші сақтандыру жарнасын төлеген кезден бастап күшіне енеді және тараптар үшін міндетті болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z51" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандыру шарты күшiне енгiзiлген күннен бастап он екi ай мерзiмге жасалады. </w:t>
+      2. Жекеше нотариустардың жауапкершілігін міндетті сақтандыру шарты күшіне енгізілген күннен бастап он екі ай мерзімге жасалады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сақтандырушылық қорғаудың қолданылу кезеңi жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандыру шартының қолданылу мерзiмiмен сәйкес келедi.</w:t>
+      Сақтандырушылық қорғаудың қолданылу кезеңі жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартының қолданылу мерзімімен сәйкес келеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z52" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Егер жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандыру шартында өзгеше көзделмесе, жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандыру шартының қолданылуы Қазақстан Республикасының аумағымен шектеледi. </w:t>
+      3. Егер жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартында өзгеше көзделмесе, жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартының қолданылуы Қазақстан Республикасының аумағымен шектеледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">10-бап. Жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандыру шартының қолданылуын тоқтату </w:t>
-[...17 lines deleted...]
-      Жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандыру шарты мынадай жағдайларда:</w:t>
+        <w:t xml:space="preserve">10-бап. Жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартының қолданылуын тоқтату </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жекеше нотариустардың жауапкершілігін міндетті сақтандыру шарты мынадай жағдайларда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z53" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) шарттың қолданылу мерзiмi аяқталғанда;</w:t>
+      1) шарттың қолданылу мерзімі аяқталғанда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z54" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шарт мерзiмiнен бұрын тоқтатылғанда;</w:t>
+      2) шарт мерзімінен бұрын тоқтатылғанда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z55" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) сақтандырушы сақтандыру төлемiн (сақтандыру төлемдерiн) жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандыру шартының талаптарында белгiленген сақтандыру сомасы мөлшерiнде жүзеге асырғанда өзiнiң қолданылуын тоқтатады. </w:t>
+      3) сақтандырушы сақтандыру төлемін (сақтандыру төлемдерін) жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартының талаптарында белгіленген сақтандыру сомасы мөлшерінде жүзеге асырғанда өзінің қолданылуын тоқтатады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">11-бап. Жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандыру шартын мерзiмiнен бұрын тоқтату </w:t>
+        <w:t xml:space="preserve">11-бап. Жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартын мерзімінен бұрын тоқтату </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандыру шартын мерзiмiнен бұрын тоқтатудың тәртiбi, шарттары және салдары Қазақстан Республикасының азаматтық заңдарына сәйкес айқындалады. </w:t>
+      Жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартын мерзімінен бұрын тоқтатудың тәртібі, шарттары және салдары Қазақстан Республикасының азаматтық заңдарына сәйкес айқындалады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">12-бап. Жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандыру шартының жарамсыздығы </w:t>
+        <w:t xml:space="preserve">12-бап. Жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартының жарамсыздығы </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандыру шартын жарамсыз деп танудың шарттары, негiздерi және салдары Қазақстан Республикасының азаматтық заңдарына сәйкес айқындалады. </w:t>
+      Жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартын жарамсыз деп танудың шарттары, негіздері және салдары Қазақстан Республикасының азаматтық заңдарына сәйкес айқындалады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">13-бап. Сақтанушының құқықтары мен міндеттері </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2966,111 +3030,111 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сақтанушы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z56" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) сақтандырушыдан жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандырудың талаптарын, жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандыру шарты бойынша өздерiнiң құқықтары мен мiндеттерiн түсiндiрудi талап етуге;</w:t>
+      1) сақтандырушыдан жекеше нотариустардың жауапкершілігін міндетті сақтандырудың талаптарын, жекеше нотариустардың жауапкершілігін міндетті сақтандыру шарты бойынша өздерінің құқықтары мен міндеттерін түсіндіруді талап етуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z57" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) сақтандырушының қаржылық есептiлiгiмен танысуға;</w:t>
+      2) сақтандырушының қаржылық есептілігімен танысуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z144" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) сақтандырушы (оның ішінде сақтандырушының интернет-ресурсы арқылы) жүргізген, келтірілген зиянның мөлшерін бағалау нәтижелерімен және сақтандыру төлемі мөлшерінің есеп-қисаптарымен танысуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z58" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) сақтандыру төлемiн осы Заңда көзделген тәртiппен және талаптар бойынша алуға;</w:t>
+      3) сақтандыру төлемін осы Заңда көзделген тәртіппен және талаптар бойынша алуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3323,210 +3387,210 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Сақтанушы: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) сақтандыру сыйлықақысын жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандыру шартында белгiленген мөлшерде, тәртiппен және мерзiмдерде төлеуге;</w:t>
+      1) сақтандыру сыйлықақысын жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартында белгіленген мөлшерде, тәртіппен және мерзімдерде төлеуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z61" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандыру шартын жасасқан кезде сақтандырушыға осы Заңның талаптарына сәйкес мәлiметтердi ұсынуға;</w:t>
+      2) жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартын жасасқан кезде сақтандырушыға осы Заңның талаптарына сәйкес мәліметтерді ұсынуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z62" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) нотариаттық iс-әрекеттердi жасау нәтижесiнде келтiрiлген зиянды өтеу туралы үшiншi тұлғаның талабы немесе талап-арызы келтiрiлгенi туралы өзiне белгiлi болғаннан бастап шұғыл түрде, бiрақ бес жұмыс күнiнен кешiктiрмей, қолдан келетiн тәсiлмен (ауызша, жазбаша) бұл туралы сақтандырушыға хабарлауға;</w:t>
+      3) нотариаттық іс-әрекеттерді жасау нәтижесінде келтірілген зиянды өтеу туралы үшінші тұлғаның талабы немесе талап-арызы келтірілгені туралы өзіне белгілі болғаннан бастап шұғыл түрде, бірақ бес жұмыс күнінен кешіктірмей, қолдан келетін тәсілмен (ауызша, жазбаша) бұл туралы сақтандырушыға хабарлауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z63" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) басталуына орай сақтанушыда келтiрiлген зиянды өтеу мiндетi туындаған оқиғаның себептерi, барысы және салдары, сондай-ақ келтiрiлген зиянның сипаты мен мөлшерлерi туралы талдау жасауға мүмкiндiк беретiн, өзiнiң қолы жеткен барлық ақпаратты және құжаттаманы сақтандырушыға ұсынуға;</w:t>
+      4) басталуына орай сақтанушыда келтірілген зиянды өтеу міндеті туындаған оқиғаның себептері, барысы және салдары, сондай-ақ келтірілген зиянның сипаты мен мөлшерлері туралы талдау жасауға мүмкіндік беретін, өзінің қолы жеткен барлық ақпаратты және құжаттаманы сақтандырушыға ұсынуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z64" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) үшiншi тұлғалардың зиянды өтеу туралы талаптарына байланысты мәселелердi реттеуге қатысуы үшiн сақтандырушыға мүмкiндiк жасауға;</w:t>
+      5) үшінші тұлғалардың зиянды өтеу туралы талаптарына байланысты мәселелерді реттеуге қатысуы үшін сақтандырушыға мүмкіндік жасауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z65" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) сақтандыру жағдайынан болатын шығындарды болдырмау немесе азайту жөнiндегi шараларды қолдануға;</w:t>
+      6) сақтандыру жағдайынан болатын шығындарды болдырмау немесе азайту жөніндегі шараларды қолдануға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z66" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) сақтандыру жағдайының басталуына жауапты тұлғаға керi талап қою құқығының сақтандырушыға өтуiн қамтамасыз етуге;</w:t>
+      7) сақтандыру жағдайының басталуына жауапты тұлғаға кері талап қою құқығының сақтандырушыға өтуін қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z145" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) сақтанушы нотариаттық әрекеттер жасау бойынша қызметтер көрсеткен тұлғаны жекеше нотариустың нотариаттық әрекеттердi жасауы салдарынан үшiншi тұлғалардың мүліктік мүдделеріне келтiрiлген зиянды өтеу бойынша өзінің азаматтық-құқықтық жауапкершілігін сақтандыру туралы хабардар етуге мiндеттi.</w:t>
+      8) сақтанушы нотариаттық әрекеттер жасау бойынша қызметтер көрсеткен тұлғаны жекеше нотариустың нотариаттық әрекеттерді жасауы салдарынан үшінші тұлғалардың мүліктік мүдделеріне келтірілген зиянды өтеу бойынша өзінің азаматтық-құқықтық жауапкершілігін сақтандыру туралы хабардар етуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z67" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандыру шартында сақтанушының Қазақстан Республикасының заң актiлерiнде қайшы келмейтiн басқа да құқықтары мен мiндеттерi көзделуі мүмкін. </w:t>
+      3. Жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартында сақтанушының Қазақстан Республикасының заң актілерінде қайшы келмейтін басқа да құқықтары мен міндеттері көзделуі мүмкін. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3602,264 +3666,264 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">14-бап. Сақтандырушының құқықтары мен мiндеттерi </w:t>
+        <w:t xml:space="preserve">14-бап. Сақтандырушының құқықтары мен міндеттері </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сақтандырушы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z68" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандыру шартын жасасқан кезде сақтанушыдан жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандырудың осының алдындағы шарттары, сақтандыру жағдайлары, сақтандыру төлемдерi туралы ақпаратты және Қазақстан Республикасының Азаматтық кодексiнде көзделген жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандыру шартына енгiзу үшiн қажеттi өзге де мәлiметтердi беруiн талап етуге;</w:t>
+      1) жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартын жасасқан кезде сақтанушыдан жекеше нотариустардың жауапкершілігін міндетті сақтандырудың осының алдындағы шарттары, сақтандыру жағдайлары, сақтандыру төлемдері туралы ақпаратты және Қазақстан Республикасының Азаматтық кодексінде көзделген жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартына енгізу үшін қажетті өзге де мәліметтерді беруін талап етуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z69" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) сақтанушы келтiрген зиянды өтеу туралы үшiншi тұлғалардың талаптарына байланысты мәселелердi реттеуге қатысуға;</w:t>
+      2) сақтанушы келтірген зиянды өтеу туралы үшінші тұлғалардың талаптарына байланысты мәселелерді реттеуге қатысуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z70" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) осы Заңның 20-бабында көзделген жағдайларда келтiрiлген зиян үшiн жауапты тұлғаға керi талап құқығын қоюға;</w:t>
+      3) осы Заңның 20-бабында көзделген жағдайларда келтірілген зиян үшін жауапты тұлғаға кері талап құқығын қоюға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z71" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) осы Заңның 21-бабында көзделген негiздер бойынша сақтандыру төлемiн толық немесе iшiнара жүзеге асырудан бас тартуға құқылы.</w:t>
+      4) осы Заңның 21-бабында көзделген негіздер бойынша сақтандыру төлемін толық немесе ішінара жүзеге асырудан бас тартуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z72" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Сақтандырушы: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) сақтанушыны жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандыру шарттарымен таныстыруға, оның жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандыру шартынан туындайтын құқықтары мен міндеттерін түсіндіруге;</w:t>
+      1) сақтанушыны жекеше нотариустардың жауапкершілігін міндетті сақтандыру шарттарымен таныстыруға, оның жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартынан туындайтын құқықтары мен міндеттерін түсіндіруге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z142" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-1) жекеше нотариустардың жауапкершілігiн мiндеттi сақтандыру шарты бойынша сақтандырып қорғаудың қолданысы кезеңінде басталған сақтандыру жағдайы (сақтандыру жағдайы ретінде қаралатын оқиға) туралы хабардар етілген кезінде оны уәкілетті органның нормативтік құқықтық актісіне сәйкес дереу тіркеуге және дерекқорды қалыптастыру және жүргізу жөніндегі ұйымға осы сақтандыру жағдайы (сақтандыру жағдайы ретінде қаралатын оқиға) жөнінде мәліметтер ұсынуға;</w:t>
+      1-1) жекеше нотариустардың жауапкершілігін міндетті сақтандыру шарты бойынша сақтандырып қорғаудың қолданысы кезеңінде басталған сақтандыру жағдайы (сақтандыру жағдайы ретінде қаралатын оқиға) туралы хабардар етілген кезінде оны уәкілетті органның нормативтік құқықтық актісіне сәйкес дереу тіркеуге және дерекқорды қалыптастыру және жүргізу жөніндегі ұйымға осы сақтандыру жағдайы (сақтандыру жағдайы ретінде қаралатын оқиға) жөнінде мәліметтер ұсынуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z73" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Қазақстан Республикасының азаматтық заңдарында белгiленген жағдайларда және тәртiппен жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандыру шартын мерзiмiнен бұрын тоқтатқан кезде сақтанушыға сақтандыру сыйлықақысын толық немесе iшiнара қайтаруға;</w:t>
+      2) Қазақстан Республикасының азаматтық заңдарында белгіленген жағдайларда және тәртіппен жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартын мерзімінен бұрын тоқтатқан кезде сақтанушыға сақтандыру сыйлықақысын толық немесе ішінара қайтаруға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) сақтандыру жағдайының басталу фактісін және сақтандырушы өтеуге тиісті зиянның мөлшерін растайтын құжаттар жеткіліксіз болған кезде жетіспейтін және (немесе) дұрыс ресімделмеген құжаттардың толық тізбесін көрсете отырып, оларды алған күннен бастап үш жұмыс күні ішінде бұл туралы өтініш берушіге хабарлауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z74" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) сақтандыру жағдайы басталған кезде сақтандыру төлемiн осы Заңда көзделген тәртiппен және шарттар бойынша жүргiзуге;</w:t>
+      3) сақтандыру жағдайы басталған кезде сақтандыру төлемін осы Заңда көзделген тәртіппен және шарттар бойынша жүргізуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) сақтанушыдан (пайда алушыдан) өтінішті алған кезде бес жұмыс күні ішінде сақтанушының (пайда алушының) талабын қарауға және дауды одан әрі реттеу тәртібін көрсете отырып, жазбаша жауап беруге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3977,111 +4041,111 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-2) сақтанушыдан (пайда алушыдан) сақтандыру омбудсманына жіберілетін өтінішті алған кезде осы өтінішті, сондай-ақ оған қоса берілетін құжаттарды алынған күнінен бастап үш жұмыс күні ішінде сақтандыру омбудсманына қайта жіберуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z75" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сақтанушыға оның сақтандыру жағдайы кезiнде шығындарды болдырмау немесе азайту мақсатында жұмсаған шығыстарын өтеуге;</w:t>
+      4) сақтанушыға оның сақтандыру жағдайы кезінде шығындарды болдырмау немесе азайту мақсатында жұмсаған шығыстарын өтеуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z76" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сақтандыру құпиясын қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z77" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) сақтандыру төлемiн уақтылы жүзеге асырмаған кезде пайда алушыға Қазақстан Республикасының Азаматтық кодексiнде белгiленген тәртiппен және мөлшерде тұрақсыздық айыбын төлеуге мiндеттi.</w:t>
+      6) сақтандыру төлемін уақтылы жүзеге асырмаған кезде пайда алушыға Қазақстан Республикасының Азаматтық кодексінде белгіленген тәртіппен және мөлшерде тұрақсыздық айыбын төлеуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z78" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандыру шартында сақтандырушының Қазақстан Республикасының заң актiлерiне қайшы келмейтiн басқа да құқықтары мен мiндеттерi көзделуi мүмкiн. </w:t>
+      3. Жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартында сақтандырушының Қазақстан Республикасының заң актілеріне қайшы келмейтін басқа да құқықтары мен міндеттері көзделуі мүмкін. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -4175,69 +4239,69 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Сақтандыру сомасы және сақтандыру сыйлықақысы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">15-бап. Сақтандыру сомасының мөлшерi </w:t>
+        <w:t xml:space="preserve">15-бап. Сақтандыру сомасының мөлшері </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандыру шарты бойынша сақтандыру сомасының мөлшерi оның талаптарымен белгiленедi және қызметiн республикалық маңызы бар қалалар, астана аумағында жүзеге асыратын нотариустар үшiн тиiстi қаржы жылына арналған республикалық бюджет туралы заңда жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандыру шартын жасасу күнгi белгiленген - 1000, өзге нотариустар үшiн - 500 еселенген айлық есептiк көрсеткiштен кем болмауға тиiс. </w:t>
+      Жекеше нотариустардың жауапкершілігін міндетті сақтандыру шарты бойынша сақтандыру сомасының мөлшері оның талаптарымен белгіленеді және қызметін республикалық маңызы бар қалалар, астана аумағында жүзеге асыратын нотариустар үшін тиісті қаржы жылына арналған республикалық бюджет туралы заңда жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартын жасасу күнгі белгіленген - 1000, өзге нотариустар үшін - 500 еселенген айлық есептік көрсеткіштен кем болмауға тиіс. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -4272,123 +4336,123 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">16-бап. Сақтандыру сыйлықақысының мөлшерi </w:t>
+        <w:t xml:space="preserve">16-бап. Сақтандыру сыйлықақысының мөлшері </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сақтандыру сыйлықақысының мөлшерi тараптардың келiсiмi бойынша белгiленедi, бiрақ жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандыру шартының талаптарында айқындалған сақтандыру сомасының 4,5 процентiнен көп болмауға тиiс. </w:t>
+      Сақтандыру сыйлықақысының мөлшері тараптардың келісімі бойынша белгіленеді, бірақ жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартының талаптарында айқындалған сақтандыру сомасының 4,5 процентінен көп болмауға тиіс. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">17-бап. Сақтандыру сыйлықақысын төлеудiң тәртiбi мен мерзiмдерi </w:t>
-[...17 lines deleted...]
-      1. Жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандыру шарты бойынша сақтандыру сыйлықақысын төлеудiң тәртiбi мен мерзiмдерi тараптардың келiсiмiмен белгiленедi.</w:t>
+        <w:t xml:space="preserve">17-бап. Сақтандыру сыйлықақысын төлеудің тәртібі мен мерзімдері </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жекеше нотариустардың жауапкершілігін міндетті сақтандыру шарты бойынша сақтандыру сыйлықақысын төлеудің тәртібі мен мерзімдері тараптардың келісімімен белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z79" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Егер жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандыру шартында өзгеше көзделмесе, онда кезектi сақтандыру жарнасының уақтылы төленбегенi үшiн сақтанушы сақтандырушыға өзгенiң ақшасын заңсыз пайдаланғаны ретiнде Қазақстан Республикасының Азаматтық кодексiнде белгiленген тәртiппен және мөлшерде тұрақсыздық айыбын төлеуге мiндеттi. </w:t>
+      2. Егер жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартында өзгеше көзделмесе, онда кезекті сақтандыру жарнасының уақтылы төленбегені үшін сақтанушы сақтандырушыға өзгенің ақшасын заңсыз пайдаланғаны ретінде Қазақстан Республикасының Азаматтық кодексінде белгіленген тәртіппен және мөлшерде тұрақсыздық айыбын төлеуге міндетті. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z139" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сақтандырушы сақтандыру сыйлықақысын сақтандырушының интернет-ресурсы арқылы қолма-қол ақшасыз тәсілмен төлеу мүмкіндігін береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
@@ -4462,259 +4526,259 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Сақтандыру жағдайы және сақтандыру төлемі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">18-бап. Сақтандыру жағдайын және сақтандыру төлемiнiң мөлшерiн айқындау </w:t>
-[...17 lines deleted...]
-      1. Жекеше нотариустың нотариаттық iс-әрекеттердi жасау нәтижесiнде үшiншi тұлғалардың мүлiктiк мүдделеріне келтiрiлген зиянды өтеу бойынша сақтанушының азаматтық-құқықтық жауапкершiлiгiнiң басталу фактiсi жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандыру шарты бойынша сақтандыру жағдайы деп танылады.</w:t>
+        <w:t xml:space="preserve">18-бап. Сақтандыру жағдайын және сақтандыру төлемінің мөлшерін айқындау </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жекеше нотариустың нотариаттық іс-әрекеттерді жасау нәтижесінде үшінші тұлғалардың мүліктік мүдделеріне келтірілген зиянды өтеу бойынша сақтанушының азаматтық-құқықтық жауапкершілігінің басталу фактісі жекеше нотариустардың жауапкершілігін міндетті сақтандыру шарты бойынша сақтандыру жағдайы деп танылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z80" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Сақтандыру жағдайы сақтанушы келтiрген зиянды өтеу туралы соттың шешiмi заңды күшiне енген не сақтанушының үшiншi тұлғалардың зиянды өтеу туралы талаптарын негiздi деп таныған және сақтанушының талаптарды тануына сақтандырушы келiскен күннен басталған деп есептелiнедi.</w:t>
+      2. Сақтандыру жағдайы сақтанушы келтірген зиянды өтеу туралы соттың шешімі заңды күшіне енген не сақтанушының үшінші тұлғалардың зиянды өтеу туралы талаптарын негізді деп таныған және сақтанушының талаптарды тануына сақтандырушы келіскен күннен басталған деп есептелінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z81" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Сақтандыру төлемiнiң мөлшерiн сақтандырушы үшiншi тұлғалар талап еткен сомаға немесе соттың осы Заңның 8-бабының 2-тармағының ережелерiн ескере отырып, келтiрiлген зиянды өтеу туралы шешiмi заңды күшiне енуiне орай айқындайды.</w:t>
+      3. Сақтандыру төлемінің мөлшерін сақтандырушы үшінші тұлғалар талап еткен сомаға немесе соттың осы Заңның 8-бабының 2-тармағының ережелерін ескере отырып, келтірілген зиянды өтеу туралы шешімі заңды күшіне енуіне орай айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z82" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Сақтанушының шығынды болдырмау немесе азайту мақсатында шеккен шығыстары, егер мұндай шығыстар қажеттi болса немесе сақтандырушының нұсқауларын орындау үшiн жұмсалса, егер тиiстi шаралар тiптi сәтсiз болса да, сақтандырушының өтеуiне жатады. </w:t>
+      4. Сақтанушының шығынды болдырмау немесе азайту мақсатында шеккен шығыстары, егер мұндай шығыстар қажетті болса немесе сақтандырушының нұсқауларын орындау үшін жұмсалса, егер тиісті шаралар тіпті сәтсіз болса да, сақтандырушының өтеуіне жатады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мұндай шығыстар нақты мөлшерiнде өтеледi, бiрақ сақтандыру төлемiнiң және шығыстар өтемiнiң жалпы сомасы жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандыру шартында көзделген сақтандыру сомасынан аспауға тиiс, егер шығыстар сақтанушы сақтандырушының нұсқауларын орындауы нәтижесiнде туындаған болса, олар сақтандыру сомасына қатыссыз толық мөлшерiнде өтеледi.</w:t>
+      Мұндай шығыстар нақты мөлшерінде өтеледі, бірақ сақтандыру төлемінің және шығыстар өтемінің жалпы сомасы жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартында көзделген сақтандыру сомасынан аспауға тиіс, егер шығыстар сақтанушы сақтандырушының нұсқауларын орындауы нәтижесінде туындаған болса, олар сақтандыру сомасына қатыссыз толық мөлшерінде өтеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z83" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Әрбiр сақтандыру жағдайы бойынша франшизаның мөлшерi тараптардың келiсiмi бойынша белгiленедi, бiрақ бұл ретте жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандыру шартында белгiленген сақтандыру сомасының бес процентiнен аспауға тиiс. </w:t>
+      5. Әрбір сақтандыру жағдайы бойынша франшизаның мөлшері тараптардың келісімі бойынша белгіленеді, бірақ бұл ретте жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартында белгіленген сақтандыру сомасының бес процентінен аспауға тиіс. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Келтiрiлген зиянның мөлшерi франшизаның белгiленген мөлшерiнен асып кеткен жағдайларда сақтандыру төлемi толық мөлшерде жүзеге асырылады. </w:t>
+      Келтірілген зиянның мөлшері франшизаның белгіленген мөлшерінен асып кеткен жағдайларда сақтандыру төлемі толық мөлшерде жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">19-бап. Сақтандыру төлемiн жүзеге асырудың талаптары және тәртiбi </w:t>
+        <w:t xml:space="preserve">19-бап. Сақтандыру төлемін жүзеге асырудың талаптары және тәртібі </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z140" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Сақтанушы не үшiншi тұлға сақтандырушыға сақтандыру төлемi туралы талапты сақтандыру төлемiн жүзеге асыруға қажетті құжаттарды қоса бере отырып, уәкілетті органның нормативтік құқықтық актісіне сәйкес жазбаша нысанда, оның ішінде сақтандырушының интернет-ресурсы арқылы қояды. </w:t>
+      1. Сақтанушы не үшінші тұлға сақтандырушыға сақтандыру төлемі туралы талапты сақтандыру төлемін жүзеге асыруға қажетті құжаттарды қоса бере отырып, уәкілетті органның нормативтік құқықтық актісіне сәйкес жазбаша нысанда, оның ішінде сақтандырушының интернет-ресурсы арқылы қояды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сақтандырушының талап етуі бойынша өтініш беруші сақтандырушы қол жеткізе алатын мемлекеттік органдардың дерекқорларында және (немесе) ақпараттық жүйелерінде электрондық нысанда бар құжаттарды қоспағанда, сақтандырушыға сақтандыру төлемін жүзеге асыруға қажетті құжаттардың түпнұсқаларын ұсынуға міндетті.</w:t>
+      Сақтандырушының талап етуі бойынша өтініш беруші сақтандырушы қол жеткізе алатын мемлекеттік органдардың дерекқорларында және (немесе) цифрлық жүйелерінде электрондық нысанда бар құжаттарды қоспағанда, сақтандырушыға сақтандыру төлемін жүзеге асыруға қажетті құжаттардың түпнұсқаларын ұсынуға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z84" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Сақтандыру төлемi туралы өтiнiшке мынадай құжаттар қоса берiледi: </w:t>
+      2. Сақтандыру төлемі туралы өтінішке мынадай құжаттар қоса беріледі: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -4752,265 +4816,265 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z85" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) үшiншi тұлғалардың зиянды өтеу туралы, келтiрiлген зиянды және оның мөлшерiн растайтын құжаттар қоса берiлген талабы немесе нотариаттық iс-әрекеттердi жасау нәтижесiнде сақтанушы келтiрген зиянды өтеу туралы соттың заңды күшiне енген шешiмi;</w:t>
+      2) үшінші тұлғалардың зиянды өтеу туралы, келтірілген зиянды және оның мөлшерін растайтын құжаттар қоса берілген талабы немесе нотариаттық іс-әрекеттерді жасау нәтижесінде сақтанушы келтірген зиянды өтеу туралы соттың заңды күшіне енген шешімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z86" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) пайда алушының жеке басы куәлiгiнiң (жеке тұлға үшiн) көшiрмесi немесе заңды тұлғаның өкiлiне берiлген сенiмхат;</w:t>
+      3) пайда алушының жеке басы куәлігінің (жеке тұлға үшін) көшірмесі немесе заңды тұлғаның өкіліне берілген сенімхат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z87" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) зиянды болдырмау және мөлшерiн азайту жөнiнде шаралар қолдануға байланысты шығыстарды растайтын құжаттар.</w:t>
+      4) зиянды болдырмау және мөлшерін азайту жөнінде шаралар қолдануға байланысты шығыстарды растайтын құжаттар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z88" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Құжаттарды қабылдаған сақтандырушы ұсынылған құжаттардың толық тiзбесiн және оларды қабылдау күнін көрсете отырып, өтiнiш берушiге анықтама беруге мiндеттi. </w:t>
+      3. Құжаттарды қабылдаған сақтандырушы ұсынылған құжаттардың толық тізбесін және оларды қабылдау күнін көрсете отырып, өтініш берушіге анықтама беруге міндетті. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сақтанушы (пайда алушы) сақтандыру төлемi туралы талабын электрондық нысанда жөнелткен жағдайда, сақтандырушы оған осы анықтаманы электрондық нысанда ұсынуы мүмкін.</w:t>
+      Сақтанушы (пайда алушы) сақтандыру төлемі туралы талабын электрондық нысанда жөнелткен жағдайда, сақтандырушы оған осы анықтаманы электрондық нысанда ұсынуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z89" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Сақтандырушы сақтандыру төлемiн жүзеге асырған кезде пайда алушыдан оның сақтандырушыға талап қою құқығын шектейтiн шарттар қабылдауын талап етуге құқылы емес.</w:t>
+      4. Сақтандырушы сақтандыру төлемін жүзеге асырған кезде пайда алушыдан оның сақтандырушыға талап қою құқығын шектейтін шарттар қабылдауын талап етуге құқылы емес.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z90" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Жекеше нотариустың жекелеген нотариаттық iс-әрекеттердi жасауы нәтижесiнде зиян келтiрiлген үшiншi тұлға, ал үшiншi тұлға қайтыс болған жағдайда (қайта ұйымдастырылғанда) - оның мұрагерлерi (құқық мирасқорлары) пайда алушы болып табылады. </w:t>
+      5. Жекеше нотариустың жекелеген нотариаттық іс-әрекеттерді жасауы нәтижесінде зиян келтірілген үшінші тұлға, ал үшінші тұлға қайтыс болған жағдайда (қайта ұйымдастырылғанда) - оның мұрагерлері (құқық мирасқорлары) пайда алушы болып табылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сақтанушы немесе үшiншi тұлғаға (мұрагерлерге (құқық мирасқорларына) келтiрiлген зиянды сақтандырушының осы Заңда белгiленген жауапкершiлiгi көлемiнiң шегiнде өтеген және өз шығындарының сақтандырушыдан өтелуiне құқық алған сақтанушы немесе өзге де тұлға пайда алушы болып табыла алады.</w:t>
+      Сақтанушы немесе үшінші тұлғаға (мұрагерлерге (құқық мирасқорларына) келтірілген зиянды сақтандырушының осы Заңда белгіленген жауапкершілігі көлемінің шегінде өтеген және өз шығындарының сақтандырушыдан өтелуіне құқық алған сақтанушы немесе өзге де тұлға пайда алушы болып табыла алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z91" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Сақтандырушы сақтандыру төлемiн осы баптың 2-тармағында көзделген құжаттарды алған күннен бастап жетi жұмыс күнiнен кешiктiрмей жасайды.</w:t>
+      6. Сақтандырушы сақтандыру төлемін осы баптың 2-тармағында көзделген құжаттарды алған күннен бастап жеті жұмыс күнінен кешіктірмей жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkStart w:name="z92" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Сақтандыру төлемiнiң мөлшерiне жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандыру шартының тараптары немесе үшiншi тұлғалар дау айтқан жағдайларда сақтандырушы сақтандыру төлемiн осы баптың 6-тармағында белгiленген мерзiм iшiнде аталған тұлғалардың бiрде-бiрi дау айтпаған бөлiгiнде жүзеге асыруға мiндеттi. </w:t>
+      7. Сақтандыру төлемінің мөлшеріне жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартының тараптары немесе үшінші тұлғалар дау айтқан жағдайларда сақтандырушы сақтандыру төлемін осы баптың 6-тармағында белгіленген мерзім ішінде аталған тұлғалардың бірде-бірі дау айтпаған бөлігінде жүзеге асыруға міндетті. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сақтандыру төлемiнiң дау айтылған бөлiгiн сақтандырушы бiтiм келiсiмi жасалған және оны сот бекiткен күннен бастап үш жұмыс күнi iшiнде, не, егер сот шешiмдi шұғыл түрде орындауды ұйғармаса, осы дау бойынша соттың шешiмi заңды күшiне енген күннен бастап төлеуi тиіс.</w:t>
+      Сақтандыру төлемінің дау айтылған бөлігін сақтандырушы бітім келісімі жасалған және оны сот бекіткен күннен бастап үш жұмыс күні ішінде, не, егер сот шешімді шұғыл түрде орындауды ұйғармаса, осы дау бойынша соттың шешімі заңды күшіне енген күннен бастап төлеуі тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z93" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. Жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандыру шартының қолданылу кезеңiнде үшiншi тұлғалардың мүлiктiк мүдделерiне келтiрiлген зиян үшiн сақтандыру төлемi туралы талап сақтандырушыға сақтандыру жағдайы басталған кезден бастап үш жыл ішінде қойылуы мүмкін. </w:t>
+      8. Жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартының қолданылу кезеңінде үшінші тұлғалардың мүліктік мүдделеріне келтірілген зиян үшін сақтандыру төлемі туралы талап сақтандырушыға сақтандыру жағдайы басталған кезден бастап үш жыл ішінде қойылуы мүмкін. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -5383,188 +5447,188 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">20-бап. Зиян келтiрген тұлғаға кері талап құқығы </w:t>
-[...17 lines deleted...]
-      1. Сақтандыру төлемiн жүзеге асырған сақтандырушының сақтанушыға төленген сома шегiнде мынадай жағдайларда:</w:t>
+        <w:t xml:space="preserve">20-бап. Зиян келтірген тұлғаға кері талап құқығы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сақтандыру төлемін жүзеге асырған сақтандырушының сақтанушыға төленген сома шегінде мынадай жағдайларда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z94" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) сақтанушы сақтандыру жағдайының туындауына бағытталған не оның басталуына ықпал ететiн қасақана iс-әрекеттер жасағанда;</w:t>
+      1) сақтанушы сақтандыру жағдайының туындауына бағытталған не оның басталуына ықпал ететін қасақана іс-әрекеттер жасағанда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z95" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) сақтанушы Қазақстан Республикасының заңнамалық актiлерiнде белгiленген тәртiппен сақтандыру жағдайымен себептiк байланыстағы қасақана қылмыстық не әкiмшiлiк құқық бұзушылықтар деп танылған әрекеттер жасағанда;</w:t>
+      2) сақтанушы Қазақстан Республикасының заңнамалық актілерінде белгіленген тәртіппен сақтандыру жағдайымен себептік байланыстағы қасақана қылмыстық не әкімшілік құқық бұзушылықтар деп танылған әрекеттер жасағанда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z96" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) сақтанушының зиянның мөлшерiн азайту жөнiнде қисынды және қол жетiмдi шараларды қасақана қолданбауы нәтижесiнде зиянның мөлшерi ұлғайғанда;</w:t>
+      3) сақтанушының зиянның мөлшерін азайту жөнінде қисынды және қол жетімді шараларды қасақана қолданбауы нәтижесінде зиянның мөлшері ұлғайғанда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z97" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сақтанушы сақтандырушыға сақтандыру объектiсi, сақтандыру тәуекелi, сақтандыру жағдайы және оның салдары туралы көрiнеу жалған мәлiметтердi хабарлағанда;</w:t>
+      4) сақтанушы сақтандырушыға сақтандыру объектісі, сақтандыру тәуекелі, сақтандыру жағдайы және оның салдары туралы көрінеу жалған мәліметтерді хабарлағанда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z98" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) сақтанушы сақтандыру жағдайының басталуына жауапты тұлғаға өзiнiң талап қою құқығынан бас тартқанда, сондай-ақ сақтандырушыға талап қою құқығының өтуi үшiн қажеттi сақтандыру құжаттарын беруден бас тартқанда керi талап қоюға құқығы бар.</w:t>
+      5) сақтанушы сақтандыру жағдайының басталуына жауапты тұлғаға өзінің талап қою құқығынан бас тартқанда, сондай-ақ сақтандырушыға талап қою құқығының өтуі үшін қажетті сақтандыру құжаттарын беруден бас тартқанда кері талап қоюға құқығы бар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:bookmarkStart w:name="z99" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Сақтандыру төлемiн жүзеге асырған сақтандырушыға сақтанушының сақтандыру нәтижесiнде сақтандырушы өтеген шығындар үшiн жауапты тұлғаға керi талап қою құқығы төленген сома шегiнде ауысады.</w:t>
+      2. Сақтандыру төлемін жүзеге асырған сақтандырушыға сақтанушының сақтандыру нәтижесінде сақтандырушы өтеген шығындар үшін жауапты тұлғаға кері талап қою құқығы төленген сома шегінде ауысады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -5600,324 +5664,324 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">21-бап. Сақтандырушыны сақтандыру төлемiн жүзеге асырудан босатудың негiздерi </w:t>
+        <w:t xml:space="preserve">21-бап. Сақтандырушыны сақтандыру төлемін жүзеге асырудан босатудың негіздері </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сақтандырушы егер сақтандыру жағдайы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z100" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) үшiншi тұлғалардың сақтандыру жағдайының туындауына бағытталған не оның басталуына ықпал ететiн қасақана iс-әрекеттерiнiң;</w:t>
+      1) үшінші тұлғалардың сақтандыру жағдайының туындауына бағытталған не оның басталуына ықпал ететін қасақана іс-әрекеттерінің;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z101" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) үшiншi тұлғалардың Қазақстан Республикасының заңнамалық актiлерiнде белгiленген тәртiппен сақтандыру жағдайымен себептiк байланыстағы қасақана қылмыстық немесе әкiмшiлiк құқық бұзушылықтар деп танылған әрекеттерiнiң;</w:t>
+      2) үшінші тұлғалардың Қазақстан Республикасының заңнамалық актілерінде белгіленген тәртіппен сақтандыру жағдайымен себептік байланыстағы қасақана қылмыстық немесе әкімшілік құқық бұзушылықтар деп танылған әрекеттерінің;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:bookmarkStart w:name="z102" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) сақтанушының нотариустың Қазақстан Республикасының нотариат туралы заңдарында белгiленген функциялары мен мiндеттерiне сәйкес келмейтiн қызметтi жүзеге асыруының;</w:t>
+      3) сақтанушының нотариустың Қазақстан Республикасының нотариат туралы заңдарында белгіленген функциялары мен міндеттеріне сәйкес келмейтін қызметті жүзеге асыруының;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:bookmarkStart w:name="z103" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сақтанушы Қазақстан Республикасының нотариат туралы заңдарын нотариус қызметiнiң аумағына қатысты талаптарын бұза отырып жасаған нотариаттық iс-әрекеттердiң салдарынан болса сақтандыру төлемiн толық немесе iшiнара төлеуден бас тартуға құқылы.</w:t>
+      4) сақтанушы Қазақстан Республикасының нотариат туралы заңдарын нотариус қызметінің аумағына қатысты талаптарын бұза отырып жасаған нотариаттық іс-әрекеттердің салдарынан болса сақтандыру төлемін толық немесе ішінара төлеуден бас тартуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:bookmarkStart w:name="z104" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Сақтандырушының сақтандыру төлемiн жүзеге асыруда асырудан бас тартуы үшiн мыналар да: </w:t>
+      2. Сақтандырушының сақтандыру төлемін жүзеге асыруда асырудан бас тартуы үшін мыналар да: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) сақтанушының шығынды келтiруге кiнәлi тұлғадан шығынның тиiстi өтемiн алуы;</w:t>
+      1) сақтанушының шығынды келтіруге кінәлі тұлғадан шығынның тиісті өтемін алуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z105" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) осы Заңда белгiленген жағдайларды қоспағанда, сақтандыру жағдайының басталуы туралы сақтандырушыға хабарламау немесе уақтылы хабарламау;</w:t>
+      2) осы Заңда белгіленген жағдайларды қоспағанда, сақтандыру жағдайының басталуы туралы сақтандырушыға хабарламау немесе уақтылы хабарламау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:bookmarkStart w:name="z106" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) сақтанушының сақтандыру жағдайы басталуының мән-жайларын тексеру және келтiрiлген зиянның мөлшерiн белгiлеу кезiнде сақтандырушыға кедергi келтiруi негiз болуы мүмкiн.</w:t>
+      3) сақтанушының сақтандыру жағдайы басталуының мән-жайларын тексеру және келтірілген зиянның мөлшерін белгілеу кезінде сақтандырушыға кедергі келтіруі негіз болуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkStart w:name="z107" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Сақтандыру жағдайының басталғаны туралы сақтандырушыға хабарламау немесе уақтылы хабарламау, егер сақтандырушының сақтандыру жағдайының басталғаны туралы уақтылы бiлгендiгi дәлелденбесе не сақтандырушыда бұл туралы мәлiметтердiң болмауы сақтандырушының сақтандыру төлемiн жүзеге асыру мiндетiне әсер етпесе, ол сақтандыру төлемiнен бас тартуға құқылы.</w:t>
+      3. Сақтандыру жағдайының басталғаны туралы сақтандырушыға хабарламау немесе уақтылы хабарламау, егер сақтандырушының сақтандыру жағдайының басталғаны туралы уақтылы білгендігі дәлелденбесе не сақтандырушыда бұл туралы мәліметтердің болмауы сақтандырушының сақтандыру төлемін жүзеге асыру міндетіне әсер етпесе, ол сақтандыру төлемінен бас тартуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:bookmarkStart w:name="z108" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Сақтандырушы, егер сақтандыру жағдайы: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ядролық жарылыстың, радиацияның немесе радиоактивтiк уланудың әсерi;</w:t>
+      1) ядролық жарылыстың, радиацияның немесе радиоактивтік уланудың әсері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z109" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) соғыс қимылдарының;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:bookmarkStart w:name="z110" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) азамат соғысының, түрлi сипаттағы халық толқуларының, жаппай тәртiпсiздiктердiң немесе ереуiлдердiң салдарынан туындаса, сақтандыру төлемiн жүзеге асырудан босатылады.</w:t>
+      3) азамат соғысының, түрлі сипаттағы халық толқуларының, жаппай тәртіпсіздіктердің немесе ереуілдердің салдарынан туындаса, сақтандыру төлемін жүзеге асырудан босатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -6008,70 +6072,70 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Сақтандыру төлемiнен бас тарту үшiн негiздер бар кезде сақтандырушы осы Заңның 19-бабында көзделген құжаттарды алған күннен бастап жетi жұмыс күнi iшiнде сақтандыру төлемi туралы өтiнiш берген тұлғаға бас тарту себептерінің уәжді негіздемесімен және сақтанушының (сақтандырылушының, пайда алушының) Қазақстан Республикасы заңнамасының ерекшеліктерін ескере отырып, келіспеушіліктерді реттеу үшін сақтандыру омбудсманына жүгіну құқығы туралы хабарламамен сақтандыру төлемiнен толық немесе iшiнара бас тарту туралы тиiстi шешiмдi жазбаша нысанда жiберуге мiндеттi.</w:t>
+      5. Сақтандыру төлемінен бас тарту үшін негіздер бар кезде сақтандырушы осы Заңның 19-бабында көзделген құжаттарды алған күннен бастап жеті жұмыс күні ішінде сақтандыру төлемі туралы өтініш берген тұлғаға бас тарту себептерінің уәжді негіздемесімен және сақтанушының (сақтандырылушының, пайда алушының) Қазақстан Республикасы заңнамасының ерекшеліктерін ескере отырып, келіспеушіліктерді реттеу үшін сақтандыру омбудсманына жүгіну құқығы туралы хабарламамен сақтандыру төлемінен толық немесе ішінара бас тарту туралы тиісті шешімді жазбаша нысанда жіберуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z112" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Сақтандырушының осы бапта көзделмеген негiздер бойынша сақтандыру төлемiнен бас тартуға құқығы жоқ.</w:t>
+      6. Сақтандырушының осы бапта көзделмеген негіздер бойынша сақтандыру төлемінен бас тартуға құқығы жоқ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -6165,104 +6229,104 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  5-тарау. Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">22-бап. Дауларды қараудың тәртiбi </w:t>
+        <w:t xml:space="preserve">22-бап. Дауларды қараудың тәртібі </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жекеше нотариустардың жауапкершiлiгiн мiндеттi сақтандыру шартынан туындайтын даулар Қазақстан Республикасының заңдарында белгiленген тәртiппен қаралады. </w:t>
+      Жекеше нотариустардың жауапкершілігін міндетті сақтандыру шартынан туындайтын даулар Қазақстан Республикасының заңдарында белгіленген тәртіппен қаралады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">23-бап. Қазақстан Республикасының жекеше нотариустардың азаматтық-құқықтық жауапкершілiгiн мiндеттi сақтандыру туралы заңдарын бұзғаны үшін жауаптылық </w:t>
-[...17 lines deleted...]
-      Қазақстан Республикасының жекеше нотариустардың азаматтық-құқықтық жауапкершілiгiн мiндеттi сақтандыру туралы заңдарын бұзуға кiнәлi тұлғалар Қазақстан Республикасының заңдарына сәйкес жауаптылықта болады.</w:t>
+        <w:t xml:space="preserve">23-бап. Қазақстан Республикасының жекеше нотариустардың азаматтық-құқықтық жауапкершілігін міндетті сақтандыру туралы заңдарын бұзғаны үшін жауаптылық </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының жекеше нотариустардың азаматтық-құқықтық жауапкершілігін міндетті сақтандыру туралы заңдарын бұзуға кінәлі тұлғалар Қазақстан Республикасының заңдарына сәйкес жауаптылықта болады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>