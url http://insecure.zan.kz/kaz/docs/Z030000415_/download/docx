--- v3 (2026-07-26)
+++ v4 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6990fe9" w14:textId="6990fe9">
+    <w:p w14:paraId="ba7dbff" w14:textId="ba7dbff">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -264,51 +264,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 205-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2287,51 +2287,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 30-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 31.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 380-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 262-VI</w:t>
       </w:r>
       <w:r>
@@ -5906,51 +5906,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 14-бапқа өзгерістер енгізілді - ҚР 2007.02.19 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 230</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
@@ -6066,51 +6066,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 479-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 24.05.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.07.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 166-VІ</w:t>
       </w:r>
       <w:r>
@@ -12070,51 +12070,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 524</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 12.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 138-VII</w:t>
       </w:r>
       <w:r>
@@ -12961,51 +12961,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 230</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(қолданысқа енгізілу тәртібін  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз), 2011.12.28 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 524</w:t>
       </w:r>
       <w:r>
@@ -15070,51 +15070,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. қараңыз), өзгерістер енгізілді - ҚР 2011.12.28 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 524</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
@@ -15647,51 +15647,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін 2-баптан қараңыз), 2007.02.19 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 230</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
@@ -16702,51 +16702,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 135-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз), 2011.03.01 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 414-IV</w:t>
       </w:r>
       <w:r>
@@ -16982,51 +16982,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 259-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17934,51 +17934,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Жиналысқа қатысушыларды тіркеу басталатын уақыт пен жиналысты өткізу уақыты қоғамның есеп комиссиясына жиналысқа қатысушыларды тіркеуді, санын есептеуді және оның кворумын айқындауды жүргізуге жеткілікті уақытты қамтамасыз етуге тиіс. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="368"/>
     <w:bookmarkStart w:name="z946" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Қоғам акционерлері қатысу тәртібімен өткізілетін акционерлердің жалпы жиналысының отырысына қоғамның ішкі құжаттарында айқындалған ақпараттық-коммуникациялық технологияларды пайдалана отырып қашықтан қатысуға құқылы.</w:t>
+      3. Қоғам акционерлері қатысу тәртібімен өткізілетін акционерлердің жалпы жиналысының отырысына қоғамның ішкі құжаттарында айқындалған цифрлық технологияларды пайдалана отырып қашықтан қатысуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -17994,50 +17994,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 166-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2019 бастап қолданысқа енгізіледі); 12.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 138-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 352-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -18132,51 +18172,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Акционерлердің жалпы жиналысын өткізу туралы хабарлама қаржылық есептілік депозитарийінің интернет-ресурсында қазақ және орыс тілдерінде жариялануға не оларға жіберілуге тиіс. Егер қоғам акционерлерінің саны елу акционерден аспаса, хабарлама акционерге жазбаша хабарлама жолдау арқылы жіберілуге тиіс. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Акционерлердің жалпы жиналысын өткізу туралы жазбаша хабарлама акционерлерге қағаз жеткізгіште немесе электрондық нысанда жіберіледі.</w:t>
+      Акционерлердің жалпы жиналысын өткізу туралы жазбаша хабарлама акционерлерге қағаз жеткізгіште немесе цифрлық нысанда жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z435" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Шешімі қатысу немесе аралас дауыс беру арқылы қабылданатын қоғам акционерлерінің жалпы жиналысын өткізу туралы хабарламада:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="373"/>
     <w:bookmarkStart w:name="z698" w:id="374"/>
     <w:p>
       <w:pPr>
@@ -18832,51 +18872,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 02.07.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 166-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2019 бастап қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (01.01.2019 бастап қолданысқа енгізіледі); 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 352-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -21039,51 +21119,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 49-бапқа өзгеріс енгізілді – ҚР 02.07.2018 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 48-бапқа өзгеріс енгізілді – ҚР 02.07.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 166-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2019 бастап қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -21224,51 +21304,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) пошта байланысының құралдары қолданылған кезде – акционерлердің жалпы жиналысы өткізілген күнге дейін күнтізбелік қырық бес күннен кешіктірілмей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) хабарлама электрондық тәсілмен жіберілген немесе ол қаржылық есептілік депозитарийінің интернет-ресурсында орналастырылған кезде – акционерлердің жалпы жиналысы өткізілген күнге дейін күнтізбелік отыз күннен кешіктірілмей жіберілуге тиіс.</w:t>
+      2) хабарлама цифрлық тәсілмен жіберілген немесе ол қаржылық есептілік депозитарийінің интернет-ресурсында орналастырылған кезде – акционерлердің жалпы жиналысы өткізілген күнге дейін күнтізбелік отыз күннен кешіктірілмей жіберілуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Акционерлерінің саны жүз және одан көп қоғамда сырттай дауыс беру кезінде осы қоғам қаржылық есептілік депозитарийінің интернет-ресурсында акционерлердің жалпы жиналысын өткізу туралы хабарламамен бірге акционерлердің жалпы жиналысында сырттай дауыс беруге арналған бюллетеньді жариялауға міндетті. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z409" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -21687,51 +21767,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін 2-баптан қараңыз), 2007.02.19 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 230</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
@@ -21840,51 +21920,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қараңыз) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> қараңыз); 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 352-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -23373,954 +23493,13476 @@
         <w:t xml:space="preserve">
       10) ішкі аудит қызметінің сандық құрамын, өкілеттік мерзімін айқындау, оның басшысы мен мүшелерін тағайындау, сондай-ақ олардың өкілеттіктерін мерзімінен бұрын тоқтату, ішкі аудит қызметінің жұмыс тәртібін, ішкі аудит қызметі қызметкерлеріне еңбекақы және сыйлықақы төлеудің мөлшері мен талаптарын айқындау; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="518"/>
     <w:bookmarkStart w:name="z794" w:id="519"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10-1) корпоративтік хатшыны тағайындау, оның өкілеттік мерзімін айқындау, оның өкілеттігін мерзімінен бұрын тоқтату, сондай-ақ корпоративтік хатшының лауазымдық жалақысы мөлшерін және сыйақы шарттарын айқындау; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z996" w:id="520"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-2) сыбайлас жемқорлыққа қарсы комплаенс-қызметтің штат санын айқындау, оның басшысын немесе сыбайлас жемқорлыққа қарсы комплаенс-қызметтің функцияларын орындайтын жауапты адамды тағайындау, сондай-ақ сыбайлас жемқорлыққа қарсы комплаенс-қызмет басшысының немесе сыбайлас жемқорлыққа қарсы комплаенс-қызметтің функцияларын орындайтын жауапты адамның өкілеттік мерзімін, лауазымдық айлықақысының мөлшерін және сыйақы шарттарын айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z795" w:id="521"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) қаржылық есептіліктің аудиті үшін аудиторлық ұйымның, сондай-ақ қоғамның акцияларын төлеуге берілген не ірі мәміле нысанасы болып табылатын мүліктің нарықтық құнын бағалау жөніндегі бағалаушының қызметіне ақы төлеу мөлшерін айқындау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="521"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12) (алып тасталды) </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:bookmarkStart w:name="z797" w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) қоғамның ішкі қызметін реттейтін құжаттарды (бұған қоғам қызметін ұйымдастыру мақсатында атқарушы орган қабылдайтын құжаттар қосылмайды), оның ішінде аукциондар өткізу және қоғамның бағалы қағаздарына қол қою шарттары мен тәртібін белгілейтін ішкі құжатты бекіту; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkStart w:name="z798" w:id="523"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) қоғамның филиалдары мен өкілдіктерін құру және жабу туралы шешімдер қабылдау және олар туралы ережелерді бекіту; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z799" w:id="524"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15) қоғамның басқа заңды тұлғалардың акцияларының он және одан да көп пайызын (жарғылық капиталға қатысу үлестерiн) сатып алу (иелігінен шығару) туралы шешімдерін қабылдау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z800" w:id="525"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15-1) акцияларының (жарғылық капиталдағы қатысу үлесінің) он және одан да көп проценті қоғамға тиесілі заңды тұлға акционерлерінің (қатысушыларының) жалпы жиналысының құзыретіне жатқызылатын қызмет мәселелері бойынша шешімдер қабылдау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z801" w:id="526"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) қоғамның міндеттемелерін оның өзіндік капиталы мөлшерінің он және одан да көп проценті болатын шамаға көбейту; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z802" w:id="527"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">алып тасталды - ҚР 2011.12.28 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 524</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) Заңдарымен</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z803" w:id="528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18) қоғам немесе оның қызметтік, коммерциялық немесе заңмен қорғалатын өзге де құпия болып табылатын қызметі туралы ақпаратты айқындау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z804" w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19) жасасу туралы шешім осы Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>36-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 17-1) тармақшасына және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-1-тармағына сәйкес қоғам акционерлерінің жалпы жиналысында қабылданатын ірі мәмілелерді қоспағанда, ірі мәмілелер және жасауға қоғам мүдделі мәмілелер жасасу туралы шешімдер қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z805" w:id="530"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20) осы Заңда және (немесе) қоғамның жарғысында көзделген, акционерлердің жалпы жиналысының айрықша құзыретіне жатпайтын өзге де мәселелер. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z396" w:id="531"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Тiзбесi осы баптың 2-тармағында белгiленген мәселелердi атқарушы органның шешуiне беруге болмайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z467" w:id="532"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. Ұлттық басқарушы холдингтердің, ұлттық холдингтердің директорлар кеңесі құзыретінің ерекшеліктері "Мемлекеттік мүлік туралы" Қазақстан Республикасының Заңымен белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z397" w:id="533"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Қоғамның жарғысына сәйкес оның атқарушы органының құзыретіне жатқызылған мәселелер бойынша директорлар кеңесінің шешім қабылдауға, сондай-ақ акционерлердің жалпы жиналысының шешімдеріне қайшы келетін шешімдер қабылдауға құқығы жоқ. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z398" w:id="534"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Директорлар кеңесі қабылдаған шешімдер вето құқығы белгіленген мәселелер бойынша "алтын акция" иесімен келісілуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z476" w:id="535"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Директорлар кеңесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z806" w:id="536"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мүдделердің ықтимал қақтығысын, оның ішінде қоғам меншігін заңсыз пайдалануды және мүдделілік болуына орай жасалатын мәмілелерді жасасқан кезде асыра пайдалануды лауазымды адамдар мен акционерлер деңгейінде қадағалауға және оларды мүмкіндігінше жоюға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z807" w:id="537"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қоғамдағы корпоративтік басқару практикасының тиімділігін бақылауды жүзеге асыруға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="537"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 53-бапқа өзгерістер енгізілді - ҚР 2005.07.08 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(қолданысқа енгізілу тәртібін 2-баптан қараңыз), 2007.02.19 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз), 2008.10.23 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз),  2009.02.13. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз), 2011.02.10 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2011.03.01 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 414-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі), 2011.12.28 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 524</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз), 2012.02.01 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 551-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.02.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 12.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 311-VIIІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">53-1-бап. Директорлар кеңесінің комитеттері </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z558" w:id="538"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Аса маңызды мәселелерді қарау және директорлар кеңесіне ұсынымдар әзірлеу үшін қоғамда директорлар кеңесінің комитеттері құрылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z559" w:id="539"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Директорлар кеңесінің комитеттері мынадай мәселелерді қарайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z560" w:id="540"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) стратегиялық жоспарлау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z561" w:id="541"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кадрлар және сыйақылар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z562" w:id="542"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ішкі аудит;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z563" w:id="543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) әлеуметтік мәселелер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z564" w:id="544"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қоғамның ішкі құжаттарында көзделген өзге де мәселелер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z565" w:id="545"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Директорлар кеңесінің жеке комитеті қарайтын ішкі аудит мәселелерін қоспағанда, осы тармақтың бірінші бөлігінде санамаланған мәселелерді қарау директорлар кеңесінің бір немесе бірнеше комитетінің құзыретіне жатқызылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z566" w:id="546"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Директорлар кеңесінің комитеттері директорлар кеңесінің мүшелерінен және нақты комитетте жұмыс істеу үшін қажетті кәсіптік білімі бар сарапшылардан тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z567" w:id="547"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Директорлар кеңесінің комитетін директорлар кеңесінің мүшесі басқарады. Тәуелсіз директорлар функцияларына осы баптың 2-тармағы бірінші бөлігінің 1) - 4) тармақшаларында көзделген мәселелерді қарау кіретін директорлар кеңесі комитеттерінің басшылары (төрағалары) болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z908" w:id="548"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атқарушы органның басшысы директорлар кеңесі комитетінің төрағасы бола алмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="548"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ішкі аудит мәселелері жөніндегі комитет тек қана директорлар кеңесінің мүшелерінен тұруға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z909" w:id="549"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Директорлар кеңесі комитеттерін қалыптастыру және олардың жұмыс істеу тәртібі, олардың саны, сондай-ақ сандық құрамы қоғамның директорлар кеңесі бекітетін ішкі құжатында белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="549"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 53-1-баппен толықтырылды - ҚР 2007.02.19. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); жаңа редакцияда - 21.06.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 106-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен; өзгерістер енгізілді - ҚР 27.02.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.04.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 241-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">54-бап. Директорлар кеңесінің құрамы </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z390" w:id="550"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жеке адам ғана директорлар кеңесiнiң мүшесi бола алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z391" w:id="551"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Директорлар кеңесінің мүшесі осы Заңға және (немесе) қоғамның жарғысына сәйкес өзіне жүктелген функцияларды орындауды өзге адамдарға беруге құқылы емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z392" w:id="552"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Директорлар кеңесiнiң мүшелерi:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z393" w:id="553"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) акционерлер – жеке адамдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z394" w:id="554"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) директорлар кеңесiне акционерлердiң өкiлдерi ретiнде сайлауға ұсынылған (ұсыным берiлген) адамдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z568" w:id="555"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қоғамның акционері болып табылмайтын және директорлар кеңесiне акционердiң өкiлi ретiнде сайлауға ұсынылмаған (ұсыным берiлмеген) жеке адамдар арасынан сайланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z569" w:id="556"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Директорлар кеңесінде бір орынға бір кандидат сайлауға түсетін жағдайды қоспағанда, акционерлер директорлар кеңесінің мүшелерін сайлауды дауыс беруге арналған бюллетеньдерді пайдалана отырып, кумулятивтік дауыс беру арқылы жүзеге асырады. Кумулятивтік дауыс беру бюллетенінің мынадай бағандары болуы тиіс:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z570" w:id="557"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) директорлар кеңесінің мүшелігіне ұсынылған кандидаттардың тізбесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z571" w:id="558"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) акционерге тиесілі дауыстар саны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:name="z572" w:id="559"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) акционердің директорлар кеңесінің мүшелігіне ұсынылған кандидатқа берген дауыстарының саны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z573" w:id="560"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кумулятивтік дауыс беруге арналған бюллетеньге "қарсы" және "қалыс қалды" деген дауыс беру нұсқаларын енгізуге тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z574" w:id="561"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Акционер өзіне тиесілі акциялар бойынша дауысты директорлар кеңесінің мүшелігіне бір кандидатқа толығымен беруге немесе оларды бірнеше кандидаттар арасында бөліп беруге құқылы. Ең көп дауыс санын жинаған кандидаттар директорлар кеңесіне сайланған болып есептеледі. Егер директорлар кеңесінің мүшелігіне екі және одан көп кандидат тең дауыс санын жинаған болса, бұл кандидаттарға қатысты тең дауыс санын жинаған кандидаттар көрсетілген кумулятивтік дауыс беру бюллетеньдерін акционерлерге ұсыну арқылы қосымша кумулятивтік дауыс беру өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z575" w:id="562"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Атқарушы органның басшысынан басқа мүшелерi директорлар кеңесiне сайлана алмайды. Атқарушы органның басшысы директорлар кеңесiнiң төрағасы болып сайлана алмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z576" w:id="563"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Директорлар кеңесi мүшелерiнiң саны кемiнде үш адам болуға тиiс. Қоғамның директорлар кеңесі құрамының кем дегенде отыз пайызы тәуелсіз директорлар болуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z577" w:id="564"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Директорлар кеңесiнiң құрамына сайланатын адамдарға қойылатын талаптар Қазақстан Республикасының заңнамасында және қоғамның жарғысында белгiленедi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z910" w:id="565"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Арнайы экономикалық аймақтың басқарушы компаниясы директорлар кеңесінің құрамына тәуелсіз директорды сайлау ерекшеліктері "Арнайы экономикалық және индустриялық аймақтар туралы" Қазақстан Республикасының Заңында белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="565"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 54-бап жаңа редакцияда - ҚР 2011.12.28 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 524</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) Заңымен; өзгерістер енгізілді - ҚР 04.07.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.04.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 243-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">55-бап. Директорлар кеңесі мүшелерінің өкілеттік мерзімі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Директорлар кеңесінің құрамына сайланған адамдардың, егер Қазақстан Республикасының заңдарында және қоғамның жарғысында өзгеше көзделмесе, қайта сайлануына шек қойылмауы мүмкін. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z808" w:id="566"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Директорлар кеңесінің өкілеттік мерзімін акционерлердің жалпы жиналысы белгілейді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z809" w:id="567"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Директорлар кеңесінің өкілеттік мерзімі акционерлердің жаңа директорлар кеңесін сайлау өткізілетін жалпы жиналысын өткізу кезінде аяқталады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z810" w:id="568"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Акционерлердің жалпы жиналысы директорлар кеңесінің барлық немесе жекелеген мүшелерінің өкілеттіктерін мерзімінен бұрын тоқтатуға құқылы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="568"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Директорлар кеңесінің мұндай мүшесінің өкілеттіктері акционерлердің жалпы жиналысы оның өкілеттіктерін мерзімінен бұрын тоқтату туралы шешім қабылдаған күннен бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z811" w:id="569"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Директорлар кеңесі мүшесінің өкілеттігін өз бастамасы бойынша мерзімінен бұрын тоқтату директорлар кеңесіне берілген жазбаша хабарлама негізінде жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z812" w:id="570"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Директорлар кеңесінің мұндай мүшесінің өкілеттігі, егер хабарламада директорлар кеңесі мүшесінің өкілеттіктерін мерзімінен бұрын тоқтату күні көрсетілмесе, директорлар кеңесі аталған хабарламаны алған кезден бастап тоқтатылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z813" w:id="571"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Директорлар кеңесі мүшесінің өкілеттігі мерзімінен бұрын тоқтатылған жағдайда, директорлар кеңесінің жаңа мүшесін сайлау акционерлердің жалпы жиналысында ұсынылған кумулятивтiк дауыс берумен жүзеге асырылады, бұл орайда директорлар кеңесінің жаңадан сайланған мүшесiнiң өкілеттігі тұтас алғанда директорлар кеңесінің өкілеттік мерзімінің өтуімен бір мезгілде аяқталады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="571"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 55-бапқа өзгеріс енгізілді - ҚР 2005.07.08 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін 2-баптан қараңыз); 24.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 422-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">56-бап. Директорлар кеңесінің төрағасы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Егер қоғам жарғысында өзгеше көзделмесе, директорлар кеңесінің төрағасы директорлар кеңесі мүшелерінің жалпы санының көпшілік даусымен жасырын дауыс беру арқылы оның мүшелері арасынан сайланады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z814" w:id="572"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер қоғам жарғысында өзгеше көзделмесе, директорлар кеңесі төрағаны кез келген уақытта қайта сайлауға құқылы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z815" w:id="573"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Директорлар кеңесінің төрағасы директорлар кеңесінің жұмысын ұйымдастырады, оның отырыстарын жүргізеді, сондай-ақ қоғам жарғысында белгіленген өзге де функцияларды жүзеге асырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z816" w:id="574"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Директорлар кеңесінің төрағасы болмаған жағдайда, оның функцияларын директорлар кеңесінің шешімі бойынша директорлар кеңесі мүшелерінің бірі жүзеге асырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="574"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">57-бап. Директорлар кеңесінің отырысын шақыру </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Директорлар кеңесiнiң отырысы оның төрағасының немесе атқарушы органның бастамасы бойынша, не:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z387" w:id="575"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) директорлар кеңесiнiң кез келген мүшесiнiң;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="575"/>
+    <w:bookmarkStart w:name="z388" w:id="576"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қоғамның iшкi аудит қызметiнiң;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="576"/>
+    <w:bookmarkStart w:name="z997" w:id="577"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) қоғамның сыбайлас жемқорлыққа қарсы комплаенс-қызметінің;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="577"/>
+    <w:bookmarkStart w:name="z389" w:id="578"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қоғамға аудиттi жүзеге асыратын аудиторлық ұйымның;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkStart w:name="z477" w:id="579"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) iрi акционердiң талап етуi бойынша шақырылуы мүмкiн.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z478" w:id="580"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Директорлар кеңесiнiң отырысын шақыру туралы талап директорлар кеңесiнiң төрағасына директорлар кеңесi отырысының ұсынылатын күн тәртiбi бар тиiстi жазбаша хабар жiберу арқылы қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="580"/>
+    <w:bookmarkStart w:name="z479" w:id="581"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Директорлар кеңесiнiң төрағасы отырысты шақырудан бас тартқан жағдайда, бастамашы аталған талаппен атқарушы органға жүгiнуге құқылы, ол директорлар кеңесiнiң отырысын шақыруға мiндеттi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkStart w:name="z480" w:id="582"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Директорлар кеңесiнiң отырысын директорлар кеңесiнiң төрағасы немесе атқарушы орган, егер қоғам жарғысында өзгеше мерзiм белгiленбесе, шақыру туралы талап келiп түскен күннен бастап күнтізбелік он күннен кешiктiрмей шақыруға тиiс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="582"/>
+    <w:bookmarkStart w:name="z481" w:id="583"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Директорлар кеңесiнiң отырысы аталған талапты қойған адамды мiндеттi түрде шақыра отырып өткiзiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z482" w:id="584"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Директорлар кеңесiнiң мүшелерiне директорлар кеңесiнiң отырысын өткiзу туралы хабарлама жiберу тәртiбiн директорлар кеңесi айқындайды, ал "алтын акция" иесiне хабарлама жiберу тәртiбi қоғамның жарғысында айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z483" w:id="585"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Күн тәртібіндегі мәселелер бойынша материалдар директорлар кеңесінің мүшелеріне, егер қоғамның жарғысында өзгеше мерзім айқындалмаса, отырыс өткізілетін күнге дейін кемінде күнтізбелік жеті күн бұрын беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z484" w:id="586"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ірі мәміле және (немесе) мүдделілік болуына орай жасалатын мәміле жасасу жөнінде шешім қабылдау туралы мәселелер қаралған жағдайда, мәміле туралы ақпаратта мәміленің тараптары, мәміленің орындалу мерзімдері мен талаптары, тартылған адамдардың қатысу үлесінің сипаты мен көлемі туралы мәліметтер, сондай-ақ бағалаушының есебі (осы Заңның 69-бабының 1-тармағында көзделген жағдайда) қамтылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkStart w:name="z485" w:id="587"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Директорлар кеңесiнiң мүшесi өзiнiң директорлар кеңесiнiң отырысына қатыса алмайтыны туралы атқарушы органға алдын ала хабарлауға мiндеттi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="587"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 57-бап жаңа редакцияда - ҚР 2011.02.10 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">58-бап. Директорлар кеңесінің отырысы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Директорлар кеңесінің отырысын өткізу үшін кворум қоғамның жарғысында белгіленеді, бірақ ол директорлар кеңесі мүшелері санының жартысынан кем болмауға тиіс. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z817" w:id="588"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Директорлар кеңесі мүшелерінің жалпы саны жарғыда белгіленген кворумға қол жеткізу үшін жеткіліксіз болған жағдайда, директорлар кеңесінің жаңа мүшелерін сайлау үшін директорлар кеңесі акционерлердің кезектен тыс жалпы жиналысын шақыруға міндетті. Директорлар кеңесінің қалған мүшелері акционерлердің мұндай кезектен тыс жалпы жиналысын шақыру туралы ғана шешім қабылдауға құқылы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkStart w:name="z382" w:id="589"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Директорлар кеңесінің әрбір мүшесінің бір даусы болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkStart w:name="z818" w:id="590"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Директорлар кеңесінің шешімдері, егер осы Заңда және қоғам жарғысында өзгеше көзделмесе, директорлар кеңесінің отырысқа қатысқан мүшелерінің жай көпшілік даусымен қабылданады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z819" w:id="591"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Дауыстар саны тең болған кезде директорлар кеңесі төрағасының немесе директорлар кеңесінің отырысында төрағалық етуші адам даусының шешуші дауыс болуы қоғам жарғысында көзделуі мүмкін. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkStart w:name="z383" w:id="592"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Директорлар кеңесі директорлар кеңесінің мүшелері ғана қатыса алатын өзінің жабық отырысын өткізу туралы шешім қабылдауға құқылы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="592"/>
+    <w:bookmarkStart w:name="z384" w:id="593"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Қоғам жарғысында және (немесе) қоғамның iшкi құжаттарында директорлар кеңесiнiң қарауына енгiзiлген мәселелер бойынша директорлар кеңесiнiң сырттай дауыс беру арқылы шешiмдер қабылдау мүмкiндiгi және осындай шешiмдердi қабылдау тәртiбi көзделуi мүмкiн. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z820" w:id="594"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Белгiленген мерзiмде алынған бюллетеньдерде кворум болған ретте шешiм сырттай дауыс беру арқылы қабылданды деп танылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="594"/>
+    <w:bookmarkStart w:name="z821" w:id="595"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Директорлар кеңесiнiң сырттай отырысының шешiмi жазбаша түрде ресiмделуге және оған директорлар кеңесiнiң хатшысы мен төрағасының қолы қойылуға тиiс. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z822" w:id="596"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шешiм ресiмделген күннен бастап жиырма күн iшiнде директорлар кеңесiнiң мүшелерiне жiберiлуге тиiс, оған осы шешiмдi қабылдауға негiз болған бюллетеньдердің көшірмелері қоса тiркеледi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkStart w:name="z385" w:id="597"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Директорлар кеңесінің қатысу тәртібімен өткен отырысында қабылданған шешімдері хаттамамен ресімделеді, ол отырыс өткен күннен бастап жеті күн ішінде жасалып, оған отырыста төрағалық еткен адам мен директорлар кеңесінің хатшысы қол қоюға және онда: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkStart w:name="z823" w:id="598"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) қоғамның атқарушы органының толық атауы және орналасқан жері; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z824" w:id="599"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) отырыстың өткізілген күні, уақыты және орны; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z825" w:id="600"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) отырысқа қатысқан адамдар туралы мәліметтер; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z826" w:id="601"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) отырыстың күн тәртібі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkStart w:name="z827" w:id="602"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) дауысқа қойылған мәселелер және директорлар кеңесінің әр мүшесінің директорлар кеңесі отырысының күн тәртібінің әрбір мәселесі бойынша дауыс беру нәтижесі көрсетілген осы мәселелер бойынша дауыс берудің қорытындылары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z828" w:id="603"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) қабылданған шешімдер; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z829" w:id="604"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) директорлар кеңесінің шешімі бойынша өзге де мәліметтер болуға тиіс. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z386" w:id="605"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Директорлар кеңесі отырыстарының хаттамалары және директорлар кеңесі сырттай дауыс беру арқылы қабылдаған шешімдер қоғамда сақталады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z830" w:id="606"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Директорлар кеңесінің хатшысы директорлар кеңесі мүшесінің талап етуі бойынша оған директорлар кеңесі отырысының хаттамасын және сырттай дауыс беру арқылы қабылданған шешімдерді танысу үшін беруге және (немесе) оған хаттама мен шешімдердің қоғамның уәкілетті қызметкерінің қолтаңбасымен куәландырылған үзінді көшірмелерін беруге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z831" w:id="607"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Директорлар кеңесінің отырысына қатыспаған немесе қоғамның директорлар кеңесінің осы Заңда және қоғамның жарғысында белгіленген тәртіпті бұза отырып қабылдаған шешіміне қарсы дауыс берген қоғамның директорлар кеңесінің мүшесі оған сот тәртібімен дау айтуға құқылы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkStart w:name="z832" w:id="608"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Акционер қоғамның директорлар кеңесінің осы Заңның және қоғам жарғысының талаптарын бұза отырып қабылдаған шешіміне, егер аталған шешім акционерлік қоғамның және (немесе) осы акционердің құқығы мен заңды мүдделерін бұзса, сотта дау айтуға құқылы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="608"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 58-бапқа өзгерістер енгізілді - ҚР 2005.07.08 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(қолданысқа енгізілу тәртібін 2-баптан қараңыз), 2007.02.19 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз), 2008.07.05 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз), 2011.02.10 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2011.12.28 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 524</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 29.12.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 290-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">59-бап. Атқарушы орган </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Ағымдағы қызметке атқарушы орган басшылық етеді. Атқарушы орган алқалы немесе жеке-дара болуы мүмкін. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z833" w:id="609"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Атқарушы орган қоғам қызметінің осы Заңда, Қазақстан Республикасының өзге де заң актілерінде және қоғамның жарғысында қоғамның басқа органдары мен лауазымды адамдарының құзыретіне жатқызылмаған кез келген мәселесі бойынша шешім қабылдауға құқылы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z834" w:id="610"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоғамның алқалы атқарушы органының шешімдері хаттамамен ресімделеді, оған атқарушы органның отырысқа қатысқан барлық мүшелері қол қоюға және онда дауысқа қойылған мәселелер, атқарушы органның әр мүшесінің әрбір мәселе бойынша дауыс беру нәтижесі көрсетілген, осы мәселелер бойынша дауыс беру қорытындылары қамтылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkStart w:name="z835" w:id="611"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қоғамның атқарушы органы мүшесінің дауыс беру құқығын өзге адамға, оның ішінде қоғамның атқарушы органының басқа мүшесіне беруіне жол берілмейді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z836" w:id="612"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Атқарушы орган акционерлердің жалпы жиналысы мен директорлар кеңесінің шешімдерін орындауға міндетті. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="612"/>
+    <w:bookmarkStart w:name="z837" w:id="613"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Атқарушы органның вето құқығы белгіленген мәселелер жөніндегі шешімдері "алтын акция" иесімен келісілуге тиіс. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkStart w:name="z838" w:id="614"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер мәміле жасасу кезінде тараптардың қоғам белгілеген шектеулер туралы білгендігін дәлелдесе, қоғам өзінің атқарушы органы осы шектеулерді бұза отырып жасаған мәміленің жарамды екеніне дауласуға құқылы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkStart w:name="z381" w:id="615"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Қоғамның акционерлері және оның акционерлері болып табылмайтын қызметкерлері алқалы атқарушы органның мүшелері бола алады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkStart w:name="z839" w:id="616"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Атқарушы органның мүшесі директорлар кеңесінің келісімімен ғана басқа ұйымдарда жұмыс істеуге құқылы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="616"/>
+    <w:bookmarkStart w:name="z840" w:id="617"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Атқарушы органның басшысы не қоғамның атқарушы органының функциясын жеке-дара жүзеге асыратын адам атқарушы орган басшысының не атқарушы органның, басқа заңды тұлғаның функциясын жеке-дара жүзеге асыратын адамның, лауазымын атқаруға не қызмет нысанасы қаржылық қызметтерді көрсету болып табылатын шетелдік заңды тұлға филиалы басшысының лауазымын атқаруға құқылы емес. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkStart w:name="z841" w:id="618"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Атқарушы орган мүшесінің функциялары, құқықтары мен міндеттері осы Заңмен, Қазақстан Республикасының өзге де заң актілерімен, қоғамның жарғысымен, сондай-ақ аталған адам мен қоғам арасында жасалатын еңбек шартымен белгіленеді. Қоғам атынан атқарушы органның басшысымен жасалатын жеке еңбек шартына директорлар кеңесінің төрағасы немесе осыған жалпы жиналыс немесе директорлар кеңесі уәкілеттік берген адам қол қояды. Атқарушы органның қалған мүшелерімен жасалатын еңбек шартына атқарушы органның басшысы қол қояды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="618"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 59-бапқа өзгерту енгізілді – ҚР 2007.02.19 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз), 2007.05.15 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>253</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2008.07.05 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз), 2011.02.10 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 399-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (16.12.2020 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">60-бап. Атқарушы орган басшысының өкілеттігі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Атқарушы органның басшысы: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z842" w:id="619"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) акционерлердің жалпы жиналысы мен директорлар кеңесі шешімдерінің орындалуын ұйымдастырады; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z843" w:id="620"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) үшінші тұлғалармен қатынастарда қоғам атынан сенімхатсыз әрекет етеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkStart w:name="z844" w:id="621"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) үшінші тұлғалармен қатынастарда қоғам атынан өкілдік ету құқығына сенімхат береді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z845" w:id="622"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) қоғам қызметкерлерін (осы Заңда белгіленген жағдайларды қоспағанда) қабылдауды, ауыстыруды және жұмыстан босатуды жүзеге асырады, оларға көтермелеу шараларын қолданады және тәртіптік жазалар қолданады, қоғамның штат кестесіне сәйкес қоғам қызметкерлерінің лауазымдық айлықақыларының және айлықақыларына дербес үстемеақылардың мөлшерін белгілейді, қоғамның атқарушы органының, ішкі аудит қызметінің құрамына кіретін қызметкерлерді және қоғамның сыбайлас жемқорлыққа қарсы комплаенс-қызметінің басшысын немесе сыбайлас жемқорлыққа қарсы комплаенс-қызметінің функцияларын орындайтын жауапты адамын қоспағанда, қоғам қызметкерлеріне берілетін сыйлықақы мөлшерін айқындайды; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="622"/>
+    <w:bookmarkStart w:name="z846" w:id="623"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) өзі болмаған жағдайда өз міндеттерін атқаруды атқарушы орган мүшелерінің біріне жүктейді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="623"/>
+    <w:bookmarkStart w:name="z847" w:id="624"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) атқарушы орган мүшелерінің арасында міндеттерді, сондай-ақ өкілеттік саласын және жауапкершілікті бөледі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkStart w:name="z848" w:id="625"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) қоғам жарғысында және қоғам акционерлерінің жалпы жиналысы мен директорлар кеңесінің шешімдерінде белгіленген өзге де функцияларды жүзеге асырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="625"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 60-бапқа өзгеріс енгізілді – ҚР 2005.07.08. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(қолданысқа енгізілу тәртібін 2-баптан қараңыз); 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) Заңдарымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">61-бап. Ішкі аудит қызметі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қоғамның қаржы-шаруашылық қызметіне бақылауды жүзеге асыру үшін ішкі аудит қызметі құрылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z849" w:id="626"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Ішкі аудит қызметінің қызметкерлері директорлар кеңесінің және атқарушы органның құрамына сайлана алмайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z850" w:id="627"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Ішкі аудит қызметі тікелей директорлар кеңесіне бағынады және өз жұмысы туралы оның алдында есеп береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="627"/>
+    <w:bookmarkStart w:name="z964" w:id="628"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Ішкі аудит қызметі Қазақстан Республикасының аудиторлық қызмет туралы заңнамасына сәйкес құрылған аудиторлық қызмет жөніндегі кәсіби кеңеспен өзара іс-қимыл жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="628"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 61-бапқа өзгерістер енгізілді - ҚР 2005.07.08. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін 2-баптан қараңыз); 22.04.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 308-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.07.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 358-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап бір жыл өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>61-1-бап. Сыбайлас жемқорлыққа қарсы комплаенс-қызмет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z999" w:id="629"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Квазимемлекеттік сектор субъектісі болып саналатын қоғам мен оның жұмыскерлерінің Қазақстан Республикасының сыбайлас жемқорлыққа қарсы іс-қимыл туралы заңнамасын сақтауын қамтамасыз ету үшін құрылымдық бөлімше немесе сыбайлас жемқорлыққа қарсы комплаенс-қызметтің функцияларын орындайтын жауапты адам айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="629"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Квазимемлекеттік сектор субъектісі болып саналмайтын қоғам сыбайлас жемқорлыққа қарсы комплаенс-қызметті құруға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1000" w:id="630"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сыбайлас жемқорлыққа қарсы комплаенс-қызметтің басшысы, жұмыскерлері немесе сыбайлас жемқорлыққа қарсы комплаенс-қызметтің функцияларын орындайтын жауапты адам осы қоғамның директорлар кеңесі мен атқарушы органының құрамына сайлана алмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z1001" w:id="631"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сыбайлас жемқорлыққа қарсы комплаенс-қызмет немесе сыбайлас жемқорлыққа қарсы комплаенс-қызметтің функцияларын орындайтын жауапты адам өз өкілеттіктерін қоғамның атқарушы органынан, лауазымды адамдарынан тәуелсіз жүзеге асырады, директорлар кеңесіне есеп береді және Қазақстан Республикасының сыбайлас жемқорлыққа қарсы іс-қимыл туралы заңнамасы талаптарының сақталуын қамтамасыз ету кезінде тәуелсіз болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z1002" w:id="632"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қоғамның сыбайлас жемқорлыққа қарсы комплаенс-қызметінің немесе сыбайлас жемқорлыққа қарсы комплаенс-қызметтің функцияларын орындайтын жауапты адамының құзыреті, жұмысын ұйымдастыру және жұмыс істеу тәртібі – қоғамның ішкі актісінде, ал квазимемлекеттік сектор субъектісі болып саналатын қоғам жағдайында сыбайлас жемқорлыққа қарсы саясат жөніндегі уәкілетті орган бекіткен, квазимемлекеттік сектор субъектілеріндегі сыбайлас жемқорлыққа қарсы комплаенс-қызметтер туралы үлгілік ереже негізінде ішкі актіде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="632"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сыбайлас жемқорлыққа қарсы комплаенс-қызмет немесе сыбайлас жемқорлыққа қарсы комплаенс-қызметтің функцияларын орындайтын жауапты адам сыбайлас жемқорлыққа қарсы саясат жөніндегі уәкілетті органмен өзара іс-қимыл жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 61-1-баппен толықтырылды – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z795" w:id="520"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="520"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">62-бап. Қоғамның лауазымды адамдары қызметінің принциптері </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қоғамның лауазымды адамдары: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z851" w:id="633"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) өздеріне жүктелген міндеттерді адал орындайды және қоғам мен акционерлердің мүдделерін мейлінше жоғары дәрежеде көрсететін әдістерді пайдаланады; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="633"/>
+    <w:bookmarkStart w:name="z852" w:id="634"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) қоғамның мүлкін пайдаланбауға тиіс әрі оны қоғам жарғысына және акционерлердің жалпы жиналысы мен директорлар кеңесінің шешімдеріне қайшы пайдалануға, сондай-ақ оны өз мақсаттарына пайдалануға жол бермеуге және өздерінің үлестес тұлғаларымен мәмілелер жасаған кезде асыра пайдаланбауға тиіс; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z853" w:id="635"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) тәуелсіз аудит жүргізуді қоса алғанда, бухгалтерлік есеп және қаржылық есептілік жүйесінің тұтастығын қамтамасыз етуге міндетті; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z854" w:id="636"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) қоғамның қызметі туралы ақпараттың Қазақстан Республикасы заңдарының талаптарына сәйкес ашылуы мен берілуін бақылайды; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z855" w:id="637"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) егер қоғамның ішкі құжаттарында өзгеше белгіленбесе, қоғамның қызметі туралы ақпараттың құпиялылығын, оның ішінде қоғамдағы жұмыс тоқтатылған сәттен бастап үш жылдың ішінде сақтауға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z856" w:id="638"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қоғамның директорлар кеңесінің мүшелері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z857" w:id="639"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) хабардарлық, ашықтық негізінде, қоғамның және оның акционерлерінің мүдделері үшін Қазақстан Республикасы заңнамасының талаптарына, қоғамның жарғысы мен ішкі құжаттарына сәйкес әрекет етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="639"/>
+    <w:bookmarkStart w:name="z858" w:id="640"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) барлық акционерлерге әділ қарауға, корпоративтік мәселелер бойынша объективті түрде тәуелсіз ой-пікір білдіруге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="640"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 62-бапқа өзгеріс енгізілді - ҚР 2007.02.19 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз), 2011.02.10 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2012.02.01 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 551-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">63-бап. Қоғамның лауазымды адамдарының жауапкершілігі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қоғамның лауазымды адамдары өздерінің іс-әрекеттерінен және (немесе) әрекетсіздігінен келтірілген зиян үшін және қоғамға келтірілген залалдар үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z486" w:id="641"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қателесуге әкеп соқтыратын ақпарат немесе көрінеу жалған ақпарат беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z487" w:id="642"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы Заңда белгіленген ақпарат беру тәртібін бұзу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z488" w:id="643"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) олардың жосықсыз іс-әрекеттері және (немесе) әрекетсіздігі нәтижесінде, оның ішінде олардың не олардың үлестес тұлғаларының қоғаммен осындай мәмілелер жасасу нәтижесінде пайда (табыс) табу мақсатында, қоғамға зиян келтіруге әкеп соқтырған ірі мәмілелерді және (немесе) мүдделілік болуына орай жасалатын мәмілелерді жасасуды ұсыну және (немесе) жасасу туралы шешім қабылдау нәтижесінде келтірілген залалдарды қоса алғанда, бірақ олармен шектелмей қоғам мен акционерлер алдында Қазақстан Республикасының заңдарында белгіленген жауаптылықта болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z489" w:id="644"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Заңда және (немесе) қоғамның жарғысында көзделген жағдайларда, акционерлердің жалпы жиналысының ірі мәмілелерді және (немесе) мүдделілік болуына орай жасалатын мәмілелерді жасасу туралы  шешімдер қабылдауы, егер оларды орындау нәтижесінде қоғамға залал келтірілсе, оларды жасасуды ұсынған лауазымды адамды немесе өзі мүше болып табылатын қоғам органының отырысында, оның ішінде олар не олардың үлестес тұлғалары пайда (табыс) табу мақсатында жосықсыз әрекет еткен және (немесе) әрекет етпеген лауазымды адамды жауаптылықтан босатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkStart w:name="z924" w:id="645"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Егер мәміле жасасу туралы шешім қабылдау кезінде мұндай мүліктің құны оның "Қазақстан Республикасындағы бағалау қызметі туралы" Қазақстан Республикасының Заңына сәйкес бағалаушы айқындаған нарықтық құнына анық мөлшерлес емес екені дәлелденетін болса, акционерлердің жалпы жиналысының шешімі негізінде қоғам немесе қоғамның дауыс беретін акцияларының бес және одан көп пайызын иеленетін (жиынтықта иеленетін) акционер (акционерлер) өз атынан қоғам мүддесінде, жасалуына мүдделілік болған және нәтижесінде қоғам құны өзінің активтерінің жалпы баланстық құны мөлшерінің он және одан көп пайызын құрайтын мүлікті сатып алған немесе иеліктен шығарған, лауазымды адамның және (немесе) оның үлестес тұлғаларының пайда (кіріс) алуына алып келген мәмілені қоғамның жасасуы нәтижесінде қоғамда туындаған зиян үшін лауазымды адамды жауаптылыққа тарту туралы талап қойып сотқа жүгінуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkStart w:name="z490" w:id="646"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Акционерлердің жалпы жиналысының шешімі негізінде қоғам немесе қоғамның дауыс беретін акцияларының бес және одан да көп пайызын иеленетін (жинақтап алғанда иеленетін) акционер (акционерлер) өз атынан лауазымды адамға оның қоғамға келтірген зиянды не залалдарды қоғамға өтеуі туралы, сондай-ақ, егер лауазымды адам жосықсыз әрекет еткен және (немесе) әрекет етпеген болса, қоғамға залал келтіруге әкеп соқтырған ірі мәмілелер және (немесе) мүдделілік болуына орай жасалатын мәмілелер жасасу туралы шешімдер (жасасуға ұсыныстар) қабылдау нәтижесінде алынған пайданы (табысты) лауазымды адамның және (немесе) оның үлестес тұлғаларының қоғамға қайтаруы туралы талап-арызбен сотқа жүгінуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="646"/>
+    <w:bookmarkStart w:name="z491" w:id="647"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Акционерлердің жалпы жиналысы шешімінің негізінде қоғам немесе қоғамның дауыс беретін акцияларының бес және одан да көп пайызын иеленетін (жинақтап алғанда иеленетін) акционер (акционерлер) өз атынан, қоғамның лауазымды адамына және (немесе) үшінші тұлғаға, егер осындай мәмілені жасасу және (немесе) жүзеге асыру кезінде қоғамның осы лауазымды адамы осындай үшінші тұлғамен келісім негізінде Қазақстан Республикасы заңнамасының, қоғамның жарғысы мен ішкі құжаттарының талаптарын немесе оның еңбек шартын бұза отырып әрекет етсе, қоғамның осы үшінші тұлғамен жасаған мәмілесі нәтижесінде қоғамға келтірілген залалдарды қоғамға өтеуі туралы талап-арызбен сотқа жүгінуге құқылы. Бұл жағдайда аталған үшінші тұлға және қоғамның лауазымды адамы қоғамға осындай залалдарды өтеу кезінде ынтымақты борышкерлер ретінде әрекет етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkStart w:name="z492" w:id="648"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоғамның дауыс беретін акцияларының бес және одан да көп пайызын иеленетін (жинақтап алғанда иеленетін) акционер (акционерлер) сот органдарына өтініш жасағанға дейін қоғамның лауазымды адамдарының келтірген залалдарды қоғамға өтеуі және ірі мәмілелер және (немесе) мүдделілік болуына орай жасалатын мәмілелер жасасу туралы шешімдер (жасасуға ұсыныстар) қабылдау нәтижесінде алынған пайданы (табысты) қоғамның лауазымды адамдарының және (немесе) олардың үлестес тұлғаларының қоғамға қайтаруы туралы мәселені директорлар кеңесінің отырысына шығару туралы талаппен қоғамның директорлар кеңесінің төрағасына жүгінуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkStart w:name="z493" w:id="649"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Директорлар кеңесінің төрағасы осы тармақтың үшінші бөлігінде көрсетілген өтініш келіп түскен күннен бастап күнтізбелік он күннен кешіктірілмейтін мерзімде директорлар кеңесінің көзбе-көз отырысын шақыруға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkStart w:name="z494" w:id="650"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоғамның дауыс беретін акцияларының бес және одан да көп пайызын иеленетін (жинақтап алғанда иеленетін) акционердің (акционерлердің) өтініші бойынша директорлар кеңесінің шешімі отырыс өткізілген күннен бастап күнтізбелік үш күн ішінде оның (олардың) назарына жеткізіледі. Директорлар кеңесінің көрсетілген шешімін алғаннан кейін не оны осы тармақта белгіленген мерзімде алмаса, қоғамның дауыс беретін акцияларының бес және одан да көп пайызын иеленетін (жинақтап алғанда иеленетін) акционер (акционерлер) өз атынан аталған мәселе бойынша директорлар кеңесінің төрағасына акционердің өтініш жасағанын растайтын құжаттар болған кезде қоғам мүдделерін қорғау үшін талап-арызбен сотқа жүгінуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkStart w:name="z495" w:id="651"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мәміленің жасалуына мүдделі және орындау нәтижесінде қоғамға залалдар келтірілген мәміле жасасуды ұсынған лауазымды адамды қоспағанда, қоғамның лауазымды адамдары, егер қоғамның органы қабылдаған, қоғамға не акционерге залалдар келтіруге әкеп соқтырған шешімге қарсы дауыс берсе немесе дәлелді себептермен дауыс беруге қатыспаса, жауаптылықтан босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z496" w:id="652"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер лауазымды адамның қоғамның лауазымды адамдары қызметінің осы Заңда белгіленген қағидаттарын сақтай отырып, шешім қабылдау кезінде өзекті (тиісті) ақпарат негізінде тиісінше әрекет еткені және мұндай шешім қоғам мүдделеріне қызмет етеді деп негізді түрде есептегені дәлелденген болса, ол коммерциялық (кәсіпкерлік) шешімнің нәтижесінде туындаған залалдарды өтеуден босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkStart w:name="z497" w:id="653"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Меншікке қарсы, экономикалық қызмет саласында немесе коммерциялық немесе өзге де ұйымдар қызметінің мүдделеріне қарсы қылмыстарды жасағаны үшін сот кінәлі деп таныған, сондай-ақ көрсетілген қылмыстарды жасағаны үшін қылмыстық жауаптылықтан Қазақстан Республикасы Қылмыстық-процестік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>35-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігі 3), 4), 9), 10) және 12) тармақтарының немесе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>36-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> негізінде босатылған қоғамның лауазымды адамдары заңда белгіленген тәртіппен сотталғандығы жойылған немесе алынған не қылмыстық жауаптылықтан босатылған күннен бастап бес жыл бойы қоғамның лауазымды адамдары, сондай-ақ акционерлердің жалпы жиналысында акционерлердің өкілі міндеттерін орындай алмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkStart w:name="z498" w:id="654"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Егер қоғамның қаржылық есептілігі қоғамның қаржылық жағдайын бұрмаласа, қоғамның осы қаржылық есептілігіне қол қойған қоғамның лауазымды адамдары осының нәтижесінде материалдық зиян келтірілген үшінші тұлғалар алдында жауаптылықта болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z925" w:id="655"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1. Осы баптың 2 және 3-тармақтарының ережелері осы баптың 1-1-тармағында көзделген мәмілені жасасу нәтижесінде туындаған, қоғамға зиян келтірілген жағдайларға қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkStart w:name="z499" w:id="656"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Осы баптың мақсаты үшін айқындама деп мыналар түсіндіріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkStart w:name="z500" w:id="657"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жосықсыз іс-әрекет, яғни нәтижесінде қоғамға әдеттегі кәсіпкерлік тәуекелмен қамтылмайтын залалдар келтірілген, қоғамның лауазымды адамдары қызметінің осы Заңда белгіленген қағидаттарын бұза отырып, ірі мәмілелер және (немесе) мүдделілік болуына орай жасалатын мәмілелер жасасу туралы қоғам мүдделерінен тыс шешім қабылдау (мәміле жасасуды ұсыну);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkStart w:name="z501" w:id="658"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әрекетсіздік, яғни нәтижесінде қоғамға әдеттегі кәсіпкерлік тәуекелмен қамтылмайтын залалдар келтірілген ірі мәмілелер және (немесе) мүдделілік болуына орай жасалатын мәмілелер жасасу туралы шешім қабылдау кезінде қоғамның лауазымды адамының қалыс қалуы не дәлелді себепсіз дауыс беруге қатыспауы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="658"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 63-бап жаңа редакцияда - ҚР 2011.02.10 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - ҚР 04.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 27.02.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.04.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 241-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="659"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тарау. Қоғамның үлестес тұлғалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="659"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">64-бап. Қоғамның үлестес тұлғасы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Мыналар: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z367" w:id="660"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) iрi акционер; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="660"/>
+    <w:bookmarkStart w:name="z368" w:id="661"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қоғамның тәуелсіз директорын қоспағанда, осы тармақтың 1), 3) және 8) тармақшаларында аталған жеке тұлғаның жақын туыстары, жұбайы (зайыбы), жұбайының (зайыбының) жақын туыстары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="661"/>
+    <w:bookmarkStart w:name="z369" w:id="662"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) қоғамның немесе, тәуелсіз директорды қоспағанда, осы тармақтың 1), 4), 5), 6), 6-1), 7), 8), 9) және 10) тармақшаларында аталған заңды тұлғаның лауазымды адамы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="662"/>
+    <w:bookmarkStart w:name="z370" w:id="663"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) қоғамның iрi акционерi не лауазымды адамы болып табылатын тұлғаның бақылауындағы заңды тұлға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="663"/>
+    <w:bookmarkStart w:name="z371" w:id="664"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) қоғамның iрi акционерi не лауазымды адамы болып табылатын тұлға оған қатысты iрi акционер болып табылатын не мүлiктегi тиiстi үлеске құқығы бар болатын заңды тұлға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="664"/>
+    <w:bookmarkStart w:name="z372" w:id="665"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) оған қатысты алғанда қоғам iрi акционер болып табылатын не мүлiктегi тиiстi үлеске құқығы бар болатын заңды тұлға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="665"/>
+    <w:bookmarkStart w:name="z578" w:id="666"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1) оған қатысты осы тармақтың 6) тармақшасында аталған заңды тұлға iрi акционері болып табылатын немесе мүлкіндегі тиiстi үлеске құқығы бар заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkStart w:name="z373" w:id="667"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) қоғаммен бiрге үшiншi тұлғаның бақылауында болатын заңды тұлға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="667"/>
+    <w:bookmarkStart w:name="z374" w:id="668"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) қоғаммен шарт арқылы байланысы бар, қоғам қабылдайтын шешiмдердi сол шартқа сәйкес айқындауға құқылы тұлға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z375" w:id="669"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) дербес немесе өзiнiң үлестес тұлғаларымен жиынтықта қоғамның не осы тармақтың 1), 4), 5), 6), 6-1), 7), 8) және 10) тармақшаларында аталған заңды тұлғалардың дауыс беретiн акцияларының (ұйымның қатысу үлесінің) он және одан да көп процентiн иеленетiн, пайдаланатын және оларға билiк ететiн тұлға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z376" w:id="670"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Қазақстан Республикасының заң актiлерiне сәйкес қоғамның үлестес тұлғасы болып табылатын өзге де тұлға қоғамның үлестес тұлғасы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkStart w:name="z584" w:id="671"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Мыналар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkStart w:name="z579" w:id="672"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жақын туыстары, жұбайы (зайыбы), жұбайының (зайыбының) жақын туыстары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z580" w:id="673"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы жеке тұлға және (немесе) осы тармақтың 1) тармақшасында көрсетілген тұлғалар ірі акционері (ірі қатысушысы) және (немесе) лауазымды адамы болып табылатын заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z581" w:id="674"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жеке тұлғаның және (немесе) осы тармақтың 1) тармақшасында көрсетілген тұлғалардың бақылауында болатын заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkStart w:name="z582" w:id="675"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) оған қатысты осы тармақтың 2) және 3) тармақшаларында көрсетілген заңды тұлғалар ірі акционерлер (ірі қатысушылар) болып табылатын немесе мүлiктегi тиiстi үлеске құқығы бар заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="675"/>
+    <w:bookmarkStart w:name="z583" w:id="676"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) осы тармақтың 2), 3) және 4) тармақшаларында көрсетілген заңды тұлғалардың лауазымды адамдары жеке тұлғаның үлестес тұлғасы болып табылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z377" w:id="677"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Тиісті қоғам немесе өзге заңды тұлға қабылдайтын шешімді анықтау мүмкіндігі қоғамға немесе өзге заңды тұлғаға бақылау жасау деп танылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkStart w:name="z378" w:id="678"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Осы баптың ережелері коммерциялық емес ұйым болып табылатын қоғамдарға және кредиттік бюроларға қолданылмайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkStart w:name="z907" w:id="679"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мыналар: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkStart w:name="z379" w:id="680"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) коммерциялық емес ұйымның немесе кредиттік бюроның ірі акционерлері (қатысушылары) болып табылатын тұлғалар; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkStart w:name="z380" w:id="681"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) іс-әрекетке қабілетсіз және іс-әрекетке қабілеті шектеулі тұлғалар үлестес тұлғалар болып табылмайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="681"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 64-бапқа өзгертулер енгізілді – ҚР 2005.07.08. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(қолданысқа енгізілу тәртібін 2-баптан қараңыз), 2007.02.19. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз), 2008.10.23 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз), 2011.12.28 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 524</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">65-бап. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 65-бап алып тасталды - Қазақстан Республикасының 2005.07.08. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(қолданысқа енгізілу тәртібін 2-баптан қараңыз) Заңымен. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">66-бап. Үлестес тұлғалардың қатысуымен мәмілелер жасасу ерекшеліктері </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Үлестес тұлғаларының қатысуымен қоғамның мәмілелер жасасу ерекшеліктері осы Заңда және Қазақстан Республикасының өзге де заң актілерінде белгіленеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z859" w:id="682"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Қоғамның үлестес тұлғаларының қатысуымен мәмiле жасасу тәртiбiне осы Заңда және Қазақстан Республикасының өзге де заң актiлерiнде белгiленген талаптардың сақталмауы кез келген мүдделi тұлғаның талап қоюы бойынша соттың мәмiленi жарамсыз деп тануына негiз болып табылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z860" w:id="683"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Үлестес тұлғалардың қатысуымен мәмілелер жасасу тәртібіне осы Заңда белгіленген талаптарды бұза отырып қасақана мәміле жасаған тұлғаның, егер мұндай талап пайдакүнемдік немесе жауапкершіліктен жалтару ниетінен туса, мәмілені жарамсыз деп тануды талап етуге құқығы жоқ. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="683"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 66-бапқа өзгеріс енгізілді – ҚР 2005.07.08. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(қолданысқа енгізілу тәртібін 2-баптан қараңыз) Заңымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">67-бап. Қоғамның үлестес тұлғалары туралы мәліметтерді ашу </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қоғамның үлестес тұлғалары туралы мәліметтер қызметтік, коммерциялық немесе заңмен қорғалатын өзге де құпияны құрайтын ақпарат болып табылмайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z861" w:id="684"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Қоғам үлестес тұлғаларының есебiн осы тұлғалар немесе орталық депозитарий беретiн мәлiметтер негiзiнде (уәкiлеттi орган белгiлеген тәртiппен iрi акционер болып табылатын тұлғаларға қатысты ғана) жүргiзуге мiндеттi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkStart w:name="z862" w:id="685"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қоғамның акционерлерi мен лауазымды адамдарының өз үлестес тұлғалары туралы ақпаратты табыс ету тәртiбi жарғымен белгiленедi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkStart w:name="z863" w:id="686"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Қоғамның үлестес тұлғалары болып табылатын жеке және заңды тұлғалар үлестестік туындаған күннен бастап жеті күн ішінде өзінің үлестес тұлғалары туралы мәліметті қоғамға табыс етуге міндетті. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="686"/>
+    <w:bookmarkStart w:name="z864" w:id="687"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Алып тасталды - ҚР 24.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 422-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="687"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 67-бапқа өзгеріс енгізілді - ҚР 2005.07.08 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін 2-баптан қараңыз); 24.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 422-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2019 бастап қолданысқа енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="688"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7-тарау. Жасалуына қатысты ерекше талаптар белгіленген қоғамның мәмілелері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="688"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">68-бап. Ірі мәміле </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Мыналар: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z360" w:id="689"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) нәтижесінде құны қоғам активтерінің баланстық құнының жалпы мөлшерінің жиырма бес және одан да көп пайызын құрайтын мүлікті қоғам сатып алатын немесе иеліктен шығаратын (сатып алуы немесе иелiктен шығаруы мүмкiн) мәміле немесе өзара байланысты мәмілелердің жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkStart w:name="z361" w:id="690"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) нәтижесінде қоғам өзінің орналастырылған бағалы қағаздарын сатып алуы немесе орналастырылған бiр түрдегi бағалы қағаздардың жалпы санының жиырма бес және одан да көп проценті мөлшерінде олардың сатылып алынған бағалы қағаздары сатылуы ықтимал мәміле немесе өзара байланысты мәмілелердің жиынтығы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkStart w:name="z362" w:id="691"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) қоғамның жарғысында ірі мәміле деп танылатын өзге де мәміле ірі мәміле деп танылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkStart w:name="z363" w:id="692"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Мыналар: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="692"/>
+    <w:bookmarkStart w:name="z364" w:id="693"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) белгілі бір мүлікті сатып алуға немесе иеліктен айыруға қатысты белгілі бір тұлғамен не өзара үлестес тұлғалар тобымен жасалатын бірнеше мәміле; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkStart w:name="z365" w:id="694"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) бір шартпен немесе өзара байланысты бірнеше шартпен ресімделетін мәмілелер; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkStart w:name="z366" w:id="695"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) жарғымен немесе акционерлерінің жалпы жиналысының шешімімен өзара байланысты мәмілелер деп танылатын өзге де мәмілелер өзара байланысты мәмілелер деп танылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="695"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 68-бапқа өзгеріс енгізілді - ҚР 2005.07.08. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(қолданысқа енгізілу тәртібін 2-баптан қараңыз), 2012.07.05 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>69-бап. Мәміленің нысанасы болып табылатын мүліктің құны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырыпқа өзгеріс енгізілді - ҚР 2011.02.10 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Нәтижесінде қоғам активтері мөлшерінің он және одан да көп пайызы сомасына мүлік сатып алынатын не иеліктен шығарылатын мәмілені жасасу туралы шешім Қазақстан Республикасының бағалау қызметі туралы заңнамалық актісіне сәйкес бағалаушы айқындаған осы мүліктің нарықтық құны ескеріле отырып қабылдануға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z865" w:id="696"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер осындай мәміле нысанасы ақша және (немесе) бастапқы нарықта шығарылатын (орналастырылатын) бағалы қағаздар және (немесе) бұрын банк болып табылған заңды тұлғаның активтері және (немесе) талап ету құқықтары болса, бағалау жүргізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkStart w:name="z866" w:id="697"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Егер нарықтық құнын белгілеу қажет болатын мүлік ұйымдастырылған бағалы қағаздар рыногында айналыста жүрген бағалы қағаздар болса, олардың нарықтық құнын белгілеу кезінде осындай бағалы қағаздармен мәмілелердің осындай рынокта қалыптасқан бағасы немесе осындай бағалы қағаздарға сұраным мен ұсынымның бағасы есепке алынады. Егер нарықтық құнын анықтау қажет болатын мүлік қоғамның өз акциялары болса, олардың нарықтық құнын белгілеу кезінде қоғамның өзіндік капиталының мөлшері де, қоғамның даму жоспарларына сәйкес оның өзгеру перспективасы мен нарықтық құнды белгілейтін адам маңызды деп санайтын өзге факторлар да есепке алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="697"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">12) (алып тасталды) </w:t>
+        <w:t xml:space="preserve">3. Алып тасталды – ҚР 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...100 lines deleted...]
-    <w:bookmarkStart w:name="z802" w:id="526"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 69-бапқа өзгерістер енгізілді - ҚР 2011.02.10 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 22.04.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 308-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.02.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">70-бап. Қоғамның ірі мәміле жасасуы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Жасасу туралы шешім осы Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>36-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 17-1) тармақшасына және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-1-тармағына сәйкес қоғам акционерлерінің жалпы жиналысында қабылданатын мәмілелерді қоспағанда, қоғамның iрi мәмiлелер жасасуы туралы шешiмдi директорлар кеңесi қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кредиторларға, жұртшылық пен акционерлерге ақпарат беру мақсатында қоғамның iрi мәмiле жасасуы туралы шешім қабылданған күннен кейiн үш жұмыс күні iшiнде қоғам мәмiле туралы хабарды қаржылық есептілік депозитарийінің интернет-ресурсында қазақ және орыс тілдерінде жариялауға мiндеттi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z358" w:id="698"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қоғамның жарғысында iрi мәмiлелердiң тiзбесi, сондай-ақ оларды жасасу тәртiбi белгiленуi мүмкiн, оларды жасасу туралы шешiмдi акционерлердiң жалпы жиналысы қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="698"/>
+    <w:bookmarkStart w:name="z359" w:id="699"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Осы Заңда және қоғамның жарғысында белгiленген тәртiппен қабылданған қоғамның iрi мәмiле жасасу туралы шешiмiмен келiспеген жағдайда, акционер өзiне тиесiлi акцияларды қоғамның осы Заңда белгiленген тәртiппен сатып алуын талап етуге құқылы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="699"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 70-бап жаңа редакцияда - ҚР 2005.07.08 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін 2-баптан қараңыз) Заңымен; өзгерістер енгізілді - ҚР 29.12.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 29.03.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 479-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) ); 27.02.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2019 бастап қолданысқа енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">71-бап. Қоғамның мәміле жасасуға мүдделілігі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қоғамның үлестес тұлғалары, егер олар: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z351" w:id="700"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) мәміле жасаушы тарап болса немесе оған өкіл немесе делдал ретінде қатысса; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="700"/>
+    <w:bookmarkStart w:name="z352" w:id="701"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) мәміле жасаушы тарап болып табылатын немесе оған өкіл немесе делдал ретінде қатысатын заңды тұлғаның үлестес тұлғалары болса, қоғамның мәміле жасасуына мүдделі тұлғалары (бұдан әрі - мүдделі тұлғалар) деп танылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="701"/>
+    <w:bookmarkStart w:name="z353" w:id="702"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Мынадай мәмiлелер: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="702"/>
+    <w:bookmarkStart w:name="z354" w:id="703"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) акционердiң қоғам акцияларын немесе басқа да бағалы қағаздарын сатып алуы, сондай-ақ қоғамның орналастырылған өз акцияларын сатып алуы жөнiндегi мәмiле; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="703"/>
+    <w:bookmarkStart w:name="z355" w:id="704"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) банктiк, коммерциялық немесе заңмен қорғалатын құпияны қамтитын мәлiметтердi жария етпеу туралы мiндеттеме қабылдау жөнiндегi мәмiле; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="704"/>
+    <w:bookmarkStart w:name="z356" w:id="705"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) қоғамды осы Заңға сәйкес жүзеге асырылатын қайта ұйымдастыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="705"/>
+    <w:bookmarkStart w:name="z357" w:id="706"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қоғамның өз үлестес тұлғасымен Қазақстан Республикасының мемлекеттiк сатып алу және Қазақстан Республикасының Ұлттық Банкі, оның ведомстволары, Қазақстан Республикасы Ұлттық Банкінің құрылымына кіретін ұйымдар және дауыс беретін акцияларының (жарғылық капиталына қатысу үлестерінің) елу және одан көп пайызы Қазақстан Республикасының Ұлттық Банкіне тиесілі немесе оның сенімгерлік басқаруындағы заңды тұлғалар және олармен үлестес заңды тұлғалар жүзеге асыратын сатып алу туралы заңдарына сәйкес жасайтын мәмілесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkStart w:name="z585" w:id="707"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) үлгі нысаны Қазақстан Республикасының заңнамасында белгіленген, қоғамның өзінің үлестес тұлғасымен шарт жасасу жасалуына қоғам мүдделi болатын мәмiле болып табылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="707"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 71-бапқа өзгеріс енгізілді – ҚР 2005.07.08. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(қолданысқа енгізілу тәртібін 2-баптан қараңыз), 2011.12.28 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 524</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">72-бап. Қоғамның мәміле жасасуына мүдделілік туралы ақпарат </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Заңның 71-бабының 1-тармағында аталған тұлғалар: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z868" w:id="708"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) үш жұмыс күні ішінде, олардың мәмiле тараптары болып табылатындығы немесе оған өкiл немесе делдал ретiнде қатысатындығы туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkStart w:name="z869" w:id="709"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) өздерімен үлестес заңды тұлғалар туралы, оның ішінде дербес немесе өздерінің үлестес тұлғаларымен жиынтықта, дауыс беретін акциялардың (үлестердің, пайлардың) он және одан да көп процентін иеленетін заңды тұлғалар туралы және органдарында өздері қызмет атқаратын заңды тұлғалар туралы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="709"/>
+    <w:bookmarkStart w:name="z870" w:id="710"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) өздері мүдделі тұлғалар болып танылуы мүмкін, өздеріне белгілі жасалған немесе ықтимал мәмілелер туралы ақпаратты директорлар кеңесінің назарына қоғамның жарғысында белгіленген тәртіппен жеткізуге міндетті. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="710"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 72-бапқа өзгеріс енгізілді - ҚР 2005.07.08 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін 2-баптан қараңыз), 2011.12.28 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 524</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 29.12.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">73-бап. Мүдделілік болуына орай жасалатын мәмілені жасасу тәртібіне қойылатын талаптар </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Мүдделiлiк болуына орай қоғамның мәмiленi жасасуы туралы шешiм, осындай мәміленің үлгілік шарттарын қоғамның директорлар кеңесі бекіткен жағдайларды қоспағанда, оның жасалуына мүдделi емес директорлар кеңесi мүшелерiнiң жай көпшiлiк даусымен қабылданады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z346" w:id="711"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Мүдделiлiк болуына орай қоғамның мәміленi жасасуы туралы шешiмдi акционерлердiң жалпы жиналысы: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkStart w:name="z347" w:id="712"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) қоғамның директорлар кеңесiнiң барлық мүшелерi мүдделi тұлғалар болып табылған; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkStart w:name="z348" w:id="713"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) шешiм қабылдауға қажеттi дауыстар саны болмауына орай, директорлар кеңесiнiң мұндай мәмiленi жасасу туралы шешiмдi қабылдау мүмкiндiгi болмаған жағдайларда оның жасалуына мүдделi емес акционерлердiң көпшiлiк даусымен қабылдайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="713"/>
+    <w:bookmarkStart w:name="z349" w:id="714"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Егер қоғамның директорлар кеңесiнiң барлық мүшелерi және жай акцияларды иеленетін барлық акционерлер мүдделi адамдар болып табылған және (немесе) директорлар кеңесі шешім қабылдауға қажетті дауыс санының болмауы себебінен мұндай мәмілені жасасу туралы шешім қабылдай алмаған жағдайларда, мүдделiлiк болуына орай қоғамның мәмiленi жасасуы туралы шешiмді акционерлердің жалпы жиналысы қоғамның дауыс беретін акцияларының жалпы санының жай көпшілік дауысымен қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkStart w:name="z915" w:id="715"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте акционерлердің жалпы жиналысына негізделген шешімді қабылдауға қажетті ақпарат (құжаттарымен қоса) беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="715"/>
+    <w:bookmarkStart w:name="z916" w:id="716"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер қоғамның директорлар кеңесiнiң барлық мүшелерi мүдделi адамдар болып табылған және (немесе) директорлар кеңесі шешім қабылдауға қажетті дауыс санының болмауы себебінен мұндай мәмілені жасасу туралы шешім қабылдай алмаған жағдайларда, мүдделiлiк болуына орай қоғамның мәмiленi жасасуы туралы шешiмді жалғыз акционер немесе қоғамның барлық дауыс беретін акцияларын иеленетін адам қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="716"/>
+    <w:bookmarkStart w:name="z927" w:id="717"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. Жасалуына мүдделілік бар iрi мәмiлені қоғамның жасасуы туралы шешiм акционерлердің жалпы жиналысында қоғамның дауыс беретін акцияларының жалпы санының жай көпшілік даусымен қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="717"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Алып тасталды – ҚР 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 73-бап жаңа редакцияда - ҚР 2005.07.08 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін 2-баптан қараңыз); өзгерістер енгізілді - ҚР 24.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 422-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.04.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 241-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">74-бап. Қоғамның жасалуына қатысты ерекше талаптар белгіленген мәмілелер жасасуының салдары </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Ірі мәмілені және жасалуына мүдделілік болған мәмілені жасасу кезінде осы Заңда көзделген талаптарды сақтамау, сондай-ақ өзге де мәмілелерді Қазақстан Республикасы заңнамасының талаптарын бұза отырып жасасу осы мәмілелерді Қазақстан Республикасының заңнамасында көзделген тәртіппен және негіздер бойынша мүдделі тұлғалардың талап қоюы бойынша сот тәртібімен жарамсыз деп тануға алып келуі мүмкін. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер мәміле жасасу туралы шешім қабылдау кезінде сатып алынған немесе иеліктен шығарылған мүліктің құны оның "Қазақстан Республикасындағы бағалау қызметі туралы" Қазақстан Республикасының Заңына сәйкес бағалаушы айқындаған нарықтық құнына анық мөлшерлес емес екені дәлелденетін болса, жасалуына мүдделілік болған, нәтижесінде қоғам құны өзінің активтерінің жалпы баланстық құны мөлшерінің он және одан көп пайызын құрайтын мүлікті сатып алған немесе иеліктен шығарған, лауазымды адамның және (немесе) оның үлестес тұлғаларының пайда (кіріс) алуына алып келген және жасалуы нәтижесінде қоғамға зиян келтірілген мәміле қоғамның дауыс беретін акцияларының бес немесе одан көп пайызын иеленетін (жиынтығында иеленетін) акционердің (акционерлердің) талап қоюы бойынша жарамсыз деп танылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z872" w:id="718"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Мәміле жасасудың осы Заңда көзделген тәртібіне қойылатын талаптарын, сондай-ақ лауазымды адамдар қызметінің қағидаттарын бұза отырып қоғаммен мәміле жасалуына мүдделі тұлға қоғам алдында өзінің қоғамға келтірген залалы мөлшерінде жауапты болады. Мәмілені бірнеше тұлға жасаған жағдайда олардың қоғам алдындағы жауапкершілігі ортақ болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="718"/>
+    <w:bookmarkStart w:name="z873" w:id="719"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Осы Заңда және қоғамның жарғысында белгіленген талаптарды бұза отырып қасақана ірі мәміле жасаған тұлғаның, егер мұндай талап пайдакүнемдік немесе жауапкершіліктен жалтару ниетінен туса, мәмілені жарамсыз деп тануды талап етуге құқығы жоқ. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="719"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. Ірі мәмілені және (немесе) жасалуында мүдделілік болған мәмілені жасау кезінде осы Заңда белгіленген тәртіпті және (немесе) шарттарды сақтамау Қазақстан Республикасының заңдарында көзделген жауаптылыққа алып келеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z874" w:id="720"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Осы тараудың 70 және 73-баптарының талаптары осы Заңда жасалуына қатысты ерекше шарттар белгіленген, ұлттық басқарушы холдингтің тобына кіретін ұйымдардың арасында "Ұлттық әл-ауқат қоры туралы" Қазақстан Республикасының Заңына сәйкес жасалатын мәмілелерге қолданылмайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="720"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 74-бапқа өзгерістер енгізілді - ҚР 2009.02.13 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз), 2011.02.10 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.12.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 27.02.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.04.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 241-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="721"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8-тарау. Қоғамның қаржылық есептілігі мен аудиті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="721"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">75-бап. Қоғамның қаржылық есептілігі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алып тасталды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z906" w:id="722"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қоғамның бухгалтерлік есебін жүргізу мен қаржылық есептілігін жасау тәртібі Қазақстан Республикасының бухгалтерлік есеп және қаржылық есептілік туралы заңнамасымен және қаржылық есептіліктің халықаралық стандарттарымен белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="722"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 75-бапқа өзгеріс енгізілді - Қазақстан Республикасының 2007 жылғы 28 ақпандағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 235</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-баптан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қараңыз), 2012.07.05 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">76-бап. Қоғамның жылдық қаржылық есептілігі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Атқарушы орган жыл сайын акционерлердiң жалпы жиналысына талқылау және бекiту үшiн аудитi Қазақстан Республикасының аудиторлық қызмет жөнiндегi заңдарына сәйкес жасалған өткен жылғы жылдық қаржылық есептiлiктi табыс етедi. Атқарушы орган қаржылық есептiлiктен басқа жалпы жиналысқа аудиторлық есептi табыс етедi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алып тасталды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z344" w:id="723"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Жылдық қаржылық есептілікті директорлар кеңесі акционерлердің жылдық жалпы жиналысы өтетін күнге дейін отыз күннен кешіктірмей алдын ала бекітуге тиіс. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="723"/>
+    <w:bookmarkStart w:name="z905" w:id="724"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қоғамның аудиттелген жылдық қаржылық есептілігін түпкілікті бекіту акционерлердің жылдық жалпы жиналысында жүргізіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="724"/>
+    <w:bookmarkStart w:name="z345" w:id="725"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қоғам шоғырландырылған жылдық қаржылық есептiлiктi, ал еншiлес ұйымы (ұйымдары) болмаған жағдайда шоғырландырылмаған жылдық қаржылық есептiлiктi және аудиторлық есептi уәкiлеттi орган белгiлеген тәртіппен және мерзiмдерде қаржылық есептілік депозитарийінің интернет-ресурсында жыл сайын жариялауға мiндеттi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="725"/>
+    <w:bookmarkStart w:name="z875" w:id="726"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Iрi мәмiле және (немесе) мүдделiлiк болуына орай жасалатын мәмiле туралы ақпарат қаржылық есептiлiктiң халықаралық стандарттарына сәйкес жылдық қаржылық есептiлiкке түсiндiрме жазбада жария етiледi, сондай-ақ осы Заңда және "Бағалы қағаздар рыногы туралы" Қазақстан Республикасының Заңында белгіленген талаптарға сәйкес акционерлер мен инвесторлардың назарына жеткізіледі. Нәтижесінде қоғам активтері мөлшерінің он және одан да көп пайызы сомасына мүлік сатып алынатын не иеліктен шығарылатын мәміле туралы ақпаратта мәміленің тараптары, мәміленің мерзімдері мен талаптары, тартылған адамдардың қатысу үлесінің сипаты мен көлемі туралы, сондай-ақ мәміле туралы өзге де мәліметтер қамтылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="726"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 76-бапқа өзгерту енгізілді - ҚР 2005.07.08 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(қолданысқа енгізілу тәртібін 2-баптан қараңыз), 2007.02.28 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 235</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз), 2009.07.11 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 185-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз), 2011.02.10 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2012.07.05 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.12.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2019 бастап қолданысқа енгізіледі); 12.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">77-бап. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 77-бап алып тасталды – ҚР 2005.07.08. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін 2-баптан қараңыз) Заңымен. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">78-бап. Қоғамның аудиті </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сот банкрот деп таныған қоғамды, сондай-ақ уәкілетті орган лицензиядан айырған және (немесе) мәжбүрлеп тарату процесіндегі банктерді, сақтандыру (қайта сақтандыру) ұйымдарын қоспағанда, қоғам жылдық қаржылық есептіліктің аудитін жүргізуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z876" w:id="727"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Қоғамға аудит директорлар кеңесінің, атқарушы органның бастамасы бойынша қоғам есебінен не ірі акционердің талап етуі бойынша оның есебінен жүргізіледі, бұл ретте iрi акционер аудиторлық ұйымды дербес анықтауға құқылы. Iрi акционердiң талап етуi бойынша аудит жүргiзiлген жағдайда, қоғам аудиторлық ұйым сұратқан барлық қажеттi құжаттаманы (материалдарды) беруге мiндеттi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="727"/>
+    <w:bookmarkStart w:name="z877" w:id="728"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Егер қоғамның атқарушы органы қоғамға аудит жүргізуден жалтарса, аудит кез келген мүдделі тұлғаның талап-арызы бойынша сот шешімімен тағайындалуы мүмкін. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="728"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 78-бапқа өзгеріс енгізілді – ҚР 2005.07.08. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін 2-баптан қараңыз); 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="729"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9-тарау. Қоғамның ақпаратты жария етуі. Қоғамның құжаттары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="729"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>79-бап. Қоғамның ақпаратты жария етуі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоғам "Бағалы қағаздар рыногы туралы" Қазақстан Республикасының Заңында және уәкілетті органың нормативтік құқықтық актісінде белгіленген тәртіппен ақпаратты қаржылық есептілік депозитарийінің интернет-ресурсында және қор биржасының интернет-ресурсында жария етуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 79-бап жаңа редакцияда – ҚР 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2019 бастап қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>80-бап. Қоғамның құжаттары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z974" w:id="730"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қоғам өз қызметіне қатысты қоғам құжаттарын өз қызметінің бүкіл мерзімі бойы цифрлық нысанда және (немесе) қағаз жеткізгіште қоғамның атқарушы органы орналасқан жерде немесе оның жарғысында айқындалған өзге де жерде сақтауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="730"/>
+    <w:bookmarkStart w:name="z903" w:id="731"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мына құжаттар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="731"/>
+    <w:bookmarkStart w:name="z321" w:id="732"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қоғамның жарғысы, қоғам жарғысына енгізілген өзгерістер мен толықтырулар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="732"/>
+    <w:bookmarkStart w:name="z322" w:id="733"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құрылтай жиналысының хаттамалары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="733"/>
+    <w:bookmarkStart w:name="z323" w:id="734"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) құрылтай шарты (жалғыз құрылтайшының шешімі), құрылтай шартына (жалғыз құрылтайшының шешіміне) енгізілген өзгерістер мен толықтырулар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="734"/>
+    <w:bookmarkStart w:name="z324" w:id="735"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">17) </w:t>
-[...16 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">алынып тасталды - ҚР 2012.12.24 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 60-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) Заңымен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="735"/>
+    <w:bookmarkStart w:name="z325" w:id="736"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">алынып тасталды - ҚР 2010.03.19 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 258-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="736"/>
+    <w:bookmarkStart w:name="z326" w:id="737"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қоғамның белгілі бір қызмет түрлерімен айналысуына және (немесе) белгілі бір әрекеттер (операциялар) жасауына рұқсаттар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="737"/>
+    <w:bookmarkStart w:name="z327" w:id="738"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қоғамның өз балансында тұратын (тұрған) мүлікке құқығын растайтын құжаттар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="738"/>
+    <w:bookmarkStart w:name="z328" w:id="739"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) қоғамның бағалы қағаздарын шығару проспектілері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="739"/>
+    <w:bookmarkStart w:name="z329" w:id="740"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) қоғамның бағалы қағаздар шығаруын мемлекеттік тіркеуді, бағалы қағаздардың күшін жоюды растайтын құжаттар, сондай-ақ қоғамның бағалы қағаздарын орналастыру мен өтеу қорытындылары туралы уәкілетті органға табыс еткен есептерін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="740"/>
+    <w:bookmarkStart w:name="z320" w:id="741"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) қоғамның филиалдары мен өкілдіктері туралы ереже;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="741"/>
+    <w:bookmarkStart w:name="z319" w:id="742"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) акционерлердің жалпы жиналыстарының хаттамалары, дауыс беру қорытындылары туралы хаттамалар мен бюллетеньдер (оның ішінде жарамсыз деп танылған бюллетеньдер), акционерлердің жалпы жиналыстарының күн тәртібіндегі мәселелер жөніндегі материалдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="742"/>
+    <w:bookmarkStart w:name="z318" w:id="743"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) акционерлердің жалпы жиналысын өткізу үшін табыс етілген акционерлер тізімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="743"/>
+    <w:bookmarkStart w:name="z317" w:id="744"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) директорлар кеңесі отырыстарының (сырттай өткізілген отырыстар шешімдерінің) хаттамалары мен бюллетеньдер (оның ішінде жарамсыз деп танылған бюллетеньдер), директорлар кеңесінің күн тәртібіндегі осы Заңға, қоғамның жарғысына және мемлекеттік емес эмиссиялық бағалы қағаздарды шығару проспектісіне сәйкес акционерлердің құқықтарын қозғайтын мәселелер бойынша материалдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="744"/>
+    <w:bookmarkStart w:name="z315" w:id="745"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) атқарушы орган отырыстарының (шешімдерінің) хаттамалары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="745"/>
+    <w:bookmarkStart w:name="z316" w:id="746"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) бар болған жағдайда, корпоративтік басқару кодексі сақталуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="746"/>
+    <w:bookmarkStart w:name="z314" w:id="747"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Өзге құжаттар, оның ішінде қоғамның қаржылық есептілігі Қазақстан Республикасының заңдарына сәйкес белгіленген мерзім ішінде сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="747"/>
+    <w:bookmarkStart w:name="z313" w:id="748"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Акционердің талабы бойынша қоғам оған осы баптың 1 және 2-тармақтарында көзделген құжаттардың көшірмесін қоғамның жарғысында айқындалған тәртіппен, бірақ қоғамға осындай талап келіп түскен күннен бастап күнтізбелік он күннен кешіктірмей беруге міндетті, бұл ретте қызметтік, коммерциялық немесе заңмен қорғалатын өзге де құпияны құрайтын ақпаратты беруге шектеулер енгізуге жол беріледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="748"/>
+    <w:bookmarkStart w:name="z880" w:id="749"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Құжаттардың көшірмелерін беру үшін төленетін ақы мөлшерін қоғам белгілейді және ол құжаттардың көшірмелерін дайындауға жұмсалған шығыстар құны мен құжаттарды акционерге жеткізіп беруге байланысты шығыстарды төлеу ақысынан аспауы керек. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="749"/>
+    <w:bookmarkStart w:name="z881" w:id="750"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қоғамның қызметтік, коммерциялық немесе өзге де заңмен қорғалатын құпияны құрайтын ақпарат қамтылған бағалы қағаздарын шығару, орналастыру, айналысқа шығару және айырбастаудың жекелеген мәселелерін регламенттейтін құжаттар оның талабы бойынша танысу үшін акционерге берілуге тиіс. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="750"/>
+    <w:bookmarkStart w:name="z975" w:id="751"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қоғам мынадай жағдайлардың кемінде біреуі болған:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="751"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) акционер талап қойған күнге сұратылған құжаттың электрондық нұсқасы Қазақстан Республикасының бағалы қағаздар нарығы туралы және акционерлік қоғамдар туралы заңнамасында көзделген тәртіппен қаржылық есептілік депозитарийінің интернет-ресурсында орналастырылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) акционердің құжат беру туралы бірінші талабын қоғам толық көлемде орындаған жағдайда, ол соңғы үш жыл ішінде қайта сұратылған; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) орындалуы акционердің талаппен жүгінген күні жүзеге асырылатын мәмілелер жөніндегі құжаттарды қоспағанда, құжат қоғам қызметінің (талаппен жүгінген күнге дейін үш жылдан астам) өткен кезеңдеріне жататын; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) орындалуы тұлғаның қоғам акцияларын иелену кезеңінде жүзеге асырылатын мәмілелер жөніндегі құжаттарды қоспағанда, құжат қоғам қызметінің (тұлға қоғам акцияларына ие болған күнге дейін он екі айдан астам) өткен кезеңдеріне (бұл норма қоғамға жүгінген күнге дейінгі он екі айдан кейін қоғам акционерлері болған тұлғаларға қолданылады) жататын кезде, осы баптың 3-тармағында аталған акционердің талабы қоғамға келіп түскен күннен бастап күнтізбелік он күннен кешіктірмей құжаттардың көшірмесін беруден бас тартуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 80-бапқа өзгерістер енгізілді - ҚР 2007.02.19 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз), 2010.03.19 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 258-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2011.02.10 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2012.12.24 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 60-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 16.05.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 203-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі); 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 12.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 352-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z90" w:id="752"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  10-тарау. Қоғамды қайта ұйымдастыру және тарату</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="752"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">81-бап. Қоғамды қайта ұйымдастыру </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қоғамды қайта ұйымдастыру (біріктіру, біріктіру, бөлу, бөлініп шығу, қайта құру) Қазақстан Республикасының заң актілерінде белгіленген ерекшеліктер ескеріле отырып, Қазақстан Республикасының Азаматтық кодексіне сәйкес жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z882" w:id="753"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Қоғам бөліну немесе бөлініп шығу арқылы қайта ұйымдастырылған кезде қайта ұйымдастырылатын қоғамның кредиторлары осы қоғам борышкер болып табылатын міндеттеменің мерзімінен бұрын тоқтатылуын және залалдардың өтелуін талап етуге құқылы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="753"/>
+    <w:bookmarkStart w:name="z883" w:id="754"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Егер қоғам қайта ұйымдастырылған жағдайда өз қызметін тоқтатса, оның акциялары шығарылымының Қазақстан Республикасының заңдарында белгіленген тәртіппен күші жойылуға тиіс. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="754"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 81-бапқа өзгеріс енгізілді – ҚР 2005.07.08. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(қолданысқа енгізілу тәртібін 2-баптан қараңыз) Заңымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">82-бап. Қоғамдардың бірігуі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Екi немесе бiрнеше қоғамның өз қызметiн тоқтатып, бiрiгу туралы шарттың негiзiнде және өткiзу актiлерiне сәйкес өзiнiң бүкiл мүлкiн, құқықтарын және мiндеттерiн беру арқылы жаңа қоғамның пайда болуы қоғамдардың бiрiгуi деп танылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z312" w:id="755"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қоғамдарды бiрiктіру жолымен құрылатын қоғамның жарғылық капиталы қайта ұйымдастырылатын бір қоғамның инвестициялары қайта ұйымдастырылатын басқа қоғамға шегеріле отырып, қайта ұйымдастырылатын қоғамдардың өз капиталдарының сомасына тең болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="755"/>
+    <w:bookmarkStart w:name="z311" w:id="756"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Құрылған қоғамның акциялары қайта ұйымдастырылатын қоғамдардың акционерлерi арасында мынадай тәртiппен орналастырылады: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="756"/>
+    <w:bookmarkStart w:name="z310" w:id="757"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) құрылған қоғамның әрбiр қайта ұйымдастырылатын қоғам акционерлерi арасында орналастырылатын жарияланған акцияларының саны сол қоғамдардың өз капиталдарының арақатынасына сүйене отырып айқындалады; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="757"/>
+    <w:bookmarkStart w:name="z309" w:id="758"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) әрбiр қайта ұйымдастырылатын қоғамның акционерлерi арасында бөлiнетiн, осы тармақтың 1) тармақшасына сәйкес айқындалатын акциялар саны әрбiр қайта ұйымдастырылатын қоғамның акционерлерi арасында олардың қолында болған қайта ұйымдастырылатын қоғам акциялары санының осы қоғамның орналастырылған (сатып алынғандарын шегере отырып) акциялары санына арақатынасына барабар мөлшерде орналастырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="758"/>
+    <w:bookmarkStart w:name="z588" w:id="759"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. Негізгі ұйым мен орналастырылған акцияларының жүз пайызын негізгі ұйым иеленетін еншілес ұйым біріккен жағдайда, құрылған қоғамның акциялары негізгі ұйым акционерлері арасында орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="759"/>
+    <w:bookmarkStart w:name="z308" w:id="760"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Қайта ұйымдастырылатын әрбiр қоғамның директорлар кеңесi бiрiгу нысанында қайта ұйымдастыру туралы, бiрiгу нәтижесiнде құрылатын қоғамның акциялар шығарылымын мемлекеттiк тiркеу және оларды орналастыру тәртiбi туралы мәселенi акционерлердiң жалпы жиналысының қарауына ұсынады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="760"/>
+    <w:bookmarkStart w:name="z307" w:id="761"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Бiрiгу туралы шешiм қайта ұйымдастырылатын қоғамдар акционерлерiнiң бiрлескен жалпы жиналысында әрбiр жеке қоғам акционерлерiнiң айқын басым көпшiлiк даусымен қабылданады. Акционерлердiң жалпы жиналысының осы шешiмiнде: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="761"/>
+    <w:bookmarkStart w:name="z306" w:id="762"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) қайта ұйымдастырылатын қоғамдардың әрқайсысының атауы, орналасқан жерi, акцияларды орналастыру тәртiбi туралы мәлiметтер және бiрiгудiң өзге де талаптары көрсетiлетiн бiрiгу туралы шартты бекiту туралы ереже; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="762"/>
+    <w:bookmarkStart w:name="z305" w:id="763"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) бiрiгу нәтижесiнде құрылатын қоғамның акциялар шығарылымын мемлекеттiк тiркеу туралы ереже болуға тиiс. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="763"/>
+    <w:bookmarkStart w:name="z304" w:id="764"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Бiрiгу туралы шартқа қайта ұйымдастырылатын қоғамдардың барлық акционерлерi қол қоюға тиiс. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="764"/>
+    <w:bookmarkStart w:name="z902" w:id="765"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өткiзу актiсiне атқарушы органдардың басшылары мен қайта ұйымдастырылатын қоғамдардың бас бухгалтерлерi қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="765"/>
+    <w:bookmarkStart w:name="z303" w:id="766"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Қайта ұйымдастырылатын қоғамдар өздерiнiң барлық кредиторларына қайта ұйымдастыру туралы жазбаша хабарлама жiберуге және қаржылық есептілік депозитарийінің интернет-ресурсында қазақ және орыс тілдерінде тиiстi хабарландыру беруге мiндеттi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="766"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 82-бап жаңа редакцияда - ҚР 2005.07.08 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін 2-баптан қараңыз), өзгерістер енгізілді - ҚР 2011.12.28 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 524</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...245 lines deleted...]
-    <w:bookmarkEnd w:id="536"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 29.12.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2019 бастап қолданысқа енгізіледі); 12.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>83-бап. Қоғамның біріктірілуі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z976" w:id="767"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қосылатын қоғамның қосылу туралы шарт негізiнде және өткізу актiсiне сәйкес қосылатын қоғамның бүкiл мүлкiн, құқықтары мен мiндеттерiн басқа қоғамға бере отырып, қызметiн тоқтатуы қоғамның басқа қоғамға қосылуы деп танылады. Қосылу туралы шартқа қайта ұйымдастырылатын қоғамдардың атқарушы органдарының басшылары қол қоюға тиіс. Өткізу актісіне қайта ұйымдастырылатын қоғамдардың атқарушы органының басшылары және бас бухгалтерлері қол қоюға тиіс. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="767"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосылу жүзеге асырылатын қоғам өз акцияларын қосылатын қоғамның акционерлеріне осы баптың 2-тармағына сәйкес айқындалатын, қосылатын қоғам акцияларының сатылу бағасының қосылу жүзеге асырылатын қоғамның акцияларын орналастыру (өткізу) бағасына арақатынасына пропорционалды түрде орналастыру (өткізу) арқылы қосылатын қоғамның акцияларын сатып алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосылатын қоғамның барлық акциялары сатып алынғаннан кейiн көрсетілген акциялар жойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z299" w:id="768"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Біріктірілетін қоғам акцияларын сату бағасы біріктірілетін қоғамның өз капиталының оның орналастырылған (қоғамның сатып алғандарын қоспағанда) акцияларға арақатынасына қарай айқындалады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="768"/>
+    <w:bookmarkStart w:name="z886" w:id="769"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Біріктіру жүзеге асырылатын қоғам акцияларын орналастыру (өткiзу) бағасы біріктіру жүзеге асырылатын қоғамның өз капиталының оның орналастырылған (қоғамның сатып алғандарын қоспағанда) акцияларының санына арақатынасына сүйене отырып айқындалады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="769"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еншілес ұйымының орналастырылған акцияларының жүз пайызы тиесілі негізгі ұйым акционерлерінің (жалғыз акционері) жалпы жиналысы жарғылық капиталын ұлғайтпай өзіне еншілес ұйымды біріктіру туралы шешім қабылдауға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z300" w:id="770"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Біріктірілетін қоғамның директорлар кеңесi біріктіру нысанында қайта ұйымдастыру туралы, біріктірілетін қоғамның акцияларын сату тәртiбi, мерзiмi және бағасы туралы мәселенi акционерлердiң жалпы жиналысының қарауына шығарады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="770"/>
+    <w:bookmarkStart w:name="z901" w:id="771"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Біріктіру жүзеге асырылатын қоғамның директорлар кеңесi өзiне басқа қоғамды біріктіру нысанында қоғамды қайта ұйымдастыру туралы, акцияларды орналастыру (өткiзу) тәртiбi, мерзiмi және бағасы туралы мәселенi акционерлердiң жалпы жиналысының шешуiне енгiзедi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="771"/>
+    <w:bookmarkStart w:name="z301" w:id="772"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қосылу туралы шешім қосылу жүзеге асырылатын қоғам мен қосылатын қоғам акционерлерінің бірлескен жалпы жиналысында әрбір жеке қоғамның дауыс беретін акцияларының жалпы санының айқын басым көпшілігімен қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="772"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Акционерлердің бірлескен жалпы жиналысының қосылу туралы шешімінде қосылуға қатысатын қоғамдардың әрқайсысының атауы, орналасқан жері, қосылатын қоғам акцияларының сатылу бағасы, қосылу жүзеге асырылатын қоғамның акцияларын орналастыру (өткізу) бағасы туралы мәліметтер, қосылудың өзге де шарттары мен тәртібі қамтылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z302" w:id="773"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Қосылатын қоғам, сондай-ақ қосылу жүзеге асырылатын қоғам өздерiнiң барлық кредиторларына қосылу нысанында қайта ұйымдастыру туралы жазбаша хабарлама жiберуге және қаржылық есептілік депозитарийінің интернет-ресурсында қазақ және орыс тілдерінде тиiстi хабарландыру беруге мiндеттi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="773"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кредиторларға жазбаша хабарламалар жіберу туралы талап банктерді қосылу нысанында қайта ұйымдастыру жағдайларына қолданылмайды. Өздерінің біреуіне қатысты қайта құрылымдау жүргізілген банктерді қосылу нысанында қайта ұйымдастыру туралы ақпарат кредиторларды өткізу актісімен таныстыру уақыты, орны және тәртібі көрсетіле отырып, қаржылық есептілік депозитарийінің интернет-ресурсында қазақ және орыс тілдерінде жариялануға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z887" w:id="774"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Банктерді біріктіру нысанында ерікті түрде қайта ұйымдастыру кезінде осы баптың біріктірілетін қоғамның акцияларын сату бағасына және оған біріктіру жүзеге асырылатын қоғамның акцияларын орналастыру (өткізу) бағасына қатысты ережелері (оның ішінде қоғам органдарының осы бағаларды айқындауы, қарауы және бекітуі жөніндегі ережелер) қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="774"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Біріктірілетін қоғам акцияларын сату бағасына және біріктірілу жүзеге асырылатын қоғам акцияларын орналастыру (сату) бағасына қатысты осы баптың ережелері (оның ішінде біріктірілетін қоғамның акцияларын сатып алу жөніндегі ережелер) еншілес ұйымның орналастырылған акцияларының жүз пайызын иеленетін негізгі ұйымға еншілес ұйымды біріктіру кезінде қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 53-бапқа өзгерістер енгізілді - ҚР 2005.07.08 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 83-бап жаңа редакцияда - ҚР 2005.07.08. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін 2-баптан қараңыз); өзгерістер енгізілді - ҚР 19.03.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 29.12.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 27.02.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 12.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">84-бап. Қоғамның бөлінуі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қоғамның жаңадан пайда болатын қоғамдарға өзiнiң бүкiл мүлкiн, құқықтары мен мiндеттерiн бере отырып, өз қызметiн тоқтатуы қоғамның бөлiнуi деп танылады. Бұл орайда бөлiнетiн қоғамның құқықтары мен мiндеттерi бөлiну балансына сәйкес жаңадан пайда болатын қоғамдарға ауысады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z888" w:id="775"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қоғамның бөлiнуi нәтижесiнде пайда болған акционерлiк қоғамдардың жарғылық капиталдарының сомасы қайта ұйымдастырылатын қоғамның өз капиталының мөлшерiне тең болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="775"/>
+    <w:bookmarkStart w:name="z295" w:id="776"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Қайта ұйымдастырылған акционерлiк қоғамның барлық акционерлерi қоғамның бөлiнуi нәтижесiнде пайда болған қоғамдардың әрқайсысының акционерлерi болып табылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="776"/>
+    <w:bookmarkStart w:name="z889" w:id="777"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қоғамдардың бөлiнуi нәтижесiнде пайда болған акциялар осы қоғамдардың акционерлерi арасында қайта ұйымдастырылатын қоғамның акционерлерге тиесiлi акциялары санының қайта ұйымдастырылатын қоғамның орналастырылған (сатып алынғандарын шегере отырып) акциялары санына арақатынасына барабар мөлшерде орналастырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="777"/>
+    <w:bookmarkStart w:name="z296" w:id="778"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Қайта ұйымдастырылатын қоғамның директорлар кеңесi қоғамның бөлiнiп шығуы нысанында қайта ұйымдастырылуы, бөлiнiп шығу тәртiбi мен талаптары және бөлiну балансын бекiту туралы мәселелердi акционерлердiң жалпы жиналысының қарауына енгізедi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="778"/>
+    <w:bookmarkStart w:name="z297" w:id="779"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Қайта ұйымдастырылатын қоғам акционерлерiнiң жалпы жиналысы бөлiну нысанында қайта ұйымдастыру, бөлiну тәртiбi мен талаптары туралы, бөлiну балансын бекiту туралы шешiм қабылдайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="779"/>
+    <w:bookmarkStart w:name="z298" w:id="780"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Қоғам акционерлердiң жалпы жиналысы бөлiну туралы шешiм қабылдаған күннен кейін екi ай мерзiмде өздерiнiң барлық кредиторларына бөлiну туралы жазбаша хабарлама жiберуге және қаржылық есептілік депозитарийінің интернет-ресурсында қазақ және орыс тілдерінде тиiстi хабарландыру беруге мiндеттi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="780"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 84-бап жаңа редакцияда – ҚР 2005.07.08. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін 2-баптан қараңыз); өзгеріс енгізілді – ҚР 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2019 бастап қолданысқа енгізіледі); 12.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">85-бап. Қоғамның бөлініп шығуы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қайта ұйымдастырылатын қоғам қызметiн тоқтатпай, оның мүлкiнiң, құқықтары мен мiндеттерiнiң бiр бөлiгiн бөлiну балансына сәйкес бере отырып, қоғамның бiр немесе бiрнеше қоғам құруы қоғамның бөлiнiп шығуы деп танылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бөлiнiп шығу кезiнде қайта ұйымдастырылатын қоғамның жарғылық капиталы кемiтілуге жатпайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайта ұйымдастырылатын қоғам бөлiнiп шыққан қоғамдарды әділет органдарында немесе "Азаматтарға арналған үкімет" мемлекеттік корпорациясында тiркеу жөнiндегі iс-шараларды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z290" w:id="781"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Қайта ұйымдастырылатын қоғам бөлiнiп шыққан қоғамның жалғыз құрылтайшысы болып табылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="781"/>
+    <w:bookmarkStart w:name="z900" w:id="782"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бөлiнiп шыққан қоғамның жарғылық капиталының мөлшерi қайта ұйымдастырылатын қоғам бөлiну балансына сәйкес оған берген активтер мен мiндеттемелердiң арасындағы айырмаға тең болады және ол осы Заңның 11-бабында белгiленген талаптарға сәйкес келуге тиiс. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="782"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Алып тасталды - ҚР 2011.12.28 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 524</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z292" w:id="783"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Қайта ұйымдастырылатын қоғамның директорлар кеңесi қоғамның бөлiніп шығуы нысанында қайта ұйымдастырылуы, бөлiнiп шыққан қоғамның акцияларын орналастыру (өткiзу) бағасы, бөлiнiп шығу тәртiбi мен талаптары туралы мәселелердi, сондай-ақ бөліну балансының жобасын акционерлердiң жалпы жиналысының қарауына енгізеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="783"/>
+    <w:bookmarkStart w:name="z293" w:id="784"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Қайта ұйымдастырылатын қоғам акционерлерінің жалпы жиналысы бөлiнiп шығу нысанында қайта ұйымдастыру, бөлініп шыққан қоғамның акцияларын орналастыру (өткізу) бағасы, бөлініп шығу тәртібі мен талаптары туралы және бөлiну балансын бекiту туралы шешiм қабылдайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="784"/>
+    <w:bookmarkStart w:name="z294" w:id="785"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қоғам акционерлердiң жалпы жиналысы бөлiнiп шығу туралы шешiм қабылдаған күннен кейін екi ай мерзiмде өздерiнiң барлық кредиторларына бөлiнiп шығу нысанында қайта ұйымдастыру туралы жазбаша хабарлама жiберуге және қаржылық есептілік депозитарийінің интернет-ресурсында қазақ және орыс тілдерінде тиiстi хабарландыру беруге мiндеттi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="785"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 85-бап жаңа редакцияда – ҚР 2005.07.08. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін 2-баптан қараңыз), өзгеріс енгізілді - ҚР 2011.12.28 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 524</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2019 бастап қолданысқа енгізіледі); 02.04.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 241-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2019 бастап қолданысқа енгізіледі); 12.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">86-бап. Қоғамды қайта құру </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қоғам (акционерлiк қоғамның ұйымдық-құқықтық нысанында құрылған коммерциялық емес ұйымды қоспағанда) шаруашылық серiктестiгi немесе өндiрiстiк кооператив болып қайта құрылуға құқылы, қайта құрылатын қоғамның барлық құқықтары мен мiндеттерi өткiзу актiсiне сәйкес оған ауысады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z892" w:id="786"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Қоғам "Ғылым және технологиялық саясат туралы" Қазақстан Республикасының Заңына сәйкес жоғары ғылыми ұйым нысанындағы коммерциялық емес ұйым, "Назарбаев Университеті", "Назарбаев Зияткерлік мектептері" және "Назарбаев Қоры" мәртебесі туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес дербес білім беру ұйымы, сондай-ақ "Астана Хаб" инновациялық кластері туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес дербес кластерлік қор болып қайта құрылуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="786"/>
+    <w:bookmarkStart w:name="z286" w:id="787"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қайта құрылатын қоғамның директорлар кеңесі қоғамның қайта құрылуы, қайта құруды жүзеге асырудың тәртібі мен талаптары, шаруашылық серiктестiгіне қатысушылардың қатысу үлестерiн немесе өндiрiстiк кооператив мүшелерiнiң пайларын айқындау тәртібі туралы мәселені акционерлердің жалпы жиналысының қарауына енгізеді. Шаруашылық серiктестiгiне қатысушының қатысу үлесi немесе өндiрiстiк кооператив мүшесiнiң пайы осы қатысушының қайта құрылатын қоғамда ие болған қоғам акциялары санының қоғамның орналастырылған (сатып алынғандарды қоспағанда) акцияларының жалпы санына арақатынасына барабар айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="787"/>
+    <w:bookmarkStart w:name="z893" w:id="788"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шаруашылық серіктестігінің немесе өндірістік кооперативтің жарғылық капиталының мөлшері қайта ұйымдастырылатын қоғам өткізу актісіне сәйкес оған берген активтер мен мiндеттемелердiң арасындағы айырмаға тең болады және Қазақстан Республикасының заңнамалық актілерінде белгiленген талаптарға сәйкес келуге тиiс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="788"/>
+    <w:bookmarkStart w:name="z287" w:id="789"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Қайта құрылатын қоғам акционерлерінің жалпы жиналысы қоғамның қайта құрылуы, қайта құруды жүзеге асырудың тәртібі мен талаптары, шаруашылық серiктестiгiне қатысушылардың қатысу үлестерiн немесе өндiрiстiк кооператив мүшелерiнiң пайларын айқындау тәртібі туралы шешім қабылдайды және өткізу актісін бекітеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="789"/>
+    <w:bookmarkStart w:name="z288" w:id="790"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Қайта құру кезінде құрылатын жаңа заңды тұлғаның қатысушылары өздерінің бірлескен отырысында Қазақстан Республикасының заң актілеріне сәйкес оның құрылтай құжаттарын бекіту және органдарын сайлау туралы шешім қабылдайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="790"/>
+    <w:bookmarkStart w:name="z289" w:id="791"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Акциялар шығарылымының күші жойылған күні орталық депозитарий жасаған акционерлер тізіміне енгізілген тұлғалар акционерлік қоғамнан қайта құрылған жаңа заңды тұлғаның қатысушылары болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="791"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 86-бапқа өзгертулер енгізілді - ҚР 2005.07.08 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">(қолданысқа енгізілу тәртібін 2-баптан қараңыз), 2007.02.19 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 230</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">(қолданысқа енгізілу тәртібін </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">(қолданысқа енгізілу тәртібін  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қараңыз), 2008.10.23 </w:t>
-[...26 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> қараңыз), 2011.01.19 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 395-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi), 2011.12.28 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 524</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қараңыз),  2009.02.13. </w:t>
-[...179 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 12.07.2022 </w:t>
+        <w:t xml:space="preserve"> қараңыз); 10.06.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 208-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2019 бастап қолданысқа енгізіледі); 01.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 27.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">87-бап. Қоғамды мәжбүрлеп қайта ұйымдастыру туралы сот шешімін орындамаудың салдары </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Егер қоғамның сот шешімі бойынша бөліну немесе бөлініп шығу нысанында мәжбүрлеп қайта ұйымдастыруды жүргізуге уәкілетті органдары қайта ұйымдастыруды осындай шешімде белгіленген мерзімде жүзеге асырмаса, сот біліктілік талаптарына сай келетін сенімгер басқарушы тағайындайды және оған бөліну немесе бөлініп шығу нысанында қайта ұйымдастыруды жүзеге асыруды тапсырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z894" w:id="792"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Сенімгер басқарушы тағайындалған кезден бастап оған директорлар кеңесі мен акционерлердің жалпы жиналысының осы Заңның 84 және 85-баптарында көзделген қайта ұйымдастыру талаптарын айқындау жөніндегі өкілеттіктері ауысады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="792"/>
+    <w:bookmarkStart w:name="z895" w:id="793"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Қоғам атынан әрекет жасайтын сенімгер басқарушы бөліну балансын жасайды және оны бөліну немесе бөлініп шығу нәтижесінде құрылған қоғамдардың жалпы жиналысында бекітілген құрылтай құжаттарымен бірге соттың қарауына береді. Қайта ұйымдастыру нәтижесінде құрылған қоғамдарды мемлекеттік тіркеу сот шешімі негізінде жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="793"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">88-бап. Қоғамды тарату </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қоғамды ерікті түрде тарату туралы шешім Қазақстан Республикасының заң актілеріне сәйкес кредиторлармен келісімдер бойынша және олардың бақылауымен тарату рәсімін белгілейтін акционерлердің жалпы жиналысында қабылданады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z276" w:id="794"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Қазақстан Республикасының заң актілерінде көзделген жағдайларда қоғамды мәжбүрлеп таратуды сот жүзеге асырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="794"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер Қазақстан Республикасының заң актілерінде өзгеше көзделмесе, қоғамды тарату туралы талапты мүдделі тұлғалар сотқа ұсынуы мүмкін. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z277" w:id="795"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Соттың немесе жалпы жиналыстың қоғамды тарату туралы шешімімен тарату комиссиясы тағайындалады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="795"/>
+    <w:bookmarkStart w:name="z896" w:id="796"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тарату комиссиясы қоғамның таратылуы кезеңінде оны басқару және тізбесі Қазақстан Республикасының заңдарында белгіленген іс-әрекет жасау жөніндегі өкілеттіктерге ие болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="796"/>
+    <w:bookmarkStart w:name="z897" w:id="797"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ерiктi тарату кезiнде тарату комиссиясының құрамына қоғам кредиторларының өкілдері, ірі акционерлердің өкілдері, сондай-ақ акционерлердің жалпы жиналысының шешіміне сәйкес өзге де адамдар енгізілуге тиіс. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="797"/>
+    <w:bookmarkStart w:name="z278" w:id="798"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Қоғамды тарату рәсімі және оның кредиторларының талаптарын қанағаттандыру тәртібі Қазақстан Республикасының заңдарымен реттеледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="798"/>
+    <w:bookmarkStart w:name="z279" w:id="799"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Қоғамды тарату кезінде оның жарияланған, оның ішінде орналастырылған акциялары Қазақстан Республикасының заңдарында белгіленген тәртіппен жойылуға жатады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="799"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 88-бапқа өзгеріс енгізілді - Қазақстан Республикасының 2005.07.08. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін 2-баптан қараңыз) Заңымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">89-бап. Таратылатын қоғамның мүлкін акционерлер арасында бөлу </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z977" w:id="800"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Таратылатын қоғамның кредиторлардың талаптары қанағаттандырылғаннан кейін қалған мүлкін акционерлер арасында бөлуді тарату комиссиясы мынадай кезектілікпен жүзеге асырады: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="800"/>
+    <w:bookmarkStart w:name="z282" w:id="801"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) бірінші кезекте - осы Заңға сәйкес сатып алынуға тиіс болатын акциялар бойынша төлемдер; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="801"/>
+    <w:bookmarkStart w:name="z283" w:id="802"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) екінші кезекте - артықшылықты акциялар бойынша есептелген және төленбеген дивидендтерді төлеу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="802"/>
+    <w:bookmarkStart w:name="z284" w:id="803"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) үшінші кезекте - жай акциялар бойынша есептелген және төленбеген дивидендтерді төлеу. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="803"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) алып тасталды - ҚР 2005.07.08. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін 2-баптан қараңыз) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) алып тасталды - ҚР 2005.07.08. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін 2-баптан қараңыз) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қалған мүлік ақшалай нысанда және (немесе) мүлікті заттай беру арқылы, осы Заңның 13-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> талаптары ескерiле отырып, барлық акция иелерінің арасында оларға тиесілі акциялардың санына қарай бөлінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таратылатын қоғамда және (немесе) бағалы қағаздарды ұстаушылар тізілімдерінің жүйесінде және (немесе) номиналды ұстауды есепке алу жүйесінде акционердің жаңартылған деректемелері туралы мәліметтер болмаған жағдайда, осы акционерге төленуге жататын ақша уәкілетті органның нормативтік құқықтық актісінде айқындалған тәртіппен талап етілмеген ақшаны есепке алу үшін орталық депозитарийде ашылған шотқа аударылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z285" w:id="804"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Әрбір кезектің талаптары алдыңғы кезектің талаптары толық қанағаттандырылғаннан кейін қанағаттандырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="804"/>
+    <w:bookmarkStart w:name="z898" w:id="805"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер таратылатын қоғамның мүлкі есептелген, бірақ төленбеген дивидендтерді төлеуге және артықшылықты акциялардың құнын өтеуге жеткіліксіз болса, аталған мүлік түгелдей осы санаттағы акционерлер арасында оларға тиесілі акциялардың санына қарай бөлінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="805"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 89-бапқа өзгеріс енгізілді - ҚР 2005.07.08. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін 2-баптан қараңыз); 12.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 138-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -24333,12811 +36975,290 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z100" w:id="806"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...261 lines deleted...]
-    <w:bookmarkEnd w:id="548"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  11-тарау. Қорытынды және өтпелі ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="806"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">90-бап. Өтпелі ережелер </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Заң қолданысқа енгiзiлгенге дейiн құрылған қоғамдар осы Заң қолданысқа енгiзiлген күннен бастап үш жыл iшiнде өздерiнiң құрылтай құжаттарына тиiстi өзгерiстер енгiзуге және қоғамның жарғылық капиталының мөлшерiн осы Заң қолданысқа енгiзiлген күнге тиiстi қаржы жылына арналған республикалық бюджет туралы заңда белгiленген айлық есептiк көрсеткiш мөлшерiн негiзге ала отырып, осы Заңның 10-бабына сәйкес келтiруге не қоғамды қайта ұйымдастыруға немесе оны таратуға мiндеттi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z280" w:id="807"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қоғам осы баптың 1-тармағында белгiленген талаптарды орындамаған жағдайда, уәкiлеттi орган оны мәжбүрлеп тарату не оны қайта құру нысанында қайта ұйымдастыру туралы сотқа өтiнiш беруге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="807"/>
+    <w:bookmarkStart w:name="z281" w:id="808"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Осы Заң қолданысқа енгізілгенге дейін акциялар ұстаушылардың тізілімін жасауды, жүргізуді және сақтауды дербес жүзеге асырған қоғам осы Заң қолданысқа енгізілген күннен бастап үш айдың ішінде қоғамның тіркеушісін сайлау туралы шешім қабылдап, оған қоғамның акцияларын ұстаушылардың тiзiлiмдер жүйесін құрайтын құжаттарды беруге міндетті. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="808"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 53-1-баппен толықтырылды - ҚР 2007.02.19. </w:t>
-[...99 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 90-бапқа өзгеріс енгізілді - Қазақстан Республикасының 2005.07.08. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін 2-баптан қараңыз) Заңымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">54-бап. Директорлар кеңесінің құрамы </w:t>
-[...449 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">55-бап. Директорлар кеңесі мүшелерінің өкілеттік мерзімі </w:t>
-[...11808 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">91-бап. Осы Заңды қолданысқа енгізу тәртібі </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Заң оның ресми жарияланған күнінен бастап қолданысқа енгізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z899" w:id="802"/>
+    <w:bookmarkStart w:name="z899" w:id="809"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Акционерлік қоғамдар туралы" 1998 жылғы 10 шілдедегі Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасы Парламентінің Жаршысы, 1998 ж., № 17-18, 223-құжат; 1999 ж., № 20, 727-құжат; № 24, 1072-құжат; 2001 ж., № 23, 321-құжат; 2002 ж., № 10, 102-құжат) күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="802"/>
+    <w:bookmarkEnd w:id="809"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12000" w:type="dxa"/>
             <w:tcBorders/>
@@ -37275,55 +37396,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -37649,31 +37770,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>