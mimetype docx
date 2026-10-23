--- v0 (2025-12-15)
+++ v1 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4adc062" w14:textId="4adc062">
+    <w:p w14:paraId="f0f6a7f" w14:textId="f0f6a7f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1109,131 +1109,131 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 3-бапқа өзгерістер енгізілді - ҚР 2004.12.20 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2005 бастап қолданысқа енгiзiледi), 2005.12.23 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз), 2012.07.05 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 30-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 262-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1566,115 +1566,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      4. Алып тасталды - ҚР 03.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 262-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (01.01.2020 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 4-бапқа өзгерістер енгізілді - ҚР 2005.12.23 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 03.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 262-VI</w:t>
       </w:r>
       <w:r>
@@ -2628,91 +2628,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 8-бапқа өзгерістер енгізілді - ҚР 2005.12.23 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 28.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2877,131 +2877,131 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 9-бапқа өзгерістер енгізілді - ҚР 2005.12.23 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 28.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 205-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3324,51 +3324,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кредиттiк серiктестiк қатысушылары жалпы жиналысының шешiмi бойынша басқарманың төрағасы және (немесе) мүшелерi кредиттiк серiктестiктiң қатысушылары болып табылмайтын адамдардан сайлануы мүмкiн. Бұл жағдайда басқарманың құрамында кредиттiк серiктестiктiң бiр немесе бiрнеше қатысушылары болуға тиiс. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z60" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Басқарманың отырысы қажетiне қарай, бiрақ айына кемiнде бiр рет өткiзiледi. </w:t>
+      4. Басқарманың отырысы қажетiне қарай, бiрақ тоқсанына кемiнде бiр рет өткiзiледi. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z61" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер отырысқа басқарма мүшелерiнiң кемiнде үштен екiсi қатысса, ол өзiнiң қарауына енгiзiлген мәселелердi шешуге құқылы. Шешiм отырысқа қатысушы басқарма мүшелерiнiң көпшiлiк даусымен қабылданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
@@ -3380,91 +3380,131 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 10-бапқа өзгеріс енгізілді - ҚР 28.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 205-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 352-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5938,31 +5978,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>