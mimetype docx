--- v0 (2025-11-15)
+++ v1 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a914037" w14:textId="a914037">
+    <w:p w14:paraId="45bbb85" w14:textId="45bbb85">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -128,526 +128,672 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>МАЗМҰНЫ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...46 lines deleted...]
-      Осы Заңның қолданылуы соғыс жағдайы кезеңiмен шектеледi. </w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Бүкіл мәтін бойынша "заңнамалық актілерінде", "заң актілеріне" және "заңнамалық актілеріне" деген сөздер тиісінше "заңдарында", "заңдарына" және "заңдарына" деген сөздермен ауыстырылды – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VІІІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Заң Қазақстан Республикасы азаматтарының, Қазақстан Pecпубликасының аумағында тұратын шетел азаматтарының және азаматтығы жоқ адамдардың (бұдан әрі - азаматтар және басқа да адамдар), сондай-ақ мемлекеттік органдардың, әскери басқару органдарының және меншік нысандарына қарамастан ұйымдардың (бұдан әрі - ұйымдар) соғыс жағдайы кезеңіндегі құқықтық қатынастарын реттейді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Заңның қолданылуы соғыс жағдайы кезеңімен шектеледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспеге өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VІІІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">1-бап. Осы Заңда пайдаланылатын негiзгi ұғымдар </w:t>
+        <w:t xml:space="preserve">1-бап. Осы Заңда пайдаланылатын негізгі ұғымдар </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Заңда мынадай ұғымдар пайдаланылады: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) агрессия - шет мемлекеттің (мемлекеттер тобының не коалициясының) Қазақстан Республикасының егемендiгiне, аумақтық қол сұғылмаушылығына немесе саяси тәуелсiздiгiне қарсы қарулы күш қолдануы немесе оған Бiрiккен Ұлттар Ұйымының Жарғысымен сыйыспайтын қандай да болсын басқадай әрекет жасауы. </w:t>
-[...89 lines deleted...]
-      шет мемлекеттiң қарулы күштерiнiң Қазақстан Республикасының Қарулы Күштерiне, басқа әскерлерi мен әскери құралымдарына,  Қазақстан Республикасының теңiзде жүзетiн сауда немесе азаматтық авиация Keмесiне шабуыл жасауы; </w:t>
+      1) агрессия - шет мемлекеттің (мемлекеттер тобының не коалициясының) Қазақстан Республикасының Тәуелсіздігіне, Егемендігіне, аумақтық қол сұғылмаушылығына немесе саяси тәуелсіздігіне қарсы қарулы күш қолдануы немесе оған Біріккен Ұлттар Ұйымының Жарғысымен сыйыспайтын қандай да болсын басқадай әрекет жасауы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Соғыстың жариялану-жарияланбауына қарамастан мынадай іс-қимылдардың кез келгені: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      шет мемлекеттің қарулы күштерінің Қазақстан Республикасының аумағына басып кіруі, шабуыл жасауы, қарулы күшті қолдана отырып Қазақстан Республикасының аумағын немесе оның бөлігін аннексиялаудың кез келгені; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының аумағын бомбалау немесе шет мемлекеттің кез келген қаруды Қазақстан Республикасына қарсы қолдануы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      шет мемлекеттің қарулы күштерінің Қазақстан Республикасының порттарын немесе жағалауларын қоршап алуы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      шет мемлекеттің қарулы күштерінің Қазақстан Республикасының Қарулы Күштеріне, басқа әскерлері мен әскери құралымдарына,  Қазақстан Республикасының теңізде жүзетін сауда немесе азаматтық авиация Keмесіне шабуыл жасауы; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       халықаралық шарт бойынша Қазақстан Республикасының аумағында </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      орналасқан шет мемлекеттiң қарулы күштерiн халықаралық шартта көзделген талаптарды бұза отырып қолдану немесе халықаралық шарттың </w:t>
-[...71 lines deleted...]
-      шет мемлекеттердiң Қазақстан Республикасының егемендiгiне, аумақтық қол сұғылмаушылығына немесе саяси тәуелсiздiгiне қарсы бағытталған өзге де iс-қимылдары, сондай-ақ Бiрiккен Ұлттар Ұйымы Жарғысының ережелерiне сәйкес Бiрiккен Ұлттар Ұйымының Қауiпсiздiк Кеңесi агрессия ретiнде белгiлеген актiлер агрессия актiсi болып танылады;</w:t>
+      орналасқан шет мемлекеттің қарулы күштерін халықаралық шартта көзделген талаптарды бұза отырып қолдану немесе халықаралық шарттың </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      қолданылуы тоқтатылғаннан кейін де олардың Қазақстан Республикасының аумағында болуының кез келген түрде жалғасуы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      басқа мемлекеттің билігіне берілген аумақта, сол мемлекеттің Қазақстан Республикасына қарсы агрессия актісін жасау үшін пайдалануына мүмкіндік жасаушы мемлекеттің іс-қимылы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мемлекеттің немесе мемлекет атынан Қазақстан Республикасына қарсы тегеурінділігі жоғарыда атап көрсетілген актілерге пара-пар қарулы күш қолдану актілерін жүзеге асыратын қарулы бандалардың, топтардың және тұрақты eмec күштердің немесе жалдамалылардың жіберілуі; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шет мемлекеттердің Қазақстан Республикасының егемендігіне, аумақтық қол сұғылмаушылығына немесе саяси тәуелсіздігіне қарсы бағытталған өзге де іс-қимылдары, сондай-ақ Біріккен Ұлттар Ұйымы Жарғысының ережелеріне сәйкес Біріккен Ұлттар Ұйымының Қауіпсіздік Кеңесі агрессия ретінде белгілеген актілер агрессия актісі болып танылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z25" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) аннексия - Қазақстан Республикасының аумағын немесе оның бiр бөлiгiн шет мемлекеттiң күштеп қосып алуы, басып алуы;</w:t>
+      2) аннексия - Қазақстан Республикасының аумағын немесе оның бір бөлігін шет мемлекеттің күштеп қосып алуы, басып алуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z26" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) әскери цензура - хабарлар мен материалдардың не олардың жекелеген бөлiктерiнiң таралуына шектеу қою немесе тыйым салу мақсатында бұқаралық ақпарат құралдарының хабарлар мен материалдарды әскери басқару органдарымен және мемлекеттiк органдармен, лауазымды адамдармен олардың талабы бойынша немесе өзге де негiздер бойынша алдын ала келiсуi, сондай-ақ мемлекеттiк құпиялары бар мәлiметтердiң жариялануы мен әйгiленуiне жол бермеу мақсатында хат-хабар алмасуға, телефон және радио арқылы сөйлесулерге бақылауды жүзеге асыру;</w:t>
+      3) әскери цензура - хабарлар мен материалдардың не олардың жекелеген бөліктерінің таралуына шектеу қою немесе тыйым салу мақсатында бұқаралық ақпарат құралдарының хабарлар мен материалдарды әскери басқару органдарымен және мемлекеттік органдармен, лауазымды адамдармен олардың талабы бойынша немесе өзге де негіздер бойынша алдын ала келісуі, сондай-ақ мемлекеттік құпиялары бар мәліметтердің жариялануы мен әйгіленуіне жол бермеу мақсатында хат-хабар алмасуға, телефон және радио арқылы сөйлесулерге бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z27" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) соғыс жағдайы - Қазақстан Республикасына қарсы агрессияны не оның қауiпсiздiгiне сырттан тiкелей төнген қатердi болдырмауға немесе оларға тойтарыс беруге жағдай жасауға бағытталған саяси, экономикалық, әкiмшiлiк, әскери және өзге де шаралар кешенiн көздейтiн және Қазақстан Республикасының Президентi Республиканың бүкiл аумағында немесе оның жекелеген жерлерiнде енгiзетiн ерекше құқықтық режим;</w:t>
+      4) соғыс жағдайы - Қазақстан Республикасына қарсы агрессияны не оның қауіпсіздігіне сырттан тікелей төнген қатерді болдырмауға немесе оларға тойтарыс беруге жағдай жасауға бағытталған саяси, экономикалық, әкімшілік, әскери және өзге де шаралар кешенін көздейтін және Қазақстан Республикасының Президенті Қазақстан Республикасының бүкіл аумағында немесе оның жекелеген жерлерінде енгізетін ерекше құқықтық режим;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z28" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) интернирлеу – Қазақстан Республикасына қарсы агрессия жасаған мемлекеттің азаматтарын халықаралық құқықтың жалпыға бірдей танылған қағидаттары мен нормаларына сәйкес ұстап алу және арнайы бөлінген қоныстандыру орындарына жабу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z29" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) коменданттық сағат - соғыс жағдайы кезiнде қоғамдық тәртiп пен қауiпсiздiктiң сақталуын қамтамасыз ету, барлаушылық,  диверсиялық және басқа да дұшпандық әрекеттердiң жолын кесу мақсатында қолданылу мерзiмдерi мен уақыты көрсетiле отырып енгiзiлетiн, халықтың арнайы берiлген рұқсат қағаздар мен жеке басты куәландыратын құжаттарсыз тәулiктiң белгiленген уақытында тұрғын үйлерден тыс жерлерде болуына және елдi мекендер арасында жүрiп-тұруына тыйым салатын шара;</w:t>
+      6) коменданттық сағат - соғыс жағдайы кезінде қоғамдық тәртіп пен қауіпсіздіктің сақталуын қамтамасыз ету, барлаушылық,  диверсиялық және басқа да дұшпандық әрекеттердің жолын кесу мақсатында қолданылу мерзімдері мен уақыты көрсетіле отырып енгізілетін, халықтың арнайы берілген рұқсат қағаздар мен жеке басты куәландыратын құжаттарсыз тәуліктің белгіленген уақытында тұрғын үйлерден тыс жерлерде болуына және елді мекендер арасында жүріп-тұруына тыйым салатын шара;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z30" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) қауiпсiздiкке сырттан тiкелей төнген қатер - Қазақстан Республикасы Мемлекеттік шекарасының қол сұғылмаушылығына төнген қатер және Қазақстан Республикасына қатысты күш қолдану қатерi, сондай-ақ шет мемлекеттердiң арнайы қызметтерi мен ұйымдарының, сондай-ақ жекелеген адамдардың барлаушылық, террористiк, диверсиялық және Қазақстанның ұлттық қауiпсiздiгiне залал келтiруге бағытталған өзге де әрекеттерi;</w:t>
+      7) қауіпсіздікке сырттан тікелей төнген қатер - Қазақстан Республикасы Мемлекеттік шекарасының қол сұғылмаушылығына төнген қатер және Қазақстан Республикасына қатысты күш қолдану қатері, сондай-ақ шет мемлекеттердің арнайы қызметтері мен ұйымдарының, сондай-ақ жекелеген адамдардың барлаушылық, террористік, диверсиялық және Қазақстан Республикасының ұлттық қауіпсіздігіне залал келтіруге бағытталған өзге де әрекеттері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z31" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) әскери басқару органдары - стратегиялық, жедел-стратегиялық, жедел-аумақтық, жедел-тактикалық, тактикалық және жергілікті әскери басқару органдары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z32" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) облыстың, республикалық маңызы бар қаланың, астананың қорғаныс кеңесі – соғыс жағдайы кезеңіне құрылатын және әкімшілік-аумақтық бірлік шегінде мемлекеттік органдарға, ұйымдарға және арнаулы құралымдарға мемлекет қорғанысы мүдделерінде басшылықты жүзеге асыратын әскери басқару органы.</w:t>
+      9) астананың, облыстың, республикалық маңызы бар қаланың қорғаныс кеңесі – соғыс жағдайы кезеңіне құрылатын және әкімшілік-аумақтық бірлік шегінде мемлекеттік органдарға, ұйымдарға және арнаулы құралымдарға мемлекет қорғанысы мүдделерінде басшылықты жүзеге асыратын әскери басқару органы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -662,130 +808,170 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 10.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 344-VI</w:t>
+        <w:t>№ 344-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 16.11.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 375-VI</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t>№ 375-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VІІІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">2-бап. Соғыс жағдайын енгiзудiң мақсаты </w:t>
-[...17 lines deleted...]
-      Қазақстан Республикасына қарсы агрессияның жолын кесу немесе оған тойтарыс беру үшiн жағдайлар жасау соғыс жағдайын енгiзудiң мақсаты болып табылады. </w:t>
+        <w:t xml:space="preserve">2-бап. Соғыс жағдайын енгізудің мақсаты </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасына қарсы агрессияның жолын кесу немесе оған тойтарыс беру үшін жағдайлар жасау соғыс жағдайын енгізудің мақсаты болып табылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-бап. Қазақстан Республикасының соғыс жағдайы туралы заңнамасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z43" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -836,51 +1022,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 3-бап жаңа редакцияда - ҚР 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 202-VIII</w:t>
+        <w:t>№ 202-VІІІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -897,535 +1083,637 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">4-бап. Соғыс жағдайын енгiзу </w:t>
-[...251 lines deleted...]
-      7. Мемлекеттi агрессияға тойтарыс беруге әзiрлеу тәртiбiн Қазақстан Республикасының Президентi Қазақстан Республикасының заңдарына сәйкес белгiлейдi. </w:t>
+        <w:t xml:space="preserve">4-бап. Соғыс жағдайын енгізу </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қазақстан Республикасына қарсы агрессия жағдайлары не оның қауіпсіздігіне сырттан тікелей төнген қатер Қазақстан Республикасының бүкіл аумағында немесе оның жекелеген жерлерінде соғыс жағдайын енгізу үшін негіз болып табылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Соғыс жағдайы Қазақстан Республикасының бүкіл аумағында немесе оның жекелеген жерлерінде Қазақстан Республикасы Президентінің жарлығымен енгізіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Соғыс жағдайы енгізілген кезде Қазақстан Республикасының Президенті, егер бұрын жарияланбаған болса, ішінара немесе жалпы мобилизация жариялайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Қазақстан Республикасы Президентінің соғыс жағдайын енгізу туралы жарлығында: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      соғыс жағдайын енгізу үшін негіз болған мән-жайлар;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      енгізілген шаралардың және азаматтар мен басқа тұлғалардың құқықтары мен бостандықтарын уақытша шектеулердің тізбесі; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      соғыс жағдайы енгізілетін аумақтың шекаралары; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      соғыс жағдайын орнату мен қолдау үшін тартылатын күштер мен құралдар;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      соғыс жағдайы қолданыла бастайтын уақыт белгіленеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Қазақстан Республикасы Президентінің соғыс жағдайын енгізу </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      туралы жарлығының толық мәтіні дереу радио мен теледидар арқылы таратылуға, сондай-ақ ресми түрде жариялануға тиіс. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Қазақстан Республикасының Президенті Қазақстан Республикасының Құрылтайын соғыс жағдайының енгізілгені және ішінара немесе жалпы мобилизация жарияланғаны туралы дереу хабардар </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      етеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Мемлекетті агрессияға тойтарыс беруге әзірлеу тәртібін Қазақстан Республикасының Президенті Қазақстан Республикасының заңдарына сәйкес белгілейді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-бапқа өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VІІІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">5-бап. Соғыс жағдайының кезеңi </w:t>
-[...127 lines deleted...]
-      5. Соғыс жағдайы күшiнде болған кезеңде Қазақстан Республикасының азаматтық қорғанысы мен аумақтық қорғанысы іс-шаралары Қазақстан Республикасының заңдарына сәйкес жүргiзiледi.</w:t>
+        <w:t xml:space="preserve">5-бап. Соғыс жағдайының кезеңі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Соғыс жағдайының кезеңі соғыс жағдайы енгізілген уақыттан басталады және соғыс жағдайының күші жойылған уақытпен аяқталады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Соғыс жағдайы күшінде болған кезеңде азаматтардың және басқа да адамдардың, Қазақстан Республикасы Конституциясы 41-бабының 3-тармағында аталған баптарда көзделген құқықтар мен бостандықтарды қоспағанда, құқықтары мен бостандықтарын, ұйымдардың </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      қызметін шектеу, сондай-ақ оларға осы Заңда белгіленген қосымша міндеттер жүктеу көзделеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Соғыс жағдайы енгізілген жерлерде Қазақстан Республикасының заңдарына сәйкес әскери басқару органдарының өкілеттіктері кеңейтіледі, оларға мемлекеттік билік пен басқару органдарының қорғаныс және қоғамдық тәртіпті қамтамасыз ету саласындағы барлық функциялары көшеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Қазақстан Республикасының Қарулы Күштері, басқа да әскерлері мен әскери құралымдары, арнаулы мемлекеттік органдары соғыс жағдайы қолданылатын кезеңде Қазақстан Республикасының заңнамасына сәйкес агрессияға тойтарыс беру үшін қолданылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Соғыс жағдайы күшінде болған кезеңде Қазақстан Республикасының азаматтық қорғанысы мен аумақтық қорғанысы іс-шаралары Қазақстан Республикасының заңдарына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 5-бапқа өзгеріс енгізілді - ҚР 2012.02.13 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 553-IV</w:t>
+        <w:t>№ 553-ІV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 202-VIII</w:t>
+        <w:t>№ 202-VІІІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VІІІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z7" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1449,321 +1737,321 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">6-бап. Соғыс жағдайының шаралары </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Соғыс жағдайы енгiзiлген аумақта мынадай шаралар қолданылуы мүмкiн: </w:t>
-[...71 lines deleted...]
-      4) Қазақстан Республикасының азаматтық қорғанысы мен аумақтық қорғанысы iс-шараларын өткiзу; </w:t>
+      1. Соғыс жағдайы енгізілген аумақта мынадай шаралар қолданылуы мүмкін: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Қазақстан Республикасының мемлекеттік органдары мен өзге де ұйымдарын, сондай-ақ экономикасын соғыс жағдайы талаптарына сай жұмыс істеуге көшіру; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасы Қарулы Күштерінің, басқа да әскерлері мен әскери құралымдарының, арнаулы мемлекеттік органдарының жұмылдыра өрістетуін жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) Қарулы Күштердің мүдделеріне сай міндеттерді орындау үшін арнайы құралымдар жасақтау, экономиканың іркіліссіз жұмысы мен халықтың тыныс-тіршілігін қамтамасыз ету; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) Қазақстан Республикасының азаматтық қорғанысы мен аумақтық қорғанысы іс-шараларын өткізу; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мемлекеттік материалдық резервтің материалдық құндылықтарымен операция жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) қоғамдық тәртiптiң, сондай-ақ республикалық объектiлер бойынша - Қазақстан Республикасының Үкiметi, коммуналдық объектiлер бойынша - жергiлiктi атқарушы органдар белгiлейтiн тiзбелерге сәйкес мемлекеттiк және әскери объектiлердiң, халықтың тыныс-тiршiлiгiн, көлiк пен коммуникациялардың жұмысын қамтамасыз ететiн объектiлердiң, адамдардың өмiрi, денсаулығы және қоршаған орта үшiн аса қауiптi объектiлердiң күзетiн күшейту; </w:t>
-[...107 lines deleted...]
-      12) соғыс жағдайы енгiзiлген жерде болатын орын мен тұратын орынды таңдауға тыйымдар мен шектеулер белгiлеу; </w:t>
+      6) қоғамдық тәртіптің, сондай-ақ республикалық объектілер бойынша - Қазақстан Республикасының Үкіметі, коммуналдық объектілер бойынша - жергілікті атқарушы органдар белгілейтін тізбелерге сәйкес мемлекеттік және әскери объектілердің, халықтың тыныс-тіршілігін, көлік пен коммуникациялардың жұмысын қамтамасыз ететін объектілердің, адамдардың өмірі, денсаулығы және қоршаған орта үшін аса қауіпті объектілердің күзетін күшейту; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) көлік, коммуникациялар және энергетика, сондай-ақ адамдардың өмірі, денсаулығы және қоршаған орта үшін аса қауіпті объектілер жұмысының ерекше режимін белгілеу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) халықты, шаруашылық, әлеуметтік және мәдени мақсаттағы объектілерді эвакуациялау, сондай-ақ азаматтарды және басқа адамдарды өмір сүруге қауіпті аудандардан, уақытша немесе тұрақты тұруы және орналасуы үшін оларға міндетті түрде тұрғын үй-жай және тұрғын үйге жатпайтын үй-жай бере отырып, басқа аудандарға уақытша көшіру; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жеке және заңды тұлғалардан қорғаныс мұқтажы үшін қажетті мүлікті, Қазақстан Республикасының заңдарында белгіленген тәртіппен және жағдайда реквизициялау, оларға реквизицияланған мүлік құнын мемлекеттің өтеуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) соғыс жағдайы енгізілген аумаққа кірудің және одан шығудың ерекше режимін белгілеу және қамтамасыз ету, сондай-ақ жүріп-түру еркіндігін шектеу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) Қазақстан Республикасының Үкіметі белгілеген тәртіппен ұйымдарды, азаматтарды және басқа адамдарды қорғаныс сипатындағы жұмыстарды орындауға, қарсылас жақтың қару қолдануының салдарын жоюға, зақымданған, қираған объектілерді, халықтың тыныс-тіршілігін қамтамасыз ету жүйесін қалпына келтіруге, сондай-ақ өртке, эпидемияға, эпизоотияға қарсы күреске қатысуға тарту; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) соғыс жағдайы енгізілген жерде болатын орын мен тұратын орынды таңдауға тыйымдар мен шектеулер белгілеу; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) бейбіт жиналыстарды, ереуілдерді ұйымдастыруға және өткізуге тыйым салу немесе оларды шектеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      14) коменданттық сағат белгiлеу және әскери басқару органдары мен мемлекеттiк органдарға Қазақстан Республикасының заңдарында көзделген негiздер бойынша азаматтардың және басқа да адамдардың құжаттарын тексерудi жүзеге асыруына, олардың жеке басына тексеру жүргiзуiне, заттарын, тұрғын үйi мен көлiгiн тексерiп қарауына, сондай-ақ азаматтарды, басқа да адамдарды және көлiк құралдарын ұстап, iркудi жүзеге асыруына құқық беру; </w:t>
-[...17 lines deleted...]
-      15) қару-жарақ, оқ-дәрi, жарылғыш және улы заттар сатуға тыйым салу, құрамында есiрткi және өзге де күштi әсер ететiн заттар бар дәрi-дәрмек пен медициналық препараттар, алкоголь өнiмдерi айналымының ерекше режимiн белгiлеу; </w:t>
+      14) коменданттық сағат белгілеу және әскери басқару органдары мен мемлекеттік органдарға Қазақстан Республикасының заңдарында көзделген негіздер бойынша азаматтардың және басқа да адамдардың құжаттарын тексеруді жүзеге асыруына, олардың жеке басына тексеру жүргізуіне, заттарын, тұрғын үйі мен көлігін тексеріп қарауына, сондай-ақ азаматтарды, басқа да адамдарды және көлік құралдарын ұстап, іркуді жүзеге асыруына құқық беру; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15) қару-жарақ, оқ-дәрі, жарылғыш және улы заттар сатуға тыйым салу, құрамында есірткі және өзге де күшті әсер ететін заттар бар дәрі-дәрмек пен медициналық препараттар, алкоголь өнімдері айналымының ерекше режимін белгілеу; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1799,69 +2087,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      17) баспаханалардың, есептеу орталықтарының және автоматтандырылған жүйелердiң, бұқаралық ақпарат құралдарының жұмысына бақылау орнату, оларды қорғаныс қажетi үшiн пайдалану, сондай-ақ олардың қызметiн шектеу; </w:t>
-[...17 lines deleted...]
-      18) әскери цензура енгiзу; </w:t>
+      17) баспаханалардың, есептеу орталықтарының және автоматтандырылған жүйелердің, бұқаралық ақпарат құралдарының жұмысына бақылау орнату, оларды қорғаныс қажеті үшін пайдалану, сондай-ақ олардың қызметін шектеу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18) әскери цензура енгізу; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19) интернирлеу; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1871,105 +2159,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20) Қазақстан Республикасы азаматтарының шетелге шығуына тыйым салу немесе шектеу; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      21) мемлекеттiк органдар мен ұйымдарда құпиялылық режимiн күшейтуге бағытталған қосымша шаралар енгiзу; </w:t>
-[...53 lines deleted...]
-      3. Осы баптың 1 және 2-тармақтарында көрсетiлген соғыс жағдайы шараларын жүзеге асыруды регламенттейтiн қажеттi нормативтiк құқықтық актiлер соғыс жағдайының күшiнде болу кезеңiнде де, ол енгiзiлгенге дейiн де қабылдануы мүмкiн. </w:t>
+      21) мемлекеттік органдар мен ұйымдарда құпиялылық режимін күшейтуге бағытталған қосымша шаралар енгізу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22) Қазақстан Республикасының заңдарына сәйкес соғыс жағдайын қамтамасыз етуге қажетті өзге де шаралар. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Соғыс жағдайы кезеңінде мемлекеттің қорғаныс мүддесіндегі қажеттерін, сондай-ақ халықтың мұқтажын қанағаттандыру үшін қажетті өнімдер өндіруге, жұмыстар мен қызмет көрсетулерді жүзеге асыруға арналған жағдайларды қамтамасыз ету мақсатында экономикалық және қаржылық қызметті жүзеге асыруға; тауарлардың, ақшаның және қызмет көрсетудің бірден бірге еркін өтуіне; ақпаратты іздеуге, алуға, беруге, өндіруге және таратуға; банкроттық рәсімдерін қолданудың тәртібі мен шарттарына; еңбек қызметінің режиміне арналған уақытша шектеулер қоюға байланысты шаралар қолданылуы мүмкін, сондай-ақ Қазақстан Pecпубликасының заңдарында көзделген тәртіппен Қазақстан Республикасының бүкіл аумағында да, оның жекелеген жерлерінде де қаржы, салық, кеден және банк жүйелерінің жұмыс ерекшеліктері белгіленуі мүмкін. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Осы баптың 1 және 2-тармақтарында көрсетілген соғыс жағдайы шараларын жүзеге асыруды регламенттейтін қажетті нормативтік құқықтық актілер соғыс жағдайының күшінде болу кезеңінде де, ол енгізілгенге дейін де қабылдануы мүмкін. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1983,140 +2271,180 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2012.02.13 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 553-IV</w:t>
+        <w:t>№ 553-ІV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 25.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 334-VI</w:t>
+        <w:t>№ 334-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 10.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 344-VI</w:t>
+        <w:t>№ 344-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 202-VIII</w:t>
+        <w:t>№ 202-VІІІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VІІІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2142,159 +2470,159 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 7-баптың тақырыбы жаңа редакцияда - ҚР 10.01.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 275-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi).</w:t>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Соғыс жағдайы режимін қамтамасыз ету кезінде Қазақстан Республикасының заңдарына сәйкес Қазақстан Республикасы Президентінің шешімі бойынша мынадай негізгі міндеттерді орындау үшін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) соғыс жағдайы енгiзiлген аумаққа кiрудiң және ол аумақтан шығудың ерекше режимiн сақтау, сондай-ақ ондағы жүрiп-тұру еркiндiгiн шектеу; </w:t>
-[...17 lines deleted...]
-      2) халықты құтқару мен эвакуациялауға, авариялық-құтқару және басқа да шұғыл жұмыстарға, санитариялық-эпидемияға қарсы, эпизоотияға қарсы және басқа да шараларды өткiзуге қатысу; </w:t>
+      1) соғыс жағдайы енгізілген аумаққа кірудің және ол аумақтан шығудың ерекше режимін сақтау, сондай-ақ ондағы жүріп-тұру еркіндігін шектеу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) халықты құтқару мен эвакуациялауға, авариялық-құтқару және басқа да шұғыл жұмыстарға, санитариялық-эпидемияға қарсы, эпизоотияға қарсы және басқа да шараларды өткізуге қатысу; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) күзетілетін адамдар мен күзетілетін объектілердің қауіпсіздігін қамтамасыз ету, мемлекеттік және әскери объектілерді, халықтың  тыныс-тіршілігін, көлік пен коммуникациялардың жұмыс істеуін қамтамасыз ететін, сондай-ақ адамдардың өміріне, денсаулығына және қоршаған ортаға жоғары қауіп төндіретін объектілерді күзету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) қоғамдық тәртiп пен қауiпсiздiктi сақтау, соғыс жағдайы шараларын қамтамасыз ету жөнiндегi iс-шараларды өткiзуге қатысу; </w:t>
-[...17 lines deleted...]
-      5) заңсыз қарулы құралымдардың, террористердiң, сондай-ақ арнаулы мемлекеттік органдар мен құқық қорғау органдарында, әскери басқару органдарында қызметi Қазақстан Республикасының қорғанысы мен қауiпсiздiгiне нұқсан келтiруге бағытталғандығы туралы анық мәлiметтер бар қоғамдық және дiни бiрлестiктер, шетелдiк және халықаралық ұйымдар әрекеттерiнiң жолын кесу үшiн Қарулы Күштер қолданылады, басқа да әскерлер мен әскери құралымдар, сондай-ақ мемлекеттік органдар тартылады.</w:t>
+      4) қоғамдық тәртіп пен қауіпсіздікті сақтау, соғыс жағдайы шараларын қамтамасыз ету жөніндегі іс-шараларды өткізуге қатысу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) заңсыз қарулы құралымдардың, террористердің, сондай-ақ арнаулы мемлекеттік органдар мен құқық қорғау органдарында, әскери басқару органдарында қызметі Қазақстан Республикасының қорғанысы мен қауіпсіздігіне нұқсан келтіруге бағытталғандығы туралы анық мәліметтер бар қоғамдық және діни бірлестіктер, шетелдік және халықаралық ұйымдар әрекеттерінің жолын кесу үшін Қарулы Күштер қолданылады, басқа да әскерлер мен әскери құралымдар, сондай-ақ мемлекеттік органдар тартылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z33" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1. Қазақстан Республикасының Мемлекеттік күзет қызметі жұмылдыру және соғыс жағдайы кезеңдерінде Қазақстан Республикасының қорғаныс жоспарына сәйкес күзетілетін адамдардың қауіпсіздігін, күзетілетін объектілердің күзетілуі мен қорғалуын қамтамасыз ету мүдделерінде Қазақстан Республикасының басқа да мемлекеттік органдарының қажетті күштері мен құралдарын пайдалануға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2343,516 +2671,496 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 7-бапқа өзгерістер енгізілді - ҚР 10.01.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 275-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 10.06.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 344-VI</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 10.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 344-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 136-VII</w:t>
+        <w:t>№ 136-VІІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">8-бап. Соғыс жағдайы режимiн қамтамасыз ету кезiнде қару-жарақты, әскери техниканы, арнайы құралдарды, сондай ақ дене күшін қолдану </w:t>
-[...307 lines deleted...]
-      3. Дене күшiн, арнайы құралдарды, қару-жарақты және соғыс техникасын өкiлеттiктен асыра қолдану Қазақстан Республикасының заңдарына сәйкес жауаптылыққа апарып соғады. </w:t>
+        <w:t xml:space="preserve">8-бап. Соғыс жағдайы режимін қамтамасыз ету кезінде қару-жарақты, әскери техниканы, арнайы құралдарды, сондай ақ дене күшін қолдану </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Соғыс жағдайы режимін қамтамасыз ету үшін тартылып отырған </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      әскери қызметшілерге және мемлекеттік органдардың қызметкерлеріне қызметтік міндеттерін орындау кезінде қару-жарақ, әскери техника, арнайы құралдар алып жүру, сақтау, қолдану, сондай-ақ дeнe күшін қолдану құқығы беріледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Аталған адамдар дене күшін, арнайы құралдарды, қару-жарақты және соғыс техникасын қолдануға байланысты келтірілген зиян үшін, егер келтірілген зиян төнген қауіптің сипаты мен дәрежесіне сәйкес болса, жауапты болмайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Соғыс жағдайы режимін қамтамасыз ету үшін тартылған әскери қызметшілер мен мемлекеттік органдар қызметкерлері дене күшін, арнайы құралдарды, қару-жарақты немесе соғыс техникасын: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) мемлекеттік және әскери объектілерге, азаматтарға және басқа да адамдарға жасалған шабуылды тойтару үшін; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) әскери қызметшілер мен мемлекеттік органдар қызметкерлерінің, сондай-ақ азаматтардың және басқа да адамдардың өмірі мен денсаулығына қауіп төндіретін қарсылықты болғызбау үшін; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) өздерімен бірге қару-жарақты, оқ-дәрілерді, жарылғыш, химиялық немесе улы заттарды алып жүрген адамдарды, егер олар: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      қылмыс жасау үстінде қолға түссе; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      әскери қызметшілердің немесе мемлекеттік органдар қызметкерлерінің заңды талаптарын орындамаса; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      әскери қызметшілер мен мемлекеттік органдардың қызметкерлеріне, өздеріне жүктелген қызметтік міндеттерді жүзеге асыруына кедергі келтірсе, оларды ұстау үшін; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) күзетілетін объектілер мен әскерлердің орналасқан жерлеріне заңсыз еніп кету әрекеттерінің жолын кесу үшін;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) кепілдікке алынғандарды, басып алынған күзетілетін объектілерді, ғимараттарды, көлік құралдары мен жүктерді азат ету үшін, сондай-ақ жаппай тәртіпсіздіктер мен қоғамдық тәртіпті топтасып бұзудың жолын кесу үшін; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) жүргізушісі заңды талаптарды орындамаған көлік құралын тоқтату үшін; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) дабыл немесе көмекке шақыру белгісін беру үшін; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) Қазақстан Республикасының заңдарына сәйкес өзге де жағдайларда қолдануға құқылы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Дене күшін, арнайы құралдарды, қару-жарақты және соғыс техникасын өкілеттіктен асыра қолдану Қазақстан Республикасының заңдарына сәйкес жауаптылыққа апарып соғады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z11" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Қазақстан Республикасы Президентінің, Үкіметінің және жергілікті атқарушы органдарының соғыс жағдайы кезеңіндегі өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-тараудың тақырыбы жаңа редакцияда – ҚР 10.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 344-VI</w:t>
+        <w:t>№ 344-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>9-бап. Қазақстан Республикасы Президентiнiң   соғыс жағдайы кезеңіндегі өкiлеттiктерi</w:t>
+        <w:t>9-бап. Қазақстан Республикасы Президентінің   соғыс жағдайы кезеңіндегі өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z34" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасының Президенті соғыс жағдайы кезеңінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2882,51 +3190,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасы Қарулы Күштері Жоғарғы Бас қолбасшылығының Ставкасы туралы ережені бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) облыстардың, республикалық маңызы бар қалалардың, астананың қорғаныс кеңестері туралы ережені бекітеді;</w:t>
+      3) астананың, облыстардың, республикалық маңызы бар қалалардың қорғаныс кеңестері туралы ережені бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасы Үкіметінің соғыс жағдайы кезеңіндегі қызметін ұйымдастыру туралы ережені бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2936,213 +3244,213 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) соғыс жағдайы кезеңіндегі өзіне тікелей бағынатын және есеп беретін мемлекеттік органдар туралы ережелерді бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) мемлекеттiк органдардың келiсімді түрде жұмыс істеуін және өзара iс-қимыл жасауын қамтамасыз етедi;</w:t>
-[...53 lines deleted...]
-      9) Қазақстан Республикасының заңдарына сәйкес төтенше мемлекеттiк бюджеттi қабылдап, енгiзедi және бұл туралы дереу Қазақстан Республикасының Парламентiне хабар береді;</w:t>
+      6) мемлекеттік органдардың келісімді түрде жұмыс істеуін және өзара іс-қимыл жасауын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) соғыс жағдайы шараларын қолдану тәртібін, сондай-ақ мемлекеттік органдардың осы шараларды қамтамасыз ету жөніндегі өкілеттіктерін бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) соғыс жағдайы мәселелері бойынша нормативтік құқықтық актілерді шығарады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының заңдарына сәйкес төтенше мемлекеттік бюджетті қабылдап, енгізеді және бұл туралы дереу Қазақстан Республикасының Құрылтайына хабар береді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) осы Заңға сәйкес соғыс жағдайын қамтамасыз ету үшін Қарулы Күштерді, басқа да әскерлер мен әскери құралымдарды, мемлекеттік органдарды қолдану тәртібін белгілейді және олардың міндеттерін айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11) бейбіт жиналыстарды, ереуiлдерді ұйымдастыруға және өткiзуге тыйым салуларды немесе шектеулерді белгiлейдi; </w:t>
-[...71 lines deleted...]
-      15) Қазақстан Республикасы Премьер-Министрiнiң ұсынуы бойынша Қазақстан Республикасы Үкiметiнiң соғыс жағдайы қолданылатын кезеңдегі құрылымын айқындайды;</w:t>
+      11) бейбіт жиналыстарды, ереуілдерді ұйымдастыруға және өткізуге тыйым салуларды немесе шектеулерді белгілейді; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) әскери қызмет өткерудің ерекшеліктерін айқындайды; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) көліктің, коммуникациялардың және энергетиканың, сондай-ақ адамдардың өміріне, денсаулығына және қоршаған ортаға жоғары қауіп төндіретін объектілердің ерекше жұмыс режимін белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) қорғаныс және қауіпсіздік мәселелері бойынша консультативтік-кеңесші органдарды құрады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Қазақстан Республикасы Премьер-Министрінің ұсынуы бойынша Қазақстан Республикасы Үкіметінің соғыс жағдайы қолданылатын кезеңдегі құрылымын айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) Қазақстан Республикасының Конституциясына және заңдарына сәйкес басқа да өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z35" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3174,92 +3482,132 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 9-бап жаңа редакцияда – ҚР 10.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 344-VI</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+        <w:t>№ 344-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VІІІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>10-бап. Қазақстан Республикасы Үкiметiнiң   соғыс жағдайы кезеңіндегі құзыреті</w:t>
+        <w:t>10-бап. Қазақстан Республикасы Үкіметінің   соғыс жағдайы кезеңіндегі құзыреті</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z36" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасының Үкіметі соғыс жағдайы кезеңінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -3271,123 +3619,123 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) соғыс жағдайы кезеңіндегі министрліктер туралы ережелерді бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) орталық және жергiлiктi атқарушы органдардың, сондай-ақ ұйымдардың соғыс жағдайы режимiн қамтамасыз ету жөнiндегi қызметiне басшылық етеді; </w:t>
-[...71 lines deleted...]
-      6) Қазақстан Республикасы Парламентiнің агрессия жасаған мемлекетпен (мемлекеттер тобымен не коалициясымен) халықаралық шарттардың күшiн жоюы үшiн оларды өз құзыретi шегiнде ұсынады;</w:t>
+      2) орталық және жергілікті атқарушы органдардың, сондай-ақ ұйымдардың соғыс жағдайы режимін қамтамасыз ету жөніндегі қызметіне басшылық етеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың, мемлекеттік органдардың, ұйымдардың, азаматтар мен басқа да адамдардың мұқтажын қанағаттандыруға бағытталған шаралардың орындалуын қамтамасыз етеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының Президентіне төтенше мемлекеттік бюджетті ұсынады және оның атқарылуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) соғыс жағдайы шараларын материалдық-техникалық, еңбек және басқа да ресурстармен қамтамасыз ету жөніндегі жұмысты ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасы Құрылтайының агрессия жасаған мемлекетпен (мемлекеттер тобымен не коалициясымен) халықаралық шарттардың күшін жоюы үшін оларды өз құзыреті шегінде ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Қазақстан Республикасының заңдарына сәйкес Қазақстан Республикасының азаматтық қорғанысы мен аумақтық қорғанысына басшылық жасайды, жергілікті атқарушы органдарға Қазақстан Республикасының азаматтық қорғанысы, аумақтық қорғанысы іс-шараларын жүргізу, сондай-ақ Қазақстан Республикасының қорғанысы мүддесінде аумақты жедел жабдықтау жөніндегі тапсырмаларды белгілейді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3473,1287 +3821,1486 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 10-бап жаңа редакцияда – ҚР 10.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 344-VI</w:t>
-[...19 lines deleted...]
-        <w:t>№ 202-VIII</w:t>
+        <w:t>№ 344-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202-VІІІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VІІІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-1-бап. Астананың, облыстардың, республикалық маңызы бар қалалардың жергілікті атқарушы органдарының құзыреті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 10-1-бапқа өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VІІІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
-      <w:r>
-[...29 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z39" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары соғыс жағдайы кезеңінде:</w:t>
+      1. Астананың, облыстардың, республикалық маңызы бар қалалардың жергілікті атқарушы органдарының құзыреті жергілікті атқарушы органдары соғыс жағдайы кезеңінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тиісті әкімшілік-аумақтық бірліктің аумағында Қазақстан Республикасы орталық мемлекеттік органдары аумақтық бөлімшелерінің және ұйымдарының соғыс жағдайы шараларын орындауын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) облыстардың, республикалық маңызы бар қалалардың, астананың қорғаныс кеңестерін құрады;</w:t>
+      2) астананың, облыстардың, республикалық маңызы бар қалалардың қорғаныс кеңестерін құрады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасының заңнамасында жергілікті атқарушы органдарға жүктелетін өзге де өкілеттіктерді жергілікті мемлекеттік басқару мүдделерінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z40" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Облыстардың, республикалық маңызы бар қалалардың, астананың қорғаныс кеңестері облыстардың, республикалық маңызы бар қалалардың, астананың қорғаныс кеңестері туралы ережеге сәйкес қызметін жүзеге асырады және Қазақстан Республикасы Қарулы Күштері Жоғарғы Бас қолбасшылығының Ставкасына, Қазақстан Республикасының Үкіметіне бағынады.</w:t>
+      2. Астананың, облыстардың, республикалық маңызы бар қалалардың қорғаныс кеңестері астананың, облыстардың, республикалық маңызы бар қалалардың қорғаныс кеңестері туралы ережеге сәйкес қызметін жүзеге асырады және Қазақстан Республикасы Қарулы Күштері Жоғарғы Бас қолбасшылығының Ставкасына, Қазақстан Республикасының Үкіметіне бағынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z41" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Облыстың, республикалық маңызы бар қаланың, астананың қорғаныс кеңесіне тікелей басшылық ету тиісті әкімге жүктеледі.</w:t>
+      3. Астананың, облыстың, республикалық маңызы бар қаланың қорғаныс кеңесіне тікелей басшылық ету тиісті әкімге жүктеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 3-тарау 10-1-баппен толықтырылды – ҚР 10.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 344-VI</w:t>
+        <w:t>№ 344-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VІІІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Соттар мен прокуратура органдарының соғыс</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>жағдайы кезеңіндегі қызметі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11-бап. Соттар мен прокуратура органдарының соғыс жағдайы енгізілген аумақтағы қызметі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Соғыс жағдайы енгізілген аумақта Қазақстан Республикасының Конституциясында және конституциялық заңында белгіленген соттар жұмыс істейді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Соғыс жағдайы енгізілген аумақтағы прокуратура органдарының қызметі Қазақстан Республикасының Конституциясына және заңдарына сәйкес жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Азаматтардың және басқа да адамдардың, ұйымдардың</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>соғыс жағдайы кезеңіндегі міндеттері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12-бап. Азаматтардың және басқа да адамдардың соғыс жағдайы кезеңіндегі міндеттері </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Азаматтар және басқа да адамдар Қазақстан Республикасы Конституциясының, осы Заңның, өзге де нормативтік құқықтық актілердің және Қазақстан Республикасы бекіткен халықаралық шарттардың соғыс жағдайы мәселелері жөніндегі талаптарын орындауға міндетті. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Соғыс жағдайы енгізілген аумақтағы азаматтар мен басқа да адамдар: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) соғыс жағдайын қамтамасыз ететін мемлекеттік органдардың, олардың лауазымды адамдарының талаптарын орындауға және оларға жәрдемдесуге; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) тұрып жатқан жеріндегі әскери басқару органдарына және мемлекеттік органдарға шақырту бойынша келуге; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) мемлекеттік органдар мен олардың лауазымды адамдарының Қазақстан Республикасының заңдарында белгіленген талаптарын орындауға; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) Қазақстан Республикасының Үкіметі белгілеген тәртіппен қорғаныс сипатындағы жұмыстарға, қарсылас жақтың қару қолдануының салдарын жоюға, зақымданған, қираған объектілерді, халықтың тыныс-тіршілігін қамтамасыз ету жүйесін қалпына келтіруге, сондай-ақ өртке, эпидемияға, эпизоотияға қарсы күреске қатысуға; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) Қазақстан Республикасының заңдарына сәйкес өздерінің меншігіндегі қорғаныс қажетіне керекті мүлікті беруге; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>&lt;*&gt;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) өздеріне Қазақстан Республикасының заңдарымен жүктелген өзге де міндеттерді орындауға міндетті. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-бапқа өзгеріс енгізілді – ҚР 2005.07.08. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13-бап. Ұйымдардың соғыс жағдайы кезеңіндегі міндеттері </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Соғыс жағдайы енгізілген аумақтағы ұйымдар соғыс жағдайын қамтамасыз ететін мемлекеттік органдардың, олардың лауазымды адамдарының заңды талаптарын орындауға және оларға жәрдемдесуге міндетті. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Ұйымдар соғыс жағдайы кезеңінде: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Қазақстан Республикасының заңдарына сәйкес өздерінің меншігіндегі қорғаныс қажетіне керекті мүлікті беруге; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>&lt;*&gt;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Қазақстан Республикасының қорғанысы мен қауіпсіздігін қамтамасыз ету мақсатында шарттар негізінде мемлекеттің тапсырмаларын (тапсырыстарын) бірінші кезектегі тәртіппен орындауға; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) өздеріне Қазақстан Республикасының заңдарымен жүктелген өзге де міндеттерді орындауға міндетті. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-бапқа өзгеріс енгізілді - Қазақстан Республикасының 2005.07.08. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14-бап. Қазақстан Республикасының соғыс жағдайы жөніндегі заңдарын бұзғаны үшін жауаптылық </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жеке және заңды тұлғалар соғыс жағдайы жөніндегі заңдарды бұзған жағдайда Қазақстан Республикасының заңдарына сәйкес жауапты болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тарау. Қорытынды ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15-бап. Халықаралық міндеттемелердің орындалуы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының аумағында немесе оның жекелеген жерлерінде соғыс жағдайы енгізілген ретте Қазақстан Республикасының Президенті Қазақстан Республикасының халықаралық шарттарынан туындайтын Қазақстан Республикасының міндеттемелеріне сәйкес шаралар қабылдайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-бапқа өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VІІІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16-бап. Соғыс жағдайының күшін жою </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қазақстан Республикасының аумағындағы немесе оның жекелеген жерлеріндегі соғыс жағдайы оны енгізуге негіз болған әрекеттер тоқтағаннан кейін Қазақстан Республикасы Президентінің жарлығымен күшін жояды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Соғыс жағдайын қамтамасыз ету мақсатында қабылданған және азаматтар мен басқа да адамдардың құқықтары мен бостандықтарын, сондай-ақ ұйымдардың құқықтарын уақытша шектеуге байланысты нормативтік құқықтық актілер соғыс жағдайы енгізілген мерзім ішінде ғана қолданылады және Қазақстан Республикасының заңдарында белгіленген тәртіппен күшін жоюға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-бапқа өзгеріс енгізілді – ҚР 10.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 344-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="22"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...786 lines deleted...]
-      Осы Заң ресми жарияланған күнiнен бастап қолданысқа енгiзiледi. </w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17-бап. Осы Заңды қолданысқа енгізу тәртібі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Заң ресми жарияланған күнінен бастап қолданысқа енгізіледі. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6150"/>
-        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="12000" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының</w:t>
+</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
-                <w:i w:val="false"/>
+                <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Президентi</w:t>
+              <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...11 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Президенті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>