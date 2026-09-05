--- v1 (2026-07-21)
+++ v2 (2026-09-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="45bbb85" w14:textId="45bbb85">
+    <w:p w14:paraId="e305a9d" w14:textId="e305a9d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2671,51 +2671,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 7-бапқа өзгерістер енгізілді - ҚР 10.01.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 275-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 10.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 344-VІ</w:t>
       </w:r>
       <w:r>
@@ -5252,55 +5252,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>