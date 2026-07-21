--- v0 (2025-10-10)
+++ v1 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5998f0f" w14:textId="5998f0f">
+    <w:p w14:paraId="73a0a00" w14:textId="73a0a00">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -393,51 +393,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) коменданттық сағат – арнайы берiлген рұқсаттамасыз және жеке басын куәландыратын құжаттарсыз көшелерде және өзге де қоғамдық орындарда не үйлерiнен тыс жерлерде жүруге тыйым салынатын тәулiк мезгiлi;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z37" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) төтенше жағдай – азаматтардың қауiпсiздiгiн қамтамасыз ету және Қазақстан Республикасының конституциялық құрылысын қорғау мүдделерiнде ғана қолданылатын және азаматтардың, шетелдiктердiң және азаматтығы жоқ адамдардың құқықтары мен бостандықтарына, сондай-ақ заңды тұлғалардың құқықтарына жекелеген шектеулер белгiлеуге жол беретiн және оларға қосымша мiндеттер жүктейтiн, мемлекеттiк органдар, ұйымдар қызметiнің ерекше құқықтық режимі болып табылатын уақытша шара;</w:t>
+      5) төтенше жағдай – азаматтардың қауiпсiздiгiн қамтамасыз ету және Қазақстан Республикасының конституциялық құрылыс негіздерін қорғау мүдделерiнде ғана қолданылатын және азаматтардың, шетел азаматтарының және азаматтығы жоқ адамдардың құқықтары мен бостандықтарына, сондай-ақ заңды тұлғалардың құқықтарына жекелеген шектеулер белгiлеуге жол беретiн және оларға қосымша мiндеттер жүктейтiн, мемлекеттiк органдар, ұйымдар қызметiнің ерекше құқықтық режимі болып табылатын уақытша шара;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z38" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) төтенше жағдай енгiзiлетiн жергілікті жердiң шекаралары – Қазақстан Республикасының бiр немесе бiрнеше әкiмшiлiк-аумақтық бiрлiктерiнiң аумағы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z39" w:id="9"/>
     <w:p>
@@ -469,51 +469,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-бап жаңа редакцияда - ҚР 03.07.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 121-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Конституциялық заңымен (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -522,51 +522,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қараңыз) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> қараңыз); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -838,51 +878,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы Заңның негізгі қағидаттары мыналар болып табылады: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z181" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) азаматтардың қауіпсіздігін, олардың құқықтарын, бостандықтары мен заңды мүдделерін, төтенше жағдайдың туындауы салдарынан қауіп төнген адамдардың өмірі мен денсаулығын, құқықтары мен заңды мүдделерін қорғауды қамтамасыз ету, Қазақстан Республикасының конституциялық құрылысы мен егемендігінің негіздерін сақтау;</w:t>
+      1) азаматтардың қауіпсіздігін, олардың құқықтарын, бостандықтары мен заңды мүдделерін, төтенше жағдайдың туындауы салдарынан қауіп төнген адамдардың өмірі мен денсаулығын, құқықтары мен заңды мүдделерін қорғауды қамтамасыз ету, Қазақстан Республикасының конституциялық құрылыс негіздерін және Егемендігін сақтау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z182" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заңдылықты сақтау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
@@ -914,64 +954,104 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңымен.</w:t>
+        <w:t xml:space="preserve">); өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z41" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1070,70 +1150,70 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік сипаттағы төтенше ахуалдың мән-жайлары төтенше жағдай енгізуге негіз болып табылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әлеуметтік сипаттағы төтенше ахуалдың құқықтық режимі Қазақстан Республикасының демократиялық институттарына, тәуелсіздігі мен аумақтық тұтастығына, саяси тұрақтылығына, оның азаматтарының қауіпсіздігіне қатер төнген және оны оқшаулау мен жоюды төтенше жағдай енгізілген кезде қолданылатын негізгі, қосымша шаралар мен уақытша шектеулер енгізбестен, әлеуметтік сипаттағы төтенше ахуалдың алдын алу және оны жою жөніндегі мемлекеттік органдардың күшімен және құралдарымен жүзеге асыру мүмкін болатын жағдайда енгізіледі.</w:t>
+      Әлеуметтік сипаттағы төтенше ахуалдың құқықтық режимі Қазақстан Республикасының демократиялық институттарына, Егемендігі мен Тәуелсіздігіне, аумақтық тұтастығына, саяси тұрақтылығына, оның азаматтарының қауіпсіздігіне қатер төнген және оны оқшаулау мен жоюды төтенше жағдай енгізілген кезде қолданылатын негізгі, қосымша шаралар мен уақытша шектеулер енгізбестен, әлеуметтік сипаттағы төтенше ахуалдың алдын алу және оны жою жөніндегі мемлекеттік органдардың күшімен және құралдарымен жүзеге асыру мүмкін болатын жағдайда енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z44" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Әлеуметтік сипаттағы төтенше ахуалдың құқықтық режимі жекелеген жергілікті жерлерде әлеуметтік сипаттағы төтенше ахуалдың алдын алу және оны жою жөніндегі мемлекеттік орган немесе облыстық (республикалық маңызы бар қаланың, астананың) жедел штаб басшысының шешімімен енгізіледі.</w:t>
+      2. Әлеуметтік сипаттағы төтенше ахуалдың құқықтық режимі жекелеген жергілікті жерлерде әлеуметтік сипаттағы төтенше ахуалдың алдын алу және оны жою жөніндегі мемлекеттік орган немесе облыстық (астананың, республикалық маңызы бар қаланың)жедел штаб басшысының шешімімен енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z45" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Әлеуметтік сипаттағы төтенше жағдайдың құқықтық режимі кезінде шұғыл ден қою және басқару жүйесінің жұмыс органы жедел штаб болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z46" w:id="19"/>
     <w:p>
@@ -1215,51 +1295,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2) алып тасталды - ҚР 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1429,84 +1509,124 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 3-1-бапқа өзгеріс енгізілді - ҚР 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1689,51 +1809,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-3-бап. Жедел штабтар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z149" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Әлеуметтік сипаттағы төтенше ахуалдардың алдын алу және оларды жою мақсатында тұрақты жұмыс істейтін республикалық және өңірлік (облыстық, республикалық маңызы бар қалалардың, астананың) жедел штабтар құрылады.</w:t>
+      1. Әлеуметтік сипаттағы төтенше ахуалдардың алдын алу және оларды жою мақсатында тұрақты жұмыс істейтін республикалық және өңірлік (астананың, облыстық, республикалық маңызы бар қалалардың) жедел штабтар құрылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z150" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жедел штабтар басшыдан, басшының орынбасарларынан, оның ішінде бір бірінші орынбасарынан және штаб мүшелерінен тұрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
@@ -1932,51 +2052,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 3-3-бап жаңа редакцияда – ҚР 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2218,51 +2378,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 141-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -2578,111 +2738,111 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">4-бап. Төтенше жағдай енгiзудiң шарттары, негiздерi </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z101" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Төтенше жағдай Қазақстан Республикасының демократиялық институттарына, тәуелсiздiгi мен аумақтық тұтастығына, саяси тұрақтылығына, оның азаматтарының қауiпсiздiгiне елеулi және тiкелей қауiп төнген, мемлекеттiң конституциялық органдарының қалыпты жұмыс iстеуi бұзылған жағдайда енгiзiледi және оларды оқшаулау мен жою үшін негізгі, қосымша шаралар мен уақытша шектеулер енгізу қажет.</w:t>
+      1. Төтенше жағдай Қазақстан Республикасының демократиялық институттарына, Егемендігі мен Тәуелсіздігіне, аумақтық тұтастығына, саяси тұрақтылығына, оның азаматтарының қауiпсiздiгiне елеулi және тiкелей қауiп төнген, мемлекеттiң конституциялық органдарының қалыпты жұмыс iстеуi бұзылған жағдайда енгiзiледi және оларды оқшаулау мен жою үшін негізгі, қосымша шаралар мен уақытша шектеулер енгізу қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z102" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Төтенше жағдайды енгiзу негiздерi болатын мән-жайларға, осы баптың 1-тармағының талаптары сақталған жағдайда: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z144" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) шектес мемлекеттер аумақтарынан Қазақстан Республикасының Мемлекеттiк шекарасы арқылы жаппай өтуден; Қазақстан Республикасының конституциялық құрылысын күштеп өзгертуге әрекеттенуден; терроризм актілерінен; билiктi күштеп басып алуға немесе Қазақстан Республикасының </w:t>
+      1) шектес мемлекеттер аумақтарынан Қазақстан Республикасының Мемлекеттiк шекарасы арқылы жаппай өтуден; Қазақстан Республикасының конституциялық құрылыс негіздерін күштеп өзгертуге әрекеттенуден; терроризм актілерінен; билiктi күштеп басып алуға немесе Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституциясын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бұза отырып, билiктi күшпен ұстап тұруға бағытталған iс-әрекеттерден; жаппай тәртiпсiздiктерден, ұлтаралық және конфессияаралық жанжалдардан; жекелеген жергілікті жерлердi, аса маңызды және стратегиялық объектiлердi қоршап алудан немесе басып алудан; заңсыз қарулы құралымдарды дайындаудан және олардың әрекетінен; қарулы бүліктен; диверсиядан; қарулы қақтығысты күштеп таңу мақсатында басқа мемлекеттер тарапынан жасалатын арандатушылық iс-әрекеттерден туындаған әлеуметтік сипаттағы төтенше жағдайлар;</w:t>
+        <w:t xml:space="preserve"> бұза отырып, билiктi күшпен ұстап тұруға бағытталған iс-әрекеттерден; жаппай тәртiпсiздiктерден, этносаралық және конфессияаралық жанжалдардан; жекелеген жергілікті жерлердi, аса маңызды және стратегиялық объектiлердi қоршап алудан немесе басып алудан; заңсыз қарулы құралымдарды дайындаудан және олардың әрекетінен; қарулы бүліктен; диверсиядан; қарулы қақтығысты күштеп таңу мақсатында басқа мемлекеттер тарапынан жасалатын арандатушылық iс-әрекеттерден туындаған әлеуметтік сипаттағы төтенше жағдайлар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z145" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) дүлей зiлзала (жер сiлкiнiсi, сел, қар көшкiнi, су тасқыны және басқалар), дағдарысты экологиялық жағдайлар, табиғи өрттер, эпидемиялар мен iндеттер, ауыл шаруашылығы өсiмдiктерi мен ормандардың аурулармен және зиянкестермен зақымдалуы, өнеркәсiптiк, көлiктiк және басқа авариялар, өрттер (жарылыстар), күштi әсер ететiн улы, радиоактивтi және биологиялық қауiптi заттар ауаға жайылатын (жайылу қаупi бар) авариялар, үйлер мен ғимараттардың кенеттен құлауы, су бөгеттерiнiң бұзылуы, тыныс-тiршiлiктi қамтамасыз ететiн электрэнергетикалық және коммуникациялық жүйелердегi, тазарту құрылғыларындағы авариялар себеп болған және жағдайды дереу тұрақтандыруды, құқық тәртiбiн қамтамасыз етудi, қажеттi құтқару және авариялық-қалпына келтiру жұмыстарын жүргiзу үшiн жағдай жасауды талап ететiн табиғи және техногендiк сипаттағы төтенше жағдайлар жатады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
@@ -2712,164 +2872,204 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 4-бапқа өзгерістер енгізілді - ҚР 2008.05.26 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 34-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз), 2010.04.08 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 266-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңдарымен; 03.07.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 121-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Конституциялық заңымен; 11.04.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 189-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2885,51 +3085,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">5-бап. Төтенше жағдайды енгiзу тәртiбi </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z103" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қазақстан Республикасының бүкiл аумағындағы немесе оның жекелеген жерлерiндегi төтенше жағдайды Қазақстан Республикасының Премьер-Министрiмен және Парламентi палаталарының төрағаларымен ресми консультациялардан кейiн Қазақстан Республикасының Президентi тиiстi жарлығымен енгiзедi, бұл туралы Қазақстан Республикасының Парламентiне дереу хабарланады. </w:t>
+      1. Қазақстан Республикасының бүкiл аумағындағы немесе оның жекелеген жерлерiндегi төтенше жағдайды Қазақстан Республикасының Премьер-Министрiмен және Құрылтайы Төрағасымен ресми консультациядан кейiн Қазақстан Республикасының Президентi тиiстi жарлығымен енгiзедi, бұл туралы Қазақстан Республикасының Құрылтайына дереу хабарланады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z104" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Төтенше жағдай қалыптасқан жағдайды өзге  шаралар қолданумен реттеу мүмкiн болмаған жағдайда енгiзiледi. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z105" w:id="58"/>
     <w:p>
@@ -2953,50 +3153,132 @@
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z106" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Қазақстан Республикасы Президентiнiң Төтенше жағдайды енгiзу туралы жарлығы Қазақстан Республикасының Президентi белгiлеген мерзiмде қолданысқа енгiзiледi. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-бапқа өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">6-бап. Қазақстан Республикасы Президентiнiң төтенше жағдайды енгiзу туралы жарлығының мазмұны </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -3277,51 +3559,133 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасы Президентiнiң шешiмiмен Қазақстан Республикасының төтенше бюджетi енгiзiлуi мүмкiн. Төтенше жағдай режимiн қамтамасыз ету жөнiнде жүргiзiлетiн iс-шараларды қаржыландыру бұл жағдайда төтенше бюджет қаражаты есебiнен жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Төтенше бюджеттiң қабылдануы туралы Қазақстан Республикасының Парламентiне дереу хабарланады. </w:t>
+      Төтенше бюджеттiң қабылдануы туралы Қазақстан Республикасының Құрылтайына дереу хабарланады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-бапқа өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">9-бап. Төтенше жағдайдың күшiн жою </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z112" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3369,99 +3733,139 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">10-бап. Төтенше жағдайдың құқықтық режимінің ерекшеліктері </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Парламентті және Парламент Мәжілісін төтенше жағдай кезеңінде таратуға болмайды. </w:t>
+      Қазақстан Республикасының Құрылтайын төтенше жағдай кезеңінде таратуға болмайды. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 10-бап жаңа редакцияда - ҚР-ның 2009.04.29. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">№ 154-IV </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Заңымен. </w:t>
+        <w:t>№ 154-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4942,91 +5346,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 13-бап жаңа редакцияда - ҚР 03.07.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 121-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Конституциялық заңымен; өзгерістер енгізілді - ҚР 11.04.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 189-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 29.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 58-VII</w:t>
       </w:r>
       <w:r>
@@ -5062,51 +5466,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 196-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5329,111 +5733,111 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 14-бапқа өзгерістер енгізілді - ҚР 2008.05.26 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 34-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 11.04.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 189-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 10.01.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 275-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -5471,72 +5875,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-1-бап. Төтенше жағдай кезінде байланыс желілерін басқару</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z93" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес олардың қызметiн тоқтата тұруға құқығы бар.</w:t>
+        <w:t>
+      1. Төтенше жағдай кезінде Қазақстан Республикасының Үкіметі айқындайтын тізбе бойынша мемлекеттiк органдардың, президенттік және үкіметтік байланысты, сондай-ақ шұғыл қызметтердің байланыс желілері мен құралдарын қоспағанда, байланыс желiлерi мен құралдарын басымдықпен пайдалануға, сондай-ақ "Байланыс туралы" Қазақстан Республикасы Заңының 41-1-бабының 1-2-тармағына сәйкес олардың қызметiн тоқтата тұруға құқығы бар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:bookmarkStart w:name="z94" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Байланыс желілері мен құралдарын беру және байланыс операторының байланыс желiлерi мен құралдарын пайдаланған кезде олардың шеккен шығындарын өтеу тәртібін Қазақстан Республикасының Үкiметi айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:bookmarkStart w:name="z95" w:id="107"/>
     <w:p>
@@ -5568,111 +5952,111 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Заң 14-1-баппен толықтырылды - ҚР 03.07.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 121-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Конституциялық заңымен (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР 11.04.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 189-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 14.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 141-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -6146,51 +6530,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 15-бапқа өзгерістер енгізілді - ҚР 03.07.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 121-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Конституциялық заңымен (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 16.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 330-VI</w:t>
       </w:r>
       <w:r>
@@ -6246,71 +6630,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 14.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 141-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 205-VIII</w:t>
       </w:r>
       <w:r>
@@ -6741,111 +7125,111 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 16-бапқа өзгерістер енгізілді - ҚР 2007.05.15 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 253</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2011.03.01 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 414-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) Заңдарымен; 03.07.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 121-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Конституциялық заңымен; 13.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 69-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -7075,51 +7459,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 34-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) Заңымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7210,51 +7594,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 82-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7752,51 +8136,133 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">23-бап. Төтенше жағдай енгiзiлген жерде сот төрелiгiн жүзеге асыру </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Төтенше жағдай енгiзiлген жерде сот төрелiгiн Қазақстан Республикасының заң актiлерiне сәйкес соттар жүзеге асырады. </w:t>
+      Төтенше жағдай енгiзiлген жерде сот төрелiгiн Қазақстан Республикасының заңдарына сәйкес соттар жүзеге асырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-бапқа өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z29" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8085,55 +8551,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>