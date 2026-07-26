--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3462021" w14:textId="3462021">
+    <w:p w14:paraId="235800d" w14:textId="235800d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -185,50 +185,114 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Бүкіл мәтін бойынша "заң актілерінде", "заң актiлерiне сәйкес", "заң актілеріне көзделген", "заңнамалық актілерінде" деген сөздер тиісінше "заңдарында", "заңдарына сәйкес", "заңдарында көзделген", "заңдарында" деген сөздермен ауыстырылды – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. ЖАЛПЫ ЕРЕЖЕЛЕР</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -425,54 +489,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Саяси партияға мүше болу Қазақстан Республикасы азаматының құқықтары мен бостандықтарын шектеуге негiз бола алмайды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z32" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Әркiм өзiнiң қандай партияға жататынын көрсетуге немесе көрсетпеуге құқылы. </w:t>
+      4. Әрбір азамат өзiнiң қандай партияға жататынын көрсетуге немесе көрсетпеуге құқылы. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-бапқа өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">4-бап. Мемлекет және саяси партиялар </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -520,51 +666,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Азаматтардан кез келген нысанда, оның iшiнде ресми құжаттарда да, қандай партияға жататынын көрсетудi талап етуге тыйым салынады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z35" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Парламент депутаттарының, мемлекеттiк қызметшiлердiң саяси партиялардағы ақы төленетiн қызметтерде болуына құқығы жоқ. </w:t>
+      4. Құрылтай депутаттарының, мемлекеттiк қызметшiлердiң саяси партиялардағы ақы төленетiн қызметтерде болуына құқығы жоқ. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z36" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Мемлекеттiк қызметшiлер лауазымдық мiндеттерiн атқару кезiнде Қазақстан Республикасы заңдарының талаптарын басшылыққа алады және саяси партиялар мен олардың органдарының шешiмдерiмен байланысты болмайды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z37" w:id="10"/>
     <w:p>
@@ -609,51 +755,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 4-бапқа өзгерту енгізілді – ҚР 2007.05.15. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 253</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңымен. </w:t>
+        <w:t xml:space="preserve">; 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) Заңдарымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -743,50 +929,68 @@
         <w:t>
       4. Саяси партиялардың қызметi адам мен азаматтың Қазақстан Республикасының Конституциясында кепiлдiк берiлген құқықтарын, бостандықтары мен заңды мүдделерін бұзбауға тиiс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z173" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Саяси партиялар Қазақстан Республикасының саяси партияға мүше болып табылатын азаматтарына саяси партиялардың басшы органдарында, депутаттыққа кандидаттар тiзiмiнде өкiлдiк етуi үшiн және мемлекеттiк билiк органдары мен жергiлiктi өзiн-өзi басқару органдарындағы өзге де сайланбалы қызметтерге бiрдей мүмкiндiктер жасауға тиiс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Саяси партияның жарғысында саяси партияның басшы органдарына тиісті партияның мүшелері болып табылмайтын Қазақстан Республикасының өзге азаматтарын сайлау тәртібі көзделуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z174" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Саяси партиялардың ұйымдық құрылымы аумақтық қағидат бойынша құрылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z175" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -819,51 +1023,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Қазақстан Республикасының аумағында басқа мемлекеттердiң саяси партияларының қызметiне жол берiлмейдi.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z177" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Мақсаттары немесе әрекеттерi Қазақстан Республикасының конституциялық құрылысын күштеп өзгертуге, тұтастығын бұзуға, мемлекеттің қауiпсiздігiне нұқсан келтiруге, әлеуметтiк, нәсiлдiк, ұлттық, дiни, тектiк-топтық және рулық араздықты тұтатуға бағытталған саяси партияларды құру мен олардың қызметiне тыйым салынады.</w:t>
+      9. Мақсаты немесе әрекеті конституциялық құрылыс негіздерін күштеп өзгертуге, Қазақстан Республикасының тұтастығын, қоғамдық тәртіпті бұзуға, ұлттық қауіпсіздікке нұқсан келтіруге, соғысты, әлеуметтік, нәсілдік, ұлттық, діни араздықты қоздыруға бағытталған саяси партия құруға және оның қызметіне тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z178" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Азаматтардың кәсiби, нәсiлдiк, ұлттық, этностық және дiни белгiлерi бойынша саяси партиялар құруға, сондай-ақ мемлекеттiк органдар мен жергiлiктi өзiн-өзi басқару органдарында саяси партиялардың бастауыш партия ұйымдарын құруға жол берiлмейдi.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z179" w:id="21"/>
     <w:p>
@@ -928,51 +1132,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 5-бап жаңа редакцияда – ҚР 05.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 115-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z7" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1828,90 +2072,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қазақстан Республикасының жасы он сегiзге толған азаматы саяси партияның мүшесi бола алады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z56" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Саяси партияға шетелдiктердiң, азаматтығы жоқ адамдардың мүше болуына, сондай-ақ ұжымдық мүшелiкке жол берiлмейдi. </w:t>
+      2. Саяси партияға шетел азаматтарының, азаматтығы жоқ адамдардың мүше болуына, сондай-ақ ұжымдық мүшелiкке жол берiлмейдi. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z57" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Қазақстан Республикасы Конституциялық Сотының Төрағасы, Төрағасының орынбасары, судьялары, Қазақстан Республикасы Жоғарғы Сотының және өзге де соттардың Төрағасы мен судьялары, Қазақстан Республикасы Орталық сайлау комиссиясының, Қазақстан Республикасы Жоғары аудиторлық палатасының төрағалары мен мүшелері, Қазақстан Республикасындағы Адам құқықтары жөніндегі уәкіл, арнаулы мемлекеттік, құқық қорғау органдарының қызметкерлері мен жұмыскерлері, әскери қызметшілер саяси партияларда болмауға, қандай да бір саяси партияға қолдау көрсетпеуге тиіс.</w:t>
+      3. Қазақстан Республикасы Вице-Президентінің, Қазақстан Республикасы Конституциялық Соты, Қазақстан Республикасы Жоғарғы Соты және өзге де сот төрағалары мен судьяларының, Қазақстан Республикасы Орталық сайлау комиссиясы, Қазақстан Республикасы Жоғары аудиторлық палатасы төрағалары мен мүшелерінің, Қазақстан Республикасындағы Адам құқықтары жөніндегі уәкілдің, құқық қорғау органы және арнаулы мемлекеттік орган қызметкерлері мен жұмыскерлерінің, әскери қызметшілердің саяси партияда болуға, қандай да бір саяси партияға немесе қоғамдық-саяси қозғалысқа қолдау көрсетуге немесе сыни пікір білдіруге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Арнаулы мемлекеттік және құқық қорғау органдарының қызметкерлерін, әскери қызметшілерді қоспағанда, осы тармақтың бірінші бөлігінде аталған адамдар тағайындалған, сайланған, қызметке кірген күннен бастап он күн ішінде саяси партиялардан шығуға тиіс.</w:t>
+      Құқық қорғау органы және арнаулы мемлекеттік орган қызметкерлерін, әскери қызметшілерді қоспағанда, осы тармақтың бірінші бөлігінде аталған адамдар тағайындалған, сайланған, қызметке кірген күннен бастап он күн ішінде саяси партиялардан шығуға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z168" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1. Қазақстан Республикасының Президенті өз өкілеттігін жүзеге асыру кезеңінде саяси партияда болмауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2093,51 +2337,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі); 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2260,52 +2544,52 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) саяси партияны және оның құрылымдық бөлiмшелерiн (филиалдары мен өкiлдiктерiн) құру, қайта ұйымдастыру мен тарату тәртiбi; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z68" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      6) саяси партия мен оның құрылымдық бөлiмшелерiнiң (филиалдары мен өкiлдiктерiнiң) басшы және бақылау-тексеру органдарын сайлау тәртiбi, аталған органдардың өкiлеттiк мерзiмi мен құзыреті; </w:t>
+        <w:t>
+      6) саяси партия мен оның құрылымдық бөлімшелерінің (филиалдары мен өкілдіктерінің) басшы және бақылау-тексеру органдарын сайлау тәртібі, аталған органдардың өкілеттік мерзімі мен құзыреті. Бұл тәртіп тиісті саяси партияның мүшелері болып табылмайтын Қазақстан Республикасының өзге азаматтарын басшы органдарға сайлауды көздеуі мүмкін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z69" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) саяси партияның жарғысына және оның бағдарламасына өзгерiстер мен толықтырулар енгiзу тәртiбi; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z70" w:id="55"/>
     <w:p>
@@ -2417,51 +2701,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 9-бапқа өзгерістер енгізілді – ҚР 29.06.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 163-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 25.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 336-VI</w:t>
       </w:r>
       <w:r>
@@ -2491,50 +2775,90 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -3054,69 +3378,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">11-бап. Саяси партияны мемлекеттiк тiркеуден бас тарту </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Тiркеушi орган Қазақстан Pecпубликасының заң актiлерiнде көзделген негiздемелер бойынша, сондай-ақ партия құрудың заңда белгiленген тәртiбiн бұзған, берiлген құжаттар, соның iшiнде оның құрылтай құжаттары мен партия мүшелерiнiң, оның құрылымдық бөлiмшелерiнiң (филиалдары мен өкiлдiктерiнiң) тiзімдерi Қазақстан Республикасының заң актiлерiне сәйкес келмеген жағдайда саяси партияны мемлекеттік тiркеуден бас тартады. </w:t>
-[...17 lines deleted...]
-      Тiркеуші орган Қазақстан Республикасының заң актілерiне көзделген негiздемелер бойынша, сондай-ақ құрылымдық бөлiмшенi (филиалы мен өкiлдiгiн) құрудың заңдарда белгіленген тәртібін бұзған, есептік тіркеуге берілген құжаттар, соның iшiнде партия мүшелерінiң тiзiмдерi Қазақстан Республикасының заң актiлерiне сәйкес келмеген жағдайда саяси партияның құрылымдық бөлiмшесiн (филиалы мен өкiлдiгiн) есептiк тiркеуден бас тартады. </w:t>
+      1. Тiркеушi орган Қазақстан Pecпубликасының заңдарында көзделген негiздемелер бойынша, сондай-ақ партия құрудың заңда белгiленген тәртiбiн бұзған, берiлген құжаттар, соның iшiнде оның құрылтай құжаттары мен партия мүшелерiнiң, оның құрылымдық бөлiмшелерiнiң (филиалдары мен өкiлдiктерiнiң) тiзімдерi Қазақстан Республикасының заңдарына сәйкес келмеген жағдайда саяси партияны мемлекеттік тiркеуден бас тартады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тiркеуші орган Қазақстан Республикасының заңдарында көзделген негiздемелер бойынша, сондай-ақ құрылымдық бөлiмшенi (филиалы мен өкiлдiгiн) құрудың заңдарда белгіленген тәртібін бұзған, есептік тіркеуге берілген құжаттар, соның iшiнде партия мүшелерінiң тiзiмдерi Қазақстан Республикасының заңдарына сәйкес келмеген жағдайда саяси партияның құрылымдық бөлiмшесiн (филиалы мен өкiлдiгiн) есептiк тiркеуден бас тартады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z151" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1-1. Осы Заңның 10-бабының 6-тармағында көзделген, партия мүшелерінің жалпы санына әсер етпейтін саяси партия мүшелерінің тізімі бойынша анықталған бұзушылықтар саны саяси партияны мемлекеттік тіркеуден бас тартуға негіз бола алмайды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -3366,51 +3690,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының салық заңнамасына сәйкес мемлекеттік кіріс органдары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z91" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) Қазақстан Республикасының заң актiлерiнде көзделген жағдайларда басқа мемлекеттiк органдар жүзеге асырады. </w:t>
+      3) Қазақстан Республикасының заңдарында көзделген жағдайларда басқа мемлекеттiк органдар жүзеге асырады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Азаматтардың саяси партия құру жөнiндегi бастамашы тобының, саяси партия мүшелерi тiзiмдерiнiң дұрыстығын осы Заңның 6-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3560,51 +3884,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3959,51 +4283,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">14-бап. Саяси партияны қайта ұйымдастыру және тарату </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Саяси партияны қайта ұйымдастыру (қосылу, бірігу, бөліну, бөлініп шығу, қайта құрылу) оның жоғары органының шешімі бойынша Қазақстан Республикасының заңнамалық актілерінде және саяси партияның жарғысында көзделген тәртіппен жүргізіледі. </w:t>
+      1. Саяси партияны қайта ұйымдастыру (қосылу, бірігу, бөліну, бөлініп шығу, қайта құрылу) оның жоғары органының шешімі бойынша Қазақстан Республикасының заңдарында және саяси партияның жарғысында көзделген тәртіппен жүргізіледі. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өз қызметін тоқтатқан саяси партияның құрылымдық бөлімшелері (филиалдары мен өкілдіктері) саяси партияның жоғары органының қайта ұйымдастыру (тарату) туралы шешімінің негізінде тіркеуші органда есептік тіркеуден шығарылуға жатады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z99" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4134,51 +4458,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) соттың шешiмi бойынша таратылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z103" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Саяси партияны таратуды саяси партияның жоғары органы тағайындайтын тарату комиссиясы немесе Қазақстан Республикасының заң актiлерiнде көзделген тәртiппен сот жүргiзедi. </w:t>
+      4. Саяси партияны таратуды саяси партияның жоғары органы тағайындайтын тарату комиссиясы немесе Қазақстан Республикасының заңдарында көзделген тәртiппен сот жүргiзедi. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:bookmarkStart w:name="z104" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Соттың шешiмi бойынша саяси партия: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
@@ -4232,260 +4556,300 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) саяси партияның жарғысына қайшы келетiн қызметтi үнемi жүзеге асырған; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:bookmarkStart w:name="z107" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) Қазақстан Республикасының заң актiлерiнде тыйым салынған қызметтi жүзеге асырған не қызметiн Қазақстан Республикасының заңдарын бiрнеше рет (кемiнде екi рет) немесе өрескел бұза отырып жүзеге асырған; </w:t>
+      4) Қазақстан Республикасының заңдарында тыйым салынған қызметтi жүзеге асырған не қызметiн Қазақстан Республикасының заңдарын бiрнеше рет (кемiнде екi рет) немесе өрескел бұза отырып жүзеге асырған; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:bookmarkStart w:name="z108" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) мемлекеттiк тiркеу үшiн табыс етiлген құжаттардағы мәлiметтердiң дұрыс еместiгi анықталған кезде саяси партияны мемлекеттiк тiркеудiң заңсыздығы танылған не саяси партияны мемлекеттiк тiркеудiң күшi жойылған; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:bookmarkStart w:name="z109" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) саяси партия Қазақстан Республикасы Парламентi Мәжiлiсi депутаттарының сайлауына қатарынан екi рет қатыспаған; </w:t>
+      6) саяси партия Қазақстан Республикасы Құрылтайы депутаттарының сайлауына қатарынан екi рет қатыспаған; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:bookmarkStart w:name="z110" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7) шетелдiк заңды тұлғалар мен азаматтар, шет мемлекеттер мен халықаралық ұйымдар қаржыландырған, саяси партия осы Заңда тыйым салынған қайырмалдықтарды қабылдаған; </w:t>
+      7) шетелдiк заңды тұлғалар, шетел азаматтары мен азаматтығы жоқ адамдар, шетелдік қатысуы бар заңды тұлғалар, шет мемлекеттер мен халықаралық ұйымдар қаржыландырған, саяси партия осы Заңда тыйым салынған қайырмалдықтарды қабылдаған; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:bookmarkStart w:name="z111" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7-1) саяси партия, оның құрылымдық бөлiмшелерiнiң (филиалдары мен өкiлдiктерiнiң) қызметiн Қазақстан Республикасының заңдарында көзделген жағдайларда қайта тiркеусiз жүзеге асырған; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkStart w:name="z112" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8) Қазақстан Республикасының заң актiлерiнде көзделген өзге де жағдайларда таратылуы мүмкiн. </w:t>
+      8) Қазақстан Республикасының заңдарында көзделген өзге де жағдайларда таратылуы мүмкiн. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 14-бапқа өзгерістер енгізілді - Қазақстан Республикасының 2005 жылғы 8 шілдедегі </w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-бапқа өзгерістер енгізілді – ҚР 08.07.2005 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 67-ІІІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңымен (Заңның қолданысқа енгізілу тәртібін </w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қараңыз), 2009 жылғы 6 ақпандағы </w:t>
+        <w:t xml:space="preserve"> қараңыз); 06.02.2009 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 122-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Заңның қолданысқа енгізілу тәртібін </w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қараңыз) Заңдарымен. </w:t>
+        <w:t xml:space="preserve"> қараңыз); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) Заңдарымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4567,51 +4931,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) ерiктi негiзде қауымдастықтарға (одақтарға), сайлау блоктарына бiрiгуге; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:bookmarkStart w:name="z115" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Қазақстан Республикасының Президенттiгiне, Қазақстан Республикасы Парламентi Мәжiлiсiнiң және мәслихаттарының депутаттығына, аудан (облыстық маңызы бар қала), аудандық маңызы бар қалалар, ауылдар, кенттер, ауылдық округтер әкіміне кандидаттар ұсынуға; мәслихаттардағы өз өкiлдерi арқылы Қазақстан Республикасы Парламентi Сенатының депутаттығына кандидатуралар ұсынуға құқылы.</w:t>
+      3) Қазақстан Республикасының Президенттiгiне, Қазақстан Республикасы Құрылтайының және мәслихаттарының депутаттығына, аудандық маңызы бар қалалар, ауылдар, кенттер, ауылдық округтер әкімі болуға кандидаттар ұсынуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік-аумақтық бірліктің шекаралары бөлініп шығу немесе бөліну арқылы өзгерген жағдайда, саяси партия:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4681,51 +5045,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бейбіт жиналыстарды ұйымдастыруға және өткізуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:bookmarkStart w:name="z118" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) осы Заңда және Қазақстан Республикасының өзге де заң актілерiнде көзделген өзге де құқықтарды жүзеге асыруға құқылы. </w:t>
+      6) осы Заңда және Қазақстан Республикасының өзге де заңдарында көзделген өзге де құқықтарды жүзеге асыруға құқылы. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:bookmarkStart w:name="z119" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Саяси партия: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
     <w:bookmarkStart w:name="z120" w:id="108"/>
     <w:p>
@@ -4930,101 +5294,199 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңдарымен.</w:t>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>15-1-бап. Саяси партиядан Қазақстан Республикасы Парламенті Мәжілісі, мәслихат депутаттығына кандидаттар ұсыну ерекшеліктері</w:t>
+        <w:t>15-1-бап. Саяси партиядан Қазақстан Республикасының Құрылтайы, мәслихат депутаттығына кандидаттар ұсыну ерекшеліктері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 15-1-баптың тақырыбына өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z163" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Саяси партия Қазақстан Республикасы Парламенті Мәжілісінің депутаттығына кандидаттардың партиялық тізімдерін бекіткен кезде оларға үш санат өкілдерін: әйелдерді, жастарды, мүгедектігі бар адамдарды жиынтығында кандидаттардың жалпы санының кемінде отыз пайызы көлемінде енгізеді.</w:t>
+      . Саяси партия Қазақстан Республикасы Құрылтайының депутаттығына кандидаттардың партиялық тізімдерін бекіткен кезде оларға үш санат өкілдерін: әйелдерді, жастарды, мүгедектігі бар адамдарды жиынтығында кандидаттардың жалпы санының кемінде отыз пайызы көлемінде енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
     <w:bookmarkStart w:name="z164" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Саяси партия мәслихат депутаттығына кандидаттардың партиялық тізімдерін бекіткен кезде оларға әйелдерді және жастарды жиынтығында кандидаттардың жалпы санының кемінде отыз пайызы көлемінде енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
@@ -5109,50 +5571,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5219,51 +5721,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) саяси партияның жарғысы мен бағдарламасына өзгерiстер мен толықтырулар енгiзiледi; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
     <w:bookmarkStart w:name="z125" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) саяси партияның мүшелері Қазақстан Республикасының Президенттiгiне, Парламент Мәжiлiсiнiң депутаттығына кандидаттар ретiнде ұсынылады, депутаттыққа кандидаттардың Қазақстан Республикасының Орталық сайлау комиссиясына тiркеу үшін ұсынылатын партиялық тiзiмi бекiтiледi; </w:t>
+      2) саяси партияның мүшелері Қазақстан Республикасының Президенттiгiне, Құрылтай депутаттығына кандидаттар ретiнде ұсынылады, депутаттыққа кандидаттардың Қазақстан Республикасының Орталық сайлау комиссиясына тiркеу үшін ұсынылатын партиялық тiзiмi бекiтiледi; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
     <w:bookmarkStart w:name="z126" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) саяси партияның басшы органдары сайланады; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
     <w:bookmarkStart w:name="z127" w:id="119"/>
     <w:p>
@@ -5337,71 +5839,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) олардың басшы органдары сайланады; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z131" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) тиісті мәслихаттар депутаттығына кандидаттардың партиялық тізімдері, аудан (облыстық маңызы бар қала), аудандық маңызы бар қалалар, ауылдар, кенттер, ауылдық округтер әкіміне кандидаттар, сондай-ақ бір мандатты аумақтық сайлау округтері бойынша сайланатын ауданның (облыстық маңызы бар қаланың) мәслихаттары депутаттығына кандидаттар ұсынылады.</w:t>
+      2) тиісті мәслихаттар депутаттығына кандидаттардың партиялық тізімдері, аудандық маңызы бар қалалар, ауылдар, кенттер, ауылдық округтер әкімі болуға кандидаттар, сондай-ақ бір мандатты аумақтық сайлау округтері бойынша сайланатын ауданның (облыстық маңызы бар қаланың) мәслихаттары депутаттығына кандидаттар ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
     <w:bookmarkStart w:name="z130" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Саяси партия съезiнiң (конференциясының) шешiмi саяси партияның съезiне (конференциясына)саяси партияның барлық облыстық, республикалық маңызы бар қалалардағы және астанадағы филиалдары мен өкiлдiктерiнiң өкiлдерi қатысқан кезде көпшiлiк дауыспен қабылданады. </w:t>
+      5. Саяси партия съезiнiң (конференциясының) шешiмi саяси партияның съезiне (конференциясына) саяси партияның барлық облыстық, республикалық маңызы бар қалалардағы және астанадағы филиалдары мен өкiлдiктерiнiң өкiлдерi қатысқан кезде көпшiлiк дауыспен қабылданады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -5486,51 +5988,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңдарымен.</w:t>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5763,51 +6305,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) шет мемлекеттерден, шетелдiк заңды тұлғалардан және халықаралық ұйымдардан; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
     <w:bookmarkStart w:name="z137" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) шетелдiктерден және азаматтығы жоқ адамдардан; </w:t>
+      2) шетел азаматтарынан және азаматтығы жоқ адамдардан; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
     <w:bookmarkStart w:name="z138" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) шетел қатысатын заңды тұлғалардан; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
     <w:bookmarkStart w:name="z139" w:id="132"/>
     <w:p>
@@ -5970,705 +6512,769 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 18-бапқа өзгерістер енгізілді - Қазақстан Республикасының 2005 жылғы 8 шілдедегі </w:t>
+        <w:t xml:space="preserve">      Ескерту. 18-бапқа өзгерістер енгізілді – ҚР 08.07.2005 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 67-ІІІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңымен (Заңның қолданысқа енгізілу тәртібін </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қараңыз), 2009 жылғы 6 ақпандағы </w:t>
+        <w:t xml:space="preserve"> қараңыз), 06.02.2009 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 122-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Заңның қолданысқа енгізілу тәртібін </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 16.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 403-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">18-1-бап. Саяси партияларға бөлінетін бюджет қаражаты </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z155" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Соңғы сайлау қорытындылары бойынша Қазақстан Республикасы Парламентінің Мәжілісінде өкілдік ететін саяси партияларға бюджет қаражаты жыл сайын бөлінеді. </w:t>
+      1. Соңғы сайлау қорытындылары бойынша Қазақстан Республикасының Құрылтайында өкілдік ететін саяси партияларға бюджет қаражаты жыл сайын бөлінеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
     <w:bookmarkStart w:name="z156" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Саяси партиялардың қызметін қаржыландыруға бөлінетін бюджет қаражатының мөлшері республикалық бюджет туралы заңда айқындалады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
     <w:bookmarkStart w:name="z157" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Саяси партияларды қаржыландыру тәртібін Қазақстан Республикасының Орталық сайлау комиссиясы айқындайды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z158" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Бюджет қаражатының жұмсалуын бақылау Қазақстан Республикасының мемлекеттік аудит және қаржылық бақылау туралы заңнамасында белгіленген тәртіппен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-1-баппен толықтырылды – ҚР 06.02.2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 122-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); өзгеріс енгізілді – ҚР 05.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. ҚОРЫТЫНДЫ ЕРЕЖЕЛЕР</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19-бап. Қазақстан Республикасының саяси партиялар туралы заңдарын бұзғаны үшiн жауаптылық </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының саяси партиялар туралы заңдарын бұзғаны үшiн Қазақстан Республикасының заңдарына сәйкес оған кiнәлi жеке және заңды тұлғалар, оның iшiнде мемлекеттiк органдардың лауазымды адамдары және саяси партияның басшы органдарының құрамына кiретiн адамдар жауаптылықта болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20-бап. Саяси партиялардың халықаралық байланыстары </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының саяси партиялары халықаралық байланыстар орнатып, жасай алады, тиiстi келiсiмдер жасасып, дiни бiрлестiктердi қоспағанда, халықаралық коммерциялық емес үкiметтiк емес бiрлестiктерге ұжымдық мүшелер ретiнде кiре алады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21-бап. Өтпелi ережелер </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Заң қолданысқа енгiзiлгенге дейiн құрылған саяси партиялар алты ай iшiнде осы Заңның талаптарына сәйкес мемлекеттiк қайта тiркеуден өтуге мiндеттi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22-бап. Осы Заңды қолданысқа енгiзу тәртiбi </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Заң ресми жарияланған күнiнен бастап қолданысқа енгiзiледi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z161" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Мыналардың:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-баптың 1-тармағының 9) тармақшасы тоқтатыла тұрған кезеңде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "9) бiрыңғай жалпыұлттық сайлау округiнiң аумағы бойынша Қазақстан Республикасы Парламенті Мəжiлiсінің саяси партиядан сайланған депутаттарын керi шақырып алу немесе ротациялау негiздерi;" деген редакцияда қолданылады деп белгіленіп, 9-баптың 1-тармағы 9) тармақшасының;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-баптың 4-тармағының 2) тармақшасы тоқтатыла тұрған кезеңде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2) тиiстi мəслихаттардың депутаттығына кандидаттар ұсынылады." деген редакцияда қолданылады деп белгіленіп, 16-баптың 4-тармағы 2) тармақшасының қолданысы 2019 жылғы 1 қаңтарға дейін тоқтатыла тұрсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z167" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. "Саяси партиялар туралы" 1996 жылғы 2 шiлдедегi Қазақстан Республикасы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> күшi жойылды деп танылсын (Қазақстан Республикасы Парламентiнiң Жаршысы, 1996 ж., № 11-12, 260-құжат; 1997 ж., № 13-14, 205-құжат). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 18-1-баппен толықтырылды – ҚР 06.02.2009 </w:t>
-[...390 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 22-бапқа өзгеріс енгізілді – ҚР 29.06.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 163-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6802,55 +7408,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7176,31 +7782,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>