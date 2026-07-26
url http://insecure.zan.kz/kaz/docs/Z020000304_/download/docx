--- v2 (2026-03-11)
+++ v3 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3a28d0f" w14:textId="3a28d0f">
+    <w:p w14:paraId="6e3ae36" w14:textId="6e3ae36">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -348,71 +348,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) өз құзыреті шегінде мемлекеттің реттеушілік саясатын қалыптастыру мен іске асыруға қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z59" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Қазақстанның ұлттық мүдделерiн қорғау және Республиканың дүниежүзiлiк қоғамдастықтағы беделiн нығайту мақсатында, соның iшiнде Қазақстан Республикасының халықаралық шарттарын дайындау мен жасасу жолымен оның халықаралық аренадағы қызметiн құқықтық жағынан қамтамасыз ету;</w:t>
+      2) Қазақстанның ұлттық мүдделерiн қорғау және Қазақстан Республикасының дүниежүзiлiк қоғамдастықтағы беделiн нығайту мақсатында, соның iшiнде Қазақстан Республикасының халықаралық шарттарын дайындау мен жасасу жолымен оның халықаралық аренадағы қызметiн құқықтық жағынан қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z60" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) коммерциялық емес ұйымдар болып табылатын заңды тұлғаларды мемлекеттік тіркеуді, олардың филиалдары мен өкiлдiктерін есептiк тiркеуді, орталық мемлекеттiк органдар мен олардың ведомстволарының, жергiлiктi өкiлдi және атқарушы органдардың, сондай-ақ әкімдердің және облыстар, республикалық маңызы бар қалалар, астана тексеру комиссияларының нормативтiк құқықтық актiлерiн мемлекеттік тіркеуді жүзеге асыру, Қазақстан Республикасының нормативтiк құқықтық актiлерiн мемлекеттiк есепке алуды қамтамасыз ету;</w:t>
+      3) коммерциялық емес ұйымдар болып табылатын заңды тұлғаларды мемлекеттік тіркеуді, олардың филиалдары мен өкiлдiктерін есептiк тiркеуді, орталық мемлекеттiк органдар мен олардың ведомстволарының, жергiлiктi өкiлдi және атқарушы органдардың, сондай-ақ әкімдердің және астананың, облыстардың, республикалық маңызы бар қалалардың тексеру комиссияларының нормативтiк құқықтық актiлерiн мемлекеттік тіркеуді жүзеге асыру, Қазақстан Республикасының нормативтiк құқықтық актiлерiн мемлекеттiк есепке алуды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z48" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) мемлекеттік тіркеуді жүзеге асыру, заң көмегін ұйымдастыру және көрсету, құқықтық насихат саласындағы мемлекеттік саясатты қалыптастыру және іске асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z41" w:id="5"/>
     <w:p>
@@ -1107,51 +1107,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2019 бастап қолданысқа енгізіледі); 12.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 15-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1363,51 +1403,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 4-бапқа өзгеріс енгізілді - ҚР 2012.01.18 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 547-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1632,70 +1672,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бап. Қазақстан Республикасының Әдiлет министрлiгi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Қазақстан Республикасының Әдiлет министрлiгi Қазақстан Республикасы Yкiметiнiң құрылымына кiретiн, Республика Премьер-Министрiнiң ұсынуымен Республика Президентi құратын, қайта ұйымдастыратын және тарататын орталық атқарушы орган болып табылады.</w:t>
+      1. Қазақстан Республикасының Әдiлет министрлiгi Қазақстан Республикасы Yкiметiнiң құрылымына кiретiн, Қазақстан Республикасы Премьер-Министрінің ұсынуымен Қазақстан Республикасының Президенті құратын, қайта ұйымдастыратын және тарататын орталық атқарушы орган болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z81" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Әдiлет министрлiгiн Қазақстан Республикасының Президентi Қазақстан Республикасы Парламентінің Мәжілісімен консультациялардан кейін Қазақстан Республикасының Премьер-Министрі енгізген ұсынумен қызметке тағайындайтын және қызметтен босататын Министр басқарады.</w:t>
+      2. Әдiлет министрлiгiн Қазақстан Республикасының Президентi Қазақстан Республикасының Құрылтайымен консультациядан кейін Қазақстан Республикасының Премьер-Министрі енгізген ұсынумен қызметке тағайындайтын және қызметтен босататын Министр басқарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z1" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1960,51 +2000,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 12.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 15-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2786,225 +2866,111 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">12-бап. Әдiлет органдарының мемлекеттiк органдармен, ұйымдармен және лауазымды адамдармен өзара iс-қимылы </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Әдiлет органдары өздерiне жүктелген мiндеттердi шешу кезiнде орталық және жергiлiктi мемлекеттiк органдармен, оның iшiнде құқық қорғау және бақылау органдарымен, сондай-ақ лауазымды адамдармен өзара iс-қимыл жасап отырады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...133 lines deleted...]
-    <w:bookmarkStart w:name="z99" w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әділет органдары қаржы мониторингі жөніндегі уәкілетті органның сұратуы бойынша Қазақстан Республикасының қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы заңнамасына сәйкес өздерінің цифрлық жүйелерінен мәліметтер ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z99" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мемлекеттiк органдар, ұйымдар мен лауазымды адамдар әдiлет органдарына функционалдық мiндеттердi орындауына және адам мен азаматтың, заңды тұлғалардың құқықтарын, бостандықтарын және мемлекеттiң мүдделерiн қорғауына жәрдемдесуге мiндеттi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z100" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z100" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Әдiлет органдарының шет мемлекеттердiң мемлекеттiк органдарымен және ұйымдарымен, оның iшiнде әдiлет органдарымен ынтымақтастығы халықаралық шарттардың негiзiнде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z101" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z101" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3019,51 +2985,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Алып тасталды - ҚР 2012.01.18 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 547-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3146,50 +3112,90 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 19.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 219-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -3269,855 +3275,1217 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">13-бап. Әдiлет органдарының актiлерi </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Осы Заңда, Қазақстан Республикасының өзге де заң актiлерiнде, Қазақстан Республикасының Президентi мен Үкiметiнiң актiлерiнде көзделген жағдайларда Әдiлет министрi өз құзыретi шегiнде әдiлет органдары қызметiнiң мәселелерi бойынша Қазақстан Республикасының заңдарына сәйкес мемлекеттiк тiркелуге тиiстi бұйрықтар шығарады, сондай-ақ ұсыныстар енгiзедi.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z108" w:id="38"/>
+      1. Осы Заңда, Қазақстан Республикасының өзге де заңдарында, Қазақстан Республикасының Президентi мен Үкiметiнiң актiлерiнде көзделген жағдайларда Әдiлет министрi өз құзыретi шегiнде әдiлет органдары қызметiнiң мәселелерi бойынша Қазақстан Республикасының заңдарына сәйкес мемлекеттiк тiркелуге тиiстi бұйрықтар шығарады, сондай-ақ ұсыныстар енгiзедi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z108" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Әдiлет министрлiгi ведомстволарының және аумақтық органдарының басшылары өз құзыретi шегiнде бұйрықтар шығарады және ұсыныстар енгiзедi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z109" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z109" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Әдiлет органдарының өз құзыретi шегiнде қабылдаған және заңдарда көзделген жағдайларда мемлекеттiк тiркеуден өткен актiлерiн Қазақстан Республикасы ұйымдары, лауазымды адамдары мен азаматтары, шетелдiктер мен азаматтығы жоқ адамдар орындауға мiндеттi. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
+      3. Әдiлет органдарының өз құзыретi шегiнде қабылдаған және заңдарда көзделген жағдайларда мемлекеттiк тiркеуден өткен актiлерiн Қазақстан Республикасы ұйымдары, лауазымды адамдары мен азаматтары, шетел азаматтары мен азаматтығы жоқ адамдар орындауға мiндеттi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-бапқа өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">14-бап. Әдiлет органдарының ұсынысы </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Әдiлет органдары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="40"/>
+    <w:bookmarkStart w:name="z110" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әдiлет органдарында мемлекеттiк тiркелуге тиiстi, бiрақ одан өтпеген нормативтiк құқықтық актiлерiне қатысты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z112" w:id="42"/>
+    <w:bookmarkStart w:name="z111" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) орталық және жергiлiктi мемлекеттiк органдардың, әкімдердің олар қолданатын, Қазақстан Республикасы Конституциясының 5-бабына сәйкес жариялануы мiндеттi, бiрақ белгiленген тәртiппен жарияланбаған, нормативтiк құқықтық актілерiне қатысты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z112" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әдiлет органдарында мемлекеттiк тiркелуге тиiстi, Қазақстан Республикасының заңдарына қайшы келетiн нормативтiк құқықтық актiлерiне қатысты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z114" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-1) тармақшамен толықтыру көзделген – ҚР 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 325-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z113" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңдарында белгiленген өзге де жағдайларда заңның бұзылуын жою туралы ұсыныс енгiзеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармаққа өзгеріс енгізу көзделген – ҚР 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 325-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ұсыныс тиiстi мемлекеттiк органға (лауазымды адамға) не жоғары тұрған органға (лауазымды адамға) енгiзiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z115" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармаққа өзгеріс енгізу көзделген – ҚР 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 325-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ұсынуды мемлекеттiк орган не жоғары тұрған органның лауазымды адамы заңдылықтың бұзылуын, сондай-ақ оларға әсер ететін себептер мен шарттарды жою жөніндегі шараларды міндетті түрде қолдана отырып, әділет органдары белгілеген мерзімдерде, бірақ күнтізбелік отыз күннен кешіктірмей қарауға тиiс.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әдiлет органдары ұсынуды қарау кезінде қатысуға құқылы. Мемлекеттік орган немесе лауазымды адам ұсыну қаралатын күнге дейін күнтізбелік үш күннен кешіктірмей ұсынудың қаралатын уақыты мен орны туралы әділет органын хабардар етуге тиіс.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z50" w:id="46"/>
-[...15 lines deleted...]
-      Әдiлет органдары ұсынуды қарау кезінде қатысуға құқылы. Мемлекеттік орган немесе лауазымды адам ұсыну қаралатын күнге дейін күнтізбелік үш күннен кешіктірмей ұсынудың қаралатын уақыты мен орны туралы әділет органын хабардар етуге тиіс.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Ұсынуды қарау нәтижелері мен қолданылған шаралар туралы ұсыну қаралған күннен бастап үш жұмыс күні ішінде әділет органдарына хабарланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z51" w:id="47"/>
-[...15 lines deleted...]
-      4. Ұсынуды қарау нәтижелері мен қолданылған шаралар туралы ұсыну қаралған күннен бастап үш жұмыс күні ішінде әділет органдарына хабарланады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-бапқа өзгерістер енгізілді - ҚР 2011.01.10 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3-тарау. ӘДIЛЕТ ОРГАНДАРЫНЫҢ НЕГIЗГI ФУНКЦИЯЛАРЫ, ҚҰҚЫҚТАРЫ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">МЕН МIНДЕТТЕРI </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...82 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...27 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">15-бап. Әдiлет органдарының заң жобасы жұмысын жүргiзу, заңдарды жетiлдiру саласындағы функциялары </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әдiлет органдары заң жобасы жұмысын жүргiзу, заңдарды жетiлдiру саласында мынадай функцияларды жүзеге асырады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="49"/>
+    <w:bookmarkStart w:name="z117" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) заң жобасы жұмысы, нормативтiк құқықтық актiлердiң жобаларын әзiрлеу; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z337" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) Қазақстан Республикасы Үкіметінің заң шығару бастамасы тәртібімен заң жобаларын әзірлейтін орталық мемлекеттік органдардың заң жобалау жұмысын үйлестіру;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z337" w:id="50"/>
-[...15 lines deleted...]
-      1-1) Қазақстан Республикасы Үкіметінің заң шығару бастамасы тәртібімен заң жобаларын әзірлейтін орталық мемлекеттік органдардың заң жобалау жұмысын үйлестіру;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) нормативтiк құқықтық актiлердiң жобаларына заң сараптамасын жасау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z118" w:id="51"/>
-[...15 lines deleted...]
-      2) нормативтiк құқықтық актiлердiң жобаларына заң сараптамасын жасау;</w:t>
+    <w:bookmarkStart w:name="z338" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) заң жобасы бойынша ғылыми құқықтық, ғылыми лингвистикалық сараптамалар жүргізуді ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z338" w:id="52"/>
-[...15 lines deleted...]
-      2-1) заң жобасы бойынша ғылыми құқықтық, ғылыми лингвистикалық сараптамалар жүргізуді ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z339" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2) Қазақстан Республикасы Үкіметінің заң шығару бастамасы тәртібімен әзірленген заң жобасы бойынша заңға тәуелді нормативтік құқықтық актінің жобасы мен ақпараттық сүйемелдеу және түсіндіру бағдарламасының жобасы бойынша заң сараптамасының нәтижелерін қамтитын қорытынды беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z339" w:id="53"/>
-[...15 lines deleted...]
-      2-2) Қазақстан Республикасы Үкіметінің заң шығару бастамасы тәртібімен әзірленген заң жобасы бойынша заңға тәуелді нормативтік құқықтық актінің жобасы мен ақпараттық сүйемелдеу және түсіндіру бағдарламасының жобасы бойынша заң сараптамасының нәтижелерін қамтитын қорытынды беру;</w:t>
+    <w:bookmarkStart w:name="z340" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-3) өз құзыреті шегінде "Құқықтық актілер туралы" Қазақстан Республикасының Заңына сәйкес реттеушілік саясаттың консультативтік құжатын және нормативтік құқықтық актілердің жобаларын жария талқылау рәсімдерін жүргізуді үйлестіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z340" w:id="54"/>
-[...15 lines deleted...]
-      2-3) өз құзыреті шегінде "Құқықтық актілер туралы" Қазақстан Республикасының Заңына сәйкес реттеушілік саясаттың консультативтік құжатын және нормативтік құқықтық актілердің жобаларын жария талқылау рәсімдерін жүргізуді үйлестіру;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заң жобалары, сараптама, ғылыми-зерттеу жұмыстарын және консультацияларды жүзеге асыру үшiн, осы мақсаттарға бюджеттiк және өзге де қаражаттарды пайдалана отырып, мемлекеттiк органдардың, ұйымдардың, оның iшiнде шет ел мамандары мен сарапшыларын тарту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z119" w:id="55"/>
-[...15 lines deleted...]
-      3) заң жобалары, сараптама, ғылыми-зерттеу жұмыстарын және консультацияларды жүзеге асыру үшiн, осы мақсаттарға бюджеттiк және өзге де қаражаттарды пайдалана отырып, мемлекеттiк органдардың, ұйымдардың, оның iшiнде шет ел мамандары мен сарапшыларын тарту;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасы Премьер-Министрінің тапсырмасы бойынша мүдделі мемлекеттік органдармен бірлесіп, Үкіметтің нормативтік құқықтық актілеріне ресми түсіндірме беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z120" w:id="56"/>
-[...15 lines deleted...]
-      4) Қазақстан Республикасы Премьер-Министрінің тапсырмасы бойынша мүдделі мемлекеттік органдармен бірлесіп, Үкіметтің нормативтік құқықтық актілеріне ресми түсіндірме беру;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) құқықтық цифрландыруды, "Е-заңнама" цифрлық жүйесін жүргізуді, құқықтық ақпараттың бірыңғай жүйесін жүргізуді қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z122" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мемлекеттiк органдар мен ұйымдардың заң саласындағы ғылыми-зерттеу жұмысын үйлестiру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...40 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Ескерту. 15-бапқа өзгерістер енгізілді - ҚР 05.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 236-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 06.04.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 481-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 12.03.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 15-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңымен.</w:t>
-[...139 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4595,71 +4963,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әдiлет органдары мемлекеттiк тiркеу саласында мынадай функцияларды жүзеге асырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z136" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) орталық мемлекеттiк органдар мен олардың ведомстволарының, мәслихаттардың, әкімдіктердің, әкімдердің және облыстар, республикалық маңызы бар қалалар, астана тексеру комиссияларының нормативтiк құқықтық актiлерiн мемлекеттiк тiркеу, Қазақстан Республикасының нормативтік құқықтық актілерінің мемлекеттік тізілімін жүргізуді қамтамасыз ету;</w:t>
+      1) орталық мемлекеттiк органдар мен олардың ведомстволарының, мәслихаттардың, әкімдіктердің, әкімдердің және астана, облыстар, республикалық маңызы бар қалалар тексеру комиссияларының нормативтiк құқықтық актiлерiн мемлекеттiк тiркеу, Қазақстан Республикасының нормативтік құқықтық актілерінің мемлекеттік тізілімін жүргізуді қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z343" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-1) әділет органдарында мемлекеттік тіркеуге жататын нормативтік құқықтық актілерді шығару, мемлекеттік тіркеу және олардың күшін жою мәселелерін реттейтін Қазақстан Республикасының заңнамасын сақтау саласында орталық мемлекеттік органдар мен олардың ведомстволарында, мәслихаттар мен олардың аппараттарында, әкімдіктерде, әкімдердің аппараттарында, облыстардың, республикалық маңызы бар қалалардың, астананың тексеру комиссияларында мемлекеттік бақылау;</w:t>
+      1-1) әділет органдарында мемлекеттік тіркеуге жататын нормативтік құқықтық актілерді шығару, мемлекеттік тіркеу және олардың күшін жою мәселелерін реттейтін Қазақстан Республикасының заңнамасын сақтау саласында орталық мемлекеттік органдар мен олардың ведомстволарында, мәслихаттар мен олардың аппараттарында, әкімдіктерде, әкімдердің аппараттарында, астананың, облыстардың, республикалық маңызы бар қалалардың тексеру комиссияларында мемлекеттік бақылау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z137" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) коммерциялық емес ұйымдар болып табылатын заңды тұлғаларды мемлекеттік тіркеу, олардың филиалдары мен өкiлдiктерін есептiк тiркеу, сондай-ақ Бизнес-сәйкестендіру нөмірлерінің ұлттық тізілімін жүргiзу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
@@ -5204,50 +5572,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6539,412 +6947,178 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22-бап. Әдiлет органдарының есiрткi құралдары, психотроптық заттар, прекурсорлар айналымы және олардың заңсыз айналымы мен оларды терiс пайдалануға қарсы iс-әрекет саласындағы функциялары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 22-бап алынып тасталды - ҚР 2004.12.29 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22-1-бап. Зияткерлік меншік құқығы саласындағы мемлекеттік бақылау</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құқықтарды ұжымдық басқару жөніндегі ұйымдардың қызметін, сондай-ақ авторлық құқық және сабақтас құқықтар бөлігінде зияткерлік меншік құқығы объектілерінің, тауар белгісінің, қызмет көрсету белгісінің, географиялық нұсқаманың, тауар шығарылған жер атауының немесе фирмалық атаудың пайдаланылуын мемлекеттік бақылау Қазақстан Республикасының Кәсіпкерлік кодексіне сәйкес тексеру және профилактикалық бақылау нысанында жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 22-бап алынып тасталды - ҚР 2004.12.29 </w:t>
-[...92 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Ескерту. 22-1-бап жаңа редакцияда – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
-      </w:r>
-[...219 lines deleted...]
-        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -7765,51 +7939,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 125</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз), 2006.07.05 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 165</w:t>
       </w:r>
       <w:r>
@@ -8005,51 +8179,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 49-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 24.05.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 20.06.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 161-VI</w:t>
       </w:r>
       <w:r>
@@ -8147,51 +8321,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттік бақылауды әділет органдары жоспарлы және жоспардан тыс тексерулер нысанында жүргізеді. Жоспарлы және жоспардан тыс тексерулер бару арқылы жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының Әділет министрлігі осы Заңның 18-бабының 1-1) тармақшасында көрсетілген мемлекеттік органдарда, аумақтық әділет органдары – жергілікті атқарушы және өкілді органдарда, сондай-ақ облыстардың, республикалық маңызы бар қалалардың, астананың тексеру комиссияларында жоспарлы және жоспардан тыс тексерулерді жүзеге асырады.</w:t>
+      Қазақстан Республикасының Әділет министрлігі осы Заңның 18-бабының 1-1) тармақшасында көрсетілген мемлекеттік органдарда, аумақтық әділет органдары – жергілікті атқарушы және өкілді органдарда, сондай-ақ астананың, облыстардың, республикалық маңызы бар қалалардың тексеру комиссияларында жоспарлы және жоспардан тыс тексерулерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z348" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Бақылау субъектілерін жоспарлы тексерулердің кезеңділігі әділет органының бірінші басшысы (не оның міндетін атқарушы адам) бекітетін жоспарлы тексерулер жүргізу жоспарына сәйкес үш жылда бір реттен аспауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -9845,51 +10019,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңымен.</w:t>
+        <w:t xml:space="preserve">); өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -10045,51 +10259,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z205" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) Қазақстан Республикасы Азаматтық iс жүргiзу кодексiнiң 56-бабында белгiленген тәртiппен азаматтардың құқықтарын, бостандықтарын және заңмен қорғалатын мүдделерiн, сондай-ақ қоғамдық немесе мемлекеттiк мүдделердi қорғау үшiн сотқа талап қойып жүгiнуге;</w:t>
+      5) Қазақстан Республикасы Азаматтық iс жүргiзу кодексiнiң 55-бабында белгiленген тәртiппен азаматтардың құқықтарын, бостандықтарын және заңмен қорғалатын мүдделерiн, сондай-ақ қоғамдық немесе мемлекеттiк мүдделердi қорғау үшiн сотқа талап қойып жүгiнуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
     <w:bookmarkStart w:name="z206" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) өздерiне берiлген мүлiктi басқаруды жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
     <w:bookmarkStart w:name="z207" w:id="154"/>
     <w:p>
@@ -10109,204 +10323,90 @@
         <w:t>
       7) лицензиялауды және лицензиаттардың лицензиялық талаптарды сақтауы жөнiндегi қызметiне бақылауды жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
     <w:bookmarkStart w:name="z208" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) бағынысты ұйымдарды құру, қайта ұйымдастыру және тарату мәселелерi бойынша ұсыныстар енгiзуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:p>
-[...133 lines deleted...]
-    <w:bookmarkStart w:name="z210" w:id="156"/>
+    <w:bookmarkStart w:name="z209" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1) Қазақстан Республикасының цифрлық заңнамасына сәйкес цифрлық жүйелерді қолдана отырып электрондық қызметтер көрсетуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z210" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) баспа қызметiн жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10339,161 +10439,161 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>алып тасталды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z211" w:id="157"/>
+    <w:bookmarkStart w:name="z211" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) заңда белгiленген жағдайлар мен тәртiп бойынша әкiмшілiк құқық бұзушылық туралы хаттамалар жасап, iстердi қарауға, өз құзыретi шегiнде әкiмшiлiк жазалар қолдануға; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">13) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>алып тасталды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z212" w:id="158"/>
+    <w:bookmarkStart w:name="z212" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) осы Заңда, Қазақстан Республикасының өзге де заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асыруға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 24-бапқа өзгерістер енгізілді - ҚР 2004.12.29 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2007.01.11 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 218</w:t>
       </w:r>
       <w:r>
@@ -10529,124 +10629,204 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз), 2011.07.05 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 452-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2011.10.13 бастап қолданысқа енгізіледі), 2012.07.10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 36-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 24.05.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 12.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 15-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -10729,68 +10909,68 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 24-2-бап алып тасталды - ҚР 24.05.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="159"/>
+    <w:bookmarkStart w:name="z28" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  4-тарау. ӘДІЛЕТ ОРГАНДАРЫНЫҢ КАДРЛАРЫ ЖӘНЕ ОЛАРДЫҢ ҚҰҚЫҚТЫҚ ЖАҒДАЙЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-тарау жаңа редакцияда - ҚР 2011.01.06 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11197,136 +11377,176 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>30-бап. Әдiлет органдары қызметкерлерiн материалдық және әлеуметтiк жағынан қамсыздандыру</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Әдiлет органдары қызметкерлерінің еңбегiне ақы төлеу Қазақстан Республикасының Президентімен келісу бойынша Қазақстан Республикасының Үкіметі бекiтетін мемлекеттік бюджет есебінен қамтылатын барлық органдар үшін қызметкерлердің еңбегіне ақы төлеудің бірыңғай жүйесiне сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="160"/>
+    <w:bookmarkStart w:name="z43" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Әдiлет органдарының қызметкерлерiне ұзақтығы күнтiзбелiк отыз күн болатын жыл сайынғы ақылы еңбек демалыстары берiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z44" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Әдiлет органдарының "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасының Заңында көзделген мемлекеттiк қызметшiлер мәртебесiнен ерекшеленетiн құқықтық мәртебесi бар қызметкерлерiнiң материалдық қамтамасыз етiлуi мен әлеуметтiк қорғалуы Қазақстан Республикасының заңдарында және өзге де нормативтік құқықтық актілерінде белгiленедi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 30-бапқа өзгеріс енгізілді - ҚР 11.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 91-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -11354,68 +11574,68 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 31-бап алып тасталды - ҚР 2012.01.18 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 547-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="162"/>
+    <w:bookmarkStart w:name="z37" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. ӘДІЛЕТ ОРГАНДАРЫНЫҢ ҰЙЫМДАСТЫРЫЛУЫ МЕН ҚЫЗМЕТІНІҢ ӨЗГЕ ДЕ МӘСЕЛЕЛЕРІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>33-бап. Әдiлет органдарын қаржыландыру, материалдық-техникалық қамтамасыз ету</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11486,51 +11706,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">34-бап. Қорытынды және өтпелi ережелер </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z335" w:id="163"/>
+    <w:bookmarkStart w:name="z335" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11545,52 +11765,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Алып тасталды - ҚР 2010.12.29 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 372-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z330" w:id="164"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z330" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11605,51 +11825,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Алып тасталды - ҚР 2011.01.10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 383-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11896,55 +12116,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12270,31 +12490,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>