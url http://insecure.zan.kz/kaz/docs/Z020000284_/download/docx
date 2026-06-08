--- v2 (2026-03-11)
+++ v3 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="be725a6" w14:textId="be725a6">
+    <w:p w14:paraId="480c794" w14:textId="480c794">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -44280,4660 +44280,4574 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>212-бап. Кеме ипотекасын мемлекеттiк тiркеудiң тәртiбi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. 31.12.2015 дейін қолданыста болды - ҚР 27.04.2015</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (қолданысқа енгізілу тәртібін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кеменің немесе жасалып жатқан кеменің ипотекасы екінші деңгейдегі банктер және өзге де заңды тұлғалардың активтер мен (талап ету) құқықтарын екінші деңгейдегі банктердің кредиттік портфельдерінің сапасын жақсартуға маманданатын ұйымға берген кезде кепіл ұстаушының өтініші негізінде тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Кеменiң немесе жасалып жатқан кеменiң ипотекасын тiркеу туралы өтiнiште: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) кеменi (кеменiң атауы, порт немесе оның мемлекеттiк тiркелген орны, кеменiң тiркелiм нөмiрi, үлгiсi және сыныбы, тоннажы) немесе жасалып жатқан кеменi (кеме жасалу жүзеге асырылып жатқан орын, жасалу нөмiрi, кеменiң үлгiсi, кильдiң ұзындығы және басқа негiзгi өлшемдер, тiркелiм нөмiрi) бiрдейлендiретiн деректер; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) ипотекаға кепiл берушiнiң есiмi мен мекен-жайы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) ипотекаға кепiл ұстаушының есiмi мен мекен-жайы немесе оның ұсынушыға белгiленгенi туралы мәлiметтер; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) екi немесе одан да көп кемелерге не жасалып жатқан кемелерге ипотеканы белгiлегенде, ипотекамен қамтамасыз етiлген мiндеттеменiң ең жоғары мөлшерi - тараптардың ол туралы келiсiмi болған жағдайда, мiндеттеменi жеке алғанда әрбiр кеме қамтамасыз ететiн мөлшер; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) кеме немесе жасалып жатқан кеме ипотекасының аяқталу күнi көрсетiлуге тиiс. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кеменiң немесе жасалып жатқан кеменiң ипотекасын мемлекеттiк тiркеу туралы өтiнiшке кеменiң немесе жасалып жатқан кеменiң ипотекасы туралы шарт осындай шартта аталған құжаттармен қоса берiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы баптың 1-тармағының екінші бөлігінде көзделген жағдайда кеменің немесе жасалып жатқан кеменің ипотекасын мемлекеттік тіркеу туралы өтінішке активтер мен міндеттемелерді бір мезгілде беру туралы шарттың, екінші деңгейдегі банктердің кредиттік портфельдерінің сапасын жақсартуға маманданатын ұйымның активтер мен талап ету құқықтарын иеленуін көздейтін шарттың нотариат куәландырған көшірмесі (тапсыру актісін немесе одан үзінді-көшірме қоса беріле отырып), талап ету құқығын басқаға беру туралы талапты қамтитын шарт қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Кеменiң немесе жасалып жатқан кеменiң ипотекасын тiркейтiн орган, егер кеменiң немесе жасалып жатқан кеменің ипотекасы туралы шарт не осындай шартқа қоса берiлетiн құжаттар кеменiң немесе жасалып жатқан кеменiң ипотекасын мемлекеттiк тiркеу талаптарына сай келмесе, оны мемлекеттiк тiркеуден бас тартуға құқылы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Кеменiң немесе жасалып жатқан кеменiң ипотекасы мемлекеттiк тiркеу туралы өтiнiш алынған күнi тiркеледi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Теңiз кемелерінің мемлекеттiк кеме тiзiлiмiне, кеме кiтабына немесе жасалып жатқан кемелер тiзiлiмiне, осы баптың 2-тармағына сәйкес, мемлекеттiк тiркеу туралы өтiнiште аталған барлық мәлiметтер енгiзiледi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Кеменiң немесе жасалып жатқан кеменiң ипотекасын тiркейтiн орган кепiл берушi мен кепiл ұстаушыға, Теңiз кемелерінің мемлекеттiк кеме тiзiлiмiнде, кеме кiтабында немесе жасалып жатқан кемелер тiзiлiмiнде бар жазбаларға сәйкес кеменiң ипотекасын мемлекеттiк тiркеу туралы белгiленген үлгiдегi куәлiк беруге тиiс. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Кеменiң немесе жасалып жатқан кеменiң ипотекасын мемлекеттiк тiркеу үшін Қазақстан Республикасының салық заңдарында белгiленген тәртiппен алым алынады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      1. 31.12.2015 дейін қолданыста болды - ҚР 27.04.2015</w:t>
-[...4 lines deleted...]
-          <w:b w:val="false"/>
+        <w:t xml:space="preserve">      6-1. Алып тасталды - ҚР 25.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Кеменiң немесе жасалып жатқан кеменiң ипотекасы тiркелетiн Теңiз кемелерінің мемлекеттiк тiзiлiмi, кеме кiтабы немесе жасалып жатқан кемелер тiзiлiмi мен тiркеу органына берiлуге тиiстi құжаттар ашық болып табылады және мүдделi тұлғаның олардан үзiндi жазбалар мен осындай құжаттардың көшiрмелерiн алуға құқығы бар. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Кеме ипотекасын мемлекеттiк тiркеген кезде кеме құжаттарына ол туралы қандай да бiр жазбалар енгiзу талап етiлмейдi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 212-бапқа өзгерістер енгізілді - ҚР 2004.10.22 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 601</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2005.01.01 бастап қолданысқа енгізіледі), 2011.07.15 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 461-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін алты ай өткен соң қолданысқа енгізіледі); 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 27.04.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) ; 27.02.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 25.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...21 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">213-бап. Кеме ипотекасымен қамтамасыз етiлген талаптарды басымдықпен қанағаттандыру </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Орындалуы кеменiң тiркелген ипотекасымен қамтамасыз етiлетiн мiндеттемелер бойынша талаптар, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>203-баптың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағында және 220-баптың 3 және 4-тармақтарында көзделген талаптарды қоспағанда, өзге де барлық талаптар алдында басымдықпен қанағаттандырылуға тиiс. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Осы Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>220-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тармағында көзделген талаптарды қоспағанда, жасалып жатқан кеменiң тiркелген ипотекасымен қамтамасыз етiлген мiндеттемелерден туындайтын талаптардың алдында ешқандай талаптар басымдықпен қанағаттандырылмауға тиiс. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">214-бап. Кеме ипотекасымен қамтамасыз етiлген талаптардың қанағаттандырылу кезектiлiгi </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Егер ипотека белгiленген кеме кепiл берушiнiң басқа талаптарын қамтамасыз ететiн тағы бiр ипотеканың нысанасына айналса, одан кейiнгi кепiл ұстаушының талаптары оның алдындағы кепiл ұстаушылардың талаптарынан кейiн қанағаттандырылады. Кеме ипотекасымен қамтамасыз етiлген мұндай талаптардың қанағаттандырылу кезектiлiгi ипотеканың мемлекеттік тiркелген күнiмен белгiленедi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Кеменің немесе жасалып жатқан кеменiң ипотекасымен қамтамасыз етiлген мiндеттемелерден туындайтын талаптардың осы баптың 1-тармағында көзделген қанағаттандырылу кезектiлiгi кепiл берушi мен кепiл ұстаушының келiсiмiмен өзгертiлуi мүмкiн. Мұндай келiсiм Теңiз кемелерінің мемлекеттiк кеме тiзiлiмiнде, кеме кiтабында немесе жасалып жатқан кемелер тiзiлiмiнде тiркелуге тиiс. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 214-бапқа өзгеріс енгізілді - Қазақстан Республикасының 2004.10.22. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 601</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (өзгеріс 2005 жылғы 1 қаңтардан бастап қолданысқа енгізіледі). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...21 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">215-бап. Кеме ипотекасының шарты бойынша құқықтарды басқаға беру </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Кепiл ұстаушы талапты басқаға беру арқылы негiзгi мiндеттеме бойынша кредитордың құқықтарын беру туралы ережелердi сақтай отырып, Қазақстан Республикасының азаматтық заңдарына сәйкес, өзiнiң кеме ипотекасының шарты бойынша құқықтарын басқа тұлғаға беруге құқылы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Кеме ипотекасының шарты бойынша құқықты басқаға берген жағдайда ол тiркелген Теңiз кемелерінің мемлекеттiк кеме тiзiлiмiне, кеме кiтабына немесе жасалып жатқан кемелер тiзiлiм не басқаға берiлген датасы туралы және пайдасына берiлген басқа тұлғаның атауы мен мекен-жайы туралы жазба енгiзiледi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">216-бап. Ипотекамен қамтамасыз етiлген кеменiң немесе жасалып жатқан кеменiң сақталуы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кепiл берушi ипотекамен қамтамасыз етiлген кеменi немесе жасалып жатқан кеменi сақтау және күтiп ұстау жөнiнде тиiстi шаралар қолдануға мiндеттi. Егер осындай мiндеттi орындамау кеменiң немесе жасалып жатқан кеменiң едәуiр құнсыздануына әкеп соқса, кепiл ұстаушы оны мiндеттеменiң орындалу мерзiмi басталғанға дейiн мәжбүрлеу тәртiбiмен сатуға құқылы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">217-бап. Кемеге немесе жасалып жатқан кемеге меншiк құқығының ауысуы немесе мемлекеттік тiркеудiң өзгертiлуi </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Кеменiң немесе жасалып жатқан кеменiң тiркелген ипотекасымен қамтамасыз етiлген талаптар қанағаттандырылмаған не барлық кепiл ұстаушылардың жазбаша келiсiмi болмаған жағдайда порттың теңiз әкiмшiлiгiнiң, осы Заңның 219 және 220-баптарында көзделген жағдайларды қоспағанда, кеменi Теңiз кемелерінің мемлекеттiк кеме тiзiлiмiнен немесе кеме кiтабынан шығарып тастауға не жасалып жатқан кемеге меншiк құқығын мемлекеттік тiркеу туралы жасалып жатқан кемелердiң тiзiлiмiнен алынған жазбаға өзгерiс енгiзуге құқығы жоқ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Кеменi Теңiз кемелерінің мемлекеттiк кеме тiзiлiмiнен немесе кеме кiтабынан не жасалып жатқан кемеге меншiк құқығын жасалып жатқан кемелер тiзiлімiнен шығарып тастау (ерiктi сату жағдайларын қоспағанда) мiндеттi болып табылған жағдайларда, тiркеу органы кепiл ұстаушылар өз мүдделерiн қорғау жөнiнде тиiсiнше шаралар қолдану үшiн кепiл ұстаушыларға кеменi немесе жасалып жатқан кемеге меншiк құқығын тиiстi тiзiлiмдерден алдағы уақытта шығарып тасталатыны туралы хабарлама жолдауға тиiс. Олардың келiсiмi алынбаған жағдайда, кеме немесе жасалып жатқан кемеге меншiк құқығы тиiстi тiзiлiмдерден ақылға қонымды кезең бiткеннен кейiн, бiрақ кепiл ұстаушыларға хабарланған соң кем дегенде үш айдан кейiн шығарылып тасталады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">      Ескерту. 217-бапқа өзгеріс енгізілді – ҚР 22.10.2004 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 601</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (01.01.2005 бастап қолданысқа енгізіледі). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-        <w:t>№ 259-VIII</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">218-бап. Кеменi немесе жасалып жатқан кеменi мәжбүрлi сатудың негiздерi </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кепiл берушi борышты төлеу жөнiндегi мiндеттеменi орындамаған жағдайда, ипотека салынған кеме немесе жасалып жатқан кеме тұтқындалған кеменiң немесе тұтқындалған жасалып жатқан кеменiң тұрған орнында сот шешiмiнiң негiзiнде сатылуы мүмкін. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">219-бап. Кеменi немесе жасалып жатқан кеменi мәжбүрлi сату тәртiбi </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кеменi немесе жасалып жатқан кеменi мәжбүрлi сату Қазақстан Республикасының азаматтық заңдарына сәйкес жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">220-бап. Кеменi немесе жасалып жатқан кеменi мәжбүрлi сатудың салдары </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Кеменi немесе жасалып жатқан кеменi мәжбүрлi сату жағдайында, кеменiң немесе жасалып жатқан кемінiң барлық тiркелген ипотекалары, кепiл ұстаушылардың келiсiмiмен сатып алушы өз мойнына алғандарын қоспағанда, барлық кепiлдер және басқа да кез келген түрдегi ауыртпалықтар кемеге немесе жасалып жатқан кемеге қатысты қолданылуын тоқтатады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Кеменiң немесе жасалып жатқан кеменің тұтқындалуына және кейiнгi сатылуына байланысты шығыстар бiрiншi кезекте олардың сатылуынан алынған сомалар есебiнен төленедi. Мұндай шығыстар өзiне, атап айтқанда, кеменi тұтқындау кезiнен кеменi және кеме экипажының мүшелерiн ұстауға жұмсалған шығыстарды, сондай-ақ осы Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>203-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 1) тармақшасында аталған жалақыны, басқа да сомалар мен шығыстарды қамтиды. Кеменi немесе жасалып жатқан кеменi сатудан алынған соманың қалдығы осы тарауға сәйкес тиiстi талаптарды қанағаттандыруға қажет болуына қарай бөлiнедi. Барлық тұлғалардың қойған талаптары қанағаттандырылғаннан кейiн кеменi немесе жасалып жатқан кеменi сатудан алынған сома, егер ол қалса, кеменің немесе жасалып жатқан кеменiң меншiк иесiне қайтарылады және еркiн аударылуы мүмкiн. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1124" w:id="872"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Суға батқан кеменi мәжбүрлi сату жағдайында, теңiзде жүзу қауiпсiздiгiн қамтамасыз ету немесе теңiз ортасын ластанудан қорғау мақсатында, оны судан аластауды порттың теңiз әкiмшiлiгi жүзеге асырады, суға батқан кеменi судан аластауға жұмсалған шығыстар, кемеге теңiздегi кепiлмен қамтамасыз етiлген кез келген талаптар қанағаттандырылғанға дейiн, оның сатылуынан алынған сома есебiнен төленедi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="872"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Өз мiндеттемелерiн қамтамасыз етуге кеменi ұстап қалатын кеме жасау немесе кеме жөндеу ұйымы (мердiгер) оны мәжбүрлеу тәртiбiмен сату үшiн беруге мiндеттi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Заңның 203-бабының 1-тармағына сәйкес, кемеге теңiз кепiлiмен қамтамасыз етiлген талаптар болған жағдайда кеме жөндеу ұйымында мұндай құқық аталған талаптар қанағаттандырылғаннан кейiн пайда болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Кеменi немесе жасалып жатқан кеменi сатып алушы Қазақстан Республикасының азаматы немесе заңды тұлғасы болған жағдайда, кеме немесе жасалып жатқан кемеге меншiк құқығы Қазақстан Республикасының тиiстi тiзiлiмiнде осындай сатып алушының атына тiркелуге тиiс. Кеме немесе жасалып жатқан кемеге меншiк құқығы Қазақстан Республикасының тиiстi тiзiлiмiнде тiркелген және мұндай кеменi немесе жасалып жатқан кеменi сатып алушы шетелдiк азамат немесе шетелдiк заңды тұлға болған жағдайда, кеменi тiркеу органы не жасалып жатқан кемеге меншiк құқығын тiркеу органы осындай сатып алушыға кеменiң Теңiз кемелерінің мемлекеттiк кеме тiзілiмiнен, кеме кiтабынан шығарып тасталғаны туралы немесе кеменi немесе жасалып жатқан кемеге меншiк құқығын шет мемлекеттiң тиiстi тiзiлiмiнде тiркеу мақсатында, жасалып жатқан кемеге меншiк құқығының жасалып жатқан кемелер тiзiлiмiнен шығарып тасталғаны туралы куәлiк беруге мiндеттi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 220-бапқа өзгеріс енгізілді – ҚР 29.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 174-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
-    </w:p>
-[...271 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">221-бап. Кеме ипотекасының тоқтатылуы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Кеме ипотекасы: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) кепiлмен қамтамасыз етiлген мiндеттеме тоқтатылған; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) кеме немесе жасалып жатқан кеме конкурстық сауда-саттық (тендер, аукцион) арқылы сатылған жағдайларда, сондай-ақ оны сату мүмкiн болмай шыққан жағдайда; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) кеме немесе жасалып жатқан кеме ипотекасының кепiл ұстаушысы теңiздегi сақтандыру шартына сәйкес, кеменің немесе жасалып жатқан кеменің опат болуына байланысты тиесiлi сақтандыру төлемiне өз талабын жүзеге асыра алатын жағдайларды қоспағанда, кеме немесе жасалып жатқан кеме опат болған жағдайларда тоқтатылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Осы баптың 1-тармағында көзделген жағдайларда кеменің немесе жасалып жатқан кеменiң ипотекасын тоқтату туралы дәлелдемелер табыс етiлген кезде, тiркеу органы тиiстi кемелер тiзiлiмiне немесе жасалып жатқан кемелер тiзiлiмiне кеменің немесе жасалып жатқан кеменің ипотекасын тоқтату туралы жазба жасайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z243" w:id="873"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22-тарау. КЕМЕНІ ТҰТҚЫНДАУ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="873"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">222-бап. Кеменi тұтқындау негiздерi </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Кеменi тұтқындау теңiз талабын қамтамасыз ету үшiн кеменi кiдiртiп қою немесе оның жүрiс-тұрысын шектеу болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Осы баптың 4-тармағында көзделген жағдайларды қоспағанда, теңiз талабы бойынша ғана кеме тұтқындалуы мүмкiн. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Теңiз талабын қамтамасыз ету мақсатымен, басқа мемлекеттiң сотында қаралуға тиiс теңiз талабы туралы тиiстi шарттың талаптарына қарамастан, кеменiң тұтқындалуы мүмкiн. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Теңiз талаптарына жатпайтын талаптар бойынша кеме: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) кеме иесiнің банкротқа ұшырауы немесе кеме иесiнiң - заңды тұлғаның таратылуы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) қылмыстық iс бойынша тәркiлеудiң қамтамасыз етiлуi жағдайларында ғана тұтқындалуы мүмкiн. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Бұл тарау осы Заңда көзделген теңiз порты капитанының кеменi теңiз портынан шығаруға рұқсат беруден бас тарту, кеме мен жүктi кiдiртiп қою құқықтарын қозғамайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Осы тарауда реттелмеген, кеменi тұтқындаудан туындайтын құқық қатынастары Қазақстан Республикасының заңдарымен реттеледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      6-1. Алып тасталды - ҚР 25.11.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 272-VI</w:t>
+        <w:t xml:space="preserve">      Ескерту. 222-бапқа өзгерістер енгізілді - ҚР 2010.12.28 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 369-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">223-бап. Теңiз талабы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мыналар: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) кеменi пайдалану кезiнде залал келтiрiлуiне; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) кеменi пайдаланумен тiкелей байланысты құрғақта не суда азаматтың өмiрi мен денсаулығына залал келтiрiлуiне; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) құтқару операциясын немесе құтқару туралы шартты жүзеге асыруға; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) егер мұндай талап Қазақстан Республикасының халықаралық шартынан, Қазақстан Республикасының заңынан немесе шарттан туындайтын болса, залалды болғызбау немесе азайту жөнінде шаралар қолдануға жұмсалған шығыстарға, соның iшiнде қоршаған ортаға келтiрiлген залалға, сондай-ақ осындай шаралар келтiрген немесе келтiруi мүмкiн залалға; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) суға батқан мүлікті аластауға жұмсалған шығыстарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) кеменi пайдалану туралы шартқа; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) жүктi теңiз арқылы тасымалдау шартына немесе теңiзде жолаушылар тасымалдау шартына; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) кемедегi жүктің немесе багаждың жоғалуына, кем шығуына немесе зақымдануына (бүлiнуiне); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) жалпы аварияға; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) лоцмандық алып өтуге; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) сүйретiп жүзуге; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) тамақ өнiмдерiн, материалдар, отын, запастар, жабдықтар, соның iшiнде кеменi пайдалану немесе оны күтіп ұстау үшiн қажеттi контейнерлер беруге; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) кеменің жасалуына, жөнделуiне, жаңғыртылуына немесе қайта жабдықталуына; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) теңiз портында алынатын алымдар мен төлемдерге; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15) кеме капитаны мен кеме экипажының басқа мүшелерiне тиесiлi жалақыға және басқа да сомаларға; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) кемеге қатысты жұмсалған шығыстарға; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17) сақтандыру сыйлықақысына; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18) теңiз агентiнiң, теңiз брокерiнiң сыйақысына; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19) кемеге меншiк құқығы және өзге де заттық құқықтар туралы дауға; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20) кеменiң меншiк иелерi арасындағы кеменi пайдалану мен пайданы бөлу туралы дауға; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21) кеменi сатып алу-сату шартынан туындайтын дауға байланысты мәлiмделген кез келген талап теңiз талабы болып табылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 223-бапқа өзгеріс енгізілді – ҚР 29.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 174-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">224-бап. Тұтқынға алуға жол берiлмейтiн кеме </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Теңiз талаптары бойынша: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) тұтқынға алынатын кезге қарай кемеге меншiк құқығы үшiншi тұлғаларға берiлген; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) кеменi өзге кеме жалдаушы жалдап алған жағдайларда кеменi тұтқынға алуға жол берiлмейдi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Осы баптың 1-тармағында көзделген ережелер кемеге меншiк құқығы мен өзге де заттық құқыққа қатысты қолданылмайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">225-бап. Тұтқындалған кеменiң иесiн қорғау </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Сот кеменi тұтқынға алудың немесе оның бұрынғы тұтқынға алынуының ұзартылу талабы ретiнде кеменi тұтқынға алуды немесе тұтқындаудың ұзартылуын талап етушi тұлғаға кеменi тұтқынға алу салдарынан келтiрілуi мүмкiн зияндарға байланысты сот айқындай алатын көлем мен жағдайларда қамтамасыз етудiң берiлуiн мiндеттеуге құқылы. Бұл ереже осы Заңның 223-бабының 15) тармақшасында көзделген талап бойынша кеменi тұтқынға алуды немесе тұтқынға алудың ұзартылуын талап етушi тұлғаға қатысты қолданылмайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Тұтқындалған кеме иесiнің талап етуi бойынша кеменi тұтқынға алған немесе кеменiң тұтқынға алынуын болғызбау үшiн талаптың өзгеше қамтамасыз етiлуi жөнiнде шаралар қолданған сот талап етуi бойынша кеме тұтқынға алынған немесе қамтамасыз етiлген тұлғаның кеменiң тұтқынға алуынан келтiрілген зиян үшін жауапкершiлiк мөлшерiн анықтауға құқылы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z248" w:id="874"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23-тарау. ТЕҢІЗДЕГІ НАРАЗЫЛЫҚ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="874"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">226-бап. Теңiздегi наразылық </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Кеме жүзiп жүрген немесе тоқтап тұрған уақытта кеме иесiне мүлiктiк талаптар қою үшiн негiз бола алатын оқиға орын алған жағдайда, кеме капитаны дәлелдемелердi қамтамасыз ету мақсатында теңiздегi наразылық туралы мәлiмдеме беруге тиiс. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Теңiздегi наразылықта оқиғаның мән-жайы мен оны туғызған себептер жөнiнде толық ақпарат, соның iшiнде залал туралы және залалды болғызбау немесе азайту жөнiнде қолданылған шаралар туралы ақпарат болуға тиiс. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">227-бап. Теңiздегi наразылық туралы мәлiмдеме </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Теңiздегi наразылық туралы мәлiмдеме: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Қазақстан Республикасының портында - нотариуске; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) шетел портында - Қазақстан Республикасының консулдық мекемесiнің лауазымды адамына немесе тиiстi мемлекеттiң заңдарында белгiленген тәртiппен шет мемлекеттiң құзыреттi лауазымды адамына берiледi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Егер оқиға: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) теңiз портында болса, оқиға болған кезден бастап жиырма төрт сағат iшiнде; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) кеме жүзiп жүрген кезде болса, кеменiң немесе кеме капитанының оқиға болғаннан кейiн алғашқы теңiз портына келген кезiнен бастап жиырма төрт сағат iшiнде теңiздегi наразылық туралы мәлiмдеме берiледi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Оқиға жүзiп жүрген кезде болған жағдайда, оқиға болғаннан кейiн алғашқы портқа кiруге байланысты кететiн уақыт пен жұмсалатын шығыстардың елеулi ысырабын болғызбау үшiн, теңiздегi наразылық туралы мәлiмдеме кеменiң немесе кеме капитанының оқиға болғаннан кейiн алғашқы порт болып табылмайтын портқа келген кезiнде берiлуi мүмкiн. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Осы баптың 2-тармағында белгiленген мерзiмде теңiздегi наразылықты мәлiмдеу мүмкiн болмаған жағдайда, мұның себептерi теңiздегi наразылық туралы мәлiмдемеде көрсетiлуге тиiс. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Егер мұндай құқық тиiстi халықаралық шартта көзделсе, шетел кемелерi капитандарының өз кемесi туын көтерiп жүзіп жүрген мемлекеттiң консулдық мекемелерiне теңiздегi наразылық туралы мәлiмдеме беруге құқығы бар. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">228-бап. Жүкке келтiрiлген залалға қатысты теңiздегi наразылық туралы мәлiмдеме </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Оқиға салдарынан кемедегi жүкке залал келтiрiлген жағдайда, теңiздегi наразылық туралы мәлiмдеме люктер ашылғанға дейiн берiлуге тиiс. Теңiздегi наразылық мәлiмденгенге дейiн кемедегi жүктi түсiруге аса қажеттi жағдайда ғана жол берiледi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">229-бап. Теңiздегi наразылық туралы мәлiмдеме жiберiлген тұлғаға кеме журналының берiлуi </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Кеме капитаны теңiздегi наразылық туралы мәлiмдеме берiлген тұлғаға кеме немесе кеменiң капитаны теңiз портына келген, сондай-ақ оқиға портта орын алған болса, оқиғаның өзi болған кезден бастап жетi күн iшiнде танысу үшiн кеме журналын және кеме журналынан үзiндi жазбаны өзi куәландырып беруге мiндеттi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Кеме журналы жойылған (жоғалған) жағдайда кеме журналының жойылуының (жоғалуының) мән-жайы мен себептерi теңiздегi наразылық туралы мәлiмдемеде баяндалуға тиiс. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">230-бап. Теңiздегi наразылық туралы акт жасау </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Теңiздегi наразылық туралы мәлiмдеменi қабылдауға уәкiлеттi тұлғалар кеме капитанының мәлiмдемесi, кеме журналының деректерi, кеме капитанынан және қажет болған жағдайда кеме экипажының басқа мүшелерiнен сұрастыру негiзiнде теңiздегi наразылық туралы акт жасайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z254" w:id="875"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24-тарау. АКТІЛЕР, КІНӘ ҚОЮ ЖӘНЕ ТАЛАП ҚОЮ. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ТАЛАП ҚОЮ МЕРЗІМІ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="875"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">231-бап. Теңiзде жүк тасымалдауға қатысушылардың жауапкершiлiгi үшiн негiз бола алатын мән-жайларды куәландыру </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Тасымалдаушының, жөнелтушiнің, алушының және жолаушының жауапкершiлiгi үшiн негiз бола алатын мән-жайлар коммерциялық актiлермен немесе жалпы нысандағы актiлермен куәландырылады. Шет ел порттарында аталған мән-жайлар сол портта қолданылатын ережелерге сәйкес куәландырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Коммерциялық акт: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) жүктiң немесе нақты багаждың атауы, массасы немесе орындарының саны және тасымалдау құжатында көрсетiлген деректер арасындағы сәйкессiздiктi; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) жүктiң немесе багаждың жоғалғанын, кем шыққанын немесе зақымданғанын (бүлiнгенiн); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) құжатсыз жүк немесе багаж, сондай-ақ жүксiз немесе багажсыз құжаттар табылғанын; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) тасымалдаушыға ұрланған жүктiң немесе багаждың қайтарылғанын куәландыру үшiн жасалады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Актiлердiң нысандары, оларды жасау тәртiбi және акт жасауды талап етпейтiн мән-жайларды куәландыру тәртiбi уәкiлеттi орган бекiтетiн ережелермен белгiленедi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">232-бап. Кiнә қою </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кiнә қою тәртiбiмен дауларды сотқа дейiнгi реттеу талап қоюдың мiндеттi шарты болып табылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">233-бап. Кiнә қою мен талап қою құқығын беру </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Кiнә қою мен талап қою құқығын, мұндай құқықты жөнелтушiнiң алушыға беруi немесе керiсiнше жағдайларды, сондай-ақ жөнелтушiнің немесе алушының экспедиторға немесе сақтандырушыға беретiн жағдайларын қоспағанда, басқа ұйымдарға немесе азаматтарға беруге жол берiлмейдi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Кiнә қою мен талап қою құқығының берiлуi коносаменттегi немесе өзге де тасымалдау құжатындағы басқа бiреуге (теңiз жүкқұжаты, чартер) беру түрiндегi жазбамен куәландырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">234-бап. Кiнә қоюдың шарттары мен тәртiбi </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Теңiзде жүк тасымалдау шартынан туындайтын кiнә қою тасымалдаушыға талап қою мерзiмi iшiнде қойылуы мүмкiн. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Кiнәрат жүк тасымалдауды жүзеге асырған тасымалдаушыға және жүктi тасымалдау жүргiзiлмеген болса, теңiзде жүк тасымалдау шартына сәйкес оны жүзеге асыруға мiндеттi тасымалдаушыға қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жүктiң жоғалуы, кем шығуы немесе зақымдануы (бүлiнуi) туралы кiнә қоюға, тасымалдау құжаттарынан басқа, кiнә қоюға құқықты растайтын құжаттар және жөнелтілген жүктің мөлшерi мен құнын куәландыратын құжаттар қоса берiлуге тиiс. Тасымалдау құжаттары (теңiз жүкқұжаты, коносамент, чартер) түпнұсқасында көрсетiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 234-бапқа өзгеріс енгізілді - ҚР 27.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 363-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...23 lines deleted...]
-      8. Кеме ипотекасын мемлекеттiк тiркеген кезде кеме құжаттарына ол туралы қандай да бiр жазбалар енгiзу талап етiлмейдi. </w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">235-бап. Теңiзде жүк тасымалдау шартынан туындайтын кiнә қоюды қараудың тәртiбi мен мерзiмдерi </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Кiнә қою оның алынған күнiнен бастап бiр ай мерзiмде қаралуға тиiс. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Бiр құжат бойынша көлiктiң әр түрiнiң тасымалдаушыларымен жүзеге асырылатын тасымал жөнiндегі кiнә қоюға қатысты - үш ай iшiнде. Егер кiнә қою қабылданбаса немесе осы бапта белгiленген мерзiмде жауап алынбаса, арызданушының талап қою құқығы пайда болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">236-бап. Жолаушыны, багаж бен жүктi теңiз арқылы тасымалдау шартынан туындайтын талаптар бойынша талап қою мерзiмi </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Тасымалдаушыға теңiз арқылы тасымалдау шартынан туындайтын талап қою тасымалдаушы кiнә қоюды қанағаттандырудан толық немесе iшiнара бас тартқан жағдайда не кiнә қоюға тасымалдаушыдан жауап алынбаған жағдайда қойылуы мүмкiн. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Жүктi теңiз арқылы тасымалдау шарты бойынша талап қою мерзiмi - бiр жыл, жолаушы мен багаж тасымалдау шарты бойынша - алты ай. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Жүктi теңiз арқылы тасымалдау шарты бойынша аталған мерзiм: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жүктiң жоғалуынан және жетіспеуінен болған залалды өтеу туралы талаптар бойынша – жүк берiлуге тиiс болған күннен бастап бiр ай өткен соң;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) жүктiң зақымданғаны (бүлiнгенi), жүктiң жеткiзiлу мерзiмiнiң өткiзіліп алынғаны үшiн залалды өтеу, тасымалдау ақысын қайтарып беру немесе өндiрiп алу туралы талаптар бойынша - жүк берiлген күннен бастап, егер жүк берiлмеген болса, ол берiлуге тиiс күннен бастап; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) кеменің берiлмегенi немесе оның дер кезiнде берiлмегенi үшiн залалдарды өтеу, демерредж бен диспач төлеу туралы талаптар бойынша - жүк тасымалдау басталған немесе тасымалдана бастауға тиiс болған айдан кейiнгi ай бiтетiн күннен бастап; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) басқа жағдайлардың бәрiнде - талапты беруге негiз болған оқиға басталған күннен бастап есептеледi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 212-бапқа өзгерістер енгізілді - ҚР 2004.10.22 </w:t>
-[...139 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 236-бапқа өзгеріс енгізілді - ҚР 27.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 363-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">213-бап. Кеме ипотекасымен қамтамасыз етiлген талаптарды басымдықпен қанағаттандыру </w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> 1-тармағында және 220-баптың 3 және 4-тармақтарында көзделген талаптарды қоспағанда, өзге де барлық талаптар алдында басымдықпен қанағаттандырылуға тиiс. </w:t>
+        <w:t xml:space="preserve">237-бап. Өзге талаптар бойынша талап қою мерзiмi </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Сүйретiп жүзу шартынан, теңiз агенттiгiн жүргiзу шартынан, теңiз делдалдығы шартынан, тайм-чартерден, бербоут-чартерден және жалпы авариядан туындайтын талаптар бойынша талап қою мерзiмi: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) сүйретіп жүзу шартынан, теңіз агенттігін жүргізу шартынан, теңiз делдалдығы шартынан, тайм-чартерден және бербоут-чартерден туындайтын талаптар бойынша - талап қою құқық пайда болған күннен бастап; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) жалпы авариядан туындайтын талаптар бойынша - диспаша алынған күннен бастап есептеледi. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>220-бабының</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> 4-тармағында көзделген талаптарды қоспағанда, жасалып жатқан кеменiң тiркелген ипотекасымен қамтамасыз етiлген мiндеттемелерден туындайтын талаптардың алдында ешқандай талаптар басымдықпен қанағаттандырылмауға тиiс. </w:t>
+        <w:t>169-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 және 4-тармақтарында көзделген керi талаптар бойынша талап қою мерзiмi бiр жылға тиiстi сома төленген күннен бастап есептеледi. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">214-бап. Кеме ипотекасымен қамтамасыз етiлген талаптардың қанағаттандырылу кезектiлiгi </w:t>
-[...35 lines deleted...]
-      2. Кеменің немесе жасалып жатқан кеменiң ипотекасымен қамтамасыз етiлген мiндеттемелерден туындайтын талаптардың осы баптың 1-тармағында көзделген қанағаттандырылу кезектiлiгi кепiл берушi мен кепiл ұстаушының келiсiмiмен өзгертiлуi мүмкiн. Мұндай келiсiм Теңiз кемелерінің мемлекеттiк кеме тiзiлiмiнде, кеме кiтабында немесе жасалып жатқан кемелер тiзiлiмiнде тiркелуге тиiс. </w:t>
+        <w:t xml:space="preserve">238-бап. Теңiздiң кемеден аққан мұнаймен ластануы келтiрген залалды және теңiзде қауiптi жүктердi тасымалдауға байланысты залалды өтеу туралы талаптар бойынша талап қою мерзiмi </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Теңiздiң кемеден аққан мұнаймен ластануы келтiрген залалды және теңiзде қауiптi жүктердi тасымалдауға байланысты залалды өтеу туралы талаптар бойынша талап қою мерзiмi зардап шегушi мұндай залал келтiрiлгенiн бiлген немесе бiлуге тиiс болған күннен бастап үш жылдан соң бiтедi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бұл орайда залалды өтеу туралы талап қоюды: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) теңiздiң кемеден аққан мұнаймен ластануы келтiрген залалды өтеу туралы талаптар бойынша - оқыс жағдай салдарынан осындай залал келтiрiлген күннен бастап алты жылдан кейiн; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) теңiзде қауiптi жүктердi тасымалдауға байланысты залалды өтеу талаптары бойынша - оқыс жағдай салдарынан осындай залал келтiрiлген күннен бастап он жылдан кейiн беруге болмайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>238-1-бап. Суға батқан мүліктің жатқан жерін анықтауға және оны белгілеуге байланысты Қазақстан Республикасы Қарулы Күштері Әскери-теңіз Күштерінің Гидрографиялық қамтамасыз ету қызметі және суға батқан мүлікті аластауға байланысты келтірілген шығыстарды өтеу туралы талаптар бойынша порттың теңіз әкімшілігі үшін талап қоюдың ескіру мерзімі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Суға батқан мүліктің жатқан жерін анықтауға және белгілеуге байланысты келтірілген шығыстарды өтеу туралы талаптар бойынша Қазақстан Республикасы Қарулы Күштері Әскери-теңіз Күштерінің Гидрографиялық қамтамасыз ету қызметі және суға батқан мүлікті аластауға байланысты келтірілген шығыстарды өтеу туралы талаптар бойынша порттың теңіз әкімшілігі үшін талап қоюдың ескіру мерзімі суға батқан мүлікті аластау қағидаларында айқындалған тәртіппен суға батқан мүліктің қауіптілігі айқындалған күннен бастап үш жылды құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Авариялық жағдай болып, салдарынан мүлік суға батқан күннен бастап алты жыл өткеннен кейін талап қойылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер авариялық жағдай бірқатар оқиғалардан тұрса, онда алты жылдық мерзім осы оқиғалардың бірінші күнінен бастап есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 214-бапқа өзгеріс енгізілді - Қазақстан Республикасының 2004.10.22. </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Заңымен (өзгеріс 2005 жылғы 1 қаңтардан бастап қолданысқа енгізіледі). </w:t>
+        <w:t xml:space="preserve">      Ескерту. 238-1-баппен толықтырылды – ҚР 29.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 174-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-      </w:r>
+        <w:t xml:space="preserve">239-бап. Жалпы мерзiмдердiң қолданылуы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Заңда талап қою мерзiмдерi белгiленбеген талаптар бойынша Қазақстан Республикасының Азаматтық кодексiнде белгiленген талап қою мерзiмiнің жалпы мерзiмi қолданылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z264" w:id="876"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...39 lines deleted...]
-    </w:p>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25-тарау. ҚОЛДАНЫЛАТЫН ҚҰҚЫҚ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="876"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">216-бап. Ипотекамен қамтамасыз етiлген кеменiң немесе жасалып жатқан кеменiң сақталуы </w:t>
-[...17 lines deleted...]
-      Кепiл берушi ипотекамен қамтамасыз етiлген кеменi немесе жасалып жатқан кеменi сақтау және күтiп ұстау жөнiнде тиiстi шаралар қолдануға мiндеттi. Егер осындай мiндеттi орындамау кеменiң немесе жасалып жатқан кеменiң едәуiр құнсыздануына әкеп соқса, кепiл ұстаушы оны мiндеттеменiң орындалу мерзiмi басталғанға дейiн мәжбүрлеу тәртiбiмен сатуға құқылы. </w:t>
+        <w:t xml:space="preserve">240-бап. Сауда мақсатында теңiзде жүзу саласында шетелдiк элемент қиындатқан қатынастарға қолданылуға тиiстi құқықты айқындау </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Сауда мақсатында теңiзде жүзу саласында шетелдiктердiң немесе шетелдiк заңды тұлғалардың қатысуымен не шетелдiк элемент қиындатқан қатынастарға қолданылуға тиiстi құқық Қазақстан Республикасының Азаматтық кодексi, осы Заң, Қазақстан Республикасы бекiткен халықаралық шарттар және сауда мақсатында теңiзде жүзудiң танылған үрдiстерi негiзiнде айқындалады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Осы Заңда көзделген шарт тараптардың келiсiмiмен таңдап алынған елдiң құқығымен реттеледi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шарт тараптарының тұтас шарт үшiн де, оның жекелеген бөлiктерi үшiн де қолданылатын құқықты таңдап алуына болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шарт тараптарының келiсiмiмен құқық таңдау тасымалдаушыны жолаушының өмiрi мен денсаулығына келтiрiлген зиян, жүктiң немесе багаждың жоғалуы, кем шығуы немесе зақымдануы (бүлiнуi) үшiн осы Заңда белгiленген жауапкершiлiктен не оның жауапкершiлiгiн шектеуден босатпайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Шарт тараптарының шартқа қолданылуға тиiстi құқық туралы келiсiмi болмаған жағдайда: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) теңiз тасымалы шартында - тасымалдаушы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) теңiзде агенттiк ету, тайм-чартер және бербоут-чартер шартында - кеме иесi; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) сүйретiп жүзу шартында - сүйретiп жүзетiн кеменiң иесi; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) теңiз делдалдығы шартында - сенiмгер; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) теңiз сақтандыру шартында - сақтандырушы болып табылатын тарап құрылған, тұрғылықты жерi немесе қызметiнiң негiзгi орны бар елдiң құқығы қолданылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">217-бап. Кемеге немесе жасалып жатқан кемеге меншiк құқығының ауысуы немесе мемлекеттік тiркеудiң өзгертiлуi </w:t>
-[...35 lines deleted...]
-      2. Кеменi Теңiз кемелерінің мемлекеттiк кеме тiзiлiмiнен немесе кеме кiтабынан не жасалып жатқан кемеге меншiк құқығын жасалып жатқан кемелер тiзiлімiнен шығарып тастау (ерiктi сату жағдайларын қоспағанда) мiндеттi болып табылған жағдайларда, тiркеу органы кепiл ұстаушылар өз мүдделерiн қорғау жөнiнде тиiсiнше шаралар қолдану үшiн кепiл ұстаушыларға кеменi немесе жасалып жатқан кемеге меншiк құқығын тиiстi тiзiлiмдерден алдағы уақытта шығарып тасталатыны туралы хабарлама жолдауға тиiс. Олардың келiсiмi алынбаған жағдайда, кеме немесе жасалып жатқан кемеге меншiк құқығы тиiстi тiзiлiмдерден ақылға қонымды кезең бiткеннен кейiн, бiрақ кепiл ұстаушыларға хабарланған соң кем дегенде үш айдан кейiн шығарылып тасталады. </w:t>
+        <w:t xml:space="preserve">241-бап. Кемеге меншiк құқығы және өзге де заттық құқықтар </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Кемеге меншiк құқығы және өзге де заттық құқықтар, сондай-ақ олардың пайда болуы мен тоқтатылуы осы кеме мемлекеттiк тiзiлiмге енгiзiлген елдiң құқығы бойынша айқындалады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Жасалып жатқан кемелер тiзiлiмiнде тiркелмеген жасалып жатқан кемеге құқық, егер кеменi жасау туралы шартта өзгеше көзделмесе, кеменi жасауға қабылдаған немесе кеме жасалып жатқан елдiң заңымен айқындалады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">242-бап. Кеме экипажы мүшелерiнiң құқықтық жағдайы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Кеме экипажы мүшелерiнiң құқықтық жағдайы мен кеменi пайдалануға байланысты кеме экипажы мүшелерiнiң арасындағы қатынастар кеме туы елiнiң заңымен айқындалады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Егер кеме иесi мен шетелдiктер болып табылатын кеме экипажы мүшелерiнiң арасындағы қатынастарды реттейтiн шартта өзгеше көзделмесе, кеме иесi мен кеме экипажы мүшелерiнің арасындағы қатынастар кеме туы елiнің құқығымен реттеледi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кеме иесi мен кеме экипажы мүшелерiнің арасындағы еңбек қатынастарына қатысты қолданылуға тиiс құқықты еңбек шарты тараптарының таңдауы кеме экипажы мүшелерiнiң құқықтарын шектеуге, тараптардың келiсiмi болмаған кезде құқығы қолданылуға тиiс елдiң заңдарында белгiленген еңбек жағдайларының нашарлауына және кепілдiктердiң бұзылуына әкеп соқпауға тиiс. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">243-бап. Суға батқан мүлiкке құқық </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Ішкі немесе аумақтық суларда суға батқан мүлiкке меншiк құқығы мен өзге де заттық құқықтар, сондай-ақ суға батқан мүлiкке байланысты туындайтын қатынастар аумағында мүлiк суға батқан елдiң құқығы бойынша айқындалады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Ашық теңiзде суға батқан кемеге, ондағы жүк пен өзге де мүлiкке меншiк құқығы мен басқа да заттық құқықтар кеме туы елiнiң құқығы бойынша айқындалады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 217-бапқа өзгеріс енгізілді – ҚР 22.10.2004 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Заңымен (01.01.2005 бастап қолданысқа енгізіледі). </w:t>
+        <w:t xml:space="preserve">      Ескерту. 243-бапқа өзгеріс енгізілді – ҚР 23.02.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2018 жылғы 12 тамызда жасалған Каспий теңізінің құқықтық мәртебесі туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>конвенция</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> күшіне енген күннен бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-      </w:r>
+        <w:t xml:space="preserve">244-бап. Жалпы авария </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Жалпы авариядан туындайтын қатынастар тараптардың қолданылуға тиiс құқық туралы келiсiмi болмаған жағдайда, жалпы авария туғызған оқиғадан кейiн портында кеме рейсiн аяқтаған елдiң құқығымен реттеледi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Белгiлi бiр елдiң азаматтары немесе азаматтығы жоқ адамдары болып табылатын адамдар арасындағы жалпы авария бойынша қатынастарға сол елдiң құқығы қолданылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Егер жалпы авария Қазақстан Республикасында бөлiнетiн болса, оны бөлу тәртiбi осы Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-тарауына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес реттеледi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">218-бап. Кеменi немесе жасалып жатқан кеменi мәжбүрлi сатудың негiздерi </w:t>
-[...199 lines deleted...]
-      5. Кеменi немесе жасалып жатқан кеменi сатып алушы Қазақстан Республикасының азаматы немесе заңды тұлғасы болған жағдайда, кеме немесе жасалып жатқан кемеге меншiк құқығы Қазақстан Республикасының тиiстi тiзiлiмiнде осындай сатып алушының атына тiркелуге тиiс. Кеме немесе жасалып жатқан кемеге меншiк құқығы Қазақстан Республикасының тиiстi тiзiлiмiнде тiркелген және мұндай кеменi немесе жасалып жатқан кеменi сатып алушы шетелдiк азамат немесе шетелдiк заңды тұлға болған жағдайда, кеменi тiркеу органы не жасалып жатқан кемеге меншiк құқығын тiркеу органы осындай сатып алушыға кеменiң Теңiз кемелерінің мемлекеттiк кеме тiзілiмiнен, кеме кiтабынан шығарып тасталғаны туралы немесе кеменi немесе жасалып жатқан кемеге меншiк құқығын шет мемлекеттiң тиiстi тiзiлiмiнде тiркеу мақсатында, жасалып жатқан кемеге меншiк құқығының жасалып жатқан кемелер тiзiлiмiнен шығарып тасталғаны туралы куәлiк беруге мiндеттi. </w:t>
+        <w:t xml:space="preserve">245-бап. Кемелер соқтығысқан жағдайда туындайтын қатынастар </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Кемелердiң ішкі жəне аумақтық суларда соқтығысуынан туындайтын қатынастар аумағында соқтығысу болған елдің құқығымен реттеледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Кемелердiң соқтығысуы ашық теңiзде болған және дау Қазақстан Республикасының сотында қаралатын жағдайда осы Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-тарауында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгiленген ережелер қолданылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Бiр мемлекеттiң туын көтерiп жүзiп жүрген кемелердің соқтығысуы жағдайында туындайтын қатынастарға, кемелер соқтығысқан жерге қарамастан, кеме туы елiнiң құқығы қолданылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 220-бапқа өзгеріс енгізілді – ҚР 29.12.2022 </w:t>
-[...2889 lines deleted...]
-        <w:t xml:space="preserve">      Ескерту. 243-бапқа өзгеріс енгізілді – ҚР 23.02.2021 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 245-бапқа өзгеріс енгізілді – ҚР 23.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2018 жылғы 12 тамызда жасалған Каспий теңізінің құқықтық мәртебесі туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
-          <w:sz w:val="28"/>
-[...282 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>конвенция</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> күшіне енген күннен бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>