--- v1 (2026-07-26)
+++ v2 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="517f8bc" w14:textId="517f8bc">
+    <w:p w14:paraId="632fd1c" w14:textId="632fd1c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -285,220 +285,176 @@
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. Бүкіл мәтін бойынша "электрондық тізілімі", "ақпараттық жүйеде", "ақпараттық жүйе", "ақпараттық жүйенің", "электрондық тізілімін", "ақпараттық жүйеге", "ақпараттық жүйені" деген сөздер тиісінше "цифрлық тізілімі", "цифрлық жүйеде", "цифрлық жүйе", "цифрлық жүйенің", "цифрлық тізілімін", "цифрлық жүйеге", "цифрлық жүйені" деген сөздермен ауыстырылды – ҚР 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...82 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Осы Заң Қазақстан Республикасында астықты өндiру, сақтау және сату процесiнде пайда болатын қатынастарды реттейдi. </w:t>
+      Осы Заң Қазақстан Республикасында астықты өндіру, сақтау және сату процесінде пайда болатын қатынастарды реттейді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. ЖАЛПЫ ЕРЕЖЕЛЕР</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-бап. Осы Заңда пайдаланылатын негiзгi ұғымдар</w:t>
+        <w:t>1-бап. Осы Заңда пайдаланылатын негізгі ұғымдар</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Осы Заңда мынадай негiзгi ұғымдар пайдаланылады: </w:t>
+      Осы Заңда мынадай негізгі ұғымдар пайдаланылады: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -531,51 +487,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (02.01.2016 бастап қолданысқа енгізіледі) Заңымен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2478" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) азық-түлiктiк астық - тағамдық мақсаттарға пайдаланылатын астық;</w:t>
+      2) азық-түліктік астық - тағамдық мақсаттарға пайдаланылатын астық;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -753,91 +709,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (02.01.2016 бастап қолданысқа енгізіледі) Заңымен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z2477" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) астық - тағамдық, тұқымдық, мал азығы және техникалық мақсаттар үшiн пайдаланылатын дәндi, дәндi-бұршақ және майлы дақылдардың өнiмдерi;</w:t>
+      4) астық - тағамдық, тұқымдық, мал азығы және техникалық мақсаттар үшін пайдаланылатын дәнді, дәнді-бұршақ және майлы дақылдардың өнімдері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z2480" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) астық иесi - астық қабылдау кәсiпорнына сақтауға астық берген жеке немесе заңды тұлға;</w:t>
+      5) астық иесі - астық қабылдау кәсіпорнына сақтауға астық берген жеке немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z2481" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) астық қабылдау кәсiпорны - астық сақтау жүзеге асырылатын меншiк құқығындағы астық қоймасы (элеватор, астық қабылдау пунктi) бар заңды тұлға;</w:t>
+      6) астық қабылдау кәсіпорны - астық сақтау жүзеге асырылатын меншік құқығындағы астық қоймасы (элеватор, астық қабылдау пункті) бар заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z2482" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) астық қоймасы (элеватор, астық қабылдау пункті) – экспорт кедендік рәсімімен орналастырылған астықты бір көлік түрінен екіншісіне қайта тиеуге арналған техникалық құрылысжайларды қоспағанда, астық сақтауға арнап мамандандырылған техникалық құрылысжай;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z208" w:id="8"/>
     <w:p>
@@ -915,51 +871,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z94" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7-3) астық қолхаттарын ұстаушылардың мемлекеттік электрондық тізілімі (бұдан әрі – тізілім) – белгілі бір уақыт сәтінде астық қолхаттарын ұстаушыларды сәйкестендіруді, астық қолхаттарымен мәмілелерді тіркеуді қамтамасыз ететін астық қолхаттары мен оларды ұстаушылар туралы мәліметтер жиынтығы, сондай-ақ олардың айналымына немесе олар бойынша құқықтарды жүзеге асыруға тіркелген шектеулердің сипаты және тіркеуші ақпараттық жүйеде көрініс тапқан өзге де мәліметтер;</w:t>
+      7-3) астық қолхаттарын ұстаушылардың мемлекеттік цифрлық тізілімі (бұдан әрі – тізілім) – белгілі бір уақыт сәтінде астық қолхаттарын ұстаушыларды сәйкестендіруді, астық қолхаттарымен мәмілелерді тіркеуді қамтамасыз ететін астық қолхаттары мен оларды ұстаушылар туралы мәліметтер жиынтығы, сондай-ақ олардың айналымына немесе олар бойынша құқықтарды жүзеге асыруға тіркелген шектеулердің сипаты және тіркеуші цифрлық жүйеде көрініс тапқан өзге де мәліметтер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1007,71 +963,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2484" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) астық қолхаттары бойынша мiндеттемелердi орындауға кепiлдiк беру жүйесi - астық қабылдау кәсiпорындарының өздерi берген астық қолхаттары бойынша мiндеттемелерiн орындамауынан астық қолхаттарын ұстаушылардың құқықтары мен заңды мүдделерiн қорғауға бағытталған ұйымдық-құқықтық шаралар кешенi;</w:t>
+      9) астық қолхаттары бойынша міндеттемелерді орындауға кепілдік беру жүйесі - астық қабылдау кәсіпорындарының өздері берген астық қолхаттары бойынша міндеттемелерін орындамауынан астық қолхаттарын ұстаушылардың құқықтары мен заңды мүдделерін қорғауға бағытталған ұйымдық-құқықтық шаралар кешені;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z2485" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) астық қолхаттары бойынша мiндеттемелердi орындауға кепiлдiк беру қоры - астық қабылдау кәсiпорындарының өздерi берген астық қолхаттары бойынша мiндеттемелерiн орындамауынан астық қолхаттарын ұстаушылардың мүдделерiн қорғауды қамтамасыз ету мақсатында құрылатын заңды тұлға;</w:t>
+      10) астық қолхаттары бойынша міндеттемелерді орындауға кепілдік беру қоры - астық қабылдау кәсіпорындарының өздері берген астық қолхаттары бойынша міндеттемелерін орындамауынан астық қолхаттарын ұстаушылардың мүдделерін қорғауды қамтамасыз ету мақсатында құрылатын заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z66" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10-1) астық қолхаты – шығару кезінде айқындалған көлемде және сапада астық қабылдау кәсіпорнынан астық алуға оны ұстаушының құқықтарын куәландыратын, құжатсыз борыштық эмиссиялық емес бағалы қағаз түріндегі қоймалық куәлік;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z2486" w:id="13"/>
     <w:p>
@@ -1107,111 +1063,111 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11-1) астық нарығы жөніндегі оператор – астық нарығында тұрақтандыру функциясын және астықтың резервтік қорын және жемдік қорды басқару жөніндегі өкілеттіктерді жүзеге асыру арқылы азық-түлік қауіпсіздігін қамтамасыз етуге қатысатын агроөнеркәсіптік кешен саласындағы ұлттық компания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z2487" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) астық өндiру - астық өсiруге бағытталған агротехникалық iс-шаралар кешенi;</w:t>
+      12) астық өндіру - астық өсіруге бағытталған агротехникалық іс-шаралар кешені;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z2488" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) астық рыногына қатысушылар - астықты өндiруге, сақтауға, тасымалдауға, қайта өңдеуге және өткізуге қатысушы жеке және заңды тұлғалар;</w:t>
+      13) астық рыногына қатысушылар - астықты өндіруге, сақтауға, тасымалдауға, қайта өңдеуге және өткізуге қатысушы жеке және заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z67" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13-1) астық рыногының мониторингi - астықты өндiрудi, сақтауды, қайта өңдеудi және сатуды қоса алғанда, астық рыногына қатысушылар жүзеге асыратын астықпен жасалатын операциялар туралы деректердi жинауға, өңдеуге және талдауға бағытталған тұрақты iс-шаралар жиынтығы;</w:t>
+      13-1) астық рыногының мониторингі - астықты өндіруді, сақтауды, қайта өңдеуді және сатуды қоса алғанда, астық рыногына қатысушылар жүзеге асыратын астықпен жасалатын операциялар туралы деректерді жинауға, өңдеуге және талдауға бағытталған тұрақты іс-шаралар жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z69" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13-2) астық сапасының паспорты – астық сапасының нақты көрсеткiштерiн және олардың стандарттау жөнiндегi құжаттардың талаптарына және (немесе) келiсiмшарт талаптарына сәйкестiгiн куәландыратын құжат;</w:t>
+      13-2) астық сапасының паспорты – астық сапасының нақты көрсеткіштерін және олардың стандарттау жөніндегі құжаттардың талаптарына және (немесе) келісімшарт талаптарына сәйкестігін куәландыратын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1319,71 +1275,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (02.01.2016 бастап қолданысқа енгізіледі) Заңымен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z68" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13-5) астықты сақтау - астық қоймасында (элеваторда, астық қабылдау пунктiнде) жүзеге асырылатын, астық қабылдауды, өлшеудi, кептiрудi, тазартуды, сақтауды және тиеп жөнелтудi қамтитын қызмет көрсетулердiң технологиялық кешенi;</w:t>
+      13-5) астықты сақтау - астық қоймасында (элеваторда, астық қабылдау пунктінде) жүзеге асырылатын, астық қабылдауды, өлшеуді, кептіруді, тазартуды, сақтауды және тиеп жөнелтуді қамтитын қызмет көрсетулердің технологиялық кешені;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z2490" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) астықтың өмiрлiк циклi - астықты өндiру, сақтау, тасымалдау, өткiзу, жою және кәдеге жарату процестерi;</w:t>
+      14) астықтың өмірлік циклі - астықты өндіру, сақтау, тасымалдау, өткізу, жою және кәдеге жарату процестері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z2792" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14-1) астықтың резервтік қоры – табиғи, техногендік және әлеуметтік сипаттағы төтенше жағдайлар туындаған, төтенше жағдай енгізілген кезде елді азық-түліктік астықпен кепілдендірілген түрде қамтамасыз ету мақсатында, сондай-ақ қажет болған кезде ішкі нарыққа реттеушілік әсер ету мақсатында пайдаланылатын азық-түліктік астық қоры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z2793" w:id="23"/>
     <w:p>
@@ -1399,71 +1355,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14-2) астықтың резервтік қорын басқару – астық нарығы жөніндегі оператордың бюджет қаражаты есебінен астық қабылдау кәсіпорындарында астықтың резервтік қорын сақтауды қамтамасыз етуге, сондай-ақ астықтың резервтік қорын сатып алуға, өткізуге және айырбастауға бағытталған қызметі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z2493" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) астықтың сапасы – астықтың стандарттау жөнiндегi құжаттардың, санитариялық, ветеринариялық және фитосанитариялық қағидалар мен нормалардың, гигиеналық нормативтердiң талаптарына сәйкестігін анықтайтын тұтыну қасиеттерiнiң жиынтығы;</w:t>
+      17) астықтың сапасы – астықтың стандарттау жөніндегі құжаттардың, санитариялық, ветеринариялық және фитосанитариялық қағидалар мен нормалардың, гигиеналық нормативтердің талаптарына сәйкестігін анықтайтын тұтыну қасиеттерінің жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z2494" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      18) астықтың сапасына сараптама жасау - көлiк құралын (қойманы) зерттеудi, сынаманы iрiктеу мен сынақтан өткiзудi, сапа паспортын ресiмдеудi қамтитын астық сапасының нақты көрсеткiштерiн белгiлеу мен растауға бағытталған шаралар кешенi; </w:t>
+      18) астықтың сапасына сараптама жасау - көлік құралын (қойманы) зерттеуді, сынаманы іріктеу мен сынақтан өткізуді, сапа паспортын ресімдеуді қамтитын астық сапасының нақты көрсеткіштерін белгілеу мен растауға бағытталған шаралар кешені; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18-1) бұйрық – астық қолхатын ұстаушыға тиесілі астыққа қатысты белгілі бір іс-қимылдың жүзеге асырылғанын көрсете отырып, астық қабылдау кәсіпорны немесе астық қолхатын ұстаушы тізілімде қалыптастыратын, ұлттық куәландырушы орталық берген электрондық цифрлық қолтаңбамен қол қойылатын электрондық құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z96" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1477,71 +1433,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18-2) жеке шот – тізілімде қамтылған, астық қолхаты бойынша мәмілелерді тіркеу және құқықтарды есепке алу мақсатында тіркелген тұлғаны сәйкестендіруге мүмкіндік беретін жазбалар жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z97" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18-3) жеке шоттан үзінді – бағалы қағаз болып табылмайтын, тіркеуші тіркеуші ақпараттық жүйеде қалыптастыратын және тіркелген тұлғаның белгілі бір уақыт сәтіне астық қолхаты бойынша құқығын растайтын электрондық құжат;</w:t>
+      18-3) жеке шоттан үзінді – бағалы қағаз болып табылмайтын, тіркеуші тіркеуші цифрлық жүйеде қалыптастыратын және тіркелген тұлғаның белгілі бір уақыт сәтіне астық қолхаты бойынша құқығын растайтын электрондық құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z2496" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) жемдiк астық - ауыл шаруашылығы жануарларының азығына арналған астық;</w:t>
+      20) жемдік астық - ауыл шаруашылығы жануарларының азығына арналған астық;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20-1) жемдік қор – жаңа егінге дейінгі маусымаралық кезеңде ауыл шаруашылығы жануарларының, сондай-ақ құрама-жем өндірісін жүзеге асыратын кәсіпорындардың жемдік астыққа қажеттіліктерін қамтамасыз ету мақсатында құрылатын астық қоры;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2123,131 +2079,131 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (02.01.2016 бастап қолданысқа енгізіледі) Заңымен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z2504" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28) тұқымдық астық (тұқым) - себу мақсаттарына пайдаланылатын әрi сорттылық және себу сапаларына қарай бөлiнетiн астық;</w:t>
+      28) тұқымдық астық (тұқым) - себу мақсаттарына пайдаланылатын әрі сорттылық және себу сапаларына қарай бөлінетін астық;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z2784" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28-1) тіркеуші – жарғылық капиталына мемлекет қатысатын, бағалы қағаздар нарығында жұмыс тәжірибесі бар, Қазақстан Республикасының Үкіметі айқындайтын заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z2785" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28-2) тіркеуші ақпараттық жүйе – астық қолхаттары мен оларды ұстаушылар жөніндегі ақпаратты сақтауға, өңдеуге, іздеуге, таратуға, беруге және ұсынуға арналған, тізілімді жүргізудің автоматтандырылған жүйесі;</w:t>
+      28-2) тіркеуші цифрлық жүйе – астық қолхаттары мен оларды ұстаушылар жөніндегі ақпаратты сақтауға, өңдеуге, іздеуге, таратуға, беруге және ұсынуға арналған, тізілімді жүргізудің автоматтандырылған жүйесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z2786" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28-3) тіркеуші ақпараттық жүйенің веб-порталы – Интернет желісінде орналастырылған, тізілім деректеріне қол жеткізудің бірыңғай нүктесін ұсынатын интернет-ресурс;</w:t>
+      28-3) тіркеуші цифрлық жүйенің веб-порталы – Интернет желісінде орналастырылған, тізілім деректеріне қол жеткізудің бірыңғай нүктесін ұсынатын интернет-ресурс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z2505" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      29) уәкiлеттi орган – құзыретi шегiнде астық нарығына қатысушылардың қызметiн үйлестiруді және реттеудi жүзеге асыратын орталық атқарушы орган.</w:t>
+      29) уәкілетті орган – құзыреті шегінде астық нарығына қатысушылардың қызметін үйлестіруді және реттеуді жүзеге асыратын орталық атқарушы орган.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2809,51 +2765,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қазақстан Республикасының астық туралы заңдары Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституциясына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> негiзделедi және Қазақстан Республикасының Азаматтық кодексiнiң нормаларынан, осы Заңнан және Қазақстан Республикасының өзге де нормативтiк құқықтық актiлерiнен тұрады.</w:t>
+        <w:t xml:space="preserve"> негізделеді және Қазақстан Республикасының Азаматтық кодексінің нормаларынан, осы Заңнан және Қазақстан Республикасының өзге де нормативтік құқықтық актілерінен тұрады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -2910,124 +2866,124 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2506" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       2. Егер Қазақстан Республикасы бекiткен халықаралық шартта осы Заңдағыдан өзгеше ережелер болса, халықаралық шарттың ережелерi қолданылады. </w:t>
+       2. Егер Қазақстан Республикасы бекіткен халықаралық шартта осы Заңдағыдан өзгеше ережелер болса, халықаралық шарттың ережелері қолданылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z5" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. АСТЫҚ РЫНОГЫН МЕМЛЕКЕТТIК БАСҚАРУ МЕН РЕТТЕУ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">3-бап. Астық рыногындағы мемлекеттiк басқарудың мақсаттары </w:t>
-[...17 lines deleted...]
-      Астық рыногын мемлекеттiк басқару мен реттеудiң мақсаттары:</w:t>
+        <w:t xml:space="preserve">3-бап. Астық рыногындағы мемлекеттік басқарудың мақсаттары </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Астық рыногын мемлекеттік басқару мен реттеудің мақсаттары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2507" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) техникалық реттеу саласындағы қауiпсiздiктi (бұдан әрi – қауiпсiздiк) қамтамасыз ету;</w:t>
+      1) техникалық реттеу саласындағы қауіпсіздікті (бұдан әрі – қауіпсіздік) қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z2508" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -3063,111 +3019,111 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі) Заңымен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z2509" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) астық өткiзу рыногын кеңейту;</w:t>
+      3) астық өткізу рыногын кеңейту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z2510" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) астық сапасын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z2511" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) фитосанитариялық жағдайды қауiпсiз деңгейде ұстау;</w:t>
+      5) фитосанитариялық жағдайды қауіпсіз деңгейде ұстау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z2512" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) табиғи-климаттық жағдайларды және рынок конъюнктурасын ескере отырып, астық өндiру құрылымын оңтайландыру және астықты өндiру, сақтау мен сату технологиясын жетілдiру;</w:t>
+      6) табиғи-климаттық жағдайларды және рынок конъюнктурасын ескере отырып, астық өндіру құрылымын оңтайландыру және астықты өндіру, сақтау мен сату технологиясын жетілдіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z2513" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -3203,71 +3159,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі) Заңымен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z2514" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) астық өндiру iсiнде инвестиция, кредит, салық және кеден саясатын қалыптастыру;</w:t>
+      8) астық өндіру ісінде инвестиция, кредит, салық және кеден саясатын қалыптастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z2515" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) астықтың қауiпсiздiгiне және сапасына қатысты тұтынушыларды жаңылыстыруға әкеп соғатын әрекеттердiң алдын алу;</w:t>
+      9) астықтың қауіпсіздігіне және сапасына қатысты тұтынушыларды жаңылыстыруға әкеп соғатын әрекеттердің алдын алу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z2794" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) астықтың резервтік қорын ұстап тұруды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
@@ -3441,88 +3397,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4-бап. Астық рыногын мемлекеттiк реттеу нысандары</w:t>
-[...17 lines deleted...]
-      Астық рыногына қатысушылардың қызметiн мемлекеттiк реттеу:</w:t>
+        <w:t>4-бап. Астық рыногын мемлекеттік реттеу нысандары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Астық рыногына қатысушылардың қызметін мемлекеттік реттеу:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2516" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) уәкілетті орган бекiтетiн бiлiктiлiк талаптары негiзiнде астық қолхаттарын бере отырып, қойма қызметі бойынша қызметтер көрсету жөнiндегi қызметтi лицензиялау;</w:t>
+      1) уәкілетті орган бекітетін біліктілік талаптары негізінде астық қолхаттарын бере отырып, қойма қызметі бойынша қызметтер көрсету жөніндегі қызметті лицензиялау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z2517" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -3690,51 +3646,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) астық қолхаттарын шығару арқылы қойма қызметі бойынша қызметтер көрсету жөніндегі қызметті жүзеге асыру үшін лицензиялық бақылау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z2522" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4-1) астықтың сандық-сапалық есебін жүргізу, астықты сақтау, астық қолхаттарын ұстаушылардың мемлекеттік электрондық тізілімін қалыптастыру және жүргізу жөніндегі қағидалардың сақталуын бақылау;</w:t>
+      4-1) астықтың сандық-сапалық есебін жүргізу, астықты сақтау, астық қолхаттарын ұстаушылардың мемлекеттік цифрлық тізілімін қалыптастыру және жүргізу жөніндегі қағидалардың сақталуын бақылау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3918,51 +3874,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>алып тасталды</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2525" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7) өсiмдiктердi қорғау және олардың карантинi жөнiндегi iс-шараларды мемлекеттiк қаржыландыру; </w:t>
+      7) өсімдіктерді қорғау және олардың карантині жөніндегі іс-шараларды мемлекеттік қаржыландыру; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -4014,51 +3970,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>алып тасталды</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2526" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10) заң актiлерiнде көзделген өзге де нысандар арқылы жүзеге асырылады. </w:t>
+      10) заң актілерінде көзделген өзге де нысандар арқылы жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -4394,69 +4350,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5-бап. Қазақстан Республикасы Үкiметiнiң құзыретi</w:t>
-[...17 lines deleted...]
-      Қазақстан Республикасының Үкiметi:</w:t>
+        <w:t>5-бап. Қазақстан Республикасы Үкіметінің құзыреті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Үкіметі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2527" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -4531,51 +4487,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">алып тасталды - ҚР 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi);</w:t>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -4743,71 +4699,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">алып тасталды - ҚР 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi);</w:t>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z2530" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) астықпен жасалатын операцияларға байланысты үкiметаралық келiсiмдер жасасады;</w:t>
+      4) астықпен жасалатын операцияларға байланысты үкіметаралық келісімдер жасасады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -4915,51 +4871,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">алып тасталды - ҚР 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi);</w:t>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z2532" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -4975,51 +4931,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">алып тасталды - ҚР 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi);</w:t>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z2533" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -5095,51 +5051,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">алып тасталды - ҚР 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi);</w:t>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkStart w:name="z2535" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -5155,51 +5111,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">алып тасталды - ҚР 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi);</w:t>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z228" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) алынып тасталды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z2536" w:id="75"/>
     <w:p>
@@ -5235,51 +5191,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">алып тасталды - ҚР 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi);</w:t>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -5294,51 +5250,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">алып тасталды - ҚР 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi);</w:t>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -5352,51 +5308,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">алып тасталды - ҚР 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi);</w:t>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z229" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -5471,51 +5427,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">алып тасталды - ҚР 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi);</w:t>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z196" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -5531,51 +5487,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">алып тасталды - ҚР 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi);</w:t>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -5781,51 +5737,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 229-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. қараңыз), 2011.07.05 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 452-IV</w:t>
       </w:r>
       <w:r>
@@ -6045,51 +6001,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-бап. Уәкiлеттi органның құзыретi</w:t>
+        <w:t>6-бап. Уәкілетті органның құзыреті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уәкілетті органның құзыретіне мыналар кіреді: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2537" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6342,51 +6298,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">алып тасталды - ҚР 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi);</w:t>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z2545" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -6522,51 +6478,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">алып тасталды - ҚР 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi);</w:t>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -6654,51 +6610,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">алып тасталды - ҚР 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi);</w:t>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z2552" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -6754,51 +6710,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) астық сапасына сараптама жүргізу тәртібіне және астық сапасы паспортын беруге қойылатын талаптарды әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:bookmarkStart w:name="z191" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) астыққа және оның өмiрлiк циклiнiң процестерiне техникалық регламенттердi әзірлеу және бекiту;</w:t>
+      11) астыққа және оның өмірлік циклінің процестеріне техникалық регламенттерді әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:bookmarkStart w:name="z2783" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11-1) құзыреті шегінде стандарттау жөніндегі құжаттардың жобаларын қарау, сондай-ақ стандарттау саласындағы уәкілетті органға енгізу үшін ұлттық, мемлекетаралық стандарттарды, ұлттық техникалық-экономикалық ақпарат сыныптауыштарын және стандарттау жөніндегі ұсынымдарды әзірлеу, өзгерістер енгізу, қайта қарау және күшін жою жөнінде ұсыныстар дайындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:bookmarkStart w:name="z192" w:id="97"/>
     <w:p>
@@ -6867,51 +6823,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       астық қабылдау кәсіпорнын уақытша басқаруды жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      астық қолхаттарын ұстаушылардың мемлекеттік электрондық тізілімін қалыптастыру және жүргізу қағидаларын әзірлеу және бекіту;</w:t>
+      астық қолхаттарын ұстаушылардың мемлекеттік цифрлық тізілімін қалыптастыру және жүргізу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z207" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12-1) мыналарды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkStart w:name="z204" w:id="99"/>
     <w:p>
       <w:pPr>
@@ -7256,51 +7212,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">алып тасталды - ҚР 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi);</w:t>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
     <w:bookmarkStart w:name="z2559" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -7316,51 +7272,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">алып тасталды - ҚР 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi);</w:t>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:bookmarkStart w:name="z2560" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -7636,51 +7592,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">алып тасталды - ҚР 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi);</w:t>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
     <w:bookmarkStart w:name="z212" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -8136,71 +8092,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (02.01.2016 бастап қолданысқа енгізіледі) Заңымен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
     <w:bookmarkStart w:name="z201" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      31) астық қабылдау кәсiпорны мен астық иесi арасындағы жария шарттардың үлгiлік нысанын бекiту және әзірлеу;</w:t>
+      31) астық қабылдау кәсіпорны мен астық иесі арасындағы жария шарттардың үлгілік нысанын бекіту және әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
     <w:bookmarkStart w:name="z202" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      32) астық қолхаттары бойынша мiндеттемелердi орындауға кепiлдiк беру қорларын құруға, олардың жұмыс iстеуі мен таратылуына қойылатын талаптарды, астық қабылдау кәсiпорындарының астық қолхаттары бойынша мiндеттемелердi орындауға кепiлдiк беру жүйесiне қатысу шарттарын, астық қолхаттары бойынша мiндеттемелердi орындауға кепiлдiк беру қорының (қорларының) кепiлдiктер алу тәртiбiн, астық қолхаттары бойынша мiндеттемелердi орындауға кепiлдiк беру қорының (қорларының) астық қолхаттары бойынша мiндеттемелердi өтеу тәртiбiн әзірлеу және бекіту;</w:t>
+      32) астық қолхаттары бойынша міндеттемелерді орындауға кепілдік беру қорларын құруға, олардың жұмыс істеуі мен таратылуына қойылатын талаптарды, астық қабылдау кәсіпорындарының астық қолхаттары бойынша міндеттемелерді орындауға кепілдік беру жүйесіне қатысу шарттарын, астық қолхаттары бойынша міндеттемелерді орындауға кепілдік беру қорының (қорларының) кепілдіктер алу тәртібін, астық қолхаттары бойынша міндеттемелерді орындауға кепілдік беру қорының (қорларының) астық қолхаттары бойынша міндеттемелерді өтеу тәртібін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
     <w:bookmarkStart w:name="z203" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -10030,51 +9986,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17-1) астық қабылдау кәсіпорындарының Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Кәсіпкерлік кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес астықтың сандық-сапалық есебін жүргізу, астықты сақтау, астық қолхаттарын ұстаушылардың мемлекеттік электрондық тізілімін қалыптастыру және жүргізу қағидаларын сақтауын бақылау;</w:t>
+        <w:t xml:space="preserve"> сәйкес астықтың сандық-сапалық есебін жүргізу, астықты сақтау, астық қолхаттарын ұстаушылардың мемлекеттік цифрлық тізілімін қалыптастыру және жүргізу қағидаларын сақтауын бақылау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
     <w:bookmarkStart w:name="z233" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17-2) Қазақстан Республикасының астық туралы заңнамасының бұзылуы туралы нұсқамалар беру, Қазақстан Республикасының әкімшілік құқық бұзушылық туралы заңнамасына сәйкес әкімшілік құқық бұзушылық туралы істерді қарау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
     <w:bookmarkStart w:name="z234" w:id="151"/>
     <w:p>
@@ -10090,51 +10046,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17-3) әкімшілік-аумақтық бірлік шегінде астық нарығының мониторингін жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
     <w:bookmarkStart w:name="z235" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17-4) астық қауiпсiздiгi мен сапасын мемлекеттік бақылау;</w:t>
+      17-4) астық қауіпсіздігі мен сапасын мемлекеттік бақылау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
     <w:bookmarkStart w:name="z236" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17-5) осы Заңның 28-бабының 2-тармағында көзделген негіздер болған кезде астық қабылдау кәсіпорнынан астықты көліктің кез келген түрімен тиеп жөнелтуге тыйым салу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
     <w:bookmarkStart w:name="z237" w:id="154"/>
     <w:p>
@@ -10559,51 +10515,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) астық қолхаттарын шығару арқылы қойма қызметі бойынша қызметтер көрсету жөніндегі қызметті лицензиялау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Қазақстан Республикасының Кәсіпкерлік кодексіне сәйкес астық қабылдау кәсіпорындарының астықты сандық-сапалық есепке алуды жүргізу, астықты сақтау, астық қолхаттарын ұстаушылардың мемлекеттік электрондық тізілімін қалыптастыру және жүргізу қағидаларын сақтауын бақылау;</w:t>
+      2) Қазақстан Республикасының Кәсіпкерлік кодексіне сәйкес астық қабылдау кәсіпорындарының астықты сандық-сапалық есепке алуды жүргізу, астықты сақтау, астық қолхаттарын ұстаушылардың мемлекеттік цифрлық тізілімін қалыптастыру және жүргізу қағидаларын сақтауын бақылау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасының астық туралы заңнамасының бұзылуы туралы нұсқамалар беру, Қазақстан Республикасының әкімшілік құқық бұзушылық туралы заңнамасына сәйкес әкімшілік құқық бұзушылық туралы істерді қарау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11224,51 +11180,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 6-3-баппен толықтырылды - ҚР 2009.07.17. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
@@ -11607,88 +11563,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>7-бап. Астық қауiпсiздiгi мен сапасын мемлекеттiк бақылау</w:t>
+        <w:t>7-бап. Астық қауіпсіздігі мен сапасын мемлекеттік бақылау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасының аумағындағы астық және оның өмірлік циклінің процестері осы Заңның талаптарына, техникалық регламенттерге, санитариялық және фитосанитариялық қағидалар мен нормаларға және қолданылып жүрген стандарттау жөніндегі құжаттарға сәйкес келуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2581" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Астық қауiпсiздiгi мен сапасын мемлекеттiк бақылауды жергілікті атқарушы органның құрылымдық бөлімшесі жүзеге асырады.  </w:t>
+      2. Астық қауіпсіздігі мен сапасын мемлекеттік бақылауды жергілікті атқарушы органның құрылымдық бөлімшесі жүзеге асырады.  </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
     <w:bookmarkStart w:name="z2582" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Астық сапасының мемлекеттік бақылауы мыналарды қамтиды: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
     <w:bookmarkStart w:name="z2583" w:id="167"/>
     <w:p>
@@ -11740,51 +11696,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 7-бапқа өзгерістер енгізілді - ҚР 2001.07.11 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 231</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2003.10.13 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 488</w:t>
       </w:r>
       <w:r>
@@ -12182,70 +12138,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">8-бап. Астықтың сапасына сараптама жасау </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Астықтың сапасына сараптама жасауды Қазақстан Республикасының заңнамасында белгiленген тәртiппен аккредиттелген зертханалар жүзеге асырады.</w:t>
+      1. Астықтың сапасына сараптама жасауды Қазақстан Республикасының заңнамасында белгіленген тәртіппен аккредиттелген зертханалар жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2587" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Астық сапасының паспортынсыз, сондай-ақ Қазақстан Республикасының заңдарына сәйкес талап етiлетiн өзге де құжаттарсыз экспорттау мен импорттау кезiнде астық сатуға жол берiлмейдi.      </w:t>
+      2. Астық сапасының паспортынсыз, сондай-ақ Қазақстан Республикасының заңдарына сәйкес талап етілетін өзге де құжаттарсыз экспорттау мен импорттау кезінде астық сатуға жол берілмейді.      </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -12349,51 +12305,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">9-бап. Астық тасу </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қазақстан Республикасының аумағында астық тасу тура және аралас қатынас жүйесi болып табылатын темiр жол, автомобиль, теңiз және iшкi су көлiгiмен жүзеге асырылады. </w:t>
+      1. Қазақстан Республикасының аумағында астық тасу тура және аралас қатынас жүйесі болып табылатын темір жол, автомобиль, теңіз және ішкі су көлігімен жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2588" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -12428,51 +12384,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
     <w:bookmarkStart w:name="z2589" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Кез келген көлiк түрiмен тасымалдауға жататын астық партиясымен осы көлiк түрiмен жүк тасу қағидаларына сәйкес оның техникалық регламенттердің және стандарттау жөнiндегi құжаттардың талаптарына сәйкестiгiн растайтын құжаттар бірге жүреді.</w:t>
+      3. Кез келген көлік түрімен тасымалдауға жататын астық партиясымен осы көлік түрімен жүк тасу қағидаларына сәйкес оның техникалық регламенттердің және стандарттау жөніндегі құжаттардың талаптарына сәйкестігін растайтын құжаттар бірге жүреді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
     <w:bookmarkStart w:name="z2590" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -12826,193 +12782,193 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">9-1-бап. Техникалық реттеу объектiлерi </w:t>
+        <w:t xml:space="preserve">9-1-бап. Техникалық реттеу объектілері </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Астық және оның өмiрлiк циклiнiң процестерi техникалық реттеу объектiлерi болып табылады. </w:t>
+      Астық және оның өмірлік циклінің процестері техникалық реттеу объектілері болып табылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">9-2-бап. Сәйкестiктi бағалау </w:t>
+        <w:t xml:space="preserve">9-2-бап. Сәйкестікті бағалау </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Астықтың техникалық регламенттерде айқындалған талаптарға сәйкестiгiн бағалау Қазақстан Республикасының заңнамасында белгiленген тәртiппен жүзеге асырылады. </w:t>
+      Астықтың техникалық регламенттерде айқындалған талаптарға сәйкестігін бағалау Қазақстан Республикасының заңнамасында белгіленген тәртіппен жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">9-3-бап. Астықтың қауiпсiздiгi мен сапасы туралы ақпаратқа қойылатын талаптар </w:t>
+        <w:t xml:space="preserve">9-3-бап. Астықтың қауіпсіздігі мен сапасы туралы ақпаратқа қойылатын талаптар </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Тұтынушылардың астықтың қауiпсiздiгi мен сапасына қатысты жаңылысуына әкеп соқтыратын әрекеттердiң алдын алу мақсатында астық нарығына қатысушылар сатып алушыларға және (немесе) тұтынушыларға астықтың қауiпсiздiгi мен сапасының көрсеткiштерi туралы толық және дұрыс ақпарат беруге мiндеттi. </w:t>
+      Тұтынушылардың астықтың қауіпсіздігі мен сапасына қатысты жаңылысуына әкеп соқтыратын әрекеттердің алдын алу мақсатында астық нарығына қатысушылар сатып алушыларға және (немесе) тұтынушыларға астықтың қауіпсіздігі мен сапасының көрсеткіштері туралы толық және дұрыс ақпарат беруге міндетті. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">9-4-бап. Астыққа қойылатын қауiпсiздiк талаптары </w:t>
-[...17 lines deleted...]
-      1. Пайдалану мақсатына қарай астық қауiпсiздiктi қамтамасыз ететiн талаптардың кешенiне сәйкес келуге тиiс.</w:t>
+        <w:t xml:space="preserve">9-4-бап. Астыққа қойылатын қауіпсіздік талаптары </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Пайдалану мақсатына қарай астық қауіпсіздікті қамтамасыз ететін талаптардың кешеніне сәйкес келуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2591" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Астық құрамындағы ықтимал қауiптi химиялық қосылыстар мен биологиялық объектiлер, пестицидтердiң және тыңайтқыштардың қалдық мөлшерi, оның iшiнде фумиганттар, зиянды заттар мен қоспалар, сондай-ақ ылғал техникалық регламенттерде белгiленген мәндерге жол берiлген ең жоғары деңгейден аспауға тиiс.</w:t>
+      2. Астық құрамындағы ықтимал қауіпті химиялық қосылыстар мен биологиялық объектілер, пестицидтердің және тыңайтқыштардың қалдық мөлшері, оның ішінде фумиганттар, зиянды заттар мен қоспалар, сондай-ақ ылғал техникалық регламенттерде белгіленген мәндерге жол берілген ең жоғары деңгейден аспауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -13048,51 +13004,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">9-5-бап. Астықты өндiру кезiндегi қауiпсiздiк талаптары </w:t>
+        <w:t xml:space="preserve">9-5-бап. Астықты өндіру кезіндегі қауіпсіздік талаптары </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -13162,328 +13118,328 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жер учаскелерiнiң иелерi мен пайдаланушылары астық өндiрiсiн ауыл шаруашылығы мақсатындағы жерлердiң құнарлылығын қалпына келтiрудi қамтамасыз ететiн, сондай-ақ осындай қызметтiң қоршаған ортаға жағымсыз әсер етуiн жоятын немесе шектейтiн тәсiлдермен жүзеге асыруға мiндеттi. </w:t>
+      Жер учаскелерінің иелері мен пайдаланушылары астық өндірісін ауыл шаруашылығы мақсатындағы жерлердің құнарлылығын қалпына келтіруді қамтамасыз ететін, сондай-ақ осындай қызметтің қоршаған ортаға жағымсыз әсер етуін жоятын немесе шектейтін тәсілдермен жүзеге асыруға міндетті. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">9-6-бап. Астықты сақтау кезiндегi қауiпсiздiк талаптары </w:t>
-[...17 lines deleted...]
-      1. Астықты сақтау оның қауiпсiздiгiн қамтамасыз ететiн экологиялық, құрылыс, өрт, санитарлық-эпидемиологиялық және фитосанитариялық талаптарға сай келетiн астық қоймаларында жүзеге асырылады.</w:t>
+        <w:t xml:space="preserve">9-6-бап. Астықты сақтау кезіндегі қауіпсіздік талаптары </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Астықты сақтау оның қауіпсіздігін қамтамасыз ететін экологиялық, құрылыс, өрт, санитарлық-эпидемиологиялық және фитосанитариялық талаптарға сай келетін астық қоймаларында жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2592" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Астықты сақтау кезiндегi қауiпсiздiк талаптары тәуекел түрлерi бойынша техникалық регламенттерде белгiленедi. </w:t>
+      2. Астықты сақтау кезіндегі қауіпсіздік талаптары тәуекел түрлері бойынша техникалық регламенттерде белгіленеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">9-7-бап. Астықты тасымалдау кезiндегi қауiпсiздiк талаптары </w:t>
-[...17 lines deleted...]
-      1. Астықты тасымалдау оның қауiпсiздiгi мен сапалық көрсеткiштерiнiң сақталуын қамтамасыз ететiн жағдайларда жүзеге асырылуға тиiс.</w:t>
+        <w:t xml:space="preserve">9-7-бап. Астықты тасымалдау кезіндегі қауіпсіздік талаптары </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Астықты тасымалдау оның қауіпсіздігі мен сапалық көрсеткіштерінің сақталуын қамтамасыз ететін жағдайларда жүзеге асырылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2593" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Астық құрғақ, таза, бөгде иiссiз, зиянды ағзалармен залалданбаған көлiк құралдарымен тасымалданады. </w:t>
+      2. Астық құрғақ, таза, бөгде иіссіз, зиянды ағзалармен залалданбаған көлік құралдарымен тасымалданады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">9-8-бап. Астықты кәдеге жарату және жою кезiндегi қауiпсiздiк талаптары </w:t>
-[...17 lines deleted...]
-      1. Зертханалық зерттеу нәтижелерi бойынша мақсатына қарай пайдалану үшiн жарамсыз деп танылған астыққа техникалық регламенттерде белгiленген тәртiппен одан әрi пайдалануды (кәдеге жаратуды) немесе жоюды анықтау тұрғысында сараптама жасалуға тиiс.</w:t>
+        <w:t xml:space="preserve">9-8-бап. Астықты кәдеге жарату және жою кезіндегі қауіпсіздік талаптары </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Зертханалық зерттеу нәтижелері бойынша мақсатына қарай пайдалану үшін жарамсыз деп танылған астыққа техникалық регламенттерде белгіленген тәртіппен одан әрі пайдалануды (кәдеге жаратуды) немесе жоюды анықтау тұрғысында сараптама жасалуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2594" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Сараптама жасауға және оны одан әрi пайдалану (кәдеге жарату) немесе жою ықтималдығы туралы шешiм қабылдау қажет болатын кезеңдегi астық оның партиясының көлемi көрсетiле және астыққа қол жеткiзудi болғызбайтын жағдайлар сақтала отырып, жеке үй-жайларда сақталуға тиiс.</w:t>
+      2. Сараптама жасауға және оны одан әрі пайдалану (кәдеге жарату) немесе жою ықтималдығы туралы шешім қабылдау қажет болатын кезеңдегі астық оның партиясының көлемі көрсетіле және астыққа қол жеткізуді болғызбайтын жағдайлар сақтала отырып, жеке үй-жайларда сақталуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
     <w:bookmarkStart w:name="z2595" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Мақсатына қарай пайдалануға жарамсыз астықты тасымалдауға, сақтауға, сараптама жасауға, пайдалануға (кәдеге жаратуға) немесе жоюға байланысты шығындарды оның иесi өтейдi. </w:t>
+      3. Мақсатына қарай пайдалануға жарамсыз астықты тасымалдауға, сақтауға, сараптама жасауға, пайдалануға (кәдеге жаратуға) немесе жоюға байланысты шығындарды оның иесі өтейді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
     <w:bookmarkStart w:name="z21" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. АСТЫҚ ӨНДIРУ МЕН САТУДЫ МЕМЛЕКЕТТIК ҚОЛДАУ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">10-бап. Мемлекеттiк қолдаудың нысандары </w:t>
-[...17 lines deleted...]
-      Астық рыногының тұрақтылығын қамтамасыз ету мақсатында мемлекет астық өндiру мен сатуды қолдаудың мынадай нысандарын жүзеге асырады:</w:t>
+        <w:t xml:space="preserve">10-бап. Мемлекеттік қолдаудың нысандары </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Астық рыногының тұрақтылығын қамтамасыз ету мақсатында мемлекет астық өндіру мен сатуды қолдаудың мынадай нысандарын жүзеге асырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2596" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) қазақстандық ауыл шаруашылығы тауарын өндiрушiлерге элиталық тұқым құнын уәкілетті орган айқындайтын тәртiппен арзандату;</w:t>
+      1) қазақстандық ауыл шаруашылығы тауарын өндірушілерге элиталық тұқым құнын уәкілетті орган айқындайтын тәртіппен арзандату;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
     <w:bookmarkStart w:name="z2597" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) техника мен жабдықтардың лизингiлiк жеткiзiлiмiн ұйымдастыру; </w:t>
+      2) техника мен жабдықтардың лизингілік жеткізілімін ұйымдастыру; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -13829,71 +13785,71 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">алынып тасталды </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2600" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) топырақтың құнарлылығын сақтау жөнiндегi ғылыми зерттеулер бағдарламаларын қаржыландыру;</w:t>
+      7) топырақтың құнарлылығын сақтау жөніндегі ғылыми зерттеулер бағдарламаларын қаржыландыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
     <w:bookmarkStart w:name="z2601" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) астықты өндiру мен сақтаудың жаңа озық технологияларын енгiзуге жәрдемдесу;</w:t>
+      8) астықты өндіру мен сақтаудың жаңа озық технологияларын енгізуге жәрдемдесу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
     <w:bookmarkStart w:name="z2602" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -13929,91 +13885,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі) Заңымен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
     <w:bookmarkStart w:name="z2603" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) астық қолхаттарының тиiмдi айналысы үшiн жағдай жасау;</w:t>
+      10) астық қолхаттарының тиімді айналысы үшін жағдай жасау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
     <w:bookmarkStart w:name="z2604" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10-1) бюджеттiк бағдарламаларға сәйкес қазақстандық ауыл шаруашылығы тауарын өндiрушiлерге минералдық тыңайтқыштар мен жанар-жағар май материалдарының құнын арзандату;</w:t>
+      10-1) бюджеттік бағдарламаларға сәйкес қазақстандық ауыл шаруашылығы тауарын өндірушілерге минералдық тыңайтқыштар мен жанар-жағар май материалдарының құнын арзандату;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
     <w:bookmarkStart w:name="z2605" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11) iшкi рыноктың мұнай өнiмдерiне деген қажеттерiн дер кезiнде қамтамасыз ету жөнiнде қажеттi шаралар қолдану; </w:t>
+      11) ішкі рыноктың мұнай өнімдеріне деген қажеттерін дер кезінде қамтамасыз ету жөнінде қажетті шаралар қолдану; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -14047,71 +14003,71 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2606" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) агроөнеркәсiптiк кешен үшiн мемлекеттiк бiлiм беру тапсырысына сәйкес кадрлар даярлау;</w:t>
+      13) агроөнеркәсіптік кешен үшін мемлекеттік білім беру тапсырысына сәйкес кадрлар даярлау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
     <w:bookmarkStart w:name="z2607" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) аймақтарда техникалық реттеу саласында сәйкестікті бағалау жөнiнде қызметтер көрсету бойынша бәсекелестiк орта құру үшiн шаралар қолдану;</w:t>
+      14) аймақтарда техникалық реттеу саласында сәйкестікті бағалау жөнінде қызметтер көрсету бойынша бәсекелестік орта құру үшін шаралар қолдану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
     <w:bookmarkStart w:name="z2608" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -14167,51 +14123,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
     <w:bookmarkStart w:name="z2609" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      16) отандық ауыл шаруашылық машина жасау iсiн жаңғырту жөнiнде шаралар қолдану. </w:t>
+      16) отандық ауыл шаруашылық машина жасау ісін жаңғырту жөнінде шаралар қолдану. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -14932,184 +14888,184 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>13-бап. Астық қабылдау кәсiпорындарының қызметi</w:t>
-[...17 lines deleted...]
-      1. Астық қабылдау кәсiпорындары жалпы пайдаланылатын тауар қоймасы деп танылады. Олардың астық сақтауға жасалатын шарттары (бұдан әрi - шарт) жария шарттар болып табылады.</w:t>
+        <w:t>13-бап. Астық қабылдау кәсіпорындарының қызметі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Астық қабылдау кәсіпорындары жалпы пайдаланылатын тауар қоймасы деп танылады. Олардың астық сақтауға жасалатын шарттары (бұдан әрі - шарт) жария шарттар болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2628" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Астық қолхаттарын шығару арқылы қойма қызметі жөнiндегi қызметтi лицензия негiзiнде астық қабылдау кәсiпорындары жүзеге асырады. </w:t>
+      2. Астық қолхаттарын шығару арқылы қойма қызметі жөніндегі қызметті лицензия негізінде астық қабылдау кәсіпорындары жүзеге асырады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заңды тұлға бiр немесе бiрнеше астық қоймаларында (элеваторларда, астық қабылдау пункттерiнде) астық қолхаттарын шығару арқылы қойма қызметі бойынша қызметтер көрсету жөніндегi қызметтi жүзеге асыру құқығына Қазақстан Республикасының рұқсаттар және хабарламалар туралы заңнамасында белгіленген тәртiппен лицензия алуға құқылы.</w:t>
-[...17 lines deleted...]
-      Астық қабылдау кәсiпорындарының қызметтiң осы түрi бойынша бiлiктiлiк талаптарына сәйкес астық қолхаттарын шығару арқылы қойма қызметі бойынша қызметтер көрсету жөнiндегi өз қызметiн жүзеге асыру едәуiр нашарлап кететiн немесе мүлде мүмкiн болмай қалатын негiзгi құралдарды иелiктен айыруына тыйым салынады.</w:t>
+      Заңды тұлға бір немесе бірнеше астық қоймаларында (элеваторларда, астық қабылдау пункттерінде) астық қолхаттарын шығару арқылы қойма қызметі бойынша қызметтер көрсету жөніндегі қызметті жүзеге асыру құқығына Қазақстан Республикасының рұқсаттар және хабарламалар туралы заңнамасында белгіленген тәртіппен лицензия алуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Астық қабылдау кәсіпорындарының қызметтің осы түрі бойынша біліктілік талаптарына сәйкес астық қолхаттарын шығару арқылы қойма қызметі бойынша қызметтер көрсету жөніндегі өз қызметін жүзеге асыру едәуір нашарлап кететін немесе мүлде мүмкін болмай қалатын негізгі құралдарды иеліктен айыруына тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2629" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Тиiстi лицензиясы жоқ бiрде-бiр тұлға:</w:t>
+      3. Тиісті лицензиясы жоқ бірде-бір тұлға:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
     <w:bookmarkStart w:name="z2630" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) қырман шаруашылықтарында және (немесе) сервистік-дайындау орталықтарында жүзеге асырылатын қызметтi қоспағанда, негiзгi немесе қосымша қызмет ретiнде астық қолхаттарын шығару арқылы қойма қызметі жөнiнде қызмет көрсетуге;</w:t>
+      1) қырман шаруашылықтарында және (немесе) сервистік-дайындау орталықтарында жүзеге асырылатын қызметті қоспағанда, негізгі немесе қосымша қызмет ретінде астық қолхаттарын шығару арқылы қойма қызметі жөнінде қызмет көрсетуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
     <w:bookmarkStart w:name="z2631" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) өз атауында, құжаттарында, хабарландырулары мен жарнамаларында "астық қабылдау кәсiпорны", "астық қоймасы", "астық қабылдау пунктi", "элеватор" деген сөздердi немесе ол астық қолхаттарын шығару арқылы қойма қызметі бойынша қызметтер көрсету жөнiндегi қызметтi жүзеге асырады деп ұйғарылатын, солардан туындайтын сөздердi пайдалануға құқылы емес. </w:t>
+      2) өз атауында, құжаттарында, хабарландырулары мен жарнамаларында "астық қабылдау кәсіпорны", "астық қоймасы", "астық қабылдау пункті", "элеватор" деген сөздерді немесе ол астық қолхаттарын шығару арқылы қойма қызметі бойынша қызметтер көрсету жөніндегі қызметті жүзеге асырады деп ұйғарылатын, солардан туындайтын сөздерді пайдалануға құқылы емес. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -15305,90 +15261,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>13-1-бап. Астық қолхаттарын ұстаушылардың мемлекеттік электрондық тізілімін жүргізу</w:t>
+        <w:t>13-1-бап. Астық қолхаттарын ұстаушылардың мемлекеттік цифрлық тізілімін жүргізу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z103" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Тізілімді уәкілетті орган белгілеген тәртіппен құқық және жер кадастрларының деректері, рұқсаттар мен хабарламалар, жеке және заңды тұлғаларды тіркеу, бухгалтерлік есеп және қаржылық есептілік саласындағы орталық атқарушы органдардың, басқа да орталық және жергілікті атқарушы органдардың, сондай-ақ "Азаматтарға арналған үкімет" мемлекеттік корпорациясының мәліметтері негізінде тіркеуші қалыптастырады және жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
     <w:bookmarkStart w:name="z104" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Астық қолхаттарын шығару, олардың айналымы және оларды өтеу тәртібі, тізілімге қолжетімділікті беру тәртібі Астық қолхаттарын ұстаушылардың мемлекеттік электрондық тізілімін қалыптастыру және жүргізу қағидаларында айқындалады.</w:t>
+      Астық қолхаттарын шығару, олардың айналымы және оларды өтеу тәртібі, тізілімге қолжетімділікті беру тәртібі Астық қолхаттарын ұстаушылардың мемлекеттік цифрлық тізілімін қалыптастыру және жүргізу қағидаларында айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
     <w:bookmarkStart w:name="z105" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тізілімге деректерді берудің нысандарын, көлемін және мерзімділігін тиісті уәкілетті органдар белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
     <w:bookmarkStart w:name="z106" w:id="204"/>
     <w:p>
@@ -15404,51 +15360,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тізілім деректері мемлекетке тиесілі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
     <w:bookmarkStart w:name="z107" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тізілімді пайдаланушылар үшін оның деректеріне қолжетімділікті тіркеуші тіркеуші ақпараттық жүйенің веб-порталы арқылы қамтамасыз етеді.</w:t>
+      Тізілімді пайдаланушылар үшін оның деректеріне қолжетімділікті тіркеуші тіркеуші цифрлық жүйенің веб-порталы арқылы қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
     <w:bookmarkStart w:name="z108" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Тізілім деректерін уәкілетті орган және жергілікті атқарушы органдар астық нарығы мониторингін жүзеге асыру үшін пайдаланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
     <w:bookmarkStart w:name="z110" w:id="207"/>
     <w:p>
@@ -15464,51 +15420,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Тіркеушінің функциялары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
     <w:bookmarkStart w:name="z111" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) тіркеуші ақпараттық жүйе арқылы тізілім деректерін қалыптастыру, жүргізу және сақтау;</w:t>
+      1) тіркеуші цифрлық жүйе арқылы тізілім деректерін қалыптастыру, жүргізу және сақтау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
     <w:bookmarkStart w:name="z112" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) клиенттің жеке шотын ашу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
     <w:bookmarkStart w:name="z113" w:id="210"/>
     <w:p>
@@ -15524,91 +15480,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жеке шот бойынша жекелеген операцияларды тіркеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
     <w:bookmarkStart w:name="z114" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) Қазақстан Республикасының заңдарына сәйкес тіркеуші ақпараттық жүйеге қосылған мәліметтерді алу құқығына ие мемлекеттік органдарға ақпарат ұсыну;</w:t>
+      4) Қазақстан Республикасының заңдарына сәйкес тіркеуші цифрлық жүйеге қосылған мәліметтерді алу құқығына ие мемлекеттік органдарға ақпарат ұсыну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
     <w:bookmarkStart w:name="z115" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) тіркеуші ақпараттық жүйені пайдаланушыларға ақылы электрондық қызметтер көрсету;</w:t>
+      5) тіркеуші цифрлық жүйені пайдаланушыларға ақылы электрондық қызметтер көрсету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
     <w:bookmarkStart w:name="z117" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) тіркеуші ақпараттық жүйенің веб-порталында ақпаратты жариялау;</w:t>
+      6) тіркеуші цифрлық жүйенің веб-порталында ақпаратты жариялау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
     <w:bookmarkStart w:name="z118" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Қазақстан Республикасының заңнамасына сәйкес өзге де функциялар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
     <w:p>
       <w:pPr>
@@ -15714,106 +15670,106 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">14-бап. Астық қабылдау кәсiпорнының мiндеттерi </w:t>
+        <w:t xml:space="preserve">14-бап. Астық қабылдау кәсіпорнының міндеттері </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Астық қабылдау кәсiпорны: </w:t>
-[...17 lines deleted...]
-      1) астық сақтау тәртiбiн, сондай-ақ олардың саны мен сапасы жағынан белгiленген тәртiппен бекiтiлген нормативтiк құқықтық актiге сәйкес сақталуын қамтамасыз ететiн iс-шараларды сақтауға;</w:t>
+      Астық қабылдау кәсіпорны: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) астық сақтау тәртібін, сондай-ақ олардың саны мен сапасы жағынан белгіленген тәртіппен бекітілген нормативтік құқықтық актіге сәйкес сақталуын қамтамасыз ететін іс-шараларды сақтауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2632" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) қажет болған жағдайларда белгiленген тәртiппен астық иелерiне оның сынамаларын iрiктеп алуды қамтамасыз етуге;</w:t>
+      2) қажет болған жағдайларда белгіленген тәртіппен астық иелеріне оның сынамаларын іріктеп алуды қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -16257,126 +16213,126 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">15-бап. Астық қабылдау кәсiпорнының астық сақтау жөнiндегi шығындарының орнын толтыру </w:t>
-[...17 lines deleted...]
-      1. Астық қабылдау кәсiпорнының астық сақтау жөнiндегi шығындарының орнын толтыру шартқа сәйкес жүзеге асырылады.</w:t>
+        <w:t xml:space="preserve">15-бап. Астық қабылдау кәсіпорнының астық сақтау жөніндегі шығындарының орнын толтыру </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Астық қабылдау кәсіпорнының астық сақтау жөніндегі шығындарының орнын толтыру шартқа сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2634" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Астық қабылдау кәсiпорнының:  </w:t>
+      2. Астық қабылдау кәсіпорнының:  </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) астық қолхатын ұстаушымен келiсе отырып, ақшалай не сақтаулы астықтың тиiстi мөлшерiн ұстап қалу жолымен оны кейiн астық рыногында еркiн өткiзу арқылы сақтау жөнiндегi шығындарын жабуға;</w:t>
+      1) астық қолхатын ұстаушымен келісе отырып, ақшалай не сақтаулы астықтың тиісті мөлшерін ұстап қалу жолымен оны кейін астық рыногында еркін өткізу арқылы сақтау жөніндегі шығындарын жабуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2635" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) астық қолхатын ұстаушының мүдделерiн көздеп өзге де операциялар бойынша шартта көзделген немесе заң актiлерiнде белгіленген шығындардың орнын толтыруға құқығы бар. </w:t>
+      2) астық қолхатын ұстаушының мүдделерін көздеп өзге де операциялар бойынша шартта көзделген немесе заң актілерінде белгіленген шығындардың орнын толтыруға құқығы бар. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-бап. Астық қолхаттары бойынша міндеттемелерді орындауға кепілдік беру жүйесі және қоры (қорлары)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z168" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -16780,51 +16736,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 502-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап үш ай өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16842,128 +16798,128 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  6-тарау. АСТЫҚ ҚАБЫЛДАУ КӘСІПОРЫНДАРЫНЫҢ ҚЫЗМЕТIН РЕТТЕУ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>17-бап. Астық қабылдау кәсiпорындарының қызметiн реттеу тәсiлдерi</w:t>
+        <w:t>17-бап. Астық қабылдау кәсіпорындарының қызметін реттеу тәсілдері</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Астық қолхаттарын шығару арқылы қойма қызметі бойынша қызметтер көрсету, астық иелерінің мүдделерін қорғау жөніндегі қызметті лицензиялау кезінде астық қабылдау кәсіпорындарының саралану талаптарына сәйкес келуін қамтамасыз ету мақсатында астық қабылдау кәсіпорындарының қызметін реттеу:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2640" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) белгiленген тәртiппен астық қабылдау кәсiпорындары орындауға мiндеттi нормативтiк құқықтық актiлер шығару;</w:t>
+      1) белгіленген тәртіппен астық қабылдау кәсіпорындары орындауға міндетті нормативтік құқықтық актілер шығару;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
     <w:bookmarkStart w:name="z2641" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) астық қабылдау кәсiпорындары астық қолхаттарын шығару арқылы қойма қызметі бойынша қызметтер көрсету жөнiндегi қызметке қойылатын бiлiктiлiк талаптарын сақтау нысанасындағы қызметiн, сондай-ақ тiзiлiм деректерiне сәйкес астықтың сандық-сапалық есепке алынуын және сақталуын қамтамасыз етудi жүргізу талаптарын инспекциялау (тексеру);</w:t>
+      2) астық қабылдау кәсіпорындары астық қолхаттарын шығару арқылы қойма қызметі бойынша қызметтер көрсету жөніндегі қызметке қойылатын біліктілік талаптарын сақтау нысанасындағы қызметін, сондай-ақ тізілім деректеріне сәйкес астықтың сандық-сапалық есепке алынуын және сақталуын қамтамасыз етуді жүргізу талаптарын инспекциялау (тексеру);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
     <w:bookmarkStart w:name="z2642" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) астық қабылдау кәсiпорындарына, сондай-ақ олардың лауазымды адамдарына заңдарға сәйкес санкциялар салу арқылы жүзеге асырылады. </w:t>
+      3) астық қабылдау кәсіпорындарына, сондай-ақ олардың лауазымды адамдарына заңдарға сәйкес санкциялар салу арқылы жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -17167,51 +17123,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">18-бап. Басым жағдайға ие болған астық қабылдау кәсiпорындары көрсететiн қызметтердiң бағасын (тарифтерiн) мемлекеттiк реттеу </w:t>
+        <w:t xml:space="preserve">18-бап. Басым жағдайға ие болған астық қабылдау кәсіпорындары көрсететін қызметтердің бағасын (тарифтерін) мемлекеттік реттеу </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 18-бап алып тасталды - ҚР 28.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -17222,69 +17178,69 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">19-бап. Астық қабылдау кәсiпорындарының қызметiн шектеу </w:t>
-[...17 lines deleted...]
-      1. Астық қабылдау кәсiпорындары астық қолхаттарын шығару арқылы қойма қызметі бойынша қызметтер көрсетуге жатпайтын қызметтi жүзеге асыруға, оның iшiнде, үшiншi тұлғалардың мiндеттемелерi бойынша кепiлдiк беруге және мүлiктi кепiлге салуға құқылы емес, оған мыналар кiрмейдi:</w:t>
+        <w:t xml:space="preserve">19-бап. Астық қабылдау кәсіпорындарының қызметін шектеу </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Астық қабылдау кәсіпорындары астық қолхаттарын шығару арқылы қойма қызметі бойынша қызметтер көрсетуге жатпайтын қызметті жүзеге асыруға, оның ішінде, үшінші тұлғалардың міндеттемелері бойынша кепілдік беруге және мүлікті кепілге салуға құқылы емес, оған мыналар кірмейді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2643" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ұн және жарма өнімін, құрама-жем, нан-бөлке, макарон өнімдерін өндіру және өткізу, майлы тұқымдар мен оларды қайта өңдеу өнімдерін қайта өңдеу және өткізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
     <w:bookmarkStart w:name="z2644" w:id="227"/>
     <w:p>
       <w:pPr>
@@ -17379,51 +17335,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) астық қалдықтарын сақтау бойынша қызметтер көрсету.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
     <w:bookmarkStart w:name="z62" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұл орайда жоғарыда тiзбеленген қызмет түрлерiне байланысты пайдаланылатын құрылыстар астық қоймасымен (элеватормен, астық қабылдау пунктiмен) технологиялық байланыста болуға және (немесе) бір аумақта не оған iргелес жатқан аумақта болуға тиiс. Астық қабылдау кәсiпорындары астық қолхаттарын шығару арқылы қойма қызметі бойынша қызметтер көрсету жөніндегі қызмет пен астық қолхаттарын шығару арқылы қойма қызметіне байланысты емес қызмет операцияларының бөлек есебін жүргiзуді қамтамасыз етуге мiндеттi.</w:t>
+      Бұл орайда жоғарыда тізбеленген қызмет түрлеріне байланысты пайдаланылатын құрылыстар астық қоймасымен (элеватормен, астық қабылдау пунктімен) технологиялық байланыста болуға және (немесе) бір аумақта не оған іргелес жатқан аумақта болуға тиіс. Астық қабылдау кәсіпорындары астық қолхаттарын шығару арқылы қойма қызметі бойынша қызметтер көрсету жөніндегі қызмет пен астық қолхаттарын шығару арқылы қойма қызметіне байланысты емес қызмет операцияларының бөлек есебін жүргізуді қамтамасыз етуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -17514,51 +17470,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Рынокта басым жағдайға ие болған астық қабылдау кәсiпорындарының: </w:t>
+      2. Рынокта басым жағдайға ие болған астық қабылдау кәсіпорындарының: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -17595,51 +17551,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2646" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) көрсетілетiн қызметтерге қол жеткiзу жағдайларын күштеп таңуына немесе көрсетiлетiн қызметтердiң тұтынушыларын кемсiтушілiкке әкеп соғатын өзге де әрекеттер жасауына тыйым салынады. </w:t>
+      2) көрсетілетін қызметтерге қол жеткізу жағдайларын күштеп таңуына немесе көрсетілетін қызметтердің тұтынушыларын кемсітушілікке әкеп соғатын өзге де әрекеттер жасауына тыйым салынады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -17825,126 +17781,126 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">20-бап. Астық қабылдау кәсiпорнының аудитi </w:t>
-[...17 lines deleted...]
-      1. Астық қабылдау кәсiпорнының жылдық қаржылық есебiнiң дұрыстығын, сондай-ақ оның iсiнiң ағымдағы жай-күйiн тексеру және растау үшiн астық қабылдау кәсiпорны жыл сайынғы мiндеттi аудиторлық тексерулер жүргiзiп отырады.</w:t>
+        <w:t xml:space="preserve">20-бап. Астық қабылдау кәсіпорнының аудиті </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Астық қабылдау кәсіпорнының жылдық қаржылық есебінің дұрыстығын, сондай-ақ оның ісінің ағымдағы жай-күйін тексеру және растау үшін астық қабылдау кәсіпорны жыл сайынғы міндетті аудиторлық тексерулер жүргізіп отырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2647" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Егер кәсiпорынның басқару органы астық қабылдау кәсіпорнының жылдық қаржылық есебiне, сондай-ақ оның iсiнiң ағымдағы жай-күйiне аудиторлық тексеру жүргiзуден жалтарса, кез келген мүдделi тұлғаның арызы бойынша қабылданған сот шешiмiмен тексеру тағайындалуы мүмкiн.</w:t>
+      2. Егер кәсіпорынның басқару органы астық қабылдау кәсіпорнының жылдық қаржылық есебіне, сондай-ақ оның ісінің ағымдағы жай-күйіне аудиторлық тексеру жүргізуден жалтарса, кез келген мүдделі тұлғаның арызы бойынша қабылданған сот шешімімен тексеру тағайындалуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
     <w:bookmarkStart w:name="z2648" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Тексеру комиссиясының (ревизордың) астық қабылдау кәсiпорны басқару органының қызметiн тексерудi жүзеге асыруы астық қабылдау кәсiпорнын аудит жүргiзу мiндетiнен босатпайды. </w:t>
+      3. Тексеру комиссиясының (ревизордың) астық қабылдау кәсіпорны басқару органының қызметін тексеруді жүзеге асыруы астық қабылдау кәсіпорнын аудит жүргізу міндетінен босатпайды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">21-бап. Астық қабылдау кәсiпорындарының есеп жүргiзуi және есеп беруi </w:t>
+        <w:t xml:space="preserve">21-бап. Астық қабылдау кәсіпорындарының есеп жүргізуі және есеп беруі </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 21-бап алып тасталды - ҚР 24.05.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -17965,69 +17921,69 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">22-бап. Астық қабылдау кәсiпорны қызметiнiң негiзгi көрсеткiштерiн жариялау </w:t>
-[...17 lines deleted...]
-      Астық қабылдау кәсiпорындары Қазақстан Республикасының заңнамасында белгiленген нысан бойынша жылдық балансты және пайда мен залал туралы есептi, олардың мемлекеттік кіріс органдарына тапсырылатын мерзiмi келгеннен кейiн күнтiзбелiк бiр ай iшiнде бұқаралық ақпарат құралдарында жариялайды.</w:t>
+        <w:t xml:space="preserve">22-бап. Астық қабылдау кәсіпорны қызметінің негізгі көрсеткіштерін жариялау </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Астық қабылдау кәсіпорындары Қазақстан Республикасының заңнамасында белгіленген нысан бойынша жылдық балансты және пайда мен залал туралы есепті, олардың мемлекеттік кіріс органдарына тапсырылатын мерзімі келгеннен кейін күнтізбелік бір ай ішінде бұқаралық ақпарат құралдарында жариялайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -18090,88 +18046,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">23-бап. Құжаттардың есепке алынуы және сақталуы </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Астық қабылдау кәсiпорындары өздерiнiң астықпен жасаған операцияларын көрсететiн құжаттардың қатаң есепке алынуы мен сақталуын қамтамасыз етуге мiндеттi.</w:t>
+      1. Астық қабылдау кәсіпорындары өздерінің астықпен жасаған операцияларын көрсететін құжаттардың қатаң есепке алынуы мен сақталуын қамтамасыз етуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2650" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Сақталуға тиiстi құжаттардың тiзбесi және олардың сақталу мерзiмдерi заңдармен белгiленедi. </w:t>
+      2. Сақталуға тиісті құжаттардың тізбесі және олардың сақталу мерзімдері заңдармен белгіленеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">24-бап. Астық қабылдау кәсiпорындарының қызметiн инспекциялау (тексеру) </w:t>
+        <w:t xml:space="preserve">24-бап. Астық қабылдау кәсіпорындарының қызметін инспекциялау (тексеру) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 24-бап алып тасталды - Қазақстан Республикасының 2007.07.26. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -18212,51 +18168,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">24-1-бап. Мемлекеттiк астық инспекторы және оның өкiлеттiктерi </w:t>
+        <w:t xml:space="preserve">24-1-бап. Мемлекеттік астық инспекторы және оның өкілеттіктері </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 24-1-бап алып тасталды - Қазақстан Республикасының 2007.07.26. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -18297,88 +18253,88 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>25-бап. Астық қабылдау кәсiпорындарының жауапкершiлiгi</w:t>
-[...17 lines deleted...]
-      1. Астықты сақтау, сандық-сапалық есепке алу, сондай-ақ астық қолхаттарын ұстаушылардың мемлекеттік электрондық тізілімін қалыптастыру және жүргізу мәселелері бойынша нормативтік құқықтық актілерді бұзушылықтар анықталған, астық қабылдау кәсіпорындарының лауазымды адамдарының осы астық қабылдау кәсіпорны шығарған астық қолхаттарын ұстаушылардың мүдделеріне қауіп төндіретін заңсыз әрекеттері немесе әрекетсіздігі анықталған жағдайларда, жергілікті атқарушы органның құрылымдық бөлімшесі астық қабылдау кәсіпорнына мынадай жауапкершілік түрлерінің бірін қолдануға:</w:t>
+        <w:t>25-бап. Астық қабылдау кәсіпорындарының жауапкершілігі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Астықты сақтау, сандық-сапалық есепке алу, сондай-ақ астық қолхаттарын ұстаушылардың мемлекеттік цифрлық тізілімін қалыптастыру және жүргізу мәселелері бойынша нормативтік құқықтық актілерді бұзушылықтар анықталған, астық қабылдау кәсіпорындарының лауазымды адамдарының осы астық қабылдау кәсіпорны шығарған астық қолхаттарын ұстаушылардың мүдделеріне қауіп төндіретін заңсыз әрекеттері немесе әрекетсіздігі анықталған жағдайларда, жергілікті атқарушы органның құрылымдық бөлімшесі астық қабылдау кәсіпорнына мынадай жауапкершілік түрлерінің бірін қолдануға:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2651" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) Қазақстан Республикасының заңдарында белгiленген негiздер бойынша айыппұл салуға және өндiрiп алуға; </w:t>
+      1) Қазақстан Республикасының заңдарында белгіленген негіздер бойынша айыппұл салуға және өндіріп алуға; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -18432,91 +18388,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>28-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> белгiленген жағдайларда астық қабылдау кәсiпорнын уақытша басқаруды енгiзуге құқылы.</w:t>
+        <w:t xml:space="preserve"> белгіленген жағдайларда астық қабылдау кәсіпорнын уақытша басқаруды енгізуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
     <w:bookmarkStart w:name="z2653" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Астық қолхаттарын шығару арқылы қойма қызметі бойынша қызметтер көрсету жөнiндегi қызметтi тиiстi лицензиясыз жүргiзген жағдайда, осы операциялардан (қызметтен) түскен табыстар Қазақстан Республикасының заңнамасында белгіленген тәртіппен тиiстi бюджетке алынады.</w:t>
+      2. Астық қолхаттарын шығару арқылы қойма қызметі бойынша қызметтер көрсету жөніндегі қызметті тиісті лицензиясыз жүргізген жағдайда, осы операциялардан (қызметтен) түскен табыстар Қазақстан Республикасының заңнамасында белгіленген тәртіппен тиісті бюджетке алынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
     <w:bookmarkStart w:name="z2654" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Астық қабылдау кәсiпорындарына, олардың лауазымды адамдарына айыппұл салу және оны өндiрiп алу Қазақстан Pecпубликасының заң актілерiнде белгiленген тәртiппен жүргiзiледi. </w:t>
+      3. Астық қабылдау кәсіпорындарына, олардың лауазымды адамдарына айыппұл салу және оны өндіріп алу Қазақстан Pecпубликасының заң актілерінде белгіленген тәртіппен жүргізіледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -18934,188 +18890,188 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">28-бап. Астық қабылдау кәсiпорнын уақытша басқару </w:t>
-[...17 lines deleted...]
-      1. Астық қабылдау кәсiпорнын уақытша басқару астық қабылдау кәсiпорындарының астық қолхаттары бойынша мiндеттемелерiн қамтамасыз ету мақсатында олар жөнiнде әкiмшiлiк, заңдық, қаржылық, ұйымдық- техникалық және басқа да iс-шаралар мен рәсiмдер кешенiн мәжбүрлеп жүргiзу болып табылады.</w:t>
+        <w:t xml:space="preserve">28-бап. Астық қабылдау кәсіпорнын уақытша басқару </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Астық қабылдау кәсіпорнын уақытша басқару астық қабылдау кәсіпорындарының астық қолхаттары бойынша міндеттемелерін қамтамасыз ету мақсатында олар жөнінде әкімшілік, заңдық, қаржылық, ұйымдық- техникалық және басқа да іс-шаралар мен рәсімдер кешенін мәжбүрлеп жүргізу болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2655" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Астық қабылдау кәсiпорнын уақытша басқару мынадай фактілердің бірі анықталған кезде сот шешімімен енгізіледі:</w:t>
+      2. Астық қабылдау кәсіпорнын уақытша басқару мынадай фактілердің бірі анықталған кезде сот шешімімен енгізіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
     <w:bookmarkStart w:name="z2656" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) астық сақтау жөнiндегi шарттық мiндеттемелердi үнемi тиiсiнше орындамауы;</w:t>
+      1) астық сақтау жөніндегі шарттық міндеттемелерді үнемі тиісінше орындамауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
     <w:bookmarkStart w:name="z2657" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) астық қолхаттарымен қамтамасыз етілген астық мөлшерінің астық қабылдау кәсіпорнында сақтаулы астықтың нақты мөлшерінен асып кету.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
     <w:bookmarkStart w:name="z2658" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Астық қабылдау кәсiпорнын уақытша басқаруды уақытша басқару жөнiндегi комиссия мен уақытша әкiмшiлiк жүзеге асырады.</w:t>
+      3. Астық қабылдау кәсіпорнын уақытша басқаруды уақытша басқару жөніндегі комиссия мен уақытша әкімшілік жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
     <w:bookmarkStart w:name="z2659" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Астық қабылдау кәсiпорнын уақытша басқару астық қабылдау кәсiпорнының қаражаты есебiнен жүзеге асырылады.</w:t>
+      4. Астық қабылдау кәсіпорнын уақытша басқару астық қабылдау кәсіпорнының қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
     <w:bookmarkStart w:name="z2660" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Уақытша басқару кезеңiнде заңсыз әрекеттермен астық қабылдау кәсiпорнына келтiрген залал үшiн уақытша басқару жөнiндегi комиссияның мүшелерi, уақытша әкiмшiлiктiң мүшелерi Қазақстан Республикасының заңдарында белгiленгендей жауапты болады. </w:t>
+      5. Уақытша басқару кезеңінде заңсыз әрекеттермен астық қабылдау кәсіпорнына келтірген залал үшін уақытша басқару жөніндегі комиссияның мүшелері, уақытша әкімшіліктің мүшелері Қазақстан Республикасының заңдарында белгіленгендей жауапты болады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -19201,51 +19157,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">29-бап. Астық қабылдау кәсiпорнын уақытша басқаруды енгiзу </w:t>
+        <w:t xml:space="preserve">29-бап. Астық қабылдау кәсіпорнын уақытша басқаруды енгізу </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 29-бап алып тасталды - ҚР 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -19793,326 +19749,326 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">31-бап. Уақытша әкiмшiлiк </w:t>
-[...17 lines deleted...]
-      1. Уақытша әкiмшiлiктi уақытша басқару жөнiндегi комиссия тағайындайды.</w:t>
+        <w:t xml:space="preserve">31-бап. Уақытша әкімшілік </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Уақытша әкімшілікті уақытша басқару жөніндегі комиссия тағайындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2680" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Астық қабылдау кәсiпорнын уақытша басқару қолданылған кезеңде: </w:t>
+      2. Астық қабылдау кәсіпорнын уақытша басқару қолданылған кезеңде: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) астық қабылдау кәсiпорнын басқару жөнiндегi барлық өкiлеттiк уақытша әкiмшiлiкке көшедi;</w:t>
+      1) астық қабылдау кәсіпорнын басқару жөніндегі барлық өкілеттік уақытша әкімшілікке көшеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2681" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) құрылтайшылардың (акционерлердiң) астық қабылдау кәсiпорнын басқару жөнiндегi құқықтары тоқтатыла тұрады;</w:t>
+      2) құрылтайшылардың (акционерлердің) астық қабылдау кәсіпорнын басқару жөніндегі құқықтары тоқтатыла тұрады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
     <w:bookmarkStart w:name="z2682" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) астық қабылдау кәсiпорнын басқару органдары мен оның басшы қызметкерлерiнің өкілеттiгi тоқтатыла тұрады;</w:t>
+      3) астық қабылдау кәсіпорнын басқару органдары мен оның басшы қызметкерлерінің өкілеттігі тоқтатыла тұрады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
     <w:bookmarkStart w:name="z2683" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) уақытша әкiмшілiкке айтпай және оның жазбаша келiсiмiнсiз астық қабылдау кәсiпорнының атынан және соның есебiнен жасалған барлық мәмiлелер жарамсыз деп танылады.</w:t>
+      4) уақытша әкімшілікке айтпай және оның жазбаша келісімінсіз астық қабылдау кәсіпорнының атынан және соның есебінен жасалған барлық мәмілелер жарамсыз деп танылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
     <w:bookmarkStart w:name="z2684" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Уақытша әкiмшiлiк:</w:t>
+      3. Уақытша әкімшілік:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
     <w:bookmarkStart w:name="z2685" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) осы Заңда белгiленген құзыретi шегiнде астық қабылдау кәсiпорны қызметiнiң барлық мәселелерi бойынша өз бетiмен шешiмдер қабылдауға;</w:t>
+      1) осы Заңда белгіленген құзыреті шегінде астық қабылдау кәсіпорны қызметінің барлық мәселелері бойынша өз бетімен шешімдер қабылдауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="270"/>
     <w:bookmarkStart w:name="z2686" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) астық қолхаттарында көрсетiлген астық көлемiнiң жиырма процентiне дейiнгi мөлшерiнде солардан туындайтын барлық талаптардың қанағаттандырылуын уақытша басқару кезеңiне тоқтата тұруға;</w:t>
+      2) астық қолхаттарында көрсетілген астық көлемінің жиырма процентіне дейінгі мөлшерінде солардан туындайтын барлық талаптардың қанағаттандырылуын уақытша басқару кезеңіне тоқтата тұруға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
     <w:bookmarkStart w:name="z2687" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) астық қабылдау кәсiпорнының ол берген астық қолхаттары бойынша мiндеттемелерiн қалпына келтiруге бағытталған шарттар жасасып, құжаттарға қол қоюға;</w:t>
+      3) астық қабылдау кәсіпорнының ол берген астық қолхаттары бойынша міндеттемелерін қалпына келтіруге бағытталған шарттар жасасып, құжаттарға қол қоюға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
     <w:bookmarkStart w:name="z2688" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) астық қабылдау кәсiпорнының атынан және оның мүдделерi үшiн өкiлдiктi, соның iшiнде сотта да жүзеге асыруға;</w:t>
+      4) астық қабылдау кәсіпорнының атынан және оның мүдделері үшін өкілдікті, соның ішінде сотта да жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
     <w:bookmarkStart w:name="z2689" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) астық қабылдау кәсiпорны астық қолхаттарын орындауға кепiлдiк беру қорына қатысқан жағдайда, аталған қорға сол астық қабылдау кәсiпорны берген астық қолхаттарынан туындайтын мiндеттемелер бойынша берешектi бiрiншi кезектегi тәртiппен өтеу туралы талап қоюға;</w:t>
+      5) астық қабылдау кәсіпорны астық қолхаттарын орындауға кепілдік беру қорына қатысқан жағдайда, аталған қорға сол астық қабылдау кәсіпорны берген астық қолхаттарынан туындайтын міндеттемелер бойынша берешекті бірінші кезектегі тәртіппен өтеу туралы талап қоюға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
     <w:bookmarkStart w:name="z2690" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) астықтың сақталуына байланысты өндiрiстiк мәселелердi бағалау үшiн тәуелсiз сарапшылар тартуға;</w:t>
+      6) астықтың сақталуына байланысты өндірістік мәселелерді бағалау үшін тәуелсіз сарапшылар тартуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="275"/>
     <w:bookmarkStart w:name="z2691" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7) астық қабылдау кәсiпорнын уақытша басқару кезеңiне Қазақстан Республикасының заңдарына сәйкес құзыретi шегiнде бұйрықтар шығаруға құқылы. </w:t>
+      7) астық қабылдау кәсіпорнын уақытша басқару кезеңіне Қазақстан Республикасының заңдарына сәйкес құзыреті шегінде бұйрықтар шығаруға құқылы. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -20196,51 +20152,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">32-бап. Уақытша әкiмшiлiктiң қызметiн бақылау </w:t>
+        <w:t xml:space="preserve">32-бап. Уақытша әкімшіліктің қызметін бақылау </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 32-бап алып тасталды - ҚР 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -20261,108 +20217,108 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">33-бап. Астық қабылдау кәсiпорнын уақытша басқаруды тоқтату </w:t>
-[...17 lines deleted...]
-      1. Астық қабылдау кәсiпорнын уақытша басқару мынадай негiздер:</w:t>
+        <w:t xml:space="preserve">33-бап. Астық қабылдау кәсіпорнын уақытша басқаруды тоқтату </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Астық қабылдау кәсіпорнын уақытша басқару мынадай негіздер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z247" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) сот шешiмiмен белгiленген уақытша басқару мерзiмiнiң өтуi;</w:t>
+      1) сот шешімімен белгіленген уақытша басқару мерзімінің өтуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="277"/>
     <w:bookmarkStart w:name="z248" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) соттың уақытша басқаруды мерзiмiнен бұрын аяқтау туралы шешiм қабылдауы бойынша тоқтатылады. </w:t>
+      2) соттың уақытша басқаруды мерзімінен бұрын аяқтау туралы шешім қабылдауы бойынша тоқтатылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="278"/>
     <w:bookmarkStart w:name="z249" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Уақытша басқаруды мерзімінен бұрын аяқтау негіздерінің бірі мыналар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="279"/>
     <w:bookmarkStart w:name="z250" w:id="280"/>
     <w:p>
@@ -20398,51 +20354,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уақытша басқару кезеңінде басқа астық қолхаттарын ұстаушылардың талаптарын тиісінше орындауға әсер ететін мән-жайлар болмаған кезде астық қолхаттарын ұстаушылардың барлық мәлімделген талаптарын толық көлемде қанағаттандыру болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
     <w:bookmarkStart w:name="z252" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Астық қабылдау кәсiпорнын уақытша басқаруды оның енгiзiлуiне әкеп соққан себептердiң жойылуына байланысты аяқтау (оның iшiнде мерзiмiнен бұрын тоқтату) сот шешімінің негізінде қабылданған осы астық қабылдау кәсiпорнына қатысты барлық шектеулердiң күшi жойылуына әкеп соғады.</w:t>
+      3. Астық қабылдау кәсіпорнын уақытша басқаруды оның енгізілуіне әкеп соққан себептердің жойылуына байланысты аяқтау (оның ішінде мерзімінен бұрын тоқтату) сот шешімінің негізінде қабылданған осы астық қабылдау кәсіпорнына қатысты барлық шектеулердің күші жойылуына әкеп соғады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
     <w:bookmarkStart w:name="z253" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Егер астық қабылдау кәсіпорнын уақытша басқару астық қолхаттары бойынша міндеттемелерді орындау мүмкіндігін қалпына келтіруге алып келмеген жағдайда, уақытша әкімшілік:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
     <w:bookmarkStart w:name="z254" w:id="284"/>
     <w:p>
@@ -21118,51 +21074,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">алып тасталды - ҚР 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi);</w:t>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="294"/>
     <w:bookmarkStart w:name="z2709" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -21178,51 +21134,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">алып тасталды - ҚР 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi);</w:t>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="295"/>
     <w:bookmarkStart w:name="z2710" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -21238,51 +21194,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">алып тасталды - ҚР 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi);</w:t>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="296"/>
     <w:bookmarkStart w:name="z2711" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының астық туралы заңнамасын бұзушылықтар анықталған жағдайда, астық қабылдау кәсіпорындарына және жергілікті атқарушы органдарға нұсқамалар беруді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="297"/>
     <w:bookmarkStart w:name="z2712" w:id="298"/>
     <w:p>
@@ -21338,51 +21294,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">алып тасталды - ҚР 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi).</w:t>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -21718,128 +21674,128 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>34-бап. Астық қабылдау кәсiпорындарын таратудың түрлерi мен негiздемелерi</w:t>
-[...17 lines deleted...]
-      1. Астық қабылдау кәсiпорны:</w:t>
+        <w:t>34-бап. Астық қабылдау кәсіпорындарын таратудың түрлері мен негіздемелері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Астық қабылдау кәсіпорны:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2714" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кредиторлық берешегi болмаған жағдайда құрылтайшыларының (акционерлерiнiң) шешiмi бойынша өз еркiмен таратылуы мүмкiн. Бұл ретте жергілікті атқарушы органның құрылымдық бөлімшесіне хабарлама жiберiледi;</w:t>
+      1) кредиторлық берешегі болмаған жағдайда құрылтайшыларының (акционерлерінің) шешімі бойынша өз еркімен таратылуы мүмкін. Бұл ретте жергілікті атқарушы органның құрылымдық бөлімшесіне хабарлама жіберіледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="301"/>
     <w:bookmarkStart w:name="z2715" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Қазақстан Республикасының заң актiлерiнде көзделген жағдайларда сот шешiмi бойынша таратылуы мүмкiн (мәжбүрлеп тарату).</w:t>
+      2) Қазақстан Республикасының заң актілерінде көзделген жағдайларда сот шешімі бойынша таратылуы мүмкін (мәжбүрлеп тарату).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="302"/>
     <w:bookmarkStart w:name="z2716" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Астық қабылдау кәсiпорындары қызметiнiң тоқтатылуы Қазақстан Республикасының оңалту және банкроттық туралы заңнамасы мен осы Заңның талаптары ескеріле отырып, Қазақстан Республикасының заңнамалық актілеріне сәйкес жүзеге асырылады.</w:t>
+      2. Астық қабылдау кәсіпорындары қызметінің тоқтатылуы Қазақстан Республикасының оңалту және банкроттық туралы заңнамасы мен осы Заңның талаптары ескеріле отырып, Қазақстан Республикасының заңнамалық актілеріне сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -21905,183 +21861,183 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">35-бап. Астық қабылдау кәсiпорындарын мәжбүрлеп тарату негiздемелерi </w:t>
-[...17 lines deleted...]
-      Астық қабылдау кәсiпорындарын таратуды мына жағдайларда:</w:t>
+        <w:t xml:space="preserve">35-бап. Астық қабылдау кәсіпорындарын мәжбүрлеп тарату негіздемелері </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Астық қабылдау кәсіпорындарын таратуды мына жағдайларда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2717" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) банкрот болған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="304"/>
     <w:bookmarkStart w:name="z2718" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) қызметтi тиiстi рұқсатсыз (лицензиясыз) не заң актiлерiнде тыйым салынған қызметтi, не заңдарды әлденеше рет немесе өрескел бұза отырып жүзеге асырған;</w:t>
+      2) қызметті тиісті рұқсатсыз (лицензиясыз) не заң актілерінде тыйым салынған қызметті, не заңдарды әлденеше рет немесе өрескел бұза отырып жүзеге асырған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="305"/>
     <w:bookmarkStart w:name="z2719" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) заң актiлерiнде көзделген басқа да жағдайларда сот жүргiзедi. </w:t>
+      3) заң актілерінде көзделген басқа да жағдайларда сот жүргізеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">36-бап. Астық қабылдау кәсiпорнын банкрот деп тану </w:t>
+        <w:t xml:space="preserve">36-бап. Астық қабылдау кәсіпорнын банкрот деп тану </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Астық қабылдау кәсіпорны белгіленген тәртіппен тек қана сот шешімі бойынша банкрот деп танылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2720" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Астық қабылдау кәсiпорнының банкроттығы туралы iс бойынша тараптардың бiтiм келiсiмiн жасасу мүмкiндiгiне жол берiлмейдi. </w:t>
+      2. Астық қабылдау кәсіпорнының банкроттығы туралы іс бойынша тараптардың бітім келісімін жасасу мүмкіндігіне жол берілмейді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -22147,167 +22103,167 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">37-бап. Астық қабылдау кәсiпорнының астық қоймасын (элеваторды, астық қабылдау пунктiн) иелiктен шығару ерекшелiктерi </w:t>
-[...17 lines deleted...]
-      1. Астық қабылдау кәсiпорнының астық қоймасы (элеватор, астық қабылдау пунктi) бөлiнбейтiн мүлiк болып табылады және сатып алушының (алушының) оны астық сақтау мақсаты үшiн пайдалану шарты бойынша бiрыңғай кешенмен иелiктен шығарылады.</w:t>
+        <w:t xml:space="preserve">37-бап. Астық қабылдау кәсіпорнының астық қоймасын (элеваторды, астық қабылдау пунктін) иеліктен шығару ерекшеліктері </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Астық қабылдау кәсіпорнының астық қоймасы (элеватор, астық қабылдау пункті) бөлінбейтін мүлік болып табылады және сатып алушының (алушының) оны астық сақтау мақсаты үшін пайдалану шарты бойынша бірыңғай кешенмен иеліктен шығарылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2721" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Астық қабылдау кәсiпорны астық қоймасын (элеваторды, астық қабылдау пунктiн) сатуға кемінде екi ай қалғанда тіркеуші ақпараттық жүйенің веб-порталында ақпаратты жариялау үшін тіркеушіні мүлiктік кешеннің иелiктен шығарылатыны туралы жазбаша хабардар етуге, сондай-ақ республикалық баспасөз басылымдарында мемлекеттiк және орыс тілдерінде бұл туралы хабарландыру беруге тиіс.</w:t>
+      2. Астық қабылдау кәсіпорны астық қоймасын (элеваторды, астық қабылдау пунктін) сатуға кемінде екі ай қалғанда тіркеуші цифрлық жүйенің веб-порталында ақпаратты жариялау үшін тіркеушіні мүліктік кешеннің иеліктен шығарылатыны туралы жазбаша хабардар етуге, сондай-ақ республикалық баспасөз басылымдарында мемлекеттік және орыс тілдерінде бұл туралы хабарландыру беруге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="308"/>
     <w:bookmarkStart w:name="z2722" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Астық қабылдау кәсiпорны мүлiктiк кешендi иелiктен шығарған жағдайда астық қолхаттарын ұстаушыда сақтау шартын мерзiмiнен бұрын бұзу және астықты белгiленген тәртiппен алу не астық қоймасының (элеватордың, астық қабылдау пунктiнiң) бұрынғы иесiмен жасасқан шарт талабымен бiрдей астық қоймасының жаңа иесiмен де қайта шарт жасасу құқығы сақталады.</w:t>
+      3. Астық қабылдау кәсіпорны мүліктік кешенді иеліктен шығарған жағдайда астық қолхаттарын ұстаушыда сақтау шартын мерзімінен бұрын бұзу және астықты белгіленген тәртіппен алу не астық қоймасының (элеватордың, астық қабылдау пунктінің) бұрынғы иесімен жасасқан шарт талабымен бірдей астық қоймасының жаңа иесімен де қайта шарт жасасу құқығы сақталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="309"/>
     <w:bookmarkStart w:name="z2723" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Астық қабылдау кәсiпорнының осы баптың 1-3-тармақтарын бұза отырып жасаған астық қоймаларын (элеваторды, астық қабылдау пунктiн) сату жөнiндегi мәмiлелерiн астық қолхаттарын ұстаушылар мен өзге де мүдделi тұлғалардың талап-арызы бойынша сот заңсыз деп тануы мүмкiн.</w:t>
+      4. Астық қабылдау кәсіпорнының осы баптың 1-3-тармақтарын бұза отырып жасаған астық қоймаларын (элеваторды, астық қабылдау пунктін) сату жөніндегі мәмілелерін астық қолхаттарын ұстаушылар мен өзге де мүдделі тұлғалардың талап-арызы бойынша сот заңсыз деп тануы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="310"/>
     <w:bookmarkStart w:name="z2724" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Астық қоймасын (элеваторды, астық қабылдау пунктiн) иеленген не оны сот шешімінің, төрелік шешімнің орындау тәртiбiмен алған адам бұрынғы астық қабылдау кәсiпорны берген астық қолхатынан туындайтын мiндеттемелер бойынша астықты қабылдау-өткiзу жөнiндегi комиссия жасаған астық қалдықтарын түгендеу актiсiнде белгiленген мөлшерде жауапты болады.</w:t>
+      5. Астық қоймасын (элеваторды, астық қабылдау пунктін) иеленген не оны сот шешімінің, төрелік шешімнің орындау тәртібімен алған адам бұрынғы астық қабылдау кәсіпорны берген астық қолхатынан туындайтын міндеттемелер бойынша астықты қабылдау-өткізу жөніндегі комиссия жасаған астық қалдықтарын түгендеу актісінде белгіленген мөлшерде жауапты болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Егер астық қалдықтарын түгендеу актiсi жасалмаған болса, астық қоймасының (элеватордың, астық қабылдау пунктiнiң) жаңа иесi бұрынғы астық қабылдау кәсiпорны берген барлық астық қолхаттары бойынша жауапты болады. </w:t>
+      Егер астық қалдықтарын түгендеу актісі жасалмаған болса, астық қоймасының (элеватордың, астық қабылдау пунктінің) жаңа иесі бұрынғы астық қабылдау кәсіпорны берген барлық астық қолхаттары бойынша жауапты болады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -22442,51 +22398,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>38-бап. Оңалтылатын, сондай-ақ мәжбүрлеп таратылатын астық қабылдау кәсiпорны кредиторларының талаптарын қанағаттандырудың кезектiлiгi</w:t>
+        <w:t>38-бап. Оңалтылатын, сондай-ақ мәжбүрлеп таратылатын астық қабылдау кәсіпорны кредиторларының талаптарын қанағаттандырудың кезектілігі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 38-баптың тақырыбы жаңа редакцияда – ҚР 27.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -22499,251 +22455,251 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2790" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Оңалтылатын, сондай-ақ мәжбүрлеп таратылатын, оның iшiнде оның банкроттығына байланысты таратылатын астық қабылдау кәсiпорны кредиторларының талаптары осы бапта белгiленген тәртiппен қанағаттандырылады.</w:t>
+      1. Оңалтылатын, сондай-ақ мәжбүрлеп таратылатын, оның ішінде оның банкроттығына байланысты таратылатын астық қабылдау кәсіпорны кредиторларының талаптары осы бапта белгіленген тәртіппен қанағаттандырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="312"/>
     <w:bookmarkStart w:name="z2725" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Таратудың жүргiзiлуiне байланысты, соның iшiнде астық қабылдау кәсiпорнын тарату комиссиясының қызметiн қамтамасыз ету жөнiндегi шығындар, сондай-ақ таратылатын астық қабылдау кәсiпорнының негiзгi мiндеттерiн қамтамасыз ету қажеттiгiнен туындайтын шығындар кезектен тыс және тұрақты жүргiзiледi.</w:t>
+      2. Таратудың жүргізілуіне байланысты, соның ішінде астық қабылдау кәсіпорнын тарату комиссиясының қызметін қамтамасыз ету жөніндегі шығындар, сондай-ақ таратылатын астық қабылдау кәсіпорнының негізгі міндеттерін қамтамасыз ету қажеттігінен туындайтын шығындар кезектен тыс және тұрақты жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="313"/>
     <w:bookmarkStart w:name="z2726" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Кредиторлардың белгiленген тәртiппен танылған талаптары мынадай кезекпен қанағаттандырылуға тиiс:</w:t>
+      3. Кредиторлардың белгіленген тәртіппен танылған талаптары мынадай кезекпен қанағаттандырылуға тиіс:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="314"/>
     <w:bookmarkStart w:name="z2727" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) бiрiншi кезекте өмiрiне немесе денсаулығына зиян келтiргенi</w:t>
+      1) бірінші кезекте өміріне немесе денсаулығына зиян келтіргені</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>үшiн таратылушы астық қабылдау кәсiпорны жауап беретiн азаматтардың талаптары қанағаттандырылады;</w:t>
+        <w:t>үшін таратылушы астық қабылдау кәсіпорны жауап беретін азаматтардың талаптары қанағаттандырылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="315"/>
     <w:bookmarkStart w:name="z2728" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) екiншi кезекте еңбек шарты бойынша жұмыс iстеушi адамдармен еңбекке ақы төлеу бойынша есеп айырысу жүргiзiледi;</w:t>
+      2) екінші кезекте еңбек шарты бойынша жұмыс істеуші адамдармен еңбекке ақы төлеу бойынша есеп айырысу жүргізіледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="316"/>
     <w:bookmarkStart w:name="z2729" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) үшiншi кезекте кепiл туралы мәлiметтерi бар астық қолхаттарын ұстаушылардың талаптары қанағаттандырылады;</w:t>
+      3) үшінші кезекте кепіл туралы мәліметтері бар астық қолхаттарын ұстаушылардың талаптары қанағаттандырылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="317"/>
     <w:bookmarkStart w:name="z2733" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) төртiншi кезекте кепiл туралы мәлiметтерi жоқ астық қолхаттарын ұстаушылардың талаптары қанағаттандырылады;</w:t>
+      4) төртінші кезекте кепіл туралы мәліметтері жоқ астық қолхаттарын ұстаушылардың талаптары қанағаттандырылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="318"/>
     <w:bookmarkStart w:name="z2732" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бесiншi кезекте кредиторлардың таратылатын астық қабылдау кәсiпорнының мүлiк кепiлiмен қамтамасыз етiлген мiндеттемелер жөнiндегi талаптары қанағаттандырылады;</w:t>
+      5) бесінші кезекте кредиторлардың таратылатын астық қабылдау кәсіпорнының мүлік кепілімен қамтамасыз етілген міндеттемелер жөніндегі талаптары қанағаттандырылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="319"/>
     <w:bookmarkStart w:name="z2730" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) алтыншы кезекте бюджетке төленетiн мiндеттi төлемдер бойынша берешек өтеледi;</w:t>
+      6) алтыншы кезекте бюджетке төленетін міндетті төлемдер бойынша берешек өтеледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="320"/>
     <w:bookmarkStart w:name="z2731" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) жетiншi кезекте заң актiлерiне сәйкес басқа кредиторлармен есеп айырысу жүргiзiледi.</w:t>
+      7) жетінші кезекте заң актілеріне сәйкес басқа кредиторлармен есеп айырысу жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -22816,51 +22772,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>39-бап. Астық қолхаты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z119" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Астық қабылдау кәсіпорны астықты сақтауға қабылдағанын растау ретінде астық қолхатын шығаруға арналған бұйрық негізінде тіркеуші ақпараттық жүйеде астық қолхатын шығарады.</w:t>
+      1. Астық қабылдау кәсіпорны астықты сақтауға қабылдағанын растау ретінде астық қолхатын шығаруға арналған бұйрық негізінде тіркеуші цифрлық жүйеде астық қолхатын шығарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="323"/>
     <w:bookmarkStart w:name="z120" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Астық қолхатында мынадай міндетті деректемелер болуы тиіс:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="324"/>
     <w:bookmarkStart w:name="z121" w:id="325"/>
     <w:p>
@@ -22876,91 +22832,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) астық қолхатының нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="325"/>
     <w:bookmarkStart w:name="z122" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) астықты сақтауға қабылдаған астық қабылдау кәсiпорнының атауы, орналасқан жерi және бизнес-сәйкестендiру нөмiрi;</w:t>
+      2) астықты сақтауға қабылдаған астық қабылдау кәсіпорнының атауы, орналасқан жері және бизнес-сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="326"/>
     <w:bookmarkStart w:name="z123" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) астықты сақтауға тапсырған заңды тұлғаның атауы, орналасқан жерi, бизнес-сәйкестендіру нөмірі не жеке тұлғаның тегі, аты, әкесiнiң аты (бар болған жағдайда), тұрғылықты жерi, жеке сәйкестендіру нөмiрi, жеке басын куәландыратын құжатының нөмірі;</w:t>
+      3) астықты сақтауға тапсырған заңды тұлғаның атауы, орналасқан жері, бизнес-сәйкестендіру нөмірі не жеке тұлғаның тегі, аты, әкесінің аты (бар болған жағдайда), тұрғылықты жері, жеке сәйкестендіру нөмірі, жеке басын куәландыратын құжатының нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="327"/>
     <w:bookmarkStart w:name="z124" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) кепіл ұстаушылар (астық қолхаты бойынша астық кепілі кезінде) болып табылатын заңды тұлғаның атауы, орналасқан жерi, бизнес-сәйкестендіру нөмірі не жеке тұлғаның тегі, аты, әкесiнiң аты (бар болған жағдайда), тұрғылықты жерi, жеке сәйкестендіру нөмiрi, жеке басын куәландыратын құжатының нөмірі;</w:t>
+      4) кепіл ұстаушылар (астық қолхаты бойынша астық кепілі кезінде) болып табылатын заңды тұлғаның атауы, орналасқан жері, бизнес-сәйкестендіру нөмірі не жеке тұлғаның тегі, аты, әкесінің аты (бар болған жағдайда), тұрғылықты жері, жеке сәйкестендіру нөмірі, жеке басын куәландыратын құжатының нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="328"/>
     <w:bookmarkStart w:name="z125" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) астық түрі, оның сандық және сапалық сипаттамалары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="329"/>
     <w:bookmarkStart w:name="z126" w:id="330"/>
     <w:p>
@@ -23145,51 +23101,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>39-1-бап. Астық қолхатын шығаруға қойылатын талаптар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z129" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Астық қолхаты сапасы бойынша бiр тектес әрбiр астық партиясына шығарылады. Тапсырылған астықтың барлық көлемiне шығарылатын астық қолхаттарының саны тізілімде қалыптастырылатын және астық қабылдау кәсіпорны мен астықтың иесi қол қоятын астық қолхатын шығаруға арналған бұйрықта айқындалады.</w:t>
+      1. Астық қолхаты сапасы бойынша бір тектес әрбір астық партиясына шығарылады. Тапсырылған астықтың барлық көлеміне шығарылатын астық қолхаттарының саны тізілімде қалыптастырылатын және астық қабылдау кәсіпорны мен астықтың иесі қол қоятын астық қолхатын шығаруға арналған бұйрықта айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="333"/>
     <w:bookmarkStart w:name="z130" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Астық қабылдау кәсіпорны астықты қабылдаған күннен бастап үш жұмыс күнінен кешіктірілмейтін мерзімде астық қолхаттарын шығарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="334"/>
     <w:p>
       <w:pPr>
@@ -23315,51 +23271,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">40-бап. Астық қолхатын және оның бөлiктерiн ұстаушылардың құқықтары </w:t>
+        <w:t xml:space="preserve">40-бап. Астық қолхатын және оның бөліктерін ұстаушылардың құқықтары </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Алып тасталды - ҚР 09.04.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -23400,51 +23356,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>40-1-бап. Астық қолхаты және оның бөлiктерiбойынша құқықтарды беру</w:t>
+        <w:t>40-1-бап. Астық қолхаты және оның бөліктерібойынша құқықтарды беру</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 40-1-баппен толықтырылды - ҚР 2003.10.13. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -23524,71 +23480,71 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>41-бап. Астық қолхаты бойынша астық беру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z131" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Астық қолхатын ұстаушы астықты талап ету үшiн астық қабылдау кәсіпорнының орналасқан жерiне өзi келуге немесе уәкiлеттi өкiлiн жiберуге мiндеттi.</w:t>
+      1. Астық қолхатын ұстаушы астықты талап ету үшін астық қабылдау кәсіпорнының орналасқан жеріне өзі келуге немесе уәкілетті өкілін жіберуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="335"/>
     <w:bookmarkStart w:name="z132" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Астықты беру астық қолхатын ұстаушы немесе астық қабылдау кәсіпорны тізілімде қалыптастыратын астық қолхатын өтеуге арналған бұйрық негізінде жүргізіледі. Астық берілгеннен кейін астық қолхаты Астық қолхаттарын ұстаушылардың мемлекеттік электрондық тізілімін қалыптастыру және жүргізу қағидаларында белгіленген тәртіппен өтеледі.</w:t>
+      2. Астықты беру астық қолхатын ұстаушы немесе астық қабылдау кәсіпорны тізілімде қалыптастыратын астық қолхатын өтеуге арналған бұйрық негізінде жүргізіледі. Астық берілгеннен кейін астық қолхаты Астық қолхаттарын ұстаушылардың мемлекеттік цифрлық тізілімін қалыптастыру және жүргізу қағидаларында белгіленген тәртіппен өтеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -23683,51 +23639,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Астық қолхатын ұстаушы кредитор алдындағы міндеттеме мөлшеріндегі борышты өтеген кезде кепіл ұстаушы ауыртпалықты (кепілді) алып тастауға арналған бұйрықты тізілімде тіркеуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="337"/>
     <w:bookmarkStart w:name="z135" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Астық қолхаты бойынша астық кепілімен қамтамасыз етілген мiндеттеме орындалмаған немесе тиісінше орындалмаған жағдайда, кепiл ұстаушы астықты өндiрiп алуға өтініш жасауға құқылы.</w:t>
+      2. Астық қолхаты бойынша астық кепілімен қамтамасыз етілген міндеттеме орындалмаған немесе тиісінше орындалмаған жағдайда, кепіл ұстаушы астықты өндіріп алуға өтініш жасауға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -23813,188 +23769,188 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">41-2-бап. Кепiлге салынған астықты сату </w:t>
-[...17 lines deleted...]
-      1. Кепiл ұстаушы астық кепiлімен қамтамасыз етiлген өзiнiң талабы мерзiмiнде қанағаттандырылмаған жағдайда, кепiлге салынған астықты Қазақстан Республикасының заңнамасында белгiленген тәртiппен сатуға және кепiл берушiнің басқа кредиторлары алдындағы өзiнiң талаптарын басымдықта жабуға құқылы.</w:t>
+        <w:t xml:space="preserve">41-2-бап. Кепілге салынған астықты сату </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Кепіл ұстаушы астық кепілімен қамтамасыз етілген өзінің талабы мерзімінде қанағаттандырылмаған жағдайда, кепілге салынған астықты Қазақстан Республикасының заңнамасында белгіленген тәртіппен сатуға және кепіл берушінің басқа кредиторлары алдындағы өзінің талаптарын басымдықта жабуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z137" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кепiл ұстаушының талабын кепiлге салынған астықтың құнынан қанағаттандыру, егер шартта өзгеше белгiленбесе, кепiл ұстаушының сенiм бiлдiрген тұлғасы ұйымдастыратын және өткiзетiн сауда-саттықта кепiлге салынған астықты мәжбүрлеп соттан тыс тәртiппен сату арқылы жүргiзiледi.</w:t>
+      Кепіл ұстаушының талабын кепілге салынған астықтың құнынан қанағаттандыру, егер шартта өзгеше белгіленбесе, кепіл ұстаушының сенім білдірген тұлғасы ұйымдастыратын және өткізетін сауда-саттықта кепілге салынған астықты мәжбүрлеп соттан тыс тәртіппен сату арқылы жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="339"/>
     <w:bookmarkStart w:name="z138" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кепiл ұстаушының сенiм бiлдiрген тұлғасы кепіл берушiге кепiл туралы шартта көзделген мiндеттемелердiң орындалмағаны туралы хабарлама жасайды және сонымен бiр мезгiлде тіркеуші ақпараттық жүйенің веб-порталында және бұқаралық ақпарат құралдарында сауда-саттықтың өткiзiлетiн уақыты, орны, сауда-саттық нысанасы, оны өткiзу тәртiбi, сауда-саттыққа қатысуды ресiмдеу туралы және кепiлге салынған астықтың бастапқы бағасы туралы мәлiметтердi қоса алғанда, сауда-саттық өткiзу туралы хабарлама жариялайды.</w:t>
+      Кепіл ұстаушының сенім білдірген тұлғасы кепіл берушіге кепіл туралы шартта көзделген міндеттемелердің орындалмағаны туралы хабарлама жасайды және сонымен бір мезгілде тіркеуші цифрлық жүйенің веб-порталында және бұқаралық ақпарат құралдарында сауда-саттықтың өткізілетін уақыты, орны, сауда-саттық нысанасы, оны өткізу тәртібі, сауда-саттыққа қатысуды ресімдеу туралы және кепілге салынған астықтың бастапқы бағасы туралы мәліметтерді қоса алғанда, сауда-саттық өткізу туралы хабарлама жариялайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="340"/>
     <w:bookmarkStart w:name="z139" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сауда-саттық туралы хабарландыру бұқаралық ақпарат құралдарында жарияланған күнінен бастап күнтізбелік он төрт күннен кейін өткізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="341"/>
     <w:bookmarkStart w:name="z2772" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Сауда-саттықта астық сатудан түскен сома мынадай кезекпен бөлiнедi:</w:t>
+      2. Сауда-саттықта астық сатудан түскен сома мынадай кезекпен бөлінеді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="342"/>
     <w:bookmarkStart w:name="z2773" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) бiрiншi кезекте сауда-саттықты өткiзуге және ұйымдастыруға байланысты шығындар жабылады;</w:t>
+      1) бірінші кезекте сауда-саттықты өткізуге және ұйымдастыруға байланысты шығындар жабылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="343"/>
     <w:bookmarkStart w:name="z2774" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) екiншi кезекте астық қабылдау кәсiпорнына сақтау жөнiнде көрсеткен қызметi үшiн сыйақы төленедi;</w:t>
+      2) екінші кезекте астық қабылдау кәсіпорнына сақтау жөнінде көрсеткен қызметі үшін сыйақы төленеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="344"/>
     <w:bookmarkStart w:name="z2775" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) үшінші кезекте кепіл ұстаушының талаптары қанағаттандырылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="345"/>
     <w:bookmarkStart w:name="z2776" w:id="346"/>
     <w:p>
@@ -24010,51 +23966,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) төртінші кезекте астықты сатудан қалған сома астық қолхатын ұстаушыға қайтарылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="346"/>
     <w:bookmarkStart w:name="z2777" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Әрбiр кезектің талаптары алдыңғы кезектiң талаптары толық қанағаттандырылғаннан кейiн қанағаттандырылады. </w:t>
+      3. Әрбір кезектің талаптары алдыңғы кезектің талаптары толық қанағаттандырылғаннан кейін қанағаттандырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -24150,51 +24106,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 41-3-бап. Астық қолхатының жоғалуы немесе бүлiнуi </w:t>
+        <w:t xml:space="preserve"> 41-3-бап. Астық қолхатының жоғалуы немесе бүлінуі </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 41-3-баппен толықтырылды - ҚР 2003.10.13. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -24580,55 +24536,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>