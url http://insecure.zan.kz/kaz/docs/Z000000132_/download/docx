--- v0 (2025-11-15)
+++ v1 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="148c173" w14:textId="148c173">
+    <w:p w14:paraId="06e8098" w14:textId="06e8098">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -124,50 +124,132 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>МАЗМҰНЫ</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Бүкіл мәтін бойынша "Республика Конституциясының", "Республиканың Конституциясында", "Республика соттарының", "Республиканың өзге де", "Республика сот жүйесiнiң", "республика судьяларын", "республика соттарының", "Республиканың қалған", "Республика соттары" деген сөздер тиісінше "Қазақстан Республикасы Конституциясының", "Қазақстан Республикасының Конституциясында", "Қазақстан Республикасы соттарының", "Қазақстан Республикасының өзге де", "Қазақстан Республикасы сот жүйесінің", "Қазақстан Республикасының судьяларын", "Қазақстан Республикасы соттарының", "Қазақстан Республикасының қалған", "Қазақстан Республикасының соттары" деген сөздермен ауыстырылды – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Конституциялық заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z454" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-бөлiм. ЖАЛПЫ ЕРЕЖЕЛЕР</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -210,51 +292,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасында сот төрелiгiн тек сот қана жүзеге асырады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Соттың ерекше өкiлеттiгiн басқа органдарға берудi көздейтiн заң актiлерiн шығаруға тыйым салады. </w:t>
+      Соттың ерекше өкiлеттiгiн басқа органдарға берудi көздейтiн заңдарды шығаруға тыйым салады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ешқандай өзге органдар мен тұлғалардың судья өкiлеттiгiн немесе сот билiгi функцияларын иеленуге құқығы жоқ. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -264,107 +346,107 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сот iсiн қарау тәртiбiмен қаралуға тиiс өтiнiштердi, арыздар мен шағымдарды басқа ешқандай органның, лауазымды немесе өзге де адамдардың қарауына немесе бақылауға алуына болмайды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z75" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      2. Сот билігі Қазақстан Республикасының атынан жүзеге асырылады, ол адамның, азаматтың, ұйымдардың құқықтарын, бостандықтары мен заңды мүдделерін қорғауды, сондай-ақ Конституцияның, заңдардың, өзге де нормативтік құқықтық актілердің, Қазақстан Республикасы халықаралық шарттарының орындалуын мақсат етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      2. Сот билiгi Қазақстан Республикасының атынан жүзеге асырылады және азаматтар мен ұйымдардың құқықтарын, бостандықтары мен заңды мүдделерін қорғауға, Республика Конституциясының, заңдарының, өзге де нормативтiк құқықтық актiлерiнiң, халықаралық шарттарының орындалуын қамтамасыз етуге қызмет етедi. </w:t>
-[...18 lines deleted...]
-      Әркiмге мемлекеттiк органдардың, ұйымдардың, лауазымды және өзге де адамдардың Республиканың Конституциясында және заңдарында көзделген құқықтарға, бостандықтар мен заңды мүдделерге нұқсан келтiретiн немесе оларды шектейтiн кез келген заңсыз шешiмдерi мен iс-қимылдарынан сот арқылы қорғалуға кепiлдiк берiледi. </w:t>
+      Әр адамға мемлекеттiк органдардың, ұйымдардың, лауазымды және өзге де адамдардың Қазақстан Республикасының Конституциясында және заңдарында көзделген құқықтарға, бостандықтар мен заңды мүдделерге нұқсан келтiретiн немесе оларды шектейтiн кез келген заңсыз шешiмдерi мен iс-қимылдарынан сот арқылы қорғалуға кепiлдiк берiледi. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ешкiмдi де оның iсiн заңның барлық талаптары мен әдiлеттiлiктi сақтай отырып құзыреттi, тәуелсiз және алаламайтын соттың қарау құқығынан айыруға болмайды. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сот билiгi азаматтық, қылмыстық және заңда белгiленген өзге де сот iсiн жүргiзу нысандары арқылы жүзеге асырылады. </w:t>
+      Сот билiгi азаматтық, әкімшілік, қылмыстық және заңда белгiленген өзге де сот iсiн жүргiзу нысандары арқылы жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z76" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Судьялар сот төрелiгiн iске асыру кезiнде тәуелсiз және тек Конституция мен заңға ғана бағынады. Судьялардың мәртебесi мен тәуелсiздiгiне нұқсан келтiретiн заңдарды немесе өзге де нормативтiк құқықтық актiлердi қабылдауға жол берiлмейдi. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -442,51 +524,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-бапқа өзгеріс енгізілді - ҚР 2006.12.11 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 199</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2007.01.01 бастап қолданысқа енгізіледі) Конституциялық заңымен.</w:t>
+        <w:t xml:space="preserve"> (2007.01.01 бастап қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Конституциялық заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -684,51 +806,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Жергiлiктi соттарға мыналар жатады: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) облыстық және оларға теңестiрiлген соттар (Республика астанасының қалалық соты, республикалық маңызы бар қалалардың қалалық соттары); </w:t>
+      1) облыстық және оларға теңестiрiлген соттар (астананың қалалық соты, республикалық маңызы бар қалалардың қалалық соттары); </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z79" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) аудандық және оларға теңестірілген соттар (қалалық сот, ауданаралық сот). </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z80" w:id="6"/>
     <w:p>
       <w:pPr>
@@ -972,50 +1094,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Конституциялық заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1278,51 +1440,133 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">5-бап. Қазақстан Республикасындағы соттар қызметiнiң тәртiбiн және судьялардың мәртебесiн белгiлейтiн заңдар </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасындағы сот құрылысы мен судьялар мәртебесi, сондай-ақ сот төрелiгiн iске асыру тәртiбi Қазақстан Республикасының Конституциясымен, осы Конституциялық заңмен және басқа да заң актiлерiмен белгiленедi. </w:t>
+      Қазақстан Республикасындағы сот құрылысы мен судьялар мәртебесi, сондай-ақ сот төрелiгiн iске асыру тәртiбi Қазақстан Республикасының Конституциясында, осы Конституциялық заңда және өзге де заңдарда белгiленедi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-бапқа өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Конституциялық заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z7" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-бөлiм. СОТ ЖҮЙЕСI </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
@@ -4958,51 +5202,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z141" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) уәкілетті органның облыстағы, республикалық маңызы бар қаладағы және астанадағы аумақтық бөлімшесі басшысының қызметі туралы есепті тыңдайды;</w:t>
+      6) уәкілетті органның астанадағы, облыстағы және республикалық маңызы бар қаладағы аумақтық бөлімшесі басшысының қызметі туралы есепті тыңдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z142" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) аудандық және облыстық соттар судьяларының бос лауазымдарына кандидатураларды қарайды және Жоғары Сот Кеңесіне құжаттарды тапсыру мерзімі аяқталғанға дейін тиісті қорытындылар шығарады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z478" w:id="71"/>
     <w:p>
@@ -5355,51 +5599,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жалпы отырыс облыстық сот судьяларының жалпы санының кемінде үштен екiсi қатысқан кезде құқықтық күші бар болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кеңейтілген жалпы отырыс облыстық сот судьяларының және тиісті облыстың, республикалық маңызы бар қаланың, астананың аудандық соттары судьяларының жалпы санының кемінде үштен екiсi қатысқан кезде құқықтық күші бар болып табылады.</w:t>
+      Кеңейтілген жалпы отырыс облыстық сот судьяларының және астананың, тиісті облыстың, республикалық маңызы бар қаланың аудандық соттары судьяларының жалпы санының кемінде үштен екiсi қатысқан кезде құқықтық күші бар болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z379" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Облыстық сот кеңейтілген жалпы отырыстар өткiзедi, оларда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -5447,51 +5691,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Жоғары Сот Кеңесі кадр резервінен ұсынған адамдар және (немесе) өз кандидатурасын өзі дербес ұсынған адамдар қатарынан аудандық соттар төрағаларының бос лауазымдарына кандидатураларды баламалы негізде жасырын дауыс беру арқылы сайлайды және тиісті қорытындылар шығарады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Облыстық соттың кеңейтілген жалпы отырыстарына облыстық соттың судьялары және тиісті облыстың, республикалық маңызы бар қаланың, астананың аудандық соттарының судьялары қатысады.</w:t>
+      Облыстық соттың кеңейтілген жалпы отырыстарына облыстық соттың судьялары және астананың, тиісті облыстың, республикалық маңызы бар қаланың аудандық соттарының судьялары қатысады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z148" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Облыстық соттың жалпы және кеңейтілген жалпы отырыстарының жұмыс тәртiбi ол бекiткен регламентпен айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z382" w:id="79"/>
     <w:p>
       <w:pPr>
@@ -5835,51 +6079,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қараңыз) Конституциялық заңдарымен.</w:t>
+        <w:t xml:space="preserve"> қараңыз); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Конституциялық заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6876,51 +7160,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">17-бап. Жоғарғы Соттың өкiлеттiгi </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Жоғарғы Сот жергілікті және басқа да соттардың соттылығына жататын азаматтық, қылмыстық, әкімшілік және өзге де істер бойынша жоғары сот органы болып табылады, заңда көзделген жағдайларда өзiнiң соттылығына жатқызылған сот iстерiн қарайды және сот практикасы мәселелерi бойынша түсiндірмелер беріп отырады.</w:t>
+      1. Жоғарғы Сот – жергілікті және басқа да соттардың қарауына жататын азаматтық, әкімшілік, қылмыстық және өзге де істер бойынша жоғары сот органы, ол заңда көзделген жағдайда өзінің қарауына жататын сот істерін қарайды және сот практикасы мәселелерi бойынша түсiндіру береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z149" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Жоғарғы Сот: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -6933,51 +7217,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) өзiнiң қарауына жатқызылған сот iстерi мен материалдарын қарайды; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z150" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) сот практикасын зерделейдi және оны жинақтаудың қорытындылары бойынша Республика соттарының сот төрелiгiн iске асыруы кезiндегi заңдылықтың сақталу мәселелерiн қарайды; </w:t>
+      2) сот практикасын зерделейдi және оны жинақтаудың қорытындылары бойынша Қазақстан Республикасы соттарының сот төрелiгiн iске асыруы кезiндегi заңдылықтың сақталу мәселелерiн қарайды; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
     <w:bookmarkStart w:name="z151" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) нормативтік қаулылар, қаулылар қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
@@ -7349,51 +7633,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 437-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2016 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі); 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 75-VI</w:t>
       </w:r>
       <w:r>
@@ -7450,50 +7734,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 109-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Конституциялық заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8206,52 +8530,52 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">20-бап. Жоғарғы Сот Төрағасы </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1. Жоғарғы Соттың Төрағасы судья болып табылады және судья мiндетiн атқарумен қатар: </w:t>
+        <w:t>
+      1. Жоғарғы Сот Төрағасы өз өкілеттігі мерзімі ішінде Жоғарғы Сот судьясы да болады және судья мiндетiн атқарумен қатар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z160" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) жоғары сот органы ретінде Жоғарғы Сотты басқарады; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
     <w:bookmarkStart w:name="z161" w:id="109"/>
     <w:p>
       <w:pPr>
@@ -8644,51 +8968,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">9-3) алынып тасталды - ҚР 04.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 437-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2016 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
@@ -8824,97 +9148,97 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) өкiмдер мен бұйрықтар шығарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
     <w:bookmarkStart w:name="z171" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Жоғарғы Соттың Төрағасы Республиканың өзге де мемлекеттiк билiк тармақтары органдарымен және халықаралық ұйымдармен өзара қарым-қатынасы кезiнде Республика сот жүйесiнiң мүддесiн бiлдiредi, сондай-ақ: </w:t>
+      2. Жоғарғы Соттың Төрағасы Қазақстан Республикасының өзге де мемлекеттiк билiк тармақтары органдарымен және халықаралық ұйымдармен өзара қарым-қатынасы кезiнде Қазақстан Республикасы сот жүйесінің мүддесiн бiлдiредi, сондай-ақ: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1) алып тасталды - ҚР 2010.12.29 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 370-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Конституциялық заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9160,51 +9484,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) Қазақстан Республикасының Президентiне судьяларды және уәкілетті органның қызметкерлерін мемлекеттiк наградалармен марапаттау және оларға құрметтi атақтар беру туралы ұсыныс енгiзедi; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
     <w:bookmarkStart w:name="z178" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) республика судьяларын ведомстволық наградалармен наградтайды, "Құрметті судья" атағын береді және осы Атақты беру тәртібі туралы ережені бекітеді;</w:t>
+      7) Қазақстан Республикасының судьяларын ведомстволық наградалармен наградтайды, "Құрметті судья" атағын береді және осы Атақты беру тәртібі туралы ережені бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -9701,51 +10025,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қараңыз) Конституциялық заңдарымен.</w:t>
+        <w:t xml:space="preserve"> қараңыз); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Конституциялық заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -10184,51 +10548,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Жоғарғы Сот Төрағасының ұсынуы бойынша тиісті сот алқасының сандық және дербес құрамын белгілейді; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
     <w:bookmarkStart w:name="z189" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) сот практикасын зерделеу мен жинақтаудың қорытындылары бойынша республика соттарының сот төрелiгiн iске асыруы кезiнде заңдылықты сақтау мәселелерiн қарайды;</w:t>
+      2) сот практикасын зерделеу мен жинақтаудың қорытындылары бойынша Қазақстан Республикасы соттарының сот төрелiгiн iске асыруы кезiнде заңдылықты сақтау мәселелерiн қарайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
     <w:bookmarkStart w:name="z190" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) нормативтiк қаулылар, қаулылар қабылдайды, сот практикасы мәселелерi бойынша түсiндiрулер береді және заңнаманы жетiлдiру жөнiнде ұсыныстар енгiзедi.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
@@ -10334,51 +10698,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Жоғарғы Соттың сот алқалары төрағаларының және уәкiлеттi орган басшысының ақпаратын тыңдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
     <w:bookmarkStart w:name="z193" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) Қазақстан Республикасы Конституциясының 47-бабының 2-тармағында көзделген жағдайда қорытынды бередi; </w:t>
+      5) Қазақстан Республикасы Конституциясының 50-бабының 3-тармағында көзделген жағдайда қорытынды бередi; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
     <w:bookmarkStart w:name="z194" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) облыстық соттар төрағаларының, сот алқалары төрағаларының, кассациялық соттар төрағаларының, Жоғарғы Соттың сот алқалары төрағалары мен судьяларының бос лауазымдарына кандидатураларды қарайды және тиісті қорытындылар шығарады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
@@ -10606,51 +10970,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 437-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2016 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) Конституциялық заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11407,51 +11771,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қараңыз) Конституциялық заңдарымен.</w:t>
+        <w:t xml:space="preserve"> қараңыз); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Конституциялық заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -11605,51 +12009,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қазақстан Республикасының барлық соттары судьяларының мәртебесi бiрдей болады және бiр-бiрiнен тек өкiлеттiктерiмен ерекшеленедi. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Судья Қазақстан Республикасының Конституциясында және осы Конституциялық заңда белгiленген тәртiппен сот төрелiгiн іске асыру жөнiндегi өкiлеттiктер берiлген, өз мiндеттерiн тұрақты негiзде орындайтын және сот билiгiн жүргiзушi болатын мемлекеттің лауазымды адамы болып табылады.</w:t>
+      Судья – Қазақстан Республикасының Конституциясында және осы Конституциялық заңда белгiленген тәртiппен сот төрелiгiн іске асыру жөнiндегi өкiлеттiктер берiлген, өз мiндеттерiн тұрақты негiзде атқаратын және сот билiгiн жүргiзушi болатын мемлекеттің лауазымды адамы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Судьялардың құқықтық жағдайы Қазақстан Республикасының Конституциясымен, осы Конституциялық заңмен және өзге де заңдармен белгiленедi. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z200" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -11691,51 +12095,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 23-бапқа өзгеріс енгізілді - ҚР 2012.02.16 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 559-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Конституциялық заңымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Конституциялық заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -12154,51 +12598,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">25-бап. Судьяның тәуелсiздiгi </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Судьяның тәуелсiздiгi Конституциямен және заңмен қорғалады. </w:t>
+      1. Судьяның тәуелсiздiгi Қазақстан Республикасының Конституциясымен және заңмен қорғалады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Судьялар сот төрелiгiн жүзеге асыруы кезiнде тәуелсiз және Қазақстан Республикасының Конституциясы мен заңға ғана бағынады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z202" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -12280,51 +12724,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 25-бапқа өзгеріс енгізілді - ҚР 2006.12.11 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 199</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2007.01.01 бастап қолданысқа енгізіледі) Конституциялық заңымен.</w:t>
+        <w:t xml:space="preserve"> (2007.01.01 бастап қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Конституциялық заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -12621,136 +13105,114 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">27-бап. Судьяларға ешкiмнiң тиiспеуi </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...39 lines deleted...]
-      2. Сотқа дейінгі тергеп-тексерудің басталуына себеп Сотқа дейінгі тергеп-тексерулердің бірыңғай тізілімінде тіркелгеннен кейін сотқа дейінгі тергеп-тексеру Қазақстан Республикасы Бас Прокурорының келісімімен ғана жалғастырылуы мүмкін. Судья қылмыс үстінде ұстап алынған не ауыр немесе аса ауыр қылмыс жасауға дайындалу немесе оқталу фактісі анықталған не ол ауыр немесе аса ауыр қылмыс жасаған жағдайларда, оған қатысты сотқа дейінгі тергеп-тексеру Қазақстан Республикасы Бас Прокурорының келісімін алғанға дейін, бірақ бір тәулік ішінде оны міндетті түрде хабардар ете отырып, жалғастырылуы мүмкін. Судьяға қатысты арнаулы жедел-іздестіру іс-шаралары мен жасырын тергеу әрекеттері Қазақстан Республикасының заңнамалық актілерінде көзделген тәртіппен жүргізілуі мүмкін.</w:t>
+        <w:t>
+      1. Судьяны қылмыс орнында немесе ауыр және аса ауыр қылмыс жасағанда ұстау жағдайларын қоспағанда, тиісінше Жоғары Сот Кеңесінің қорытындысына негізделген Қазақстан Республикасы Президентінің келісімінсіз не Құрылтайдың келісімінсіз оны ұстауға, күзетпен ұстауға, үйқамақта ұстауға, күштеп әкелуге, сот тәртібімен қолданылатын әкімшілік жазалауға, қылмыстық жауаптылыққа тартуға болмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сотқа дейінгі тергеп-тексерудің басталуына себеп Сотқа дейінгі тергеп-тексерулердің бірыңғай тізілімінде тіркелгеннен кейін сотқа дейінгі тергеп-тексеру Қазақстан Республикасы Бас Прокурорының келісімімен ғана жалғастырылуы мүмкін. Судья қылмыс үстінде ұстап алынған не ауыр немесе аса ауыр қылмыс жасауға дайындалу немесе оқталу фактісі анықталған не ол ауыр немесе аса ауыр қылмыс жасаған жағдайларда, оған қатысты сотқа дейінгі тергеп-тексеру Қазақстан Республикасы Бас Прокурорының келісімін алғанға дейін, бірақ бір тәулік ішінде оны міндетті түрде хабардар ете отырып, жалғастырылуы мүмкін. Судьяға қатысты арнаулы жедел-іздестіру іс-шаралары мен жасырын тергеу әрекеттері Қазақстан Республикасының заңдарында көзделген тәртіппен жүргізілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Судьяға қатысты арнаулы жедел-іздестіру іс-шаралары Қазақстан Республикасы Бас Прокурорының санкциясымен ғана жүргізілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z212" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Судьяға Қазақстан Республикасының Жоғары Сот Кеңесі белгiлеген тәртiппен куәлiк берiледi.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...36 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 27-бапқа өзгерістер енгізілді - ҚР 2006.12.11 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -12828,51 +13290,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 215-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Конституциялық заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Конституциялық заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -12880,586 +13382,626 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">28-бап. Судьяға қойылатын талаптар </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Судья: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z213" w:id="182"/>
+    <w:bookmarkStart w:name="z213" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Қазақстан Республикасының Конституциясын және заңдарын бұлжытпай сақтауға, судьяның антына адал болуға; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z214" w:id="183"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z214" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) сот төрелiгiн iске асыру жөнiндегi өзiнiң конституциялық мiндетiн орындаған кезде, сондай-ақ қызметтен тыс қарым-қатынаста судья әдебi талаптарын сақтауға және судьяның беделi мен қадiр-қасиетiн түсiретiн немесе оның адалдығына, әдiлдiгiне, объективтiлiгi мен алаламаушылығына күмән туғызатын барлық нәрседен аулақ болуға; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z215" w:id="184"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z215" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) сыбайлас жемқорлықтың кез келген көрiнiстерiне және сот төрелiгiн iске асыру жөнiндегi қызметке заңсыз араласу әрекеттерiне қарсы тұруға; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z216" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) судьялар кеңесiнiң құпиясын сақтауға мiндеттi.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z216" w:id="185"/>
-[...15 lines deleted...]
-      4) судьялар кеңесiнiң құпиясын сақтауға мiндеттi.</w:t>
+    <w:bookmarkStart w:name="z301" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Судьялар осы Конституциялық заңда көзделген жағдайларда Жоғарғы Сот жанындағы Сот төрелігінің сапасы жөніндегі комиссияда (бұдан әрі – Сот төрелігінің сапасы жөніндегі комиссия) кәсіптік қызметін бағалаудан өтеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z301" w:id="186"/>
-[...15 lines deleted...]
-      1-1. Судьялар осы Конституциялық заңда көзделген жағдайларда Жоғарғы Сот жанындағы Сот төрелігінің сапасы жөніндегі комиссияда (бұдан әрі – Сот төрелігінің сапасы жөніндегі комиссия) кәсіптік қызметін бағалаудан өтеді.</w:t>
+    <w:bookmarkStart w:name="z217" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Судьяның лауазымы депутаттық мандатпен, оқытушылық, ғылыми, шығармашылық қызметті қоспағанда, өзге де ақы төленетiн жұмысты атқарумен, кәсiпкерлiк қызметтi жүзеге асырумен, коммерциялық ұйымның басшы органының немесе байқаушы кеңесiнiң құрамына кiрумен сыйыспайды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z217" w:id="187"/>
-[...15 lines deleted...]
-      2. Судьяның лауазымы депутаттық мандатпен, оқытушылық, ғылыми немесе өзге шығармашылық қызметтердi қоспағанда, өзге де ақы төленетiн жұмысты атқарумен, кәсiпкерлiк қызметтi жүзеге асырумен, коммерциялық ұйымның басшы органының немесе байқаушы кеңесiнiң құрамына кiрумен сыйыспайды. </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Судьялардың саяси партияда, кәсіптік одақта болуға, қандай да бір саяси партияға немесе қоғамдық-саяси қозғалысқа қолдау көрсетуге немесе сыни пікір білдіруге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 28-бапқа өзгерістер енгізілді - ҚР 2006.12.11 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 199</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2007.01.01 бастап қолданысқа енгізіледі); 04.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 21.02.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 226-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Конституциялық заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">29-бап. Судьялыққа кандидаттарға қойылатын талаптар </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z388" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Аудандық соттың судьясы болып:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:p>
-[...192 lines deleted...]
-      1. Аудандық соттың судьясы болып:</w:t>
+    <w:bookmarkStart w:name="z389" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) отыз жасқа толған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z389" w:id="189"/>
-[...15 lines deleted...]
-      1) отыз жасқа толған;</w:t>
+    <w:bookmarkStart w:name="z390" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жоғары заң бiлiмi, жоғары моральдық-адамгершілік қасиеттері, мiнсiз беделі және заңгерлік кәсібі бойынша кемiнде бес жыл жұмыс өтілі бар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z390" w:id="190"/>
-[...15 lines deleted...]
-      2) жоғары заң бiлiмi, жоғары моральдық-адамгершілік қасиеттері, мiнсiз беделі және заңгерлік кәсібі бойынша кемiнде бес жыл жұмыс өтілі бар;</w:t>
+    <w:bookmarkStart w:name="z391" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) біліктілік емтиханын тапсырған (Жоғары Сот Кеңесi жанындағы Сот төрелігі академиясында оқу бітірген және біліктілік емтиханын тапсырған адам оқуын бітірген күннен бастап төрт жыл бойы емтихан тапсырудан босатылады);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z391" w:id="191"/>
-[...15 lines deleted...]
-      3) біліктілік емтиханын тапсырған (Жоғары Сот Кеңесi жанындағы Сот төрелігі академиясында оқу бітірген және біліктілік емтиханын тапсырған адам оқуын бітірген күннен бастап төрт жыл бойы емтихан тапсырудан босатылады);</w:t>
+    <w:bookmarkStart w:name="z392" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) медициналық куәландырудан өткен және судьяның кәсіптік мiндеттерiн атқаруға кедергi келтiретiн ауруларының жоқ екендігін растаған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z392" w:id="192"/>
-[...15 lines deleted...]
-      4) медициналық куәландырудан өткен және судьяның кәсіптік мiндеттерiн атқаруға кедергi келтiретiн ауруларының жоқ екендігін растаған;</w:t>
+    <w:bookmarkStart w:name="z393" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) негізгі жұмыс орнынан қол үзіп, сотта ақы төленетін тағылымдамадан ойдағыдай өткен және тағылымдама қорытындысы бойынша соттың жалпы отырысының оң қорытындысын алған (Жоғары Сот Кеңесi жанындағы Сот төрелігі академиясында оқу бiтiрген және біліктілік емтиханын тапсырған адам оқуын бітірген күннен бастап төрт жыл бойы тағылымдамадан өтуден босатылады);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z393" w:id="193"/>
-[...15 lines deleted...]
-      5) негізгі жұмыс орнынан қол үзіп, сотта ақы төленетін тағылымдамадан ойдағыдай өткен және тағылымдама қорытындысы бойынша соттың жалпы отырысының оң қорытындысын алған (Жоғары Сот Кеңесi жанындағы Сот төрелігі академиясында оқу бiтiрген және біліктілік емтиханын тапсырған адам оқуын бітірген күннен бастап төрт жыл бойы тағылымдамадан өтуден босатылады);</w:t>
+    <w:bookmarkStart w:name="z394" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) "Қазақстан Республикасының Жоғары Сот Кеңесі туралы" Қазақстан Республикасының Заңында көзделген жағдайларда полиграфологиялық зерттеуден өткен Қазақстан Республикасының азаматы тағайындала алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z394" w:id="194"/>
-[...15 lines deleted...]
-      6) "Қазақстан Республикасының Жоғары Сот Кеңесі туралы" Қазақстан Республикасының Заңында көзделген жағдайларда полиграфологиялық зерттеуден өткен Қазақстан Республикасының азаматы тағайындала алады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінің 5) және 6) тармақшаларында көзделген талаптар жұмыс істеп жүрген судьялар болып табылатын кандидаттарға қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z395" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:p>
-[...33 lines deleted...]
-      2. Мынадай:</w:t>
+    <w:bookmarkStart w:name="z396" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сот әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп таныған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z396" w:id="196"/>
-[...15 lines deleted...]
-      1) сот әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп таныған;</w:t>
+    <w:bookmarkStart w:name="z397" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) судья лауазымына конкурсқа қатысар алдындағы үш жыл ішінде мемлекеттік қызметке кір келтіретін тәртіптік теріс қылығы үшін тәртіптік жауаптылыққа тартылған адам судья болмайды. Бұл ретте мемлекеттік қызметке кір келтіретін тәртіптік теріс қылығы үшін қызметтен шығарылған адам судья болып тағайындалмайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z397" w:id="197"/>
-[...15 lines deleted...]
-      2) судья лауазымына конкурсқа қатысар алдындағы үш жыл ішінде мемлекеттік қызметке кір келтіретін тәртіптік теріс қылығы үшін тәртіптік жауаптылыққа тартылған адам судья болмайды. Бұл ретте мемлекеттік қызметке кір келтіретін тәртіптік теріс қылығы үшін қызметтен шығарылған адам судья болып тағайындалмайды;</w:t>
+    <w:bookmarkStart w:name="z398" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) судья лауазымына конкурсқа қатысар алдындағы үш жыл iшiнде сыбайлас жемқорлық құқық бұзушылық жасағаны үшiн сот тәртiбiмен әкiмшiлiк жаза қолданылған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z398" w:id="198"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z399" w:id="199"/>
+    <w:bookmarkStart w:name="z399" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) судья лауазымына конкурсқа қатысар алдындағы үш жыл ішінде қылмыстық теріс қылық жасағаны үшін өзіне қатысты соттың айыптау үкімі шығарылған немесе қылмыстық теріс қылық жасағаны үшін қылмыстық жауаптылықтан Қазақстан Республикасы Қылмыстық-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13474,72 +14016,72 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігі 3), 4), 9), 10) және 12) тармақтарының немесе </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>36-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> негізінде босатылған;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z400" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) бұрын сотталған;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z400" w:id="200"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z401" w:id="201"/>
+    <w:bookmarkStart w:name="z401" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) қылмыс жасағаны үшін қылмыстық жауаптылықтан Қазақстан Республикасы Қылмыстық-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13554,207 +14096,207 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігі 3), 4), 9), 10) және 12) тармақтарының немесе </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>36-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> негізінде босатылған; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z402" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) судья лауазымынан, құқық қорғау органдарынан, арнаулы мемлекеттік органдардан және соттардан, әскери қызметтен теріс себептер бойынша, сондай-ақ Қазақстан Республикасының заңдарында көзделген өзге де жағдайларда қызметтен шығарылған адам судья бола алмайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z402" w:id="202"/>
-[...15 lines deleted...]
-      7) судья лауазымынан, құқық қорғау органдарынан, арнаулы мемлекеттік органдардан және соттардан, әскери қызметтен теріс себептер бойынша, сондай-ақ Қазақстан Республикасының заңдарында көзделген өзге де жағдайларда қызметтен шығарылған адам судья бола алмайды.</w:t>
+    <w:bookmarkStart w:name="z403" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы баптың 2-тармағында көрсетілген мәліметтерді ұсынбау немесе қасақана бұрмалау судья лауазымына тағайындаудан немесе судьяның бос лауазымына орналасуға арналған конкурсқа қатысудан бас тартуға негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z403" w:id="203"/>
-[...15 lines deleted...]
-      3. Осы баптың 2-тармағында көрсетілген мәліметтерді ұсынбау немесе қасақана бұрмалау судья лауазымына тағайындаудан немесе судьяның бос лауазымына орналасуға арналған конкурсқа қатысудан бас тартуға негіз болып табылады.</w:t>
+    <w:bookmarkStart w:name="z404" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы баптың 1-тармағының талаптарына сай келетін, заңгерлік кәсібі бойынша кемінде он бес жыл жұмыс өтілі немесе кемінде бес жыл судьялық жұмыс өтілі бар азамат облыстық соттың судьясы бола алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z404" w:id="204"/>
-[...15 lines deleted...]
-      4. Осы баптың 1-тармағының талаптарына сай келетін, заңгерлік кәсібі бойынша кемінде он бес жыл жұмыс өтілі немесе кемінде бес жыл судьялық жұмыс өтілі бар азамат облыстық соттың судьясы бола алады.</w:t>
+    <w:bookmarkStart w:name="z495" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1. Осы баптың 1-тармағының талаптарына сай келетін, заңгерлік кәсібі бойынша кемінде он сегіз жыл жұмыс өтілі немесе кемінде сегіз жыл судьялық жұмыс өтілі, оның ішінде облыстық сотта кемінде үш жыл судьялық жұмыс өтілі бар азамат кассациялық сот судьясы бола алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z495" w:id="205"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z405" w:id="206"/>
+    <w:bookmarkStart w:name="z405" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Осы баптың 1-тармағының талаптарына сай келетiн, заңгерлік кәсібі бойынша кемінде жиырма жыл жұмыс өтілі бар, оның кемінде он жылы судьялық жұмыс өтілі болатын, оның ішінде бес жыл облыстық соттағы судьялық жұмыс өтілі бар, сондай-ақ Жоғарғы Соттың жалпы отырысының қорытындысын алған азамат Жоғарғы Соттың судьясы бола алады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkEnd w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалпы отырыстың қорытындысы ұсынымдық сипатта болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтілдің болуы, тағылымдамадан өту, біліктілік емтиханын тапсыру, Жоғарғы Соттың жалпы отырысы қорытындысының қажеттігі туралы талаптар Жоғарғы Сот Төрағасының лауазымына кандидатқа, сондай-ақ осы Конституциялық заңның 30-бабы 4-тармағының тоғызыншы бөлігінде көзделген жағдайларда қолданылмайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z406" w:id="207"/>
+    <w:bookmarkStart w:name="z406" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Аудандық сот судьясының лауазымына конкурсқа қатысушылар жұмыс орны бойынша Соттармен өзара іс-қимыл жөніндегі кеңестің және облыстық соттың жалпы отырысының қорытындыларын алуға тиіс. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkEnd w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Облыстық соттың сот алқасының төрағасы және судьясы, кассациялық сот судьясы лауазымына конкурсқа қатысушылар Соттармен өзара іс-қимыл жөніндегі кеңестің және жұмыс орны бойынша тиісінше Жоғарғы Соттың, облыстық соттың, кассациялық соттың жалпы отырысының қорытындыларын алуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13783,70 +14325,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоғарғы Сот судьясы лауазымына конкурсқа қатысушылар жұмыс орны бойынша Соттармен өзара іс-қимыл жөніндегі кеңестің де қорытындысын алуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Соттармен өзара іс-қимыл жөніндегі кеңестің және жалпы отырыстың қорытындылары ұсынымдық сипатта болады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z407" w:id="208"/>
+    <w:bookmarkStart w:name="z407" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Бос судьялық лауазымға орналасуға арналған конкурсқа:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkEnd w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) егер осы Конституциялық заңның 40-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14005,1062 +14547,1581 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бұрын соттың қайта ұйымдастырылуына және таратылуына, соттар судьяларының штат санының азайтылуына байланысты судья лауазымына конкурссыз тағайындалған судьяларға қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шалғай жерлерде орналасқан соттардың тізбесін Жоғары Сот Кеңесі айқындайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z411" w:id="209"/>
+    <w:bookmarkStart w:name="z411" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Судьялыққа кандидаттар негізгі жұмыс орнынан қол үзіп, тұрақты негізде сотта ақы төленетін тағылымдамадан өтеді. Бұл ретте судьялыққа кандидаттар Жоғары Сот Кеңесінің бос лауазымға тағайындау туралы ұсынымын алғаннан кейін тағылымдамадан өтуі мүмкін. Судьялыққа кандидаттың тағылымдамадан өту шарттары, тәртiбi Қазақстан Республикасының Президентi бекiтетiн ережеде айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z412" w:id="210"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z412" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Судья лауазымынан өкілді органдардағы мемлекеттік лауазымға сайланған не тағайындалған адамдарға тағылымдамадан өтпей, конкурстық негізде судьялық лауазымға орналасу құқығы беріледі. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z458" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-1. Жоғары Сот Кеңесінің құрамына тағайындалған судьяларға Жоғары Сот Кеңесінің мүшесі болып жұмыс істеген уақыты судьялық жұмыс өтіліне қосылады және отставкаға шыққан кезде ескеріледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z458" w:id="211"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z413" w:id="212"/>
+    <w:bookmarkStart w:name="z413" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Судьялық жұмыс өтіліне судьяның осы Конституциялық заңның 56-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген лауазымдарда жұмыс істеген уақыты қосылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғары Сот Кеңесінің Төрағасы лауазымына тағайындалуына байланысты өз өкілеттігін тоқтатқан судьяға Жоғары Сот Кеңесінің Төрағасы болып жұмыс істеген уақыты судьялық жұмыс өтіліне қосылады және отставкаға шыққан кезде ескеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z414" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Бос судьялық лауазымдарға кандидаттарды іріктеуді Жоғары Сот Кеңесі өлшемшарттар жүйесін, оның ішінде соттағы, прокуратура органдарындағы, адвокатурадағы жұмысын ескеретін өлшемшарттарды пайдалана отырып, осы Конституциялық заңда және "Қазақстан Республикасының Жоғары Сот Кеңесі туралы" Қазақстан Республикасының Заңында белгіленген тәртіппен жүргізеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...29 lines deleted...]
-      11. Бос судьялық лауазымдарға кандидаттарды іріктеуді Жоғары Сот Кеңесі өлшемшарттар жүйесін, оның ішінде соттағы, прокуратура органдарындағы, адвокатурадағы жұмысын ескеретін өлшемшарттарды пайдалана отырып, осы Конституциялық заңда және "Қазақстан Республикасының Жоғары Сот Кеңесі туралы" Қазақстан Республикасының Заңында белгіленген тәртіппен жүргізеді.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 29-бап жаңа редакцияда - ҚР 21.02.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 226-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); өзгеріс енгізілді - ҚР 20.03.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 19-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 20.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 82-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 27.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 215-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 05.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) Конституциялық заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">29-1-бап. Судья лауазымына кандидатты медициналық куәландыру </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Судья лауазымына кандидаттың судьяның кәсiби мiндеттерiн атқаруға кедергi келтiретiн ауруларының жоқтығын растау үшiн оған медициналық куәландыру жүргiзiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z221" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Судьяның кәсiптік мiндеттерiн атқаруына кедергi келтiретiн аурулардың тiзбесi уәкілетті орган мен денсаулық сақтау саласындағы уәкiлеттi органның бiрлескен нормативтiк құқықтық актiсiнде белгiленедi.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 29-бап жаңа редакцияда - ҚР 21.02.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 226-VI</w:t>
+        <w:t xml:space="preserve">      Ескерту. 29-1-баппен толықтырылды - ҚР 2006.12.11 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 199 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2007.01.01 бастап қолданысқа енгізіледі) Конституциялық заңымен, өзгеріс енгізілді - ҚР 2008.11.17 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 80-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қараңыз); өзгеріс енгізілді - ҚР 20.03.2021 </w:t>
-[...139 lines deleted...]
-        <w:t xml:space="preserve"> қараңыз) Конституциялық заңдарымен.</w:t>
+        <w:t xml:space="preserve"> қараңыз), 2010.12.29 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 370-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 176-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Конституциялық заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">29-1-бап. Судья лауазымына кандидатты медициналық куәландыру </w:t>
-[...195 lines deleted...]
-        </w:rPr>
         <w:t>30-бап. Сот судьясының, төрағасының, сот алқасы төрағасының лауазымына кандидаттарды іріктеу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Судья лауазымына кандидаттарға шығу тегіне, әлеуметтік және мүліктік жағдайына, қай нәсілге және ұлтқа жататынына, жынысына, саяси көзқарасына, діни нанымына және өзге де мән-жайларға қарамастан, лауазымға орналасуға тең құқық қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z159" w:id="215"/>
+    <w:bookmarkStart w:name="z159" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Аудандық сот судьясының, облыстық соттың сот алқасы төрағасының және судьясының, кассациялық сот судьясының, Жоғарғы Сот судьясының бос лауазымдарына кандидаттарды іріктеуді Жоғары Сот Кеңесі бос лауазымдарға орналасуға өтініш берген және осы Конституциялық заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>29-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сай келетін адамдар қатарынан конкурстық негізде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғарғы Соттың ұсынысы бойынша тізбесін Жоғары Сот Кеңесі бекітетін, құқықтың жекелеген салаларында мамандар болып табылатын, кассациялық, облыстық сот судьясының бос лауазымына орналасуға үміткер адамдар үшін жеке конкурс өткізілуі мүмкін. Мұндай жеке конкурстық іріктеудің тәртібін Жоғары Сот Кеңесі айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шалғай жерде орналасқан соттың судьясы лауазымына конкурс өтпеді деп танылған жағдайда, Жоғары Сот Кеңесі осы сот судьясының бос лауазымына Жоғарғы Сотпен келісу бойынша Жоғары Сот Кеңесі бекіткен сыныптау шәкілін негізге ала отырып, Жоғары Сот Кеңесі жанындағы Сот төрелігі академиясында оқуды бітірген және біліктілік емтиханын тапсырған адамды ұсына алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z485" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. Аудандық сот төрағасының бос лауазымына кандидаттарды іріктеуді Жоғары Сот Кеңесі облыстық соттың кеңейтілген жалпы отырысы сайлаған адамдар қатарынан жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:p>
-[...51 lines deleted...]
-      2-1. Аудандық сот төрағасының бос лауазымына кандидаттарды іріктеуді Жоғары Сот Кеңесі облыстық соттың кеңейтілген жалпы отырысы сайлаған адамдар қатарынан жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z222" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Облыстық соттар, кассациялық соттар төрағаларының, Жоғарғы Соттың сот алқалары төрағаларының бос лауазымдарына кандидатураларды Жоғарғы Соттың жалпы отырысы оларды қарағаннан кейін Жоғарғы Сот Төрағасының енгізген ұсынуы бойынша Жоғары Сот Кеңесі баламалы негізде қарайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z222" w:id="217"/>
-[...15 lines deleted...]
-      3. Облыстық соттар, кассациялық соттар төрағаларының, Жоғарғы Соттың сот алқалары төрағаларының бос лауазымдарына кандидатураларды Жоғарғы Соттың жалпы отырысы оларды қарағаннан кейін Жоғарғы Сот Төрағасының енгізген ұсынуы бойынша Жоғары Сот Кеңесі баламалы негізде қарайды.</w:t>
+    <w:bookmarkStart w:name="z313" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Аудандық сот төрағасының бос лауазымына кандидатуралар жұмыс істеп жүрген судьялар немесе судья лауазымында кемiнде бес жыл жұмыс өтілі бар адамдар арасынан ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z313" w:id="218"/>
-[...15 lines deleted...]
-      4. Аудандық сот төрағасының бос лауазымына кандидатуралар жұмыс істеп жүрген судьялар немесе судья лауазымында кемiнде бес жыл жұмыс өтілі бар адамдар арасынан ұсынылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шалғай жерде орналасқан соттарда немесе штат саны үш бірліктен аспайтын соттарда кемінде бес жыл жұмыс істеген судьялар аудандық соттарда тең дәрежелі лауазымдарға кандидаттарды іріктеу кезінде өзге жағдайлары тең болса, басымдыққа ие болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облыстық сот төрағасының және сот алқалары төрағаларының бос лауазымдарына кандидатуралар, әдетте, облыстық соттың судьялары немесе судья лауазымында кемiнде он жыл жұмыс өтілі бар адамдар арасынан ұсыным жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кассациялық соттардың төрағалары бос лауазымдарына кандидатуралар, әдетте, кассациялық сот судьялары немесе судья лауазымында кемінде он жыл жұмыс өтілі, оның ішінде облыстық сотта кемінде бес жыл судьялық жұмыс өтілі бар адамдар арасынан ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте аудандық сот төрағасының, облыстық сот төрағасының, сот алқалары төрағаларының және судьяларының, кассациялық сот судьясының және төрағасының, Жоғарғы Сот судьясының және сот алқалары төрағаларының лауазымдарына кандидаттарды іріктеу кезінде кадр резервінде тұрған адамдарға басымдық беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аудандық сот төрағасының, облыстық сот төрағасының және сот алқалары төрағаларының, кассациялық сот төрағасының, Жоғарғы Соттың сот алқалары төрағаларының лауазымдарына кандидаттарды іріктеу кезінде осы баптың 4-тармағының үшінші бөлігінде көрсетілген өлшемшартқа қосымша ұйымдастырушылық қабілеттері де ескеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғарғы Соттың сот алқасы төрағасының лауазымына кандидат Жоғарғы Сот судьялары арасынан ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғары Сот Кеңесі жергілікті және басқа да соттар төрағаларының, сот алқалары төрағаларының, Жоғарғы Соттың сот алқалары төрағаларының бос лауазымдарына кандидаттарды лауазымдарға тағайындау үшін Қазақстан Республикасының Президентіне ұсыным жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғарғы Сот Төрағасының лауазымына кандидатураны Жоғары Сот Кеңесі қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Президенті Жоғарғы Сот судьясының лауазымына кандидатты сайлау туралы ұсынуды конкурстан тыс тәртіппен енгізуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғары Сот Кеңесі Жоғарғы Сот судьясының бос лауазымына кандидаттарды Қазақстан Республикасының Құрылтайына ұсыну үшін Қазақстан Республикасының Президентіне ұсыным жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғарғы Сот судьясы лауазымына кандидатураларды, осы тармақтың оныншы бөлігінде көзделген жағдайларды қоспағанда, Қазақстан Республикасының Президенті Қазақстан Республикасының Құрылтайына баламалы негізде енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 30-бап жаңа редакцияда - ҚР 04.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Конституциялық заңымен (01.01.2016 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); өзгерістер енгізілді - ҚР 15.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 21.02.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 226-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 20.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 82-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 215-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 05.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Конституциялық заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>30-1-бап. Судьяның кәсіби қызметін бағалау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z326" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Судьяның кәсіби қызметін бағалау деп оның кәсіби білімінің деңгейін және оны сот төрелігін іске асыру кезінде қолдана білуін, сот қызметінің нәтижелерін және оның осы Конституциялық заңда қойылатын талаптарға сай келуін бағалау танылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шалғай жерде орналасқан соттарда немесе штат саны үш бірліктен аспайтын соттарда кемінде бес жыл жұмыс істеген судьялар аудандық соттарда тең дәрежелі лауазымдарға кандидаттарды іріктеу кезінде өзге жағдайлары тең болса, басымдыққа ие болады.</w:t>
-[...179 lines deleted...]
-      Жоғарғы Сот судьясы лауазымына кандидатураларды, осы тармақтың тоғызыншы бөлігінде көзделген жағдайларды қоспағанда, Қазақстан Республикасының Президенті Қазақстан Республикасы Парламентінің Сенатына баламалы негізде енгізеді.</w:t>
+      Судьяның кәсіби қызметін бағалау судьялар корпусының сапалық құрамын жақсарту, кәсіби біліктілікті бағалау және оның өсуін ынталандыру, істерді қарау кезінде заңдылықты нығайтуға жауаптылықты арттыру, азаматтардың құқықтары мен қоғамның мүдделерін қорғау мақсатында жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Судьяның кәсіби қызметін бағалау бірінші рет судья лауазымындағы үш жылғы жұмысының нәтижелері бойынша жүргізіледі. Одан кейін судьяның кәсіби қызметін бағалау әр бес жыл сайын жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жиырма және одан көп жыл судьялық өтілі бар судьялар кәсіби қызметті мерзімді бағалаудан босатылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 30-бап жаңа редакцияда - ҚР 04.12.2015 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Алып тасталды – ҚР 05.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Конституциялық заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z415" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Судьяның кәсіби қызметін бағалауды Сот төрелігінің сапасы жөніндегі комиссия жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сот төрелігінің сапасы жөніндегі комиссия тоғыз мүшеден – облыстық соттардың төрт судьясынан, кассациялық соттардың екі судьясынан, Жоғарғы Соттың бір судьясынан және отставкадағы екі судьядан тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сот төрелігінің сапасы жөніндегі комиссияны қалыптастыру және оның жұмысын ұйымдастыру тәртібі Қазақстан Республикасының Президенті бекітетін Ережеде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Судьяның кәсіби қызметін бағалауды жүргізу әдістемесін Сот төрелігінің сапасы жөніндегі комиссия әзірлейді және Жоғары Сот Кеңесімен алдын ала келісілгеннен кейін Жоғарғы Соттың жалпы отырысы бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-бөлім 30-1-баппен толықтырылды - ҚР 04.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 437-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Конституциялық заңымен (01.01.2016 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі); өзгерістер енгізілді - ҚР 15.06.2017 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 21.02.2019 </w:t>
+        <w:t xml:space="preserve"> енгізіледі); өзгеріс енгізілді - ҚР 21.02.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 226-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -15076,1318 +16137,897 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 20.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 82-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.03.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 215-VII</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 05.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қараңыз); 05.07.2024 </w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> қараңыз) Конституциялық заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>30-1-бап. Судьяның кәсіби қызметін бағалау</w:t>
-[...437 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">31-бап. Судьяға өкiлеттiктер беру тәртiбi </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қазақстан Республикасы Жоғарғы Сотының судьяларын Қазақстан Республикасы Президентiнiң Жоғары Сот Кеңесiнiң кепiлдемесiне негiзделген ұсынуы бойынша Сенат сайлайды. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z226" w:id="221"/>
+      1. Қазақстан Республикасы Жоғарғы Сотының судьяларын Қазақстан Республикасы Президентiнiң Жоғары Сот Кеңесiнiң кепiлдемесiне негiзделген ұсынуы бойынша Құрылтай сайлайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z226" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Жергілікті және басқа соттардың судьяларын Жоғары Сот Кеңесiнiң кепiлдемесi бойынша Қазақстан Республикасының Президентi тағайындайды. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z227" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жоғарғы Соттың сот алқаларының төрағаларын Жоғарғы Сот Төрағасының ұсынуы және Жоғарғы Соттың жалпы отырысының шешімі негізінде Жоғары Сот Кеңесінің ұсынымы бойынша бес жыл мерзімге Қазақстан Республикасының Президенті тағайындайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z227" w:id="222"/>
-[...15 lines deleted...]
-      3. Жоғарғы Соттың сот алқаларының төрағаларын Жоғарғы Сот Төрағасының ұсынуы және Жоғарғы Соттың жалпы отырысының шешімі негізінде Жоғары Сот Кеңесінің ұсынымы бойынша бес жыл мерзімге Қазақстан Республикасының Президенті тағайындайды.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалпы отырыстың қорытындылары ұсынымдық сипатта болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z416" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. Облыстық соттардың сот алқаларының төрағаларын Жоғары Сот Кеңесінің ұсынымы бойынша бес жыл мерзімге Қазақстан Республикасының Президенті тағайындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:p>
-[...33 lines deleted...]
-      3-1. Облыстық соттардың сот алқаларының төрағаларын Жоғары Сот Кеңесінің ұсынымы бойынша бес жыл мерзімге Қазақстан Республикасының Президенті тағайындайды.</w:t>
+    <w:bookmarkStart w:name="z228" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жоғарғы Сот Төрағасын Қазақстан Республикасының Президенті Жоғары Сот Кеңесінің ұсынымымен алты жыл мерзімге тағайындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z228" w:id="224"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z229" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конституцияға сәйкес бір адам бір реттен артық Жоғарғы Соттың Төрағасы болып тағайындалмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z229" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Жергiлiктi және басқа да соттардың төрағаларын Қазақстан Республикасының Президентi Жоғары Сот Кеңесiнiң ұсынымы бойынша бес жыл мерзiмге лауазымға тағайындайды. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облыстық соттардың төрағалары және сот алқаларының төрағалары, Жоғарғы Сот алқаларының төрағалары өздері атқаратын лауазымға немесе тең дәрежелі соттардағы ұқсас лауазымға екі реттен артық тағайындала алмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Алып тасталды - ҚР 2008.11.17 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 80-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) Конституциялық заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z231" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Жергілікті және басқа соттардың төрағалары мен сот алқаларының төрағалары, Жоғарғы Соттың судьясы лауазымынан тағайындалған жағдайда, Жоғарғы Соттың Төрағасы, сот алқаларының төрағалары өкiлеттiк мерзiмi аяқталғаннан кейiн, егер олар тиісінше басқа соттағы осындай лауазымға тағайындалмаған немесе сайланбаған болса, тиiстi соттың судьясы өкiлеттiгiн жүзеге асыруды жалғастырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z335" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тиiстi сотта судьялардың бос лауазымдары болмаған жағдайда басқа соттағы осындай лауазымға тағайындалмаған жергілікті және басқа соттардың төрағалары мен сот алқаларының төрағалары, олардың келiсiмiмен тең дәрежелi немесе төмен тұрған сот судьясының бос лауазымына конкурссыз тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z336" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғарғы Сотта судьялардың бос лауазымдары болмаған жағдайда осындай лауазымға тағайындалмаған Жоғарғы Соттың судьясы лауазымынан тағайындалған жағдайда, Жоғарғы Соттың Төрағасы, сот алқаларының төрағалары, олардың келiсiмiмен төмен тұрған сот судьясының бос лауазымына конкурссыз тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z232" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Сот қайта ұйымдастырылған немесе таратылған, тиісті сот судьяларының саны азайтылған кезде осы сот судьялары өздерінің келiсуiмен тең дәрежелi немесе төмен тұрған сот судьясының бос лауазымына конкурссыз тағайындалуы мүмкiн.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z486" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1. Осы Конституциялық заңның 44-бабы 1-тармағының 4) тармақшасында, 5-тармағының екінші бөлігінде көзделген жағдайларда судьяны басқа сотқа ауыстыру кезінде судья өзінің келiсімiмен жүктемесі аз басқа сотқа, төмен тұрған сотқа судьяның бос лауазымына конкурссыз тағайындалуы мүмкiн.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z329" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Осы Конституциялық заңның 40-бабы 1-тармағының 4) тармақшасында көрсетілген негіздер бойынша лауазымынан босатылған жергілікті және басқа да соттардың төрағалары мен сот алқаларының төрағалары, Жоғарғы Соттың судьясы лауазымынан тағайындалған жағдайда, Жоғарғы Соттың Төрағасы, сот алқаларының төрағалары тиісті сот судьясының өкілеттігін жүзеге асыруды жалғастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тиісті сотта судьялардың бос лауазымдары болмаған жағдайда жергілікті және басқа да соттардың төрағалары мен сот алқаларының төрағалары олардың келісуімен тең дәрежелі немесе төмен тұрған сот судьясының бос лауазымына конкурссыз тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғарғы Сотта судьялардың бос лауазымдары болмаған жағдайда Жоғарғы Соттың судьясы лауазымынан тағайындалған жағдайда, Жоғарғы Соттың Төрағасы, сот алқаларының төрағалары олардың келісуімен төмен тұрған сот судьясының бос лауазымына конкурссыз тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z483" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Судьялардың бос лауазымдарына кандидаттарды конкурссыз тағайындау мәселелерін Жоғары Сот Кеңесі қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...19 lines deleted...]
-        <w:t>№ 80-IV</w:t>
+        <w:t xml:space="preserve">      Ескерту. 31-бапқа өзгерістер енгізілді - ҚР 2006.12.11 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 199</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2007.01.01 бастап қолданысқа енгізіледі), 2008.11.17 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 80-IV </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз), 2012.02.16 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 559-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 07.11.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 245-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 04.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 13.03.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 21.02.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 226-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қараңыз) Конституциялық заңымен.</w:t>
-[...387 lines deleted...]
-        <w:t>№ 226-VI</w:t>
+        <w:t xml:space="preserve"> қараңыз); 27.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 215-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-баптан</w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t>2-б.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 05.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 109-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Конституциялық заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16426,182 +17066,200 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Судья лауазымына алғаш рет сайланған немесе тағайындалған адам мынадай мазмұнда ант бередi: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Өз мiндеттерiмдi адал және абыройлы атқаруға, сот төрелiгiн Қазақстан Республикасының Конституциясы мен заңдарына ғана бағына отырып жүзеге асыруға, судья ретiндегi борышым мiндеттегендей бейтарап және әдiл болуға салтанатты түрде ант етемiн". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z234" w:id="233"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z234" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жоғарғы Соттың Төрағасы Қазақстан Республикасының Президенті айқындайтын тәртіппен ант береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғарғы Соттың судьялары Қазақстан Республикасы Құрылтайының отырысында ант бередi.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Алынып тасталды - ҚР 2008.11.17 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 80-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) Конституциялық заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z233" w:id="234"/>
+    <w:bookmarkStart w:name="z233" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Облыстық соттың төрағасы, сот алқасының төрағасы мен судьясы, аудандық соттың төрағасы мен судьясы қызметіне алғаш рет тағайындалған адамдар облыстық соттың жалпы отырысында ант береді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkEnd w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Судья төраға не сот алқасының төрағасы немесе басқа соттың судьясы болып тағайындалған кезде қайтадан ант бермейді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -16628,64 +17286,104 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">№ 80-IV </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қараңыз) Конституциялық заңымен.</w:t>
+        <w:t xml:space="preserve"> қараңыз); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Конституциялық заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -16693,356 +17391,356 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">33-бап. Судьяның өкiлеттiгiн тоқтата тұру </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Судьяның өкiлеттiгi, егер: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z236" w:id="235"/>
+    <w:bookmarkStart w:name="z236" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) партиялық тізімдерге енгізу жағдайларын қоспағанда, судья "Қазақстан Республикасындағы сайлау туралы" Қазақстан Республикасының Конституциялық заңында көзделген тәртіппен кандидат ретінде тіркелсе;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z469" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) судья Жоғары Сот Кеңесінің мүшесі болып тағайындалса;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z469" w:id="236"/>
-[...15 lines deleted...]
-      1-1) судья Жоғары Сот Кеңесінің мүшесі болып тағайындалса;</w:t>
+    <w:bookmarkStart w:name="z487" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-2) саяси партияға кіру ниетінің болуына байланысты судья лауазымынан босату туралы өтініш берілсе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z487" w:id="237"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z237" w:id="238"/>
+    <w:bookmarkStart w:name="z237" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) судья заңды күшiне енген сот шешiмiмен хабарсыз кеткен деп танылса; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z238" w:id="239"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z238" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) судьяны қылмыстық жауапқа тартуға келiсiм берiлсе; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z239" w:id="240"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z239" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3-1) осы Конституциялық заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>34-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 11) және 11-1) тармақшаларында көзделген негiздер бойынша судьяның өкiлеттiктерiн тоқтату қажеттiгi туралы Сот төрелігінің сапасы жөніндегі комиссияның немесе Сот жюриінің шешiмi болса;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-2) алып тасталды - ҚР 2012.02.16 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 559-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Конституциялық заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z240" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) басқа жұмысқа ауысса;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:p>
-[...87 lines deleted...]
-      4) басқа жұмысқа ауысса;</w:t>
+    <w:bookmarkStart w:name="z330" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) судья лауазымынан өз еркі бойынша босату туралы өтініш берсе, тоқтатыла тұрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z330" w:id="242"/>
-[...15 lines deleted...]
-      5) судья лауазымынан өз еркі бойынша босату туралы өтініш берсе, тоқтатыла тұрады.</w:t>
+    <w:bookmarkStart w:name="z241" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Судьяның өкiлеттiгiн тоқтата тұруды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z241" w:id="243"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоғарғы Соттың Төрағасына қатысты – Қазақстан Республикасының Президентi;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Республиканың қалған барлық судьяларына қатысты – Жоғары Сот Кеңесінің Төрағасы жүзеге асырады.</w:t>
+      Қазақстан Республикасының қалған барлық судьяларына қатысты – Жоғары Сот Кеңесінің Төрағасы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы баптың 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -17059,130 +17757,130 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайларда Жоғары Сот Кеңесінің Төрағасы уәкілетті органның растайтын құжат қоса берілген хабарының негізінде судьяның өкілеттігін тоқтата тұру мәселелерін қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z338" w:id="244"/>
+    <w:bookmarkStart w:name="z338" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Судьяның өкілеттігі тоқтатыла тұрған кезде оның тиісті соттың төрағасы немесе сот алқасының төрағасы лауазымындағы өкілеттігі тоқтатыла тұрады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z331" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2. Судья лауазымынан өз еркі бойынша босату туралы өтініш берген кезде оның өкілеттігі осы өтініш берілген күннен бастап бір ай өткен соң тоқтатыла тұрады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z331" w:id="245"/>
-[...15 lines deleted...]
-      2-2. Судья лауазымынан өз еркі бойынша босату туралы өтініш берген кезде оның өкілеттігі осы өтініш берілген күннен бастап бір ай өткен соң тоқтатыла тұрады.</w:t>
+    <w:bookmarkStart w:name="z459" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-3. Судья Жоғары Сот Кеңесінің мүшесі болып тағайындалған кезде оның судья атағы мен судьялар қоғамдастығына жататыны сақтала отырып, өкілеттігі тоқтатыла тұрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z459" w:id="246"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z242" w:id="247"/>
+    <w:bookmarkStart w:name="z242" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Егер судьяның өкiлеттiгiн тоқтата тұру туралы шешiм қабылдауға негiз болған мән-жай жойылса, судьяның өкiлеттiгi қалпына келтiрiледi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkEnd w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17371,51 +18069,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 82-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2022 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 27.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 215-VII</w:t>
       </w:r>
       <w:r>
@@ -17514,151 +18212,151 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Конституциялық заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Төрағаның, сот алқасы төрағасының және судьяның өкiлеттiктерін тоқтату негiздері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z243" w:id="248"/>
+    <w:bookmarkStart w:name="z243" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) судьяның орнынан түсуі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z244" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) судьяның өз тілегі бойынша лауазымынан босауы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z244" w:id="249"/>
-[...15 lines deleted...]
-      2) судьяның өз тілегі бойынша лауазымынан босауы;</w:t>
+    <w:bookmarkStart w:name="z488" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) саяси партияға кіруі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z488" w:id="250"/>
-[...15 lines deleted...]
-      2-1) саяси партияға кіруі;</w:t>
+    <w:bookmarkStart w:name="z245" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) медициналық қорытындыға сәйкес кәсiптiк мiндеттерiн одан әрi атқаруға кедергi болатын денсаулық жағдайы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z245" w:id="251"/>
-[...15 lines deleted...]
-      3) медициналық қорытындыға сәйкес кәсiптiк мiндеттерiн одан әрi атқаруға кедергi болатын денсаулық жағдайы;</w:t>
+    <w:bookmarkStart w:name="z246" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) судьяны iс-әрекетке қабiлетсiз немесе iс-әрекетке қабiлетi шектеулi деп тану не оған медициналық сипаттағы мәжбүрлеу шараларын қолдану туралы сот шешiмiнің заңды күшiне енуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z246" w:id="252"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z247" w:id="253"/>
+    <w:bookmarkStart w:name="z247" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) осы судьяға қатысты айыптау үкiмiнiң заңды күшiне енуi, қылмыстық істің Қазақстан Республикасы Қылмыстық-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
@@ -17675,112 +18373,112 @@
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігі 3), 4), 9), 10) және 12) тармақтарының немесе </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>36-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> негізінде сотқа дейінгі сатыда тоқтатылуы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z248" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасы азаматтығының тоқтатылуы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z248" w:id="254"/>
-[...15 lines deleted...]
-      6) Қазақстан Республикасы азаматтығының тоқтатылуы;</w:t>
+    <w:bookmarkStart w:name="z249" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) судьяның қайтыс болуы немесе соттың оны қайтыс болды деп жариялау туралы шешiмiнің заңды күшiне енуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z249" w:id="255"/>
-[...15 lines deleted...]
-      7) судьяның қайтыс болуы немесе соттың оны қайтыс болды деп жариялау туралы шешiмiнің заңды күшiне енуі;</w:t>
+    <w:bookmarkStart w:name="z250" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) судьяның басқа лауазымға тағайындалуы, сайлануы және оның басқа жұмысқа ауысуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z250" w:id="256"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z251" w:id="257"/>
+    <w:bookmarkStart w:name="z251" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) соттың таратылуы немесе соттың қайта ұйымдастырылуы, тиісті сот судьялары санының азайтылуы, егер судья басқа соттағы судьяның бос лауазымына орналасуға келісім бермесе, сондай-ақ осы Конституциялық заңның 44-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17795,52 +18493,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4) тармақшасында, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігінде көзделген жағдайларда судьяның жүктемесі аз басқа сотқа, төмен тұрған сотқа ауысудан бас тартуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z252" w:id="258"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z252" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) соттың таратылуы немесе соттың қайта ұйымдастырылуы, тиісті сот судьялары санының азайтылуы, өкiлеттiк мерзiмiнің аяқталуы, егер соттың төрағасы, сот алқасының төрағасы басқа соттағы судьяның бос лауазымына орналасуға келiсiм бермесе, сондай-ақ осы Конституциялық заңның 44-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17855,132 +18553,132 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4) тармақшасында, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігінде көзделген жағдайларда сот төрағасының, сот алқасы төрағасының жүктемесі аз басқа сотқа, төмен тұрған сотқа ауысудан бас тартуы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z253" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) кәсiби жарамсыздығына орай судьяның атқаратын лауазымына сай келмейтiнi туралы Сот төрелігінің сапасы жөніндегі комиссияның шешiмi;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z253" w:id="259"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z328" w:id="260"/>
+    <w:bookmarkStart w:name="z328" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11-1) судьяның тәртіптік теріс қылық жасағаны немесе осы Конституциялық заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>28-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген талаптарды орындамағаны үшін оны лауазымынан босату қажеттігі туралы Сот жюриінің шешімі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z254" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) зейнеткерлік жасқа немесе судья лауазымында болудың шекті жасына толуы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z254" w:id="261"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z255" w:id="262"/>
+    <w:bookmarkStart w:name="z255" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Сот төрағасының, сот алқасы төрағасының өкiлеттiктерi оның өз тілегі бойынша, не олар осы Конституциялық заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18075,171 +18773,171 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>28-баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетiлген талаптарды орындамаған кезде мерзiмiнен бұрын тоқтатылуы мүмкiн.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z480" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. Осы Конституциялық заңда көзделген негіздер туындаған кезде Жоғары Сот Кеңесі Қазақстан Республикасының соттары төрағаларының, сот алқалары төрағаларының және судьяларының өкілеттіктерін тоқтату мәселелерін қарайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z480" w:id="263"/>
-[...15 lines deleted...]
-      2-1. Осы Конституциялық заңда көзделген негіздер туындаған кезде Жоғары Сот Кеңесі Республика соттары төрағаларының, сот алқалары төрағаларының және судьяларының өкілеттіктерін тоқтату мәселелерін қарайды.</w:t>
+    <w:bookmarkStart w:name="z481" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2. Осы баптың 1-тармағының 4), 5), 6) және 7) тармақшаларында көзделген жағдайларда Жоғары Сот Кеңесі уәкілетті органның растайтын құжат қоса берілген хабарының негізінде судьяның өкілеттіктерін тоқтату мәселелерін қарайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z481" w:id="264"/>
-[...15 lines deleted...]
-      2-2. Осы баптың 1-тармағының 4), 5), 6) және 7) тармақшаларында көзделген жағдайларда Жоғары Сот Кеңесі уәкілетті органның растайтын құжат қоса берілген хабарының негізінде судьяның өкілеттіктерін тоқтату мәселелерін қарайды.</w:t>
+    <w:bookmarkStart w:name="z256" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Судья лауазымынан босату туралы шешiм:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z256" w:id="265"/>
-[...15 lines deleted...]
-      3. Судья лауазымынан босату туралы шешiм:</w:t>
+    <w:bookmarkStart w:name="z257" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Жоғарғы Соттың судьяларына қатысты Қазақстан Республикасы Президентінің ұсынуы бойынша – Қазақстан Республикасы Құрылтайының қаулысымен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z257" w:id="266"/>
-[...15 lines deleted...]
-      1) Жоғарғы Соттың Төрағасына, судьяларына қатысты Қазақстан Республикасы Президентінің ұсынуы бойынша – Қазақстан Республикасы Парламентi Сенатының қаулысымен;</w:t>
+    <w:bookmarkStart w:name="z258" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Жоғарғы Соттың Төрағасына, Жоғарғы Соттың сот алқаларының төрағаларына, жергілікті және басқа соттардың төрағаларына, сот алқаларының төрағалары мен судьяларына қатысты – Қазақстан Республикасы Президентінің Жарлығымен қабылданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z258" w:id="267"/>
-[...15 lines deleted...]
-      2) Жоғарғы Соттың сот алқаларының төрағаларына, жергілікті және басқа соттардың төрағаларына, сот алқаларының төрағалары мен судьяларына қатысты – Қазақстан Республикасы Президентінің Жарлығымен қабылданады.</w:t>
+    <w:bookmarkStart w:name="z259" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Судья лауазымынан босату бiр мезгiлде тиiстi соттың төрағасы немесе сот алқасының төрағасы өкiлеттiктерiнiң тоқтатылуына әкеп соғады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z259" w:id="268"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Конституциялық заңның 31-бабының 7-тармағында көзделген жағдайларды қоспағанда, тиiстi соттың төрағасы немесе сот алқасының төрағасы лауазымынан оның өз еркі бойынша не өкілеттік мерзiмiнiң аяқталуы бойынша босату оны осы соттың судьясы лауазымынан босатуға әкеп соқпайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18252,1069 +18950,1109 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Тиісті сотта судьяның бос лауазымы болмаған жағдайда төраға немесе сот алқасының төрағасы оның келісуімен осы Конституциялық заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>31-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10-тармағында көзделген тәртіппен тең дәрежелі немесе төмен тұрған сот судьясының бос лауазымына конкурссыз тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z340" w:id="269"/>
+    <w:bookmarkStart w:name="z340" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Судьялардың өкілеттіктерін тоқтатудың осы баптың 1-тармағының 5), 11) және 11-1) тармақшаларында көзделген негіздері теріс уәждер деп танылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      ҚР Конституциялық Сотының 14.07.2023 № 22 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нормативтік қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Қазақстан Республикасының сот жүйесі мен судьяларының мәртебесі туралы" Қазақстан Республикасы Конституциялық заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>34-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тармағы төмендегідей түсіндірмеде Қазақстан Республикасының Конституциясына сәйкес келеді деп танылды: кәсіби жарамсыздығына байланысты атқаратын лауазымына сай келмейді деген теріс себеппен өкілеттіктің тоқтатылуы лауазымынан босатылған судья үшін құқықтық салдарға әкеп соғу "Қазақстан Республикасының сот жүйесі мен судьяларының мәртебесі туралы" Қазақстан Республикасының Конституциялық заңы шеңберінде ғана болуға тиіс; көрсетілген себеппен судья лауазымынан босатылған азамат өзге де салаларда, оның ішінде мемлекеттік қызметте еңбек ету бостандығына конституциялық құқығын іске асыра алады..</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 34-бап жаңа редакцияда - ҚР 2012.02.16 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 559-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Конституциялық заңымен; өзгерістер енгізілді - ҚР 07.11.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 245-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 04.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 13.03.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 22.12.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 21.02.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 226-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 27.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 215-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 05.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Конституциялық заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>34-1-бап. Судья лауазымында болудың шекті жасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z482" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Судья Қазақстан Республикасының заңында белгіленген зейнеткерлік жасқа толған кезде оның шекті жасқа толғанға дейін судья лауазымында одан әрі болуына Жоғары Сот Кеңесі рұқсат етеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z341" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Судья лауазымында болуға оның шекті жасқа – алпыс бес жасқа толуына дейін жол беріледі, бұл айрықша жағдайларда осы баптың 1-тармағында көзделген тәртіппен бес жылдан аспайтын мерзімге ұзартылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      ҚР Конституциялық Сотының 14.07.2023 № 22 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 5-тармағы төмендегідей түсіндірмеде Қазақстан Республикасының Конституциясына сәйкес келеді деп танылды: кәсіби жарамсыздығына байланысты атқаратын лауазымына сай келмейді деген теріс себеппен өкілеттіктің тоқтатылуы лауазымынан босатылған судья үшін құқықтық салдарға әкеп соғу "Қазақстан Республикасының сот жүйесі мен судьяларының мәртебесі туралы" Қазақстан Республикасының Конституциялық заңы шеңберінде ғана болуға тиіс; көрсетілген себеппен судья лауазымынан босатылған азамат өзге де салаларда, оның ішінде мемлекеттік қызметте еңбек ету бостандығына конституциялық құқығын іске асыра алады..</w:t>
+        <w:t xml:space="preserve">      Ескерту. 34-1-баппен толықтырылды - ҚР 2008.11.17 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 80-IV </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз), жаңа редакцияда - ҚР 2012.02.16 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 559-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР 04.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2016 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 27.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 215-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Конституциялық заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...214 lines deleted...]
-          <w:color w:val="000000"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">35-бап. Судьяның орнынан түсуi </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Мiнсiз беделi, кемiнде жиырма жыл судьялық жұмыс өтiлi бар судьяның судья атағын, судьялар қоғамдастығына жататынын, жеке басына тиiспеушiлiк кепiлдiгiн және осы Конституциялық заңда көзделген өзге де материалдық және әлеуметтiк кепiлдiктерiн сақтай отырып, лауазымынан құрметпен кету нысанында судья өкiлеттiктерінің тоқтатылуы отставка болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Судьяны орнынан түсу нысанында лауазымынан босату судьяның Жоғары Сот Кеңесіне орнынан түсу туралы жазбаша өтініші бойынша жүзеге асырылады. Судьяның орнынан түсу туралы өтінішін қарау тәртібін Жоғары Сот Кеңесі айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z417" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Қазақстан Республикасының Президенті басқа лауазымға немесе Қазақстан Республикасы Конституциялық Сотының судьясы лауазымына тағайындауға байланысты өз өкілеттігін тоқтатқан судьяның осы бапта белгіленген талаптарға сай келген жағдайда орнынан түсуге және осы бапта көзделген төлемдер мен кепілдіктерге құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z260" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Отставкаға шыққан кезде судьяға жиырма төрт айлық лауазымдық айлықақы мөлшерiнде бiржолғы шығу жәрдемақысы төленедi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z334" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. Отставка тоқтатыла тұрған немесе тоқтатылған жағдайлардан басқа кезде, кемінде он бес жыл судьялық жұмыс өтілі бар, Қазақстан Республикасының әлеуметтік қорғау туралы заңнамасында белгіленген зейнеткерлік жасқа толған отставкадағы, оның ішінде 2016 жылғы 1 қаңтарға дейін отставкаға шыққан судьяға судьяның соңғы атқарған лауазымы бойынша лауазымдық айлықақысының елу пайызы мөлшерінде салық салынбайтын өмір бойғы ай сайынғы қамтылым төленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жиырма жылдан асатын судьялық жұмыс өтілінің әрбір жылы үшін, ал 2016 жылғы 1 қаңтарға дейін отставкаға шыққан судьяларға – он бес жылдан асатын судьялық жұмыс өтілінің әрбір жылы үшін отставкадағы судьяның өмір бойғы ай сайынғы қамтылымының мөлшері судьяның соңғы атқарған лауазымы бойынша лауазымдық айлықақысының бір пайызына ұлғайтылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-1-тармақтың үшінші бөлігіне өзгеріс енгізу көзделген – ҚР 05.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 109-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> қараңыз) Конституциялық заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (Қазақстан Республикасы Жоғарғы Сотының судьяларына, сондай-ақ осы Конституциялық заң қолданысқа енгізілгенге дейін отставкада болған, өмір бойғы қамтылым алған Қазақстан Республикасы Жоғарғы Сотының судьяларына қатысты 01.01.2025 бастап; кассациялық соттардың, облыстық және оларға теңестірілген соттардың судьяларына, сондай-ақ осы Конституциялық заң қолданысқа енгізілгенге дейін отставкада болған, өмір бойғы қамтылым алған облыстық және оларға теңестірілген соттардың судьяларына қатысты 01.01.2026 бастап; аудандық және оларға теңестірілген соттардың судьяларына, сондай-ақ осы Конституциялық заң қолданысқа енгізілгенге дейін отставкада болған, өмір бойғы қамтылым алған аудандық және оларға теңестірілген соттардың судьяларына қатысты 01.01.2027 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Конституциялық заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...46 lines deleted...]
-    <w:bookmarkEnd w:id="271"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отставкадағы судьяның өмір бойғы ай сайынғы қамтылымының ең жоғары мөлшері судьяның соңғы атқарған лауазымы бойынша лауазымдық айлықақысының алпыс бес пайызынан және тиісті қаржы жылына арналған республикалық бюджет туралы заңда белгіленген айлық есептік көрсеткіштің бір жүз тоғыз еселенген мөлшерінен аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отставкадағы судьяға өмір бойғы ай сайынғы қамтылымның мөлшері көрсетілген қамтылымды төлеуге өтініш берілген күнге қолданыста болатын, судьялар үшін еңбекке ақы төлеу жүйесіне сәйкес соңғы атқарған лауазымы бойынша есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамалық актілерінде белгіленген тәртіппен судьялардың еңбегіне ақы төлеу мөлшері арттырылған кезде тиісінше өмір бойғы ай сайынғы қамтылымды қайта есептеу жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отставкадағы судьяға өмір бойғы ай сайынғы қамтылым төлеу тәртібін Қазақстан Республикасының Үкіметі айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отставкадағы судьяның өз жеке зейнетақы шотында қалыптастырылған зейнетақы жинақтарының есебінен зейнетақы төлемдерін алуға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 34-1-баппен толықтырылды - ҚР 2008.11.17 </w:t>
-[...119 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Конституциялық заңдарымен.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-2. Алып тасталды – ҚР 05.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Конституциялық заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...108 lines deleted...]
-      2-1. Отставка тоқтатыла тұрған немесе тоқтатылған жағдайлардан басқа кезде, кемінде он бес жыл судьялық жұмыс өтілі бар, Қазақстан Республикасының әлеуметтік қорғау туралы заңнамасында белгіленген зейнеткерлік жасқа толған отставкадағы, оның ішінде 2016 жылғы 1 қаңтарға дейін отставкаға шыққан судьяға судьяның соңғы атқарған лауазымы бойынша лауазымдық айлықақысының елу пайызы мөлшерінде салық салынбайтын өмір бойғы ай сайынғы қамтылым төленеді.</w:t>
+    <w:bookmarkStart w:name="z261" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Судьяның отставкасы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жиырма жылдан асатын судьялық жұмыс өтілінің әрбір жылы үшін, ал 2016 жылғы 1 қаңтарға дейін отставкаға шыққан судьяларға – он бес жылдан асатын судьялық жұмыс өтілінің әрбір жылы үшін отставкадағы судьяның өмір бойғы ай сайынғы қамтылымының мөлшері судьяның соңғы атқарған лауазымы бойынша лауазымдық айлықақысының бір пайызына ұлғайтылады.</w:t>
-[...304 lines deleted...]
-        <w:t>
       1) ол қылмыс жасаған немесе сот билiгiнiң беделiне нұқсан келтiретiн терiс қылық жасаған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) саяси партияға кірген;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -19454,51 +20192,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) егер отставкадағы судья "Қазақстан Республикасындағы сайлау туралы" Қазақстан Республикасының Конституциялық заңына сәйкес сайланса, судьяның отставкасын тоқтата тұруды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер судьяның отставкасын тоқтата тұру туралы шешім қабылдауға негіз болған мән-жайлар жойылса, судьяның отставкасы қалпына келтіріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z262" w:id="276"/>
+    <w:bookmarkStart w:name="z262" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Судья орнынан түсуi тоқтатылған жағдайда жеке басына тиiспеушiлiк кепiлдiгiнен және осы Конституциялық заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19533,129 +20271,129 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>55-баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген кепiлдiктерден айырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Судьяның орнынан түсуі тоқтатыла тұрған жағдайда жеке басына тиіспеушілік кепілдігі мен осы Конституциялық заңның 51, 53 және 55-баптарында көзделген кепілдіктердің қолданылуы да тоқтатыла тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z345" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Орнынан түсуді тоқтату судьяны орнынан түсуіне байланысты лауазымнан босатудың сол тәртібімен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="276"/>
-    <w:p>
-[...33 lines deleted...]
-      5. Орнынан түсуді тоқтату судьяны орнынан түсуіне байланысты лауазымнан босатудың сол тәртібімен жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z346" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Отставкадағы және судья лауазымында болудың шекті жасына толмаған судьялар, олардың келісімі болған кезде судьяның уақытша болмауы кезеңінде, бірақ алты айдан аспайтын мерзімге сот төрелігін іске асыруға тартылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z346" w:id="278"/>
-[...15 lines deleted...]
-      6. Отставкадағы және судья лауазымында болудың шекті жасына толмаған судьялар, олардың келісімі болған кезде судьяның уақытша болмауы кезеңінде, бірақ алты айдан аспайтын мерзімге сот төрелігін іске асыруға тартылуы мүмкін.</w:t>
+    <w:bookmarkStart w:name="z418" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Орнынан түсуге құқықты растауды және оны тоқтатуды Жоғары Сот Кеңесі жіберген материалдардың негізінде Сот төрелігінің сапасы жөніндегі комиссия қарайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z418" w:id="279"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сот төрелігінің сапасы жөніндегі комиссияның шешімі Жоғары Сот Кеңесіне қарау үшін жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -19722,51 +20460,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2-баптан </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">қараңыз), 2010.12.29 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 370-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2012.02.16 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 559-IV</w:t>
       </w:r>
       <w:r>
@@ -19975,124 +20713,164 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 05.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 109-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Конституциялық заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Конституциялық заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">35-1-бап. Судьяны зейнетақымен қамсыздандыру </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z484" w:id="280"/>
+    <w:bookmarkStart w:name="z484" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Судьяны зейнетақымен қамсыздандыру Қазақстан Республикасының әлеуметтік қорғау туралы заңнамасында белгiленген тәртiппен және шарттарда жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z263" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Судья теріс себептер бойынша лауазымынан босатылған кезде 2016 жылғы 1 қаңтарға дейін бюджет қаражаты есебінен аударылған қосымша міндетті зейнетақы жарналары республикалық бюджетке алынады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z263" w:id="281"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20323,70 +21101,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">37-бап. Судьялар қоғамдастығы мен оның органдары </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Судьялар қоғамдастығының ортақ мүдделерiн iске асыру мен қорғау мақсатында судьялардың қоғамдық бiрлестiктер құруға құқығы бар. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z265" w:id="282"/>
+    <w:bookmarkStart w:name="z265" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Судьялық бiрлестiктер қажет болған жағдайларда заңдарда белгiленген тәртiппен өз мүшелерiнiң мүдделерiн бiлдiредi, қорғайды және сот төрелiгiнiң iске асырылуына ықпал етуге құқылы емес, сондай-ақ саяси мақсаттарды көздемеуге тиiс. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkEnd w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">38-бап. Судьялардың тәртiптiк-бiлiктiлiк алқалары </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20415,274 +21193,274 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Конституциялық заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">38-1-бап. Сот жюриi </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z419" w:id="283"/>
+    <w:bookmarkStart w:name="z419" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Судьяларға қатысты тәртіптік істерді қарау үшін Жоғары Сот Кеңесінің жанынан Сот жюриі құрылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сот жюриі он үш судьядан – аудандық соттардың үш судьясынан, облыстық соттардың төрт судьясынан, кассациялық соттардың үш судьясынан және Жоғарғы Соттың үш судьясынан тұрады. Сот жюриіне кеңесші дауыс беру құқығы бар заңгерлер қауымының екі өкілі де кіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Судьялар Сот жюриінің құрамына осы Конституциялық заңның 22-бабының 2-1-тармағына сәйкес Жоғарғы Соттың кеңейтілген жалпы отырысының ұсынымы бойынша тағайындалады, ал заңгерлер қауымының өкілдерін ұйымдардың жарғысына сәйкес олардың ұсынымы бойынша Жоғары Сот Кеңесі тағайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғары Сот Кеңесі Сот жюриінің құрамына кандидатураларды уәжді шешімімен қабылдамауға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сот жюриінің төрағасын Сот жюриі құрамының өзі өздерінің арасынан сайлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z420" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сот жюриінің судьяға қатысты материалдарды қарауына мыналар негіз болып табылады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сот жюриі он үш судьядан – аудандық соттардың үш судьясынан, облыстық соттардың төрт судьясынан, кассациялық соттардың үш судьясынан және Жоғарғы Соттың үш судьясынан тұрады. Сот жюриіне кеңесші дауыс беру құқығы бар заңгерлер қауымының екі өкілі де кіреді.</w:t>
-[...72 lines deleted...]
-      2. Сот жюриінің судьяға қатысты материалдарды қарауына мыналар негіз болып табылады:</w:t>
+      1) судья әдебіне қайшы келетін, атына кір келтіретін теріс қылық жасағаны үшін судьяға қатысты, лауазымдық міндеттерін тиісінше орындамағаны үшін сот төрағасына немесе соттың сот алқасының төрағасына қатысты Жоғарғы Сот Төрағасының ұсынуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) облыстық соттардың және Жоғарғы Соттың жалпы отырыстарының лауазымдық міндеттерін тиісінше орындамағаны үшін тәртіптік іс жүргізу шеңберінде сот төрағасының немесе сот алқасы төрағасының әрекеттерін тексеру үшін оған қатысты материалдарды Сот жюриіне беру туралы шешімдері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сот істері мен материалдарын қарау кезінде заңдылықты өрескел бұзғаны үшін судьяны тәртіптік жауаптылыққа тарту мәселесі бойынша ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) судья әдебі жөніндегі комиссиялардың судья әдебіне қайшы келетін, атына кір келтіретін теріс қылық жасағаны үшін тәртіптік іс жүргізу шеңберінде судьяның әрекеттерін тексеру үшін оған қатысты материалдарды Сот жюриіне беру туралы, сондай-ақ тексеру қорытындылары бойынша судьяның судья әдебіне қайшы келетін, атына кір келтіретін теріс қылық жасау фактісі расталған масс-медиадағы, онлайн-платформалардағы, жеке және заңды тұлғалардың жолданымдарындағы мәліметтер бойынша шешімдері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z425" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сот жюриінің қызметін қамтамасыз етуді Жоғары Сот Кеңесінің Аппараты жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:p>
-[...87 lines deleted...]
-      3. Сот жюриінің қызметін қамтамасыз етуді Жоғары Сот Кеңесінің Аппараты жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z426" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сот жюриiн қалыптастыру және оның жұмысын ұйымдастыру, сондай-ақ Сот жюриінің материалдарды, тәртiптiк iстердi қарау тәртiбi Қазақстан Республикасының Президентi бекiтетiн Ережеде айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z426" w:id="286"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21243,68 +22021,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Конституциялық заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="287"/>
+    <w:bookmarkStart w:name="z46" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  2-тарау. СУДЬЯЛАРДЫҢ ТӘРТIПТIК ЖАУАПКЕРШIЛIГI </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkEnd w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">39-бап. Судьялардың тәртiптiк жауапкершiлiгiнiң негiздерi </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -21586,141 +22364,141 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z269" w:id="288"/>
+    <w:bookmarkStart w:name="z269" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Сот төрағалары және соттардың сот алқаларының төрағалары осы Конституциялық заңда көзделген лауазымдық мiндеттерiн тиiсiнше орындамағаны үшін тәртiптiк жауаптылыққа тартылуы мүмкiн. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z270" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Судьялық қате, сондай-ақ сот актiсiнiң күшiн жою немесе оны өзгерту, егер заңдылықтың өрескел бұзылу фактісі анықталмаса, судьяның жауаптылығына алып келмейді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z270" w:id="289"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Судьяның кінәлі әрекеттеріне байланысты емес, материалдық немесе процестік құқық нормаларын дұрыс түсіндірмеуге және қолданбауға алып келген іс-әрекет судьялық қате деп танылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 39-бапқа өзгерістер енгізілді - ҚР 2008.11.17 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">№ 80-IV </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2-баптан </w:t>
       </w:r>
       <w:r>
@@ -21756,51 +22534,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі); 21.02.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 226-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
@@ -21881,90 +22659,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">40-бап. Судьяларға қатысты қолданылатын жазалардың түрлерi </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Судьяларға тәртiптiк жазаның мына түрлерi қолданылуы мүмкiн: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z271" w:id="290"/>
+    <w:bookmarkStart w:name="z271" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) ескерту; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z272" w:id="291"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z272" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) сөгiс; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkEnd w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21993,110 +22771,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Конституциялық заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z274" w:id="292"/>
+    <w:bookmarkStart w:name="z274" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) қызметтiк мiндеттерiн тиiсiнше атқармағаны үшiн сот төрағасы немесе сот алқасының төрағасы қызметiнен босату; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z275" w:id="293"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z275" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) осы Конституциялық заңда көзделген негiздер бойынша судья қызметiнен босату. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z276" w:id="294"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z276" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Әрбiр тәртiп бұзушылық үшiн тәртiптiк терiс қылықтың сипаты, судьяның жеке басы туралы деректер және оның кiнәсiнiң дәрежесi ескерiле отырып, тек бiр тәртiптiк жаза қолданылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkEnd w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22125,51 +22903,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2-баптан </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">қараңыз), 2010.12.29 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 370-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Конституциялық заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22227,182 +23005,182 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Конституциялық заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">42-бап. Тәртiптiк iсті қарау мерзiмдерi </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z428" w:id="295"/>
+    <w:bookmarkStart w:name="z428" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Судьяға қатысты тәртіптік іс жүргізу теріс қылық анықталған күннен бастап – бір жылдан кешіктірілмей және теріс қылық жасалған күннен бастап екі жылдан кешіктірілмей басталуы мүмкін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Судьяның тәртіптік теріс қылық анықталған күннен кейін дәлелді себеппен жұмыста болмаған уақыты осы тармақтың бірінші бөлігінде көрсетілген мерзімдерге қосылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z460" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Жоғары тұрған сот сатысының заңдылықтың бұзылу фактісі анықталған, судьяны тәртіптік жауаптылыққа тарту мәселесі жөніндегі ұсынуды шығарған күн судьяның сот ісін қарау кезінде заңдылықты бұзуына байланысты тәртіптік теріс қылық анықталған күн болып есептеледі, ал заңсыз сот актісі шығарылған күн осындай теріс қылық жасалған күн болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Судьяның тәртіптік теріс қылық анықталған күннен кейін дәлелді себеппен жұмыста болмаған уақыты осы тармақтың бірінші бөлігінде көрсетілген мерзімдерге қосылмайды.</w:t>
-[...18 lines deleted...]
-      1-1. Жоғары тұрған сот сатысының заңдылықтың бұзылу фактісі анықталған, судьяны тәртіптік жауаптылыққа тарту мәселесі жөніндегі ұсынуды шығарған күн судьяның сот ісін қарау кезінде заңдылықты бұзуына байланысты тәртіптік теріс қылық анықталған күн болып есептеледі, ал заңсыз сот актісі шығарылған күн осындай теріс қылық жасалған күн болып есептеледі.</w:t>
+      Жоғарғы Сот Төрағасының ұсынуы енгізілген күн немесе судья әдебі жөніндегі комиссияның судьяның судья әдебіне қайшы келетін, атына кір келтіретін теріс қылық жасау фактісін анықтаған шешім шығарған күні судья әдебіне қайшы келетін тәртіптік теріс қылықтың анықталған күні болып есептеледі, ал осындай теріс қылық жасалған күн немесе кезең оның жасалған күні болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғарғы Сот Төрағасының ұсынуы енгізілген, лауазымдық міндеттерді тиісінше орындамау фактісін анықтаған облыстық соттардың және Жоғарғы Соттың жалпы отырыстарының шешімдер қабылдаған күні соттар төрағаларының, соттардың сот алқалары төрағаларының өз лауазымдық міндеттерін тиісінше орындамауына байланысты тәртіптік теріс қылықтың анықталған күні болып есептеледі, ал соттар төрағаларының, соттардың сот алқалары төрағаларының өз лауазымдық міндеттерін тиісінше орындамаған күні немесе кезеңі осындай теріс қылықтың жасалған күні болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер тәртіптік теріс қылық жасалған күн уақыт кезеңімен айқындалатын болса, осы баптың 1-тармағында белгіленген мерзімдерді есептеу кезең аяқталғаннан кейінгі келесі күннен бастап жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z429" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тәртiптiк iс жүргізу қызметтік тексеру және судьяның дәлелді себеппен жұмыста болмаған уақытын есептемегенде, басталған күнінен бастап екi ай мерзiмде аяқталуға тиiс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="296"/>
-    <w:p>
-[...72 lines deleted...]
-    <w:bookmarkEnd w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22706,650 +23484,650 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Конституциялық заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>44-бап. Сот төрелігінің сапасы жөніндегі комиссияның шешiмдері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z430" w:id="298"/>
+    <w:bookmarkStart w:name="z430" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сот төрелігінің сапасы жөніндегі комиссия жұмыс істеп жүрген судьялардың кәсіптік қызметін бағалау туралы материалдарды қарау нәтижелері бойынша мынадай шешімдердің бірін шығарады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z431" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) атқаратын лауазымына сай деп тану;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z431" w:id="299"/>
-[...15 lines deleted...]
-      1) атқаратын лауазымына сай деп тану;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) Академияға біліктілікті арттыру курстарына, оның ішінде жеке жоспар бойынша жібере отырып, атқаратын лауазымына сай келеді деп тану;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) алып тасталды – ҚР 20.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 82-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Конституциялық заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z433" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жоғары тұрған лауазымға (жоғары тұрған сот сатысына) кадр резервіне алуға ұсыным жасау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="299"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z434" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жүктемесі аз басқа сотқа, төмен тұрған сотқа ауыстыру туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z435" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кәсіптік жарамсыздығына орай атқаратын лауазымына сай келмейді деп тану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">2) алып тасталды – ҚР 20.12.2021 </w:t>
+        <w:t xml:space="preserve">6) алып тасталды – ҚР 20.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 82-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Конституциялық заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z433" w:id="300"/>
-[...55 lines deleted...]
-      5) кәсіптік жарамсыздығына орай атқаратын лауазымына сай келмейді деп тану;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сот төрелігінің сапасы жөніндегі комиссияның осы тармақтың бірінші бөлігінің 3) тармақшасында көзделген шешімі ұсынымдық сипатта болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z437" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сот төрелігінің сапасы жөніндегі комиссияның кәсіптік қызметті бағалау нәтижелері бойынша судьяны кәсіптік жарамсыздығына қарай атқаратын лауазымына сай келмейді деп тану туралы шешімі Жоғары Сот Кеңесінің судьяны атқаратын лауазымынан босату туралы мәселені қарауына негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сот төрелігінің сапасы жөніндегі комиссияның кәсіптік қызметті бағалау нәтижелері бойынша судьяны жүктемесі аз басқа сотқа, төмен тұрған сотқа ауыстыру туралы шешімі Жоғары Сот Кеңесінің судьяны жүктемесі аз басқа сотқа, төмен тұрған сотқа ауыстыру туралы, ал ауысудан бас тартқан жағдайда судьяны атқаратын лауазымынан босату туралы мәселені қарауына негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z438" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сот төрелігінің сапасы жөніндегі комиссия отставкаға құқықты растау туралы өтініш бойынша материалды, сондай-ақ отставканы тоқтату туралы материалды қарау нәтижелері бойынша мынадай шешімдердің бірін шығарады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z439" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) отставкаға құқықты растау туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z440" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отставкаға құқықты растаудан бас тарту туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z441" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) судьяның отставкасын тоқтату туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z442" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) судьяның отставкасын тоқтатудан бас тарту туралы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z443" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сот төрелігінің сапасы жөніндегі комиссияның шешіміне судья Жоғары Сот Кеңесіне шағым жасауы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Конституциялық заңымен;</w:t>
+        <w:t xml:space="preserve">      ҚР Конституциялық Сотының 21.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нормативтік қаулысымен "Қазақстан Республикасының сот жүйесі мен судьяларының мәртебесі туралы" Қазақстан Республикасы Конституциялық заңының 44-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 44-1-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Қазақстан Республикасының Жоғары Сот Кеңесі туралы" Қазақстан Республикасы Заңының 24-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Конституциясының 13-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес келеді деп танылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...171 lines deleted...]
-      4. Сот төрелігінің сапасы жөніндегі комиссияның шешіміне судья Жоғары Сот Кеңесіне шағым жасауы мүмкін.</w:t>
+    <w:bookmarkStart w:name="z444" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жоғары Сот Кеңесінің судьяны атқаратын лауазымынан босату туралы ұсыным беруден бас тартуы Сот төрелігінің сапасы жөніндегі комиссия шығарған шешімнің күшін жояды. Жоғары Сот Кеңесінің Сот төрелігінің сапасы жөніндегі комиссия шешімінің күшін жоюы Жоғары Сот Кеңесінің не Сот төрелігінің сапасы жөніндегі комиссияның осы бапта көзделген өзгеше шешім қабылдауына негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="309"/>
-    <w:p>
-[...160 lines deleted...]
-    <w:bookmarkEnd w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жоғары Сот Кеңесінің осы баптың 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23523,332 +24301,332 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>44-1-бап. Сот жюриінің шешімдері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z446" w:id="311"/>
+    <w:bookmarkStart w:name="z446" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сот жюриі тәртіптік істі қарау нәтижелері бойынша мынадай шешімдердің бірін шығарады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z447" w:id="312"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z447" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Конституциялық заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>40-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағында көзделген тәртіптік жазаны қолдану туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z448" w:id="313"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z448" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) тәртiптiк iс жүргiзудi тоқтату туралы. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z449" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сот жюриінің шешімі Жоғары Сот Кеңесінің төрағаны, сот алқасының төрағасын және судьяны атқаратын лауазымынан босату туралы мәселені қарауы үшін негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z449" w:id="314"/>
-[...15 lines deleted...]
-      2. Сот жюриінің шешімі Жоғары Сот Кеңесінің төрағаны, сот алқасының төрағасын және судьяны атқаратын лауазымынан босату туралы мәселені қарауы үшін негіз болып табылады.</w:t>
+    <w:bookmarkStart w:name="z450" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сот жюриінің шешіміне судья Жоғары Сот Кеңесіне шағым жасауы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z450" w:id="315"/>
-[...15 lines deleted...]
-      3. Сот жюриінің шешіміне судья Жоғары Сот Кеңесіне шағым жасауы мүмкін.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      ҚР Конституциялық Сотының 21.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нормативтік қаулысымен "Қазақстан Республикасының сот жүйесі мен судьяларының мәртебесі туралы" Қазақстан Республикасы Конституциялық заңының 44-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 44-1-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Қазақстан Республикасының Жоғары Сот Кеңесі туралы" Қазақстан Республикасы Заңының 24-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Конституциясының 13-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес келеді деп танылды.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z451" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жоғары Сот Кеңесінің сот төрағасын, сот алқасының төрағасын және судьяны атқаратын лауазымынан босату туралы ұсыным беруден бас тартуы не Жоғары Сот Кеңесінің судьяға қандай да бір тәртіптік жаза қолданудың негізсіздігі туралы шешімі Сот жюриі шығарған шешімнің күшін жояды және тәртіптік іс қайта қарауға жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="315"/>
-    <w:p>
-[...160 lines deleted...]
-    <w:bookmarkEnd w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сот жюриі шешімінің күші жойылған кезде Жоғары Сот Кеңесі Сот жюриіне осы Конституциялық заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23980,70 +24758,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">45-бап. Тәртiптiк жазаның қолданылу мерзiмi </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Егер судья жаза қолданылған күннен бастап бiр жыл бойы жаңадан тәртiптiк жазаға тартылмаса, онда ол тәртiптiк жазаға тартылмаған деп есептеледi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z285" w:id="317"/>
+    <w:bookmarkStart w:name="z285" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Судьяның тәртібі мiнсiз болған және ол өз мiндеттерiн адал атқарған кезде, Сот жюриі тәртіптік жазаны ол қолданылған күннен бастап алты ай өткеннен кейiн мерзiмiнен бұрын алуы мүмкiн.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkEnd w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24117,163 +24895,143 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 46-бап алып тасталды - ҚР 2012.02.16 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 559-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Конституциялық заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="318"/>
+    <w:bookmarkStart w:name="z55" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  3-тарау. СУДЬЯЛАРДЫ МАТЕРИАЛДЫҚ ҚАМТАМАСЫЗ ЕТУ ЖӘНЕ ӘЛЕУМЕТТIК ҚАМСЫЗДАНДЫРУ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkEnd w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">47-бап. Судьяларды материалдық қамтамасыз ету </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Судьяларды материалдық қамтамасыз ету оның мәртебесiне сай болуға және сот төрелiгiн толық әрi тәуелсіз жүзеге асыру мүмкiндiгін қамтамасыз етуге тиiс және оны азайтуға болмайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z287" w:id="319"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес айқындалады.</w:t>
+    <w:bookmarkStart w:name="z287" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Судьялардың еңбегiне ақы төлеу судьяның мәртебесi, оны тағайындау және сайлау тәртiбi, сондай-ақ ол жүзеге асыратын функциялар ескеріле отырып, Конституцияның 65-бабының 8) тармақшасына сәйкес айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z332" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы Конституциялық заңның 34-бабы 1-тармағының 9) тармақшасында көзделген жағдайларда, судья лауазымынан босату кезінде кемінде үш жыл судьялық жұмыс өтілі болған жағдайда оған төрт орташа айлық жалақысы мөлшерінде жұмыстан шығу жәрдемақысын төлеу жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z332" w:id="320"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24315,51 +25073,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 75-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) Конституциялық заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Конституциялық заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -24574,110 +25372,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">51-бап. Тұрғын үймен қамтамасыз ету </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Судьяларды тұрғын үймен қамтамасыз ету республикалық бюджет есебiнен жүргiзiледi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z289" w:id="321"/>
+    <w:bookmarkStart w:name="z289" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Судьяға және оның отбасы мүшелерiне кезектен тыс, бiрақ қызметiне кiрiскен күнiнен бастап алты айдан кешiктiрiлмей, нақты жер жағдайына қарай, мемлекеттiк тұрғын үй қорынан, судьяны тұрғын үй жағдайын жақсартуға мұқтаж азаматтардың санатына жатқызбайтын нормалар бойынша тұрмысқа жайлы тұрғын үй берiледi. Судья үнемі тұрып жатқан қызметтік тұрғын үй-жай оның қалауы бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен жекешелендірілуі мүмкін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z290" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Судья қызметiнен босатылғанда оны және отбасы мүшелерiн басқа тұрғын үй бермей тұрып қызметтiк тұрғын үйден шығаруға болмайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z290" w:id="322"/>
-[...15 lines deleted...]
-      3. Судья қызметiнен босатылғанда оны және отбасы мүшелерiн басқа тұрғын үй бермей тұрып қызметтiк тұрғын үйден шығаруға болмайды.</w:t>
+    <w:bookmarkStart w:name="z333" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы Конституциялық заңның 34-бабы 1-тармағының 9) тармақшасында көзделген жағдайларда, судья лауазымынан босату кезінде оған өзі тұрып жатқан қызметтік тұрғын үй-жайды Қазақстан Республикасының заңнамасында белгіленген тәртіппен жекешелендіру құқығы беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z333" w:id="323"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24806,70 +25604,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">53-бап. Судьяларға медициналық қызмет көрсету </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Судьялар және олармен бiрге тұратын отбасы мүшелерi тиiстi мемлекеттiк денсаулық сақтау мекемелерiнде медициналық қызмет көрсетумен белгiленген тәртiппен қамтамасыз етiледi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z291" w:id="324"/>
+    <w:bookmarkStart w:name="z291" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Судьяларға медициналық қызмет көрсетудiң тәртiбi мен шарттары Қазақстан Республикасының заңнамасында айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkEnd w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24963,210 +25761,210 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">54-бап. Судья мертiккен (жарақаттанған, жараланған, контузия алған, кәсiби ауруға шалдыққан) немесе қаза тапқан (қайтыс болған) жағдайдағы өтемақы </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Судья қызметтiк мiндеттерiн атқару кезiнде мертiксе (жарақаттанса, жараланса, контузия алса, кәсiби ауруға шалдықса), оған осы бапта белгiленген мөлшерде бiржолғы өтемақы төленедi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z292" w:id="325"/>
+    <w:bookmarkStart w:name="z292" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Судья қызметтiк мiндеттерiн атқару кезiнде қаза тапқан (қайтыс болған) жағдайда не қызметтiк мiндеттерiн атқару кезiнде мертiгу (жарақаттану, жаралану, контузия алу, кәсiби ауруға шалдығу) салдарынан судья өкiлеттiгiн тоқтатқаннан кейiн бiр жылдың iшiнде оны алуға құқығы бар адамдарға соңғы атқарған лауазымы бойынша алпыс айлық лауазымдық айлықақысы мөлшерiнде бiржолғы өтемақы төленедi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z293" w:id="326"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z293" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Судьяның қызметтiк мiндеттерiн атқару кезiнде мертiгуiнiң (жарақаттануының, жаралануының, контузия алуының, кәсiби ауруға шалдығуының) нәтижесiнде мүгедек болғаны белгiленген жағдайда, оған: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z294" w:id="327"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z294" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) бірінші топтағы мүгедектігі бар адамға - отыз айлық лауазымдық айлықақы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z295" w:id="328"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z295" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) екінші топтағы мүгедектігі бар адамға - он сегiз айлық лауазымдық айлықақы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z296" w:id="329"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z296" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) үшінші топтағы мүгедектігі бар адамға - алты айлық лауазымдық айлықақы мөлшерiнде бiржолғы өтемақы төленедi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z297" w:id="330"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z297" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Судья қызметтiк мiндеттерiн атқару кезiнде мүгедектiк белгiлеуге әкеп соқтырмаған ауыр мертiккен (жарақаттанған, жараланған, контузия алған, кәсiби ауруға шалдыққан) жағдайда оған бiр жарым айлық лауазымдық айлықақы мөлшерiнде, жеңiл мертiккен жағдайда - жарты айлық лауазымдық айлықақы мөлшерiнде бiржолғы өтемақы төленедi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z298" w:id="331"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z298" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Бiржолғы өтемақы төлеудiң тәртiбiн Қазақстан Республикасының Үкiметi айқындайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z299" w:id="332"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z299" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Егер судьяның қызметтiк мiндеттерiн атқарумен байланысты емес жағдайларда мертiккенi (жарақаттанғаны, жараланғаны, контузия алғаны, кәсiби ауруға шалдыққаны) немесе қаза тапқаны (қайтыс болғаны) Қазақстан Республикасының заңнамасында белгiленген тәртiппен дәлелденсе, бiржолғы өтемақы төленбейдi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkEnd w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25330,51 +26128,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">№ 80-IV </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 05.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 109-VIII</w:t>
       </w:r>
       <w:r>
@@ -25415,71 +26213,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>55-1-бап. Судьяны материалдық және әлеуметтiк қамсыздандыру кепiлдiктерінен айыру</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Судьяның өкілеттіктері оның қылмыс жасауына немесе сот билiгiнiң беделiне нұқсан келтiретiн терiс қылық жасауына, сот әдебi талаптарын сақтамауына және осы Конституциялық заңның 28-бабында көрсетiлген өзге де талаптарды орындамауына байланысты Сот жюриінің шешімі негізінде, сондай-ақ кәсiби жарамсыздығы туралы шешім негізінде тоқтатылған кезде, ол:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z286" w:id="333"/>
+    <w:bookmarkStart w:name="z286" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) орнынан түсу құқығынан және жеке басына қол сұғылмаушылық кепілдігінен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z300" w:id="334"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z300" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы Конституциялық заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25534,171 +26332,171 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>55-баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген барлық материалдық және әлеуметтiк кепiлдiктерден айырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 55-1-баппен толықтырылды - ҚР 2006.12.11 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 199</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2007.01.01 бастап қолданысқа енгізіледі) Конституциялық заңымен, жаңа редакцияда - ҚР 2012.02.16 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 559-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Конституциялық заңымен; өзгеріс енгізілді - ҚР 04.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Конституциялық заңымен (01.01.2016 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-бөлім. Сот әкімшілігі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="334"/>
-    <w:p>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-бөлімнің тақырыбы жаңа редакцияда – ҚР 30.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25710,621 +26508,807 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Конституциялық заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">56-бап. Сот әкімшілігі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z471" w:id="336"/>
+    <w:bookmarkStart w:name="z471" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасының Президенті құратын уәкілетті орган Қазақстан Республикасы Жоғарғы Сотының, жергілікті және басқа да соттардың қызметін ұйымдастырушылық-құқықтық, ақпараттық-талдамалық және материалдық-техникалық қамтамасыз етуді, құқықтық статистика және арнайы есепке алу саласындағы уәкілетті органға құқықтық статистикалық құжатталған ақпаратты ұсынуды Қазақстан Республикасының заңнамасына сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z472" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тиісті уәкілетті мемлекеттік орган және уәкілетті органның астанадағы, облыстардағы және республикалық маңызы бар қалалардағы аумақтық бөлімшелері уәкілетті органның бірыңғай жүйесін құрайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z472" w:id="337"/>
-[...15 lines deleted...]
-      2. Тиісті уәкілетті мемлекеттік орган және уәкілетті органның облыстардағы, астанадағы және республикалық маңызы бар қалалардағы аумақтық бөлімшелері уәкілетті органның бірыңғай жүйесін құрайды.</w:t>
+    <w:bookmarkStart w:name="z473" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Уәкілетті органның құзыреті Қазақстан Республикасының Президенті бекітетін ережеде айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z473" w:id="338"/>
-[...15 lines deleted...]
-      3. Уәкілетті органның құзыреті Қазақстан Республикасының Президенті бекітетін ережеде айқындалады.</w:t>
+    <w:bookmarkStart w:name="z474" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қазақстан Республикасының Президенті Жоғары Сот Кеңесімен келісу бойынша Қазақстан Республикасы Жоғарғы Соты Төрағасының ұсынуымен уәкілетті органның басшысын лауазымға тағайындайды және лауазымнан босатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z474" w:id="339"/>
-[...15 lines deleted...]
-      4. Қазақстан Республикасының Президенті Жоғары Сот Кеңесімен келісу бойынша Қазақстан Республикасы Жоғарғы Соты Төрағасының ұсынуымен уәкілетті органның басшысын лауазымға тағайындайды және лауазымнан босатады.</w:t>
+    <w:bookmarkStart w:name="z475" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Уәкілетті органның басшысы уәкілетті органның және оның астанадағы, облыстардағы және республикалық маңызы бар қалалардағы аумақтық бөлімшелерінің құрылымын және штат кестесін Қазақстан Республикасының Президенті бекіткен штат саны лимитінің шегінде Қазақстан Республикасының заңнамасында белгіленген тәртіппен бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z475" w:id="340"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z476" w:id="341"/>
+    <w:bookmarkStart w:name="z476" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Уәкілетті органның қызметі Қазақстан Республикасының мемлекеттік қызмет саласындағы заңнамасына сәйкес жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z477" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Уәкілетті органның қызметкерлері мәртебесі, жалақы мөлшері мен деңгейі, материалдық, қаржылық және әлеуметтік-тұрмыстық қамтамасыз етудің өзге де жағдайлары бойынша Қазақстан Республикасы Үкіметі Аппаратының тиісті қызметкерлеріне теңестіріледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z477" w:id="342"/>
-[...15 lines deleted...]
-      7. Уәкілетті органның қызметкерлері мәртебесі, жалақы мөлшері мен деңгейі, материалдық, қаржылық және әлеуметтік-тұрмыстық қамтамасыз етудің өзге де жағдайлары бойынша Қазақстан Республикасы Үкіметі Аппаратының тиісті қызметкерлеріне теңестіріледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 56-бап жаңа редакцияда – ҚР 30.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 176-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Конституциялық заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>57-бап. Соттарды қаржыландыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z461" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасының Жоғарғы Сотын, жергілікті және басқа соттарын қаржыландыру республикалық бюджет қаражатының есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z462" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сот жүйесінің бюджеті соттардың өз конституциялық өкілеттіктерін орындауын толық қамтамасыз етуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 56-бап жаңа редакцияда – ҚР 30.12.2022 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Конституциялық заңдарымен.</w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақтың екінші бөлігіне өзгеріс енгізу көзделген – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Конституциялық заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сот жүйесінің шығыстары өткен қаржы жылы үшін республикалық бюджетте белгіленген барлық мемлекеттік органдардың 001-бюджеттік бағдарламасы бойынша шығыстарының жалпы сомасының кемінде алты жарым пайызын құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z463" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Республикалық бюджетті нақтылау, республикалық бюджетті түзету немесе секвестр жүргізу нәтижесінде барлық мемлекеттік органдардың бюджеттік бағдарламасы бойынша шығыстардың жалпы сомасы төмендеген жағдайда республикалық бюджетте тиісті жоспарлы кезеңге белгіленген сот жүйесіне арналған шығыстардың мөлшері азайтуға жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z464" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Республикалық бюджетте тиісті жоспарлы кезеңге белгіленген сот жүйесіне арналған шығыстар секвестрлеуге жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ағымдағы қаржы жылы ішінде республикалық бюджетті нақтылау, түзету кезінде республикалық бюджетте тиісті жоспарлы кезеңге белгіленген сот жүйесіне арналған шығыстар азайтуға жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сот жүйесінің бюджеттік бағдарламалар әкімшісі үшін Қазақстан Республикасының Бюджет кодексінде көзделген ағымдағы әкімшілік шығыстар лимиті белгіленбейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z465" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Сот жүйесінің бюджетін шығыстардың деңгейлері мен бағыттары бойынша бөлу өзі бекітетін регламентке сәйкес Жоғарғы Соттың кеңейтілген жалпы отырысында бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z466" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Сот жүйесінің бюджеттік бағдарлама әкімшісінің бюджеттік сұранымы республикалық бюджет жобасына өзгерістер жасалмай енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бюджеттік жоспарлау жөніндегі уәкілетті орган Республикалық бюджет комиссиясының қарауына шығару үшін Қазақстан Республикасының бюджет заңнамасында белгіленген тәртіппен сот жүйесінің бюджеттік бағдарлама әкімшісінің бюджеттік сұранымына Қазақстан Республикасының бюджеттік заңнамасына сәйкестігі мен есеп-қисаптардың дұрыстығына қорытынды дайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z467" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Халықаралық кеңестің қызметін ұйымдастыру үшін республикалық бюджеттен бөлінген қаражатты пайдалану тәртібін уәкілетті орган айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z468" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Уәкілетті органның басшысы Қазақстан Республикасының Бюджет кодексінде көзделген тәртіппен құрылатын Республикалық бюджет комиссиясының мүшесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 57-бап жаңа редакцияда – ҚР 20.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 82-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2022 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Конституциялық заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...232 lines deleted...]
-      8. Уәкілетті органның басшысы Қазақстан Республикасының Бюджет кодексінде көзделген тәртіппен құрылатын Республикалық бюджет комиссиясының мүшесі болып табылады.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">  5-бөлiм. ҚОРЫТЫНДЫ ЖӘНЕ ӨТПЕЛI ЕРЕЖЕЛЕР</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="350"/>
-    <w:p>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">58-бап. Күшi жойылды деп танылған заң актiлерi </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -26577,236 +27561,276 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">59-бап. Осы Конституциялық заңды қолданысқа енгiзу және судьялар қызметiнiң онымен байланысты ерекшелiктерi </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Конституциялық заң тиiстi заңдардың қабылдануына қарай, бiрақ 2001 жылдың 1 шiлдесiнен кешiктiрiлмей қолданысқа енгiзiлетiн 11 баптың 2-тармағын, 13-бапты, 18-баптың 2-тармағын, 19-бапты, 30-бапты және 36-баптың 2-тармағының екiншi бөлiгiн қоспағанда, ресми жарияланған күнiнен бастап қолданысқа енгiзiледi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z309" w:id="352"/>
+    <w:bookmarkStart w:name="z309" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Осы Конституциялық заң қолданысқа енгiзiлгенге дейiн қызметке тағайындалған немесе сайланған Республика соттарының қызмет етiп жүрген төрағалары мен судьялары өз өкiлеттiктерiн сақтайды. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z310" w:id="353"/>
+      2. Осы Конституциялық заң қолданысқа енгiзiлгенге дейiн қызметке тағайындалған немесе сайланған Қазақстан Республикасы соттарының қызмет етiп жүрген төрағалары мен судьялары өз өкiлеттiктерiн сақтайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z310" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы Конституциялық заң қолданысқа енгiзiлгенге дейiн қызметке сайланған немесе тағайындалған сот төрағаларының бесжылдық өкiлеттiк мерзiмi қызметке сайланған немесе тағайындалған сәттен бастап есептеледi. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z311" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қазақстан Республикасы облыстық, оларға теңестірілген соттарының және Жоғарғы Сотының сот алқаларының төрағалары осы Конституциялық заңмен көзделген Қазақстан Республикасы соттарының алқалары құрылғанға дейін өз өкілеттіктерін сақтайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z311" w:id="354"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z452" w:id="355"/>
+    <w:bookmarkStart w:name="z452" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. 2019 жылғы 1 қаңтар – 2021 жылғы 31 желтоқсан аралығындағы кезеңде отставкаға шыққан және "Қазақстан Республикасында зейнетақымен қамсыздандыру туралы" Қазақстан Республикасының Заңында белгіленген зейнеткерлік жасқа толмаған судьялар үшін осы Конституциялық заңның 35-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген бiржолғы жәрдемақы мөлшері 2018 жылғы 1 қаңтардағы жағдай бойынша қолданыста болатын еңбекке ақы төлеу мөлшерінен айқындалады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z453" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Осы Конституциялық заңның 35-бабы 1-1-тармағының күші ол қолданысқа енгізілгенге дейін судья өкілеттігін тоқтатқан адамдарға не Қазақстан Республикасы Конституциялық Сотының судьясы лауазымына тағайындалуына байланысты өз өкілеттігін тоқтатқан судьяға қолданылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z453" w:id="356"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 59-бапқа өзгеріс енгізілді - ҚР 21.02.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 226-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Конституциялық заңымен (қолданысқа енгізілу тәртібін </w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қараңыз).</w:t>
+        <w:t xml:space="preserve"> қараңыз); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Конституциялық заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -26927,55 +27951,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>