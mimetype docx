--- v0 (2025-10-03)
+++ v1 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5be7e60" w14:textId="5be7e60">
+    <w:p w14:paraId="eb1f844" w14:textId="eb1f844">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -959,898 +959,1012 @@
         <w:t>
       7) өлшем бiрлiгi – өлшемнiң жай-күйi, бұл ретте осы өлшемнің нәтижелері қолдануға рұқсат етілген шама бірліктерінде көрсетіледі, ал өлшем дәлдігінің көрсеткіштері белгіленген шекаралардан шықпайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z52" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) өлшем бiрлiгiн қамтамасыз етудiң мемлекеттiк жүйесi – өлшем бiрлiгiн қамтамасыз ету саласында қызметін жүзеге асыратын объектiлердiң, мемлекеттiк органдардың, жеке және заңды тұлғалардың жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z53" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9) тармақшаға өзгеріс енгізу көзделген – ҚР 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) өлшем бiрлiгiн қамтамасыз етудiң мемлекеттiк жүйесiнiң тiзiлiмi – өлшем бiрлiгiн қамтамасыз ету саласындағы объектiлердiң, жұмыстарға қатысушылар мен құжаттардың электрондық дерекқоры;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z194" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-1) өлшемдерді орындаудың референттік әдістемесі – сол біртекті шама өлшемдерін орындаудың басқа әдістемелерінің көмегімен алынған өлшенген шама мәндерінің дұрыстығын бағалау үшін қолданылуы мүмкін өлшем нәтижелерін алу үшін, сондай-ақ өлшем құралдарын калибрлеу үшін немесе стандартты үлгілердің сипаттамаларын айқындау үшін пайдаланылатын өлшемдерді орындау әдістемесі;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z194" w:id="14"/>
-[...15 lines deleted...]
-      9-1) өлшемдерді орындаудың референттік әдістемесі – сол біртекті шама өлшемдерін орындаудың басқа әдістемелерінің көмегімен алынған өлшенген шама мәндерінің дұрыстығын бағалау үшін қолданылуы мүмкін өлшем нәтижелерін алу үшін, сондай-ақ өлшем құралдарын калибрлеу үшін немесе стандартты үлгілердің сипаттамаларын айқындау үшін пайдаланылатын өлшемдерді орындау әдістемесі;</w:t>
+    <w:bookmarkStart w:name="z195" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-2) өлшем құралдарын калибрлеу әдістемесі – шама бірлігінің эталонына немесе өлшем құралына калибрлеуді жүргізу тәртібін және рәсімін белгілейтін құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z195" w:id="15"/>
-[...15 lines deleted...]
-      9-2) өлшем құралдарын калибрлеу әдістемесі – шама бірлігінің эталонына немесе өлшем құралына калибрлеуді жүргізу тәртібін және рәсімін белгілейтін құжат;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10) алып тасталды - ҚР 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11) алып тасталды - ҚР 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) өлшем құралдарын метрологиялық аттестаттау – айналымға санаулы данада шығарылатын өлшем құралдарының Қазақстан Республикасының өлшем бiрлiгiн қамтамасыз ету туралы заңнамасының талаптарына сәйкестiгiн белгiлеу (растау);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:p>
-[...141 lines deleted...]
-      12) өлшем құралдарын метрологиялық аттестаттау – айналымға санаулы данада шығарылатын өлшем құралдарының Қазақстан Республикасының өлшем бiрлiгiн қамтамасыз ету туралы заңнамасының талаптарына сәйкестiгiн белгiлеу (растау);</w:t>
+    <w:bookmarkStart w:name="z196" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-1) өлшем құралдарын салыстырып тексеру – өлшем құралдарының міндетті метрологиялық талаптарға сәйкестiгiн растау мақсатында орындалатын операциялар жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z196" w:id="17"/>
-[...15 lines deleted...]
-      12-1) өлшем құралдарын салыстырып тексеру – өлшем құралдарының міндетті метрологиялық талаптарға сәйкестiгiн растау мақсатында орындалатын операциялар жиынтығы;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-2) өлшем құралдарын салыстырып тексеру әдiстемесi – орындалуы өлшем құралдарының метрологиялық сипаттамаларға белгiленген талаптарға сәйкестiгiн айқындауға және растауға мүмкiндiк беретiн операциялар жиынтығының сипаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) өлшем құралдарын салыстырып тексерушi – өлшем құралдарын салыстырып тексеруді жүргiзу құқығына аттестатталған жеке тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:p>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z58" w:id="19"/>
+    <w:bookmarkStart w:name="z58" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) өлшем құралдарын сынау - сынау объектiлерiне түрлi сынау әсерлерiн қолдана отырып өлшем құралдарының белгiленген нормаларға сәйкестiк дәрежесiн анықтау үшiн өткiзiлетiн операциялар жиынтығы; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15) алып тасталды - ҚР 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) өлшем құралы – өлшемге арналған және метрологиялық сипаттамалары бар техникалық құрал;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z197" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-1) өлшем құралының типін бекіту – уәкілетті органның сынақтардың оң нәтижелері негізінде Қазақстан Республикасының аумағында бекітілген типтегі өлшем құралын қолдануға рұқсат ету туралы шешімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">15) алып тасталды - ҚР 05.10.2018 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">17) алып тасталды - ҚР 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...45 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18) алып тасталды - ҚР 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...108 lines deleted...]
-    <w:bookmarkStart w:name="z63" w:id="22"/>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19) өлшемдердi орындау әдiстемесi - орындалуы өлшем жүргiзудiң осы әдiстемесiмен белгiленген дәлдiкпен өлшем нәтижелерiнiң алынуын қамтамасыз ететiн операциялар мен ережелер жиынтығы; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z64" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) өлшемдердi орындау әдiстемесiн метрологиялық аттестаттау - өлшемдердi орындау әдiстемесiнiң оған қойылатын метрологиялық талаптарға сәйкестiгiн белгiлеу (растау);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z64" w:id="23"/>
-[...15 lines deleted...]
-      20) өлшемдердi орындау әдiстемесiн метрологиялық аттестаттау - өлшемдердi орындау әдiстемесiнiң оған қойылатын метрологиялық талаптарға сәйкестiгiн белгiлеу (растау);</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20-1) алып тасталды - ҚР 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21) алып тасталды - ҚР 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z198" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-1) стандартты үлгі – өлшем дәлдігінің және метрологиялық бақылап тексерудің белгіленген көрсеткіштері бар, болжанатын мақсатына сәйкес сапалық қасиеттерді өлшеу кезінде немесе бағалау кезінде пайдалану үшін белгілі бір қасиеттерге қатысты жеткілікті біртекті және тұрақты материал (зат);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:p>
-[...145 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="25"/>
+    <w:bookmarkStart w:name="z66" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22) уәкілетті орган - техникалық реттеу және метрология саласында мемлекеттік реттеуді жүзеге асыратын мемлекеттік орган; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z67" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) шама бiрлiгi – бірлікке тең сандық мән шартты түрде берiлген тіркелген мөлшердiң шамасы және өзімен біртекті шамаларды сандық жағынан білдіру үшін қолданылатын шама;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z67" w:id="26"/>
-[...15 lines deleted...]
-      23) шама бiрлiгi – бірлікке тең сандық мән шартты түрде берiлген тіркелген мөлшердiң шамасы және өзімен біртекті шамаларды сандық жағынан білдіру үшін қолданылатын шама;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) шама бірлігінің мемлекеттік эталоны – шама бiрлiгiнiң уәкiлеттi органның шешiмiмен танылған және мемлекеттік меншіктегі эталоны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z68" w:id="27"/>
-[...15 lines deleted...]
-      24) шама бірлігінің мемлекеттік эталоны – шама бiрлiгiнiң уәкiлеттi органның шешiмiмен танылған және мемлекеттік меншіктегі эталоны;</w:t>
+    <w:bookmarkStart w:name="z199" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24-1) шама бірлігінің мөлшерін беру – өлшем құралымен сақталатын шама мөлшерін осы шама бірлігінің эталонымен немесе дәлдік көрсеткіштері анағұрлым жоғары стандартты үлгімен жаңғыртылатын немесе сақталатын шама бірлігіне келтіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z199" w:id="28"/>
-[...15 lines deleted...]
-      24-1) шама бірлігінің мөлшерін беру – өлшем құралымен сақталатын шама мөлшерін осы шама бірлігінің эталонымен немесе дәлдік көрсеткіштері анағұрлым жоғары стандартты үлгімен жаңғыртылатын немесе сақталатын шама бірлігіне келтіру;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) шама бiрлiгiнiң эталоны - уәкiлеттi мемлекеттiк орган белгiлеген тәртiппен бекiтiлген, мөлшерiн осы шаманың басқа өлшем құралдарына беру мақсатында, шама бiрлiгiн (шама бiрлiгiнiң еселiк не үлестiк мәндерiн) жаңғыртуға және (немесе) сақтауға арналған өлшем құралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z69" w:id="29"/>
-[...15 lines deleted...]
-      25) шама бiрлiгiнiң эталоны - уәкiлеттi мемлекеттiк орган белгiлеген тәртiппен бекiтiлген, мөлшерiн осы шаманың басқа өлшем құралдарына беру мақсатында, шама бiрлiгiн (шама бiрлiгiнiң еселiк не үлестiк мәндерiн) жаңғыртуға және (немесе) сақтауға арналған өлшем құралы;</w:t>
+    <w:bookmarkStart w:name="z200" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) шама бірлігінің эталонын немесе өлшем құралын калибрлеу – шама бірлігі эталонының немесе өлшем құралының метрологиялық сипаттамаларының шынайы мәндерiн айқындау мақсатында осы шама бірлігі эталонының немесе өлшем құралының көмегімен алынған шаманың мәнi мен анағұрлым жоғары дәлдіктегі шама бірлігі эталонының көмегiмен айқындалған тиісті шама мәні арасындағы арақатынасты белгiлейтiн операциялар жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z200" w:id="30"/>
-[...15 lines deleted...]
-      26) шама бірлігінің эталонын немесе өлшем құралын калибрлеу – шама бірлігі эталонының немесе өлшем құралының метрологиялық сипаттамаларының шынайы мәндерiн айқындау мақсатында осы шама бірлігі эталонының немесе өлшем құралының көмегімен алынған шаманың мәнi мен анағұрлым жоғары дәлдіктегі шама бірлігі эталонының көмегiмен айқындалған тиісті шама мәні арасындағы арақатынасты белгiлейтiн операциялар жиынтығы;</w:t>
+    <w:bookmarkStart w:name="z201" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) шама бірліктерінің эталондарын салғастыру – бір дәлдік деңгейіндегі шама бірліктерінің эталондарымен өлшем бірлігін жаңғыртқан және берген кезде өлшем нәтижелері арасындағы арақатынастарды белгілеу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z201" w:id="31"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2112,70 +2226,70 @@
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасының өлшем бірлігін қамтамасыз ету туралы заңнамасы Қазақстан Республикасының Конституциясына негiзделедi және осы Заң мен өзге де нормативтiк</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> құқықтық актiлерден</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="32"/>
+    <w:bookmarkStart w:name="z70" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Егер Қазақстан Республикасы бекiткен халықаралық шартта осы Заңдағыдан өзгеше ережелер белгiленген болса онда халықаралық шарттың ережелерi қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2412,51 +2526,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 4-бап жаңа редакцияда - ҚР 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2497,292 +2611,292 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-бап алып тасталды - ҚР 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="33"/>
+    <w:bookmarkStart w:name="z9" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-бап. Өлшем бiрлiгiн қамтамасыз ету мемлекеттік жүйесiнiң құрылымы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Өлшем бiрлiгiн қамтамасыз ету мемлекеттік жүйесiнің құрылымына:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының Үкіметі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уәкілетті орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өз құзыреті шегінде мемлекеттік органдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік ғылыми метрологиялық орталық;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жеке және заңды тұлғалар кіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-бап жаңа редакцияда - ҚР 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-1-бап. Қазақстан Республикасы Үкіметінің өлшем бірлігін қамтамасыз ету саласындағы құзыреті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z202" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Үкіметінің өлшем бірлігін қамтамасыз ету саласындағы құзыретіне:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:p>
-[...222 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) өлшем бірлігін қамтамасыз ету саласындағы бірыңғай мемлекеттік саясаттың негізгі бағыттарын әзірлеу; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2827,135 +2941,135 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тарау 6-1-баппен толықтырылды - ҚР 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 19.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3555,51 +3669,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тарау 6-2-баппен толықтырылды - ҚР 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 30.12.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 397-VI</w:t>
       </w:r>
       <w:r>
@@ -3615,51 +3729,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3766,51 +3880,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тарау 6-3-баппен толықтырылды - ҚР 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4263,51 +4377,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тарау 6-4-баппен толықтырылды - ҚР 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4508,51 +4622,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тарау 6-5-баппен толықтырылды - ҚР 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4767,137 +4881,137 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 7-бап жаңа редакцияда - ҚР 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-бап. Өлшем бiрлiгiн қамтамасыз ету саласындағы стандарттау жөнiндегi құжаттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="35"/>
+    <w:bookmarkStart w:name="z1" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Өлшем бiрлiгiн қамтамасыз ету саласындағы стандарттау жөнiндегi құжаттар "Стандарттау туралы" Қазақстан Республикасының Заңына сәйкес әзірленеді және қолданылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z208" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нормативтік құқықтық актілердің талаптарын іске асыру үшін:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z208" w:id="36"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салыстырып тексеру схемалары мен метрологиялық бақылап тексеру схемаларын белгілейтін өлшем бірлігін қамтамасыз ету саласындағы мемлекетаралық және ұлттық стандарттарды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4958,51 +5072,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 8-бап жаңа редакцияда - ҚР 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5041,103 +5155,103 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Өлшемдер және салмақтар жөнiндегi бас конференция қабылдаған және Халықаралық заңдық метрология ұйымы ұсынған Халықаралық бiрлiк жүйесiнiң шама бiрлiктерiн уәкiлеттi мемлекеттiк орган белгiлеген тәртіппен Қазақстан Республикасының аумағында қолдануға жол берiледi. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкiлеттi органның шешiмi бойынша Халықаралық бiрлiктер жүйесiне кiрмейтiн шама бiрлiктерiн қолдануға жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="37"/>
+    <w:bookmarkStart w:name="z96" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Өлшем құралдарын қоса экспортқа шығарылатын өнiмдердiң сипаттамалары мен параметрлерi тапсырыс берушi белгiлеген шама бiрлiктерiнде көрсетiлуi мүмкiн.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 9-бапқа өзгеріс енгізілді - ҚР 2012.07.10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 31-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5244,51 +5358,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 10-бап жаңа редакцияда - ҚР 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5530,51 +5644,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 11-бап жаңа редакцияда - ҚР 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5665,347 +5779,347 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 11-1-баппен толықтырылды - ҚР 2004.06.09. N 558 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; жаңа редакцияда - ҚР 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-2-бап. Стандартты үлгілер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z209" w:id="38"/>
+    <w:bookmarkStart w:name="z209" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Стандартты үлгілер Қазақстан Республикасында қолдануға рұқсат етілген шама бірліктерінің мәндерінде көрсетілген заттар (материалдар) құрамының немесе қасиеттерінің сипаттамаларын жаңғыртуға, сақтауға және беруге арналады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Стандартты үлгілер өлшем құралдарын салыстырып тексеру, калибрлеу, градуирлеу, өлшемдерді орындау әдістемелерін бағалау, шығарылатын өнімнің сапасын бақылау үшін қолданылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z210" w:id="39"/>
+    <w:bookmarkStart w:name="z210" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік метрологиялық бақылау объектілері болып табылатын стандартты үлгілер типін бекітуге және өлшем бірлігін қамтамасыз ету мемлекеттік жүйесінің тізілімінде тіркеуге жатады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 11-2-баппен толықтырылды - ҚР 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-3-бап. Өлшем құралдарын калибрлеу әдістемелері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z212" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Өлшем құралдарын калибрлеу әдістемелері шама бірліктері эталондарының және өлшем құралдарының метрологиялық сипаттамаларының шынайы мәндерін белгілеу жөніндегі операцияларды жүргізу үшін пайдаланылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z213" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Өлшем құралдарын калибрлеу әдістемелерін шама бірліктерінің эталондарын және өлшем құралдарын калибрлеуді орындайтын заңды тұлғалар, оларды жасаушылар, иелері және (немесе) пайдаланушылар әзірлейді және бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тарау 11-2-баппен толықтырылды - ҚР 05.10.2018 </w:t>
-[...117 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тарау 11-3-баппен толықтырылды - ҚР 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 30.12.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 397-VI</w:t>
       </w:r>
       <w:r>
@@ -6134,51 +6248,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 12-бап жаңа редакцияда - ҚР 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 30.12.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 397-VI</w:t>
       </w:r>
       <w:r>
@@ -6194,98 +6308,98 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="42"/>
+    <w:bookmarkStart w:name="z17" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Метрологиялық қызмет</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-тарау алып тасталды - ҚР 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6300,68 +6414,68 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="43"/>
+    <w:bookmarkStart w:name="z22" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Өлшем құралдарының типін бекіту, оларды метрологиялық аттестаттау, салыстырып тексеру, калибрлеу және метрологиялық сараптама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-тараудың тақырыбы жаңа редакцияда - ҚР 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6393,356 +6507,356 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">17-бап. Өлшем құралдарының түрiн бекiту және оларды метрологиялық аттестаттау </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z214" w:id="44"/>
+    <w:bookmarkStart w:name="z214" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік метрологиялық бақылау объектілері болып табылатын өлшем құралдары айналымға шығарылу алдында типін бекітуге жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті орган өлшем құралдарының типін бекіту туралы шешімді өлшем құралдарының типін бекіту мақсаттарына арналған сынақтардың оң нәтижелері негізінде қабылдайды және ол өлшем құралдарының типін бекіту туралы белгіленген үлгідегі сертификатпен куәландырылады, оның қолданылу мерзімі берілген кезде белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="45"/>
+    <w:bookmarkStart w:name="z110" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Айналымға санаулы данада шығарылатын, осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік метрологиялық бақылау объектілері болып табылатын өлшем құралдары үшін метрологиялық аттестаттау жүргізуге рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өлшем құралдарын метрологиялық аттестаттау туралы шешім өлшем құралдарын метрологиялық аттестаттау туралы белгіленген үлгідегі сертификатпен куәландырылады, оның қолданылу мерзімі берілген кезде белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="46"/>
+    <w:bookmarkStart w:name="z111" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Өлшем құралдарының типін бекіту мақсатында сынақтарды және метрологиялық аттестаттауды мемлекеттік ғылыми метрологиялық орталық, оның ішінде үшінші елдердің сынақ зертханаларының материалдық-техникалық базасын пайдалана отырып жүргізеді. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өлшем құралдарының бекітілген типі және метрологиялық аттестаттаудан өткен өлшем құралдары өлшем бірлігін қамтамасыз ету мемлекеттiк жүйесiнiң тiзiлiмiне енгiзiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z225" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. Өлшем құралдарын бастапқы салыстырып тексеру нәтижелері бойынша айналымға шығарылатын өлшем құралдарының тізбесіне енгізілген өлшем құралдары өлшем құралдарының типін бекіту және оларды метрологиялық аттестаттау мақсатында сынақтарға жатпайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...29 lines deleted...]
-      3-1. Өлшем құралдарын бастапқы салыстырып тексеру нәтижелері бойынша айналымға шығарылатын өлшем құралдарының тізбесіне енгізілген өлшем құралдары өлшем құралдарының типін бекіту және оларды метрологиялық аттестаттау мақсатында сынақтарға жатпайды.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Алып тасталды - ҚР 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z113" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Өлшем құралдарының түрiн бекiту туралы ақпарат және бекiтiлген түрдiң күшiн жою туралы шешiм уәкiлеттi органның ресми басылымдарында жарияланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:p>
-[...91 lines deleted...]
-    <w:bookmarkStart w:name="z114" w:id="49"/>
+    <w:bookmarkStart w:name="z114" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Типін бекiту туралы сертификаттың қолданылу мерзiмi аяқталғаннан кейiн пайдаланудағы және сақтауда тұрған өлшем құралдары осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптары сақтала отырып, толық физикалық тозғанға дейiн қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6938,130 +7052,130 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-бап. Өлшем бiрлiгiн қамтамасыз ету саласындағы аккредиттеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z133" w:id="50"/>
+    <w:bookmarkStart w:name="z133" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өлшем құралдарын салыстырып тексеру, калибрлеу құқығына аккредиттеу, өлшемдерді орындау әдiстемелерiн метрологиялық аттестаттау "Сәйкестікті бағалау саласындағы аккредиттеу туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртiппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z223" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өлшем құралдарын салыстырып тексеру құқығына аккредиттеу және өлшемдерді орындау әдiстемелерiн метрологиялық аттестаттау міндетті болып табылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z223" w:id="51"/>
-[...15 lines deleted...]
-      Өлшем құралдарын салыстырып тексеру құқығына аккредиттеу және өлшемдерді орындау әдiстемелерiн метрологиялық аттестаттау міндетті болып табылады.</w:t>
+    <w:bookmarkStart w:name="z224" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өлшем құралдарын калибрлеу құқығына аккредиттеу ерікті болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z224" w:id="52"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7231,900 +7345,996 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Алып тасталды - ҚР 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z118" w:id="53"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармаққа өзгеріс енгізу көзделген – ҚР 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Өлшем құралдарын салыстырып тексеруге аккредиттелген заңды тұлғалар мемлекеттік құпияларды және заңмен қорғалатын өзге де құпияны құрайтын жағдайларды қоспағанда, салыстырып тексерiлетiн өлшем құралдары туралы деректердi электрондық есепке алуды және уәкiлеттi орган айқындаған тәртiппен оларды мемлекеттік ғылыми метрологиялық орталыққа берудi жүзеге асыруға тиiс.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z119" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Өлшем құралдарын салыстырып тексеруді аккредиттелген заңды тұлғалардың аккредиттелген салыстырып тексерушiлерi өлшем құралдарын салыстырып тексеру әдiстемесiне сәйкес жүзеге асырады. Салыстырып тексерушiлердi аттестаттау уәкiлеттi орган айқындайтын тәртіппен бес жылда бір рет жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z120" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Өлшем құралдарын салыстырып тексерудiң оң нәтижелерi өлшем құралдарын салыстырып тексеру әдістемесінде белгіленген талаптарға сәйкес салыстырып тексеру таңбасының бедерімен және салыстырып тексеру туралы сертификатпен куәландырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z119" w:id="54"/>
-[...15 lines deleted...]
-      5. Өлшем құралдарын салыстырып тексеруді аккредиттелген заңды тұлғалардың аккредиттелген салыстырып тексерушiлерi өлшем құралдарын салыстырып тексеру әдiстемесiне сәйкес жүзеге асырады. Салыстырып тексерушiлердi аттестаттау уәкiлеттi орган айқындайтын тәртіппен бес жылда бір рет жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z121" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Физикалық шамалардың өзгерiстерiн олардың мәндерiн нормаланған дәлдiкпен шамалар бiрлiктерiнде бағалаусыз байқау үшiн қолданылатын өлшем құралдары салыстырып тексеруге жатпайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z120" w:id="55"/>
-[...15 lines deleted...]
-      6. Өлшем құралдарын салыстырып тексерудiң оң нәтижелерi өлшем құралдарын салыстырып тексеру әдістемесінде белгіленген талаптарға сәйкес салыстырып тексеру таңбасының бедерімен және салыстырып тексеру туралы сертификатпен куәландырылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұндай техникалық құралдардың жарамдылығын бақылауды оларды пайдаланушылар жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-бап жаңа редакцияда - ҚР 2004.06.09. N 558, өзгерістер енгізілді - 2008.07.05. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N 62-IV </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-баптан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қараңыз), 2012.07.10 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі); 30.12.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 397-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-бап. Шама бірліктерінің эталондарын және өлшем құралдарын калибрлеу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шама бірліктерінің мемлекеттік эталондарына және шама бірліктерінің эталондарына калибрлеу жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Типі бекітуге және салыстырып тексеруге жатпайтын өлшем құралдарына ерікті түрде калибрлеу жүргізілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік реттеуге жататын өлшем тізбелерінде және нормативтік құқықтық актілерде белгіленген метрологиялық талаптар өлшемдер кезінде қолданылатындарды қоспағанда, аккредиттеу субъектілері қолданатын өлшем құралдары калибрлеуге жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өлшем құралдарын калибрлеу осы өлшем құралдарын жасаушы, иесі немесе пайдаланушы айқындайтын тәртіппен орындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шама бірліктерінің эталондарын және өлшем құралдарын калибрлеу нәтижелері өлшем құралына басылатын калибрлеу белгісімен және (немесе) калибрлеу туралы сертификатпен куәландырылады. Калибрлеу туралы сертификатта өлшемдердің метрологиялық сипаттамаларының шынайы мәндерi, метрологиялық бақылап тексерілуі, өлшем белгісіздігі және белгілі бір метрологиялық сипаттамаларға сәйкестігі туралы мәлімдеме көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-бап жаңа редакцияда - ҚР 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); өзгеріс енгізілді – ҚР 30.12.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 397-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Мемлекеттік метрологиялық бақылау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z121" w:id="56"/>
-[...15 lines deleted...]
-      7. Физикалық шамалардың өзгерiстерiн олардың мәндерiн нормаланған дәлдiкпен шамалар бiрлiктерiнде бағалаусыз байқау үшiн қолданылатын өлшем құралдары салыстырып тексеруге жатпайды.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-1-бап. Метрологиялық сараптама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z215" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Өлшемдерге, өлшем құралдарына, оның ішінде нормативтік құқықтық актілердің, техникалық регламенттердің, мемлекетаралық және ұлттық стандарттардың (сәйкестік дәрежесі бірдей халықаралық және өңірлік стандарттар негізінде әзірленетін стандарттарды қоспағанда) жобаларындағы стандартты үлгілерге қойылатын талаптар мемлекеттік ғылыми метрологиялық орталық жүргізетін міндетті метрологиялық сараптамаға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z216" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Өлшемдерге, өлшем құралдарына, оның ішінде қолданыстағы нормативтік құқықтық актілердегі және техникалық регламенттердегі стандартты үлгілерге қойылатын талаптар мемлекеттік ғылыми метрологиялық орталық жүргізетін міндетті метрологиялық сараптамаға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 19-бап жаңа редакцияда - ҚР 2004.06.09. N 558, өзгерістер енгізілді - 2008.07.05. </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 05.10.2018 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тарау 20-1-баппен толықтырылды - ҚР 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі); 30.12.2020 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); өзгеріс енгізілді – ҚР 30.12.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 397-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>20-бап. Шама бірліктерінің эталондарын және өлшем құралдарын калибрлеу</w:t>
-[...89 lines deleted...]
-      Шама бірліктерінің эталондарын және өлшем құралдарын калибрлеу нәтижелері өлшем құралына басылатын калибрлеу белгісімен және (немесе) калибрлеу туралы сертификатпен куәландырылады. Калибрлеу туралы сертификатта өлшемдердің метрологиялық сипаттамаларының шынайы мәндерi, метрологиялық бақылап тексерілуі, өлшем белгісіздігі және белгілі бір метрологиялық сипаттамаларға сәйкестігі туралы мәлімдеме көрсетіледі.</w:t>
+        <w:t>21-бап. Мемлекеттiк метрологиялық бақылаудың мақсаты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкiлеттi орган және оның аумақтық бөлiмшелерi мемлекеттiк метрологиялық бақылауды Қазақстан Республикасының өлшем бірлігін қамтамасыз ету туралы заңнамасының талаптарын жеке және заңды тұлғалардың сақтауын қамтамасыз ету мақсатында жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 20-бап жаңа редакцияда - ҚР 05.10.2018 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">      Ескерту. 21-бап жаңа редакцияда - ҚР 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі); өзгеріс енгізілді – ҚР 30.12.2020 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі); өзгеріс енгізілді – ҚР 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="57"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...331 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">22-бап. Мемлекеттiк метрологиялық бақылау объектiлерi </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z217" w:id="60"/>
+    <w:bookmarkStart w:name="z217" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Мыналар мемлекеттiк метрологиялық бақылау объектiлерi болып табылады: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шама бірліктерінің мемлекеттік эталондары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8207,70 +8417,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) сауда операцияларын жасау кезінде иеліктен шығарылатын өнімнің саны; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) кез келген түрдегі қаптамаларда өлшеніп-оралған өнімді өткізу кезінде оның саны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z218" w:id="61"/>
+    <w:bookmarkStart w:name="z218" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мемлекеттік метрологиялық бақылау осы баптың 1-тармағында көрсетілген, мемлекеттік реттеуге жатқызылатын өлшем тізбелерінде және нормативтік құқықтық актілерде метрологиялық талаптар белгіленген өлшемдер кезінде қолданылатын объектілерге қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8313,71 +8523,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 22-бап жаңа редакцияда - ҚР 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі); өзгеріс енгізілді – ҚР 30.12.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 397-VI</w:t>
       </w:r>
       <w:r>
@@ -8455,181 +8665,266 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24-бап. Мемлекеттік метрологиялық бақылау</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z226" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы Заңның 22-бабының 1-тармағында көрсетілген объектілерді мемлекеттік метрологиялық бақылау жоспардан тыс тексеру, бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау және бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау нысанында жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоспардан тыс тексеру және бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау Қазақстан Республикасының Кәсіпкерлік кодексіне сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z227" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау Қазақстан Республикасының Кәсіпкерлік кодексіне және осы Заңға сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұзушылықтардың уақтылы жолын кесу және оларға жол бермеу, бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау нәтижелері бойынша анықталған бұзушылықтарды өз бетінше жою құқығын бақылау субъектісіне (объектісіне) беру және оған әкімшілік жүктемені төмендету бақылау субъектісіне (объектісіне) бармай профилактикалық бақылаудың мақсаттары болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау әртүрлі ақпарат көздерінен алынған мәліметтерді, оның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік бақылау және қадағалау субъектілері, мемлекеттік органдар мен өзге де ұйымдар берген;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...41 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...69 lines deleted...]
-      1) мемлекеттік бақылау және қадағалау субъектілері, мемлекеттік органдар мен өзге де ұйымдар берген;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақшаға өзгеріс енгізу көзделген – ҚР 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ақпараттық жүйелерден алынған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8970,51 +9265,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9644,51 +9939,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">7) алып тасталды - ҚР 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9800,131 +10095,131 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2012.07.10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 31-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.12.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі); 26.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 273-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі); 30.12.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 397-VI</w:t>
       </w:r>
       <w:r>
@@ -10791,55 +11086,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11165,31 +11460,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>