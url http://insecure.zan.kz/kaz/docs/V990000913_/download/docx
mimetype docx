--- v0 (2025-10-12)
+++ v1 (2026-04-19)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="21d6c0c" w14:textId="21d6c0c">
+    <w:p w14:paraId="ce9ff9b" w14:textId="ce9ff9b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -657,169 +657,351 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z12" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілін тіркеу бойынша мемлекеттік қызмет көрсету тәртібін айқындайды.</w:t>
+        <w:t>
+      1. Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілін тіркеу туралы осы нұсқаулық (бұдан әрі – Нұсқаулық) "Жылжымалы мүлік кепілін тіркеу туралы" 1998 жылғы 30 маусымдағы № 254 Қазақстан Республикасы Заңының (бұдан әрі – Заң) 5-бабына сәйкес әзірленген және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Заңының 10-бабының 1) тармақшасына сәйкес Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілін тіркеу бойынша мемлекеттік қызмет көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z13" w:id="5"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақтың екінші абзацы 12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен (мәтін алып тасталды).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (13.03.2026 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Нұсқаулықта мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z14" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі – көрсетілетін қызметті беруші) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z15" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) көрсетілетін қызметті алушы (уәкілетті өкіл) – көрсетілетін қызметті алушыға кепілді тіркеу туралы өтінішті беретін тұлға; кепіл міндеттемесі тараптарының келісімі бойынша кепіл беруші, сол сияқты кепіл ұстаушы өтініш беруші бола алады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z16" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1136,1738 +1318,2486 @@
         <w:t>
       1) кепіл туралы шарт немесе кепіл туралы талаптар қамтылған өзге де шарт тараптарының бірінің талап етуі бойынша;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) егер кепіл туралы шартта немесе кепіл туралы талап қамтылған өзге де шартта кепілдегі мүлікті кейіннен кепілге қоюға (қайта кепілге қоюға) тыйым салынған болса, жүзеге асырылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру қызметті беруші www.egov.kz "электрондық үкімет" веб-порталы арқылы не осы Нұсқаулықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1 - қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес баяндалған "Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілін тіркеу" мемлекеттік қызмет көрсету тізбесіне (бұдан әрі - Тізбе) сәйкес ақпараттандыру объектілері арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Әділет министрінің 04.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілін тіркеу, "Жылжымалы мүлік кепілін тіркеу туралы" Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Министрлік айқындайтын тәртіппен көрсетілетін қызметті алушының "электрондық үкімет" веб-порталы, сондай-ақ өзге де ақпараттандыру объектілері арқылы берген өтініші негізінде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Әділет министрінің 04.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Жылжымалы мүлік кепілін мемлекеттік тіркеу үшін негіз Тізбенің 8-тармағына сәйкес құжаттарды тіркей отырып, осы Нұсқаулыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш болып табылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Әділет министрінің 04.04.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Әділет министрінің 04.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 217</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес Министрлік айқындайтын тәртіппен көрсетілетін қызметті алушының "электрондық үкімет" веб-порталы, сондай-ақ өзге де ақпараттандыру объектілері арқылы берген өтініші негізінде жүргізіледі.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мемлекеттік қызмет көрсету мерзімі: көрсетілетін қызметті берушіге жүгінген кезде көрсетілетін қызметті алушының құжаттар топтамасын тапсырған кезден бастап өтініш қабылданған кезден бастап 2 жұмыс күні ішінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      www.egov.kz порталында немесе ақпараттандыру объектілері мемлекеттік қызмет тіркеуші органның ақпараттық жүйесіне жылжымалы мүлік кепілін мемлекеттік тіркеу үшін алымның төленгені туралы растау келіп түскен немесе төлемнен босатылған кезден бастап 1 жұмыс күні ішінде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Әділет министрінің 04.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілін тіркеу, жылжымалы мүлік кепілінің тіркеліміне кепіліді тіркеу туралы өтініштен алынған деректерді енгізу арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Әділет министрінің 04.04.2023 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушының ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісімі жазбаша нысанда немесе электрондық цифрлық қолтаңбамен расталған не ұялы байланыстың абоненттік құрылғысы арқылы алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Әділет министрінің 04.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 217</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="20"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш болып табылады.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Көрсетілетін қызметті алушы Тізбенің 8-тармағында көзделген тізбеге сәйкес құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған жағдайда, көрсетілетін қызметті берушінің құжаттарды қабылдау жөніндегі қызметкері өтінішті қабылдаудан бас тартады және осы Нұсқаулыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша құжаттарды қабылдаудан бас тарту туралы қолхат береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы портал арқылы немесе ақпараттандыру объектілері Тізбенің 8-тармағында көзделген тізбеге сәйкес құжаттардың толық топтамасын ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайларда, көрсетілетін қызметті беруші құжаттарды одан әрі қараудан бас тарту туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Әділет министрінің 04.04.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Әділет министрінің 04.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 217</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="21"/>
-[...15 lines deleted...]
-      8. Мемлекеттік қызмет көрсету мерзімі: көрсетілетін қызметті берушіге жүгінген кезде көрсетілетін қызметті алушының құжаттар топтамасын тапсырған кезден бастап өтініш қабылданған кезден бастап 2 жұмыс күні ішінде;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Көрсетілетін қызметті беруші тіркеуге берілген өтініште көрсетілген мәліметтердің және мемлекеттік тіркеу үшін алымның бюджетке төленгенін растайтын құжаттың деректемелерінің толықтығын тексеруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      www.egov.kz порталында немесе ақпараттандыру объектілері мемлекеттік қызмет тіркеуші органның ақпараттық жүйесіне жылжымалы мүлік кепілін мемлекеттік тіркеу үшін алымның төленгені туралы растау келіп түскен немесе төлемнен босатылған кезден бастап 1 жұмыс күні ішінде көрсетіледі.</w:t>
+      Кепіл туралы шартта кепіл нысанасы, кепілмен қамтамасыз етілетін міндеттеменің мәні, мөлшері немесе барынша жоғары сомасы мен орындау мерзімі көрсетілуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кепіл нысанасы болып табылатын жылжымалы мүлік және (немесе) жылжымалы мүліктің жекелеген санаттары (машина жабдығы мен материалдық айналым құралдарының қорларын қоса алғанда) кепілмен қамтамасыз етудің нақты сипаттамасын талап етусіз және кепіл нысанасын бағалаусыз кепіл нысанасының ортақ сипаттамасы болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кепіл туралы шартта тараптардың қайсысында кепілге салынған мүлік бар екені және оны пайдалану мүмкіндігі көрсетілуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кепіл нысанасын бағалау, егер Қазақстан Республикасының заңдарында өзгеше белгіленбесе, теңгемен көрсетіледі және тараптардың келісімімен айқындалуы мүмкін. Шетел валютасында міндеттеме қамтамасыз етілетін кепіл нысанасын бағалау теңгемен және кепіл туралы шартты жасау күніндегі айырбастау валютасының нарықтық бағамы бойынша міндеттеме валютасында көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тіркеуге ұсынылған құжаттар сәйкес болған жағдайда көрсетілетін қызметті беруші Нұсқаулыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жылжымалы мүлік кепілінің тізіліміне мәліметтер енгізеді және осы Нұсқаулыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жылжымалы мүлік кепілін тіркеу туралы куәлікті қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілін тіркеуге ұсынылған құжаттарда бұзушылықтар анықталған жағдайда көрсетілетін қызметті беруші Тізбенің 9-тармағында көзделген негіздер бойынша осы Нұсқаулыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша бас тарту шығарады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Әділет министрінің 04.04.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 04.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 217</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
-[...15 lines deleted...]
-      9. Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілін тіркеу, жылжымалы мүлік кепілінің тіркеліміне кепіліді тіркеу туралы өтініштен алынған деректерді енгізу арқылы жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Құқықтарды (талаптарды) басқаға беруді тіркеу жағдайында көрсетілетін қызметті алушы Тізбенің 8-тармағында көзделген құжаттарды қоса бере отырып, осы Нұсқаулыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өзгерістер мен толықтырулар енгізуді тіркеу туралы өтінішті ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
-[...15 lines deleted...]
-      10. Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушының ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісімі жазбаша нысанда немесе электрондық цифрлық қолтаңбамен расталған не ұялы байланыстың абоненттік құрылғысы арқылы алынады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Әділет министрінің 04.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Көрсетілетін қызметті алушы жылжымалы мүлік кепілін тіркеу туралы куәліктің телнұсқасын алу үшін осы Нұсқаулыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жылжымалы мүлік кепілін тіркеу туралы куәлік телнұсқасын алу туралы өтінішті және тіркеу алымы сомасының бюджетке төленгенін растайтын құжатты, жылжымалы мүлік кепілін тіркеу туралы куәлік үшін төлемді растайтын құжатты ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Әділет министрінің 04.04.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 217</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету сатысы туралы деректерді "Мемлекеттік көрсетілетін қызметтер туралы" Заңның 5-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11) тармақшасына сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. "Азаматтарға арналған үкімет" мемлекеттік корпорациясының ақпараттық жүйесі бұзылған жағдайда бір жұмыс күні ішінде "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторын (бұдан әрі – оператор) хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл жағдайда оператор Нұсқаулықтың осы тармағының бірінші бөлігінде көрсетілген мерзім ішінде техникалық проблема туралы хаттаманы жасайды және оған көрсетілетін қызметті берушімен қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. Жылжымалы мүлік кепілінің тізілімінде кепілді тоқтату кепіл берушінің негізгі міндеттемені орындауын растайтын құжат ұсыныла отырып, осы Нұсқаулыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша кепіл ұстаушының өтініші негізінде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы мүлікке басқа кепіл ұстаушылар болған кезде кепілді тоқтату оларды хабардар ету туралы құжат ұсынылған соң жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Құжаттарды қарау нәтижелері бойынша көрсетілетін қызметті беруші кепілдің тоқтатылуын тіркейді және көрсетілетін қызметті алушыға осы Нұсқаулыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес кепілдің тоқтатылғаны туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Әділет министрінің 13.09.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 795</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="24"/>
-[...54 lines deleted...]
-      Көрсетілетін қызметті алушы портал арқылы немесе ақпараттандыру объектілері Тізбенің 8-тармағында көзделген тізбеге сәйкес құжаттардың толық топтамасын ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайларда, көрсетілетін қызметті беруші құжаттарды одан әрі қараудан бас тарту туралы хабарлама жібереді.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілін тіркеген кезде жіберілген техникалық қателерді түзету мүдделі тұлғаның өтініші бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші тіркеуге өтініште көрсетілген мәліметтерді тексереді, мәліметтерді архивтік материалдардың деректерімен салыстырып тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші жылжымалы мүлік кепілінің тізіліміне "ерекше белгілер" бағанына, сондай-ақ кепілді тіркеу туралы куәлікке қосымша жазба енгізу арқылы техникалық қателерді түзетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әділет министрлігі мемлекеттік қызметтер көрсету тәртібі және мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерге енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты олар бекітілген немесе өзгертілген күннен бастап үш жұмыс күні ішінде көрсетілетін қызметті берушіге береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Әділет министрінің 04.04.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 217</w:t>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда – ҚР Әділет министрінің 23.02.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 159</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (24.02.2024 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z42" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Көрсетілетін қызметті берушінің және (немесе) олардың қызметкерлерінің мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтерді тікелей көрсететін көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап бес жұмыс күні ішінде қарауға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қарауды жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу саласындағы қызметті мемлекеттік реттеуді және бақылауды жүзеге асыратын уәкілетті орган, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым келіп түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті беруші, лауазымды адам, шешімге, әрекетке (әрекетсіздікке) шағым жасайды, егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Әділет министрінің 13.09.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 795</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...193 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      20. Алып тасталды - ҚР Әділет министрінің 13.09.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 795</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 04.04.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 217</w:t>
+        <w:t xml:space="preserve">      21. Алып тасталды - ҚР Әділет министрінің 13.09.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 795</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...45 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Әділет министрінің 04.04.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 217</w:t>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...245 lines deleted...]
-</w:t>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Әділет министрінің 13.09.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 795</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...103 lines deleted...]
-</w:t>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда – ҚР Әділет министрінің 23.02.2024 </w:t>
-[...333 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -2975,105 +3905,112 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нұсқаулыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="33"/>
+    <w:bookmarkStart w:name="z67" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Әділет министрінің 04.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 217</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5726,50 +6663,155 @@
               <w:t>
 Сандық құжаттар қызметі мобильді қосымшада және пайдаланушылардың ақпараттық жүйелерінде рұқсат етілген пайдаланушылар үшін қол жетімді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цифрлық құжатты пайдалану үшін пайдаланушылардың мобильді қосымшасында және ақпараттық жүйелерінде қолжетімді әдістермен авторизациядан өту қажет, бұдан әрі "цифрлық құжаттар" бөлімінде одан әрі пайдалану үшін қажетті құжатты қарау қажет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7964,68 +9006,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ___________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ("Азаматтарға арналған үкімет" мемлекеттік корпорациясы" КЕАҚ филиалы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="34"/>
+    <w:bookmarkStart w:name="z51" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20___ ж. "___" ________ № ______ өтініш бойынша құжаттардың болуына  қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уақыты: _____________ сағ.____________ мин.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8160,50 +9202,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (ол болған кезде) және қолы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20____ ж. _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8495,68 +9653,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       туралы электрондық куәліктің</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="35"/>
+    <w:bookmarkStart w:name="z53" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> МІНДЕТТІ МЕМЛЕКЕТТІК ТІРКЕУГЕ ЖАТПАЙТЫН ЖЫЛЖЫМАЛЫ МҮЛІК КЕПІЛІН ТІРКЕУ ТУРАЛЫ  КУӘЛІК</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Органның атауы __________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9375,50 +10533,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы құжат "Электрондық құжат және электрондық цифрлық қолтаңба туралы" 2003 жылғы 7 қаңтардағы ҚРЗ 7-бабының 1-тармағына сәйкес қағаз жеткізгіштегі құжатпен бірдей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       штрих-код "Жылжымайтын мүлік кепілінің тізілімдемесі" АЖ-дан алынған және тиісті Мемлекеттік корпорацияның электрондық-цифрлық қолтаңбасымен қол қойылған деректерді қамтиды</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9510,68 +10784,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">нысан нұсқаулыққа </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z55" w:id="36"/>
+    <w:bookmarkStart w:name="z55" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-қосымша жаңа редакцияда - ҚР Әділет министрінің 04.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10038,68 +11312,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Парақ № ______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тіркеу ісі № ______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="37"/>
+    <w:bookmarkStart w:name="z57" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілінің тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -12739,68 +14013,68 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       органның атауы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20__ ж. "___" _________ № ____ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="38"/>
+    <w:bookmarkStart w:name="z59" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік  кепілін мемлекеттік тіркеу туралы куәлік</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________ берді</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13691,50 +14965,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы куәлік кепіл өтелген кезде Мемлекеттік корпорацияға қайтарылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Куәлік жоғалған (бүлінген) кезде құқық иеленушісі куәліктің жоғалған (бүлінген) себебін көрсетіп, Мемлекеттік корпорацияға өтініш береді.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14089,50 +15479,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы құжат "Электрондық құжат және электрондық цифрлық қолтаңба туралы" 2003 жылғы 7 қаңтардағы ҚРЗ 7-бабының 1-тармағына сәйкес қағаз жеткізгіштегі құжатпен бірдей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       штрих-код "Жылжымайтын мүлік кепілінің тізілімдемесі" АЖ-дан алынған және тиісті Мемлекеттік корпорацияның электрондық-цифрлық қолтаңбасымен қол қойылған деректерді қамтиды</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15083,50 +16589,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________ "___" ________ 20__ ж. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы)</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16488,55 +18110,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -16862,31 +18484,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>