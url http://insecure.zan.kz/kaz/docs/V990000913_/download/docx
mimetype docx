--- v1 (2026-04-19)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ce9ff9b" w14:textId="ce9ff9b">
+    <w:p w14:paraId="7fe4ef6" w14:textId="7fe4ef6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -662,1674 +662,1742 @@
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z12" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілін тіркеу туралы осы нұсқаулық (бұдан әрі – Нұсқаулық) "Жылжымалы мүлік кепілін тіркеу туралы" 1998 жылғы 30 маусымдағы № 254 Қазақстан Республикасы Заңының (бұдан әрі – Заң) 5-бабына сәйкес әзірленген және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Заңының 10-бабының 1) тармақшасына сәйкес Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілін тіркеу бойынша мемлекеттік қызмет көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z68" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нұсқаулық Қазақстан Республикасының бүкіл аумағында "Азаматтарға арналған үкімет" мемлекеттік корпорациясының қолдануына жатады, заңнамаға сәйкес оған жылжымалы мүлік кепілінің жекелеген түрлерін тіркеу жүктелген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Нұсқаулықта мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі – көрсетілетін қызметті беруші) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушы (уәкілетті өкіл) – көрсетілетін қызметті алушыға кепілді тіркеу туралы өтінішті беретін тұлға; кепіл міндеттемесі тараптарының келісімі бойынша кепіл беруші, сол сияқты кепіл ұстаушы өтініш беруші бола алады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жылжымалы мүлік кепілінің бірыңғай тізілімі – жылжымалы мүлік кепілі ақпаратына қол жеткізудің, жылжымалы мүлік кепілін тіркеуге электрондық нысанда өтініш жіберудің бірыңғай терезесін және көрсетілетін қызметті берушінің осы Заңда және Қазақстан Республикасының өзге де заңнамалық актілерінде белгіленген тәртіппен жасалатын өзге де әрекеттерін білдіретін цифрлық жүйе (бұдан әрі – көрсетілетін қызметті берушінің цифрлық жүйесі);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жылжымалы мүлік – көлік құралдарын, айналымдағы тауарларды, бағалы қағаздарды, ақшаны, мүліктік құқықтарды, оның ішінде болашақтағы өнімге және өзге де мүлікке құқықты қоса алғанда, жылжымайтын мүлікке жатпайтын мүлік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жылжымалы мүлік кепілін тіркеу – жылжымалы мүлік кепілінің тізіліміне кепіл туралы шарттағы немесе кепіл талаптары қамтылған өзге де шарттағы мәліметтерді енгізу жөнінде жылжымалы мүлік кепілін тіркеу кезінде туындайтын қатынастарға қатысушылар әрекеттерінің жиынтығын, жылжымалы мүлік кепілін тіркеу туралы куәлік беруді және көрсетілетін қызметті беруші осы Заңда және Қазақстан Республикасының өзге де заңнамалық актілерінде белгіленген тәртіппен жасалатын өзге де әрекеттерін білдіретін, көрсетілетін қызметті берушінің жылжымалы мүлік кепілін есепке алу рәсімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жылжымалы мүлік кепілін тіркеу туралы куәлік – көрсетілетін қызметті берушінің өтініш берушіге беретін және жылжымалы мүлік кепілін тіркеу фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жылжымалы мүлік кепілінің тізілімі (кепіл тізілімі) – көрсетілетін қызметті беруші Қазақстан Республикасының заңнамасында белгіленген тәртіппен жүзеге асыратын ақпаратты есепке алу және сақтау жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) кепілді цифрлық тіркеу – жылжымалы мүлік кепілінің бірыңғай тізілімі арқылы электрондық нысандағы өтініш негізінде жүзеге асырылатын жылжымалы мүлік кепілін тіркеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мемлекеттік көрсетілетін қызмет нәтижесіне автоматтандырылған қол қою – қажетті барлық деректер мен растаулар цифрлық объектілерден және жүйелерден алынған жағдайда көрсетілетін қызметті берушінің қатысуынсыз мемлекеттік көрсетілетін қызметтің электрондық нәтижесіне электрондық цифрлық қолтаңбаны автоматтандырылған түрде қою.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      1-тармақтың екінші абзацы 12.07.2026 бастап </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолданысқа</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 988</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі - ҚР Әділет министрінің 20.03.2026 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> бұйрығымен (мәтін алып тасталды).</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...422 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="13"/>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы Нұсқаулықтың күші міндетті мемлекеттік тіркеуге жататын жылжымалы мүлік кепілін тіркеуге, сондай-ақ тіркелуін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өзге де уәкілетті органдар жүзеге асыратын жылжымалы мүлік кепілінің жекелеген түрлерін тіркеуге қолданылмайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z23" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілін тіркеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z24" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілін тіркеу:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z25" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кепіл туралы шарт немесе кепіл туралы талаптар қамтылған өзге де шарт тараптарының бірінің талап етуі бойынша;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z26" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) егер кепіл туралы шартта немесе кепіл туралы талап қамтылған өзге де шартта кепілдегі мүлікті кейіннен кепілге қоюға (қайта кепілге қоюға) тыйым салынған болса, жүзеге асырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z27" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру қызметті беруші www.egov.kz "цифрлық үкімет" веб-порталы арқылы не осы Нұсқаулықтың 1 - қосымшасына сәйкес баяндалған "Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілін тіркеу" мемлекеттік қызмет көрсету тізбесіне (бұдан әрі - Тізбе) сәйкес екінші деңгейдегі банктердің цифрлық объектілері арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1. Мемлекеттік көрсетілетін қызмет электрондық нысанда көрсетілген кезде мемлекеттік көрсетілетін қызметтің нәтижесі цифрлық объектілерден және цифрлық жүйелерден барлық қажетті деректер мен растаулар алынған жағдайда көрсетілетін қызметті берушінің қатысуынсыз электрондық цифрлық қолтаңбаны қою арқылы автоматтандырылған режимде қол қойылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z23" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілін тіркеу тәртібі</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 5-1-тармақпен толықтырылды - ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 988</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-2. Көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олардың нысаны мен мазмұнына қойылатын талаптарға сәйкес келмеген, мемлекеттік қызметті көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде көзделген тізбеге сәйкес қызмет алушы құжаттардың толық топтамасын ұсынбаған жағдайларда, Мемлекеттік корпорацияның қызметкері өтініштерді цифрлық күту парағы арқылы қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z24" w:id="15"/>
-[...15 lines deleted...]
-      4. Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілін тіркеу:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші абзацында көзделген негіз бойынша көрсетілетін қызметті алушы ұсынған құжаттар (оның ішінде түпнұсқалар) мемлекеттік корпорацияның сақтауына қабылданбай, көрсетілетін қызметті алушыға қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы тоқтата тұру мерзімі шегінде анықталған кемшіліктер жойылғаннан кейін құжаттарды қайта ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті алушыға анықталған кемшіліктерді жою үшін мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде белгіленген тиісті мемлекеттік көрсетілетін қызметті көрсетуге арналған жалпы мерзімге енгізілмейтін және одан аспауға тиіс мерзім белгіленеді. Атап айтқанда, тоқтата тұру мерзімдері Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 5-тармағына сәйкес келуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда көрсетілетін қызметті алушы алғаш жүгінген күн мемлекеттік көрсетілетін қызметті алуға өтініш және (немесе) құжаттар қабылданған күн болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік көрсетілетін қызметті көрсету мерзімінің өтуі анықталған кемшіліктер жойылған сәттен бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған кемшіліктер белгіленген мерзімде жойылмаған жағдайда Мемлекеттік корпорацияның қызметкері өтінішті және құжаттарды қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 5-2-тармақпен толықтырылды - ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 988</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілін тіркеу, "Жылжымалы мүлік кепілін тіркеу туралы" Заңның 5-бабына сәйкес Министрлік айқындайтын тәртіппен көрсетілетін қызметті алушының "цифрлық үкімет" веб-порталы, сондай-ақ өзге де екінші деңгейдегі банктердің цифрлық объектілері арқылы берген өтініші негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...362 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="18"/>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Жылжымалы мүлік кепілін мемлекеттік тіркеу үшін негіз Тізбенің 8-тармағына сәйкес құжаттарды тіркей отырып, осы Нұсқаулыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Әділет министрінің 04.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мемлекеттік қызмет көрсету мерзімі: көрсетілетін қызметті берушіге жүгінген кезде көрсетілетін қызметті алушының құжаттар топтамасын тапсырған кезден бастап өтініш қабылданған кезден бастап 2 жұмыс күні ішінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      www.egov.kz порталында немесе екінші деңгейдегі банктердің цифрлық объектілері мемлекеттік қызмет тіркеуші органның ақпараттық жүйесіне құжаттар келіп түскен бастап 1 жұмыс күні ішінде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Әділет министрінің м.а. 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 695</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілін тіркеу, жылжымалы мүлік кепілінің тіркеліміне кепіліді тіркеу туралы өтініштен алынған деректерді енгізу арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z32" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушының цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісімі жазбаша нысанда немесе электрондық цифрлық қолтаңбамен расталған не ұялы байланыстың абоненттік құрылғысы арқылы алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Әділет министрінің 04.04.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 217</w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10-1. Көрсетілетін қызметті беруші "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-2-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету мерзімін тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызмет көрсету мерзімін тоқтата тұру осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша Мемлекеттік көрсетілетін қызметті көрсету процесін тоқтата тұру туралы көрсетілетін қызметті беруші көрсетілетін қызметті алушыға хабарлама жіберген күннен басталады. Мемлекеттік қызмет көрсету мерзімінің өтуі көрсетілетін қызметті беруші мемлекеттік қызмет көрсету процесін қайта бастау туралы шешім шығарған күннен бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету процесін мынадай жағдайларда тоқтатады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) азамат қайтыс болған (оның ішінде қайтыс болды деп жарияланған) немесе заңды тұлға қайта ұйымдастырылған, таратылған жағдайда, егер көрсетілетін қызметті алушылардың тиісті материалдық немесе материалдық емес игіліктерді алуға құқықтары құқықтық мирасқорлыққа жол берсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азамат Қазақстан Республикасының заңдарында белгіленген тәртіппен әрекетке қабілетсіз және (немесе) әрекет қабілеті шектеулі деп танылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік органдар, сот қарайтын мәселелер шешілгенге дейін немесе Қазақстан Республикасының заңнамасында көзделген өзге де тәртіппен мемлекеттік қызмет көрсету мүмкін болмаған жағдайларда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олар нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 10-тармағында көзделген тізбеге сәйкес құжаттардың толық емес топтамасы ұсынылған жағдайда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)-3) тармақшаларда берілген ақпарат мемлекеттік органдардың цифрлық жүйелерін интеграциялау арқылы көрсетілетін қызметті берушіге келіп түсуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың үшінші бөлігінің 4) тармақшасында көзделген негіз бойынша мемлекеттік қызмет көрсету процесі тоқтатыла тұрған жағдайда, көрсетілетін қызметті алушы ұсынған құжаттар (оның ішінде түпнұсқалар) көрсетілетін қызметті берушінің сақтауына қабылданбай, көрсетілетін қызметті алушыға қайтарылуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы тоқтата тұру мерзімі шегінде анықталған кемшіліктер жойылғаннан кейін құжаттарды қайта ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету процесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы тармақтың үшінші бөлігінің 1) және 2) тармақшаларында көзделген жағдайларда – тиісті адамның құқықтық мирасқоры анықталғанға немесе әрекетке қабілетсіз адамға қорғаншы тағайындалғанға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы тармақтың үшінші бөлігінің 3) тармақшасында көзделген жағдайларда – мемлекеттік орган ұстанымды айқындағанға дейін немесе сот актісі заңды күшіне енгенге дейін немесе мәселе Қазақстан Республикасының заңнамасында көзделген өзге де тәртіппен шешілгенге дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы тармақтың үшінші бөлігінің 4) тармақшасында көзделген жағдайларда – анықталған кемшіліктер көрсетілетін қызметті беруші белгілеген мерзімде жойылғанға дейін тоқтатыла тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың алтыншы бөлігінің 3) тармақшасында көзделген тоқтата тұру мерзімі Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 5-тармағында белгіленген тиісті мемлекеттік қызмет көрсетудің жалпы мерзімінен аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші көрсетілетін қызметті алушының өтінішхаты бойынша немесе өз бастамасы бойынша мемлекеттік қызмет көрсету процесін мынадай жағдайларда тоқтатады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күш әсер еткен жағдайда. Мемлекеттік қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күш әрекеті деп төтенше жағдайдың енгізілуі, табиғи және техногендік сипаттағы төтенше жағдайдың туындау қаупі немесе туындауы түсініледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушы заңды өкілдерінің көрсетілетін қызметті алу жағдайларын қоспағанда, оның мемлекеттік қызмет көрсету мерзімінен асатын мерзімде қызметтік іссапарда, медициналық ұйымда стационарлық емделуде болған жағдайда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 10-1-тармақпен толықтырылды - ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 988</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...378 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="20"/>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Көрсетілетін қызметті алушы Тізбенің 8-тармағында көзделген тізбеге сәйкес құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған жағдайда, көрсетілетін қызметті берушінің құжаттарды қабылдау жөніндегі қызметкері өтінішті қабылдаудан бас тартады және осы Нұсқаулыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша құжаттарды қабылдаудан бас тарту туралы қолхат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы портал арқылы немесе ақпараттандыру объектілері Тізбенің 8-тармағында көзделген тізбеге сәйкес құжаттардың толық топтамасын ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайларда, көрсетілетін қызметті беруші құжаттарды одан әрі қараудан бас тарту туралы хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2366,70 +2434,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="21"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z34" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Көрсетілетін қызметті беруші тіркеуге берілген өтініште көрсетілген мәліметтердің толықтығын тексеруді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кепіл туралы шартта кепіл нысанасы, кепілмен қамтамасыз етілетін міндеттеменің мәні, мөлшері немесе барынша жоғары сомасы мен орындау мерзімі көрсетілуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2579,127 +2647,147 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 04.04.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгерістер енгізілді - ҚР Әділет министрінің 04.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 217</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі); 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 695</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Құқықтарды (талаптарды) басқаға беруді тіркеу жағдайында көрсетілетін қызметті алушы Тізбенің 8-тармағында көзделген құжаттарды қоса бере отырып, осы Нұсқаулыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өзгерістер мен толықтырулар енгізуді тіркеу туралы өтінішті ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2718,436 +2806,374 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      14. Көрсетілетін қызметті алушы жылжымалы мүлік кепілін тіркеу туралы куәліктің телнұсқасын алу үшін осы Нұсқаулыққа </w:t>
+      14. Жылжымалы мүлік кепілін тіркеу туралы куәліктің телнұсқасын алу үшін көрсетілетін қызметті алушы осы Нұсқаулыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша жылжымалы мүлік кепілін тіркеу туралы куәлік телнұсқасын алу туралы өтінішті және тіркеу алымы сомасының бюджетке төленгенін растайтын құжатты, жылжымалы мүлік кепілін тіркеу туралы куәлік үшін төлемді растайтын құжатты ұсынады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жылжымалы мүлік кепілін тіркеу туралы куәліктің телнұсқасын алуға өтінішті және жылжымалы мүлік кепілін тіркеу туралы куәлік үшін төлем жасалғанын растайтын құжатты ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 988</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету сатысы туралы деректерді "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Заңның 5-бабы 2-тармағының 11) тармақшасына сәйкес цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      15-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. "Азаматтарға арналған үкімет" мемлекеттік корпорациясының цифрлық жүйесі бұзылған жағдайда бір жұмыс күні ішінде "цифрлық үкімет" цифрлық инфрақұрылымының операторын (бұдан әрі – оператор) хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл жағдайда оператор Нұсқаулықтың осы тармағының бірінші бөлігінде көрсетілген мерзім ішінде техникалық проблема туралы хаттаманы жасайды және оған көрсетілетін қызметті берушімен қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...189 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="24"/>
+    <w:bookmarkStart w:name="z39" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Жылжымалы мүлік кепілінің тізілімінде кепілді тоқтату кепіл берушінің негізгі міндеттемені орындауын растайтын құжат ұсыныла отырып, осы Нұсқаулыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша кепіл ұстаушының өтініші негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы мүлікке басқа кепіл ұстаушылар болған кезде кепілді тоқтату оларды хабардар ету туралы құжат ұсынылған соң жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3222,70 +3248,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="25"/>
+    <w:bookmarkStart w:name="z40" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілін тіркеген кезде жіберілген техникалық қателерді түзету мүдделі тұлғаның өтініші бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші тіркеуге өтініште көрсетілген мәліметтерді тексереді, мәліметтерді архивтік материалдардың деректерімен салыстырып тексереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3358,88 +3384,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (24.02.2024 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="26"/>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z42" w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Көрсетілетін қызметті берушінің және (немесе) олардың қызметкерлерінің мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтерді тікелей көрсететін көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап бес жұмыс күні ішінде қарауға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3656,148 +3682,50 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      21. Алып тасталды - ҚР Әділет министрінің 13.09.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 795</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
-      </w:r>
-[...96 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -3905,112 +3833,105 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нұсқаулыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="28"/>
+    <w:bookmarkStart w:name="z67" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Әділет министрінің 04.04.2023 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Әділет министрінің 30.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 217</w:t>
+        <w:t>№ 988</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -4025,177 +3946,61 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің атауы: "Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілін тіркеу"</w:t>
-[...125 lines deleted...]
-6. Жылжымалы мүлік кепілін тіркеу туралы куәліктің телнұсқасын беру</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4227,88 +4032,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметтің атауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Азаматтарға арналған үкімет "мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы</w:t>
+Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілін тіркеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4340,196 +4145,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Мемлекеттік қызметтерді көрсетілетін тәсілдері </w:t>
+              <w:t>
+Қызмет берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- "Азаматтарға арналған үкімет" мемлекеттік корпорациясы арқылы / "электрондық үкімет" веб-порталы арқылы ақпараттандыру объектілері:</w:t>
-[...107 lines deleted...]
-6. Жылжымалы мүлік кепілін тіркеу туралы куәліктің телнұсқасын беру</w:t>
+"Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4562,177 +4259,177 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы (бар болса ):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті берушіге жүгінген кезде көрсетілетін қызметті алушы құжаттар топтамасын тапсырған бастап:</w:t>
+1. Кепілді тіркеу (мемлекеттік тіркеу куәлігі)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-мемлекеттік қызмет өтініш қабылданған бастап екі жұмыс күні ішінде көрсетіледі;</w:t>
+2. Шарт талаптарының өзгеруі нәтижесінде ауыртпалықтардың өзгеруін тіркеу (қайта кепіл)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) "электрондық үкімет" порталында:</w:t>
+3. Талаптарды беруді тіркеу</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-www.egov.kz. мемлекеттік қызмет тіркеуші органның ақпараттық жүйесіне жылжымалы мүлік кепілін мемлекеттік тіркеу үшін алымның төленгені немесе алымды төлеуден босатылғаны туралы растау келіп түскен бастап бір жұмыс күні ішінде көрсетіледі.</w:t>
+4. Міндеттемелердің орындалмағаны туралы хабарламаны тіркеу, сауда-саттықты өткізу туралы тіркеу</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының көрсетілетін қызметті берушіге құжаттар топтамасын тапсыруы үшін күтудің рұқсат етілген ең ұзақ уақыты - 20 минут;</w:t>
+5. Кепілді тоқтатуды тіркеу</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушыға қызмет көрсетудің рұқсат етілген ең ұзақ уақыты - 20 минут.</w:t>
+6. Жылжымалы мүлік кепілін тіркеу туралы куәліктің телнұсқасын беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4765,87 +4462,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған) / қағаз түрінде:</w:t>
+"Азаматтарға арналған үкімет" мемлекеттік корпорациясы арқылы / "цифрлық үкімет" веб-порталы екінші деңгейдегі банктердің цифрлық объектілері арқылы:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Кепілді тіркеу (мемлекеттік тіркеу куәлігі)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4891,51 +4588,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Міндеттемелердің орындалмағаны туралы хабарламаны тіркеу, сауда-саттықты өткізу туралы тіркеу</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5. Кепілді тоқтатуды тіркеу</w:t>
+5. Кепілді тоқтатуды тіркеу.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6. Жылжымалы мүлік кепілін тіркеу туралы куәліктің телнұсқасын беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4986,177 +4683,177 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті беруші арқылы қағаз жеткізгіште:</w:t>
+1) көрсетілетін қызметті берушіге жүгінген кезде көрсетілетін қызметті алушы құжаттар топтамасын тапсырғаннан бастап:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-- міндетті мемлекеттік тіркеуге жатпайтын, жылжымалы мүлік кепілдігін тіркеу туралы куәлік, кепілді тоқтату Тізбенің 9-тармағында көзделген негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту туралы жазбаша дәлелді жауап;</w:t>
+мемлекеттік қызмет өтініш қабылданғаннан бастап екі жұмыс күні ішінде көрсетіледі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-- берілетін куәліктерге қатысты жоғалғанның орнына жылжымалы мүлік кепілін тіркеу туралы куәліктің телнұсқасы;</w:t>
+2) "цифрлық үкімет" порталында:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) www.egov.kz порталы арқылы электрондық форматта:</w:t>
+www.egov.kz. мемлекеттік қызмет тіркеуші органның цифрлық жүйесіне құжаттар түскен күннен бастап бір жұмыс күні ішінде көрсетіледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жылжымалы мүлік кепілдігін тіркеу туралы куәлік, міндетті мемлекеттік тіркеуге жатпайтын кепілді тоқтату туралы хабарлама немесе Тізбенің 9-тармағында көзделген негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту туралы жазбаша дәлелді жауап.</w:t>
+Көрсетілетін қызметті алушының көрсетілетін қызметті берушіге құжаттар топтамасын тапсыруы үшін күтудің рұқсат етілген ең ұзақ уақыты - 20 минут;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны –электрондық (ішінара автоматтандырылған) және қағаз бетінде.</w:t>
+Көрсетілетін қызметті алушыға қызмет көрсетудің рұқсат етілген ең ұзақ уақыты - 20 минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5189,141 +4886,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын ақы мөлшері, және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алудың тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...54 lines deleted...]
-Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілін тіркеу туралы куәліктің телнұсқасын беру үшін – 0,5 АЕК.</w:t>
+              <w:t xml:space="preserve">
+Электрондық (ішінара цифрландырылған) / қағаз түрінде: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5356,183 +4999,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жұмыс кестесі көрсетілетін қызметті берушінің</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...96 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+              <w:t>
+1) көрсетілетін қызметті беруші арқылы қағаз жеткізгіште:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- міндетті мемлекеттік тіркеуге жатпайтын, жылжымалы мүлік кепілдігін тіркеу туралы куәлік, кепілді тоқтату Тізбенің 9-тармағында көзделген негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту туралы жазбаша дәлелді жауап;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- берілетін куәліктерге қатысты жоғалғанның орнына жылжымалы мүлік кепілін тіркеу туралы куәліктің телнұсқасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) www.egov.kz порталы арқылы электрондық форматта: жылжымалы мүлік кепілдігін тіркеу туралы куәлік, міндетті мемлекеттік тіркеуге жатпайтын кепілді тоқтату туралы хабарлама немесе Тізбенің 9-тармағында көзделген негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту туралы жазбаша дәлелді жауап.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету нысаны –электрондық және қағаз түрінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5565,735 +5184,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін қажетті құжаттар тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>
-- заңды тұлға үшін өкілеттігін растайтын құжат бойынша;</w:t>
+Кепілді тіркегені және міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілін тіркеу туралы куәлік бергені үшін-ҚҚС есебінсіз 30,5 теңге.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жеке тұлға үшін (нотариалды куәландырылған сенімхат бойынша оның өкілі);</w:t>
-[...611 lines deleted...]
-"электрондық үкімет" шлюзі (бұдан әрі - ЭҮТШ) арқылы төлеуді қоспағанда, жылжымалы мүлік кепілін мемлекеттік тіркегені үшін алымның бюджетке төленгенін растайтын құжат.</w:t>
+Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілін тіркеу туралы куәліктің телнұсқасын бергені үшін-0,5 АЕК.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6326,291 +5315,1207 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тартудың негіздері</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілердің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+1) жылжымайтын мүлікке құқықты мемлекеттік тіркеуді жүзеге асыратын Мемлекеттік корпорацияның филиалдарында Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда дүйсенбіден бастап жұманы қоса алғанда сағат 9.00-ден 18.30-ға дейін, түскі үзіліс сағат 13.00-ден 14.30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) құжаттарды қабылдау және беру бойынша Мемлекеттік корпорацияның филиалдарында Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес мереке және демалыс күндерінен басқа дүйсенбіден жұманы қоса алғанда сағат 9.00-ден 18.00-ге дейін үзіліссіз, Мемлекеттік корпорацияның халыққа қызмет көрсету кезекші бөлімдері дүйсенбіден жұманы қоса алғанда сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Жылжымалы мүлік кепілін тіркеуден бас тартудың негіздері мыналар болып табылады:</w:t>
-[...17 lines deleted...]
-1) мемлекеттік көрсетілетін қызметті алу үшін өтініш беруші ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дұрыс еместігін анықтау;</w:t>
+Егер мемлекеттік көрсетілетін қызметті берушінің жұмыс күні аяқталғанға дейін екі сағат бұрын мемлекеттік қызмет көрсету туралы өтініш келіп түссе, мерзім келесі жұмыс күнінен бастап есептеледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-2) кепілді тіркеу туралы өтініштің "Жылжымалы мүлік кепілін тіркеу туралы" Заңның </w:t>
-[...55 lines deleted...]
-4) жылжымалы мүлік кепілін мемлекеттік тіркеу үшін алымның және кеме немесе салынып жатқан кеме ипотекасының төленгенін растайтын құжат.</w:t>
+3) порталда/цифрлық объектілері жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы жұмыс уақыты, жексенбі және мереке күндері аяқталғаннан кейін жүгінген кезде Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-10 </w:t>
+              <w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсетілетін қызметтің ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+ Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+"Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамына, сондай-ақ көрсетілетін қызметтердің кіші түрлеріне құжаттар тізбесі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- заңды тұлға үшін өкілеттігін растайтын құжат бойынша; жеке тұлға үшін (нотариалды куәландырылған сенімхат бойынша оның өкілі); көрсетілетін қызметті берушіге:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Кепілді тіркеу (мемлекеттік тіркеу куәлігі):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) осы Нұсқаулыққа 2-қосымшаға сәйкес нысан бойынша міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілін тіркеу туралы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) жеке куәлік немесе цифрлық құжаттар сервисінен цифрлық құжат (сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) сенімхат (өтініш беруші сенім білдірілген тұлға арқылы жүгінген жағдайда). Салыстыру үшін сенімхаттың түпнұсқасы ұсынылады, содан кейін сенімхаттың түпнұсқасы өтініш берушіге қайтарылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) жылжымалы мүлік кепілін тіркеу және тіркеу туралы куәлікті беру үшін төлемді растайтын құжат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Шарт талаптарының өзгеруі нәтижесінде ауыртпалықтардың өзгеруін тіркеу (қайта кепіл):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) осы Нұсқаулыққа 9-қосымшаға сәйкес нысан бойынша өзгерістер мен толықтырулар енгізуді тіркеу туралы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) жеке куәлік немесе цифрлық құжаттар сервисінен цифрлық құжат (сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) сенімхат (өтініш беруші сенім білдірілген тұлға арқылы жүгінген жағдайда). Салыстыру үшін сенімхаттың түпнұсқасы ұсынылады, содан кейін сенімхаттың түпнұсқасы өтініш берушіге қайтарылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) жылжымалы мүлік кепілін тіркеу және тіркеу туралы куәлікті беру үшін төлемді растайтын құжат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Талаптарды беруді тіркеу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) құқықтарды (талаптарды) басқаға беруді тіркеу туралы өтініш: (активтер мен міндеттемелерді бір мезгілде беру туралы шарт) Тізбенің 8-тармағында көзделген құжаттарды қоса бере отырып, осы Нұсқаулыққа 9-қосымшаға сәйкес;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) жеке куәлік немесе цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) сенімхат (өтініш беруші сенім білдірілген тұлға арқылы жүгінген жағдайда). Салыстыру үшін сенімхаттың түпнұсқасы ұсынылады, содан кейін сенімхаттың түпнұсқасы өтініш берушіге қайтарылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) жылжымалы мүлік кепілін тіркеу және тіркеу туралы куәлікті беру үшін төлемді растайтын құжат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Міндеттемелердің орындалмағаны туралы хабарламаны тіркеу, сауда-саттықты өткізу туралы тіркеу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) осы Нұсқаулыққа 9-қосымшаға сәйкес нысан бойынша өзгерістер мен толықтырулар енгізуді тіркеу туралы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) жеке куәлік немесе цифрлық құжаттар сервисінен цифрлық құжат (сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) сенімхат (өтініш беруші сенім білдірілген тұлға арқылы жүгінген жағдайда). Салыстыру үшін сенімхаттың түпнұсқасы ұсынылады, содан кейін сенімхаттың түпнұсқасы өтініш берушіге қайтарылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) жылжымалы мүлік кепілін тіркеу және тіркеу туралы куәлікті беру үшін төлемді растайтын құжат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Кепілді тоқтатуды тіркеу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) осы Нұсқаулыққа 9-қосымшаға сәйкес нысан бойынша кепілдің тоқтатылуын тіркеу туралы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) жеке куәлік немесе цифрлық құжаттар сервисінен цифрлық құжат (сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) сенімхат (өтініш беруші сенім білдірілген тұлға арқылы жүгінген жағдайда). Салыстыру үшін сенімхаттың түпнұсқасы ұсынылады, содан кейін сенімхаттың түпнұсқасы өтініш берушіге қайтарылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) жылжымалы мүлік кепілін тіркеу және тіркеу туралы куәлікті беру үшін төлемді растайтын құжат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+алушы жылжымалы мүлік кепілін тіркеу туралы куәліктің телнұсқасын алады, мынадай құжаттарды ұсынады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) осы Нұсқаулыққа 10-қосымшаға сәйкес нысан бойынша жылжымалы мүлік кепілін тіркеу туралы куәліктің телнұсқасын алу туралы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жылжымалы мүлік кепілін тіркеу және тіркеу туралы куәлікті беру үшін төлемді растайтын құжат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік цифрлық жүйелердегі жеке басты куәландыратын құжат туралы мәліметтерді қызметкер тиісті цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) www порталы арқылы. egov. kz / барлық кіші түрлері бойынша цифрлық объектілері:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы Нұсқаулыққа 2, 9, 10-қосымшаға сәйкес тиісті нысандағы өтініш (сұрау салу);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған электрондық құжат нысанында;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Заңнамасына сәйкес мемлекеттік қызмет көрсетуден бас тарту негіздемелері және оның кіші түрлері (бар болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) мемлекеттік көрсетілетін қызметті алу үшін өтініш беруші ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дұрыс еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) кепілді тіркеу туралы өтініштің "Жылжымалы мүлік кепілін тіркеу туралы" Заңның </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> талаптарына сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) өтінішті тиісті тұлғаның бермеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) алынып тасталды </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+12 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін мемлекеттік қызмет көрсету ерекшеліктері ескерілген өзге де талаптар, оның ішінде мемлекеттік корпорация арқылы және электрондық нысанда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Өзіне-өзі қызмет көрсетуді жүзеге асыру, өз бетінше жүріп-тұру, бағдарлану мүмкіндігі немесе қабілетінен толық немесе ішінара айырылған көрсетілетін қызметті алушыларға құжаттарды қабылдауды 1414, 8 800 080 7777 Бірыңғай байланыс орталығы арқылы жүгіну арқылы көрсетілетін қызметті беруші тұрғылықты жеріне барып жүргізеді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету орындарының мекенжайлары көрсетілетін қызметті берушінің интернет-ресурсында орналастырылған – www.gov.kz.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6639,179 +6544,74 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті", сондай-ақ Бірыңғай байланыс орталығы арқылы қашықтан қол жеткізу режимінде алады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сандық құжаттар қызметі мобильді қосымшада және пайдаланушылардың ақпараттық жүйелерінде рұқсат етілген пайдаланушылар үшін қол жетімді.</w:t>
+Сандық құжаттар қызметі мобильді қосымшада және пайдаланушылардың цифрлық жүйелерінде рұқсат етілген пайдаланушылар үшін қол жетімді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық құжатты пайдалану үшін пайдаланушылардың мобильді қосымшасында және ақпараттық жүйелерінде қолжетімді әдістермен авторизациядан өту қажет, бұдан әрі "цифрлық құжаттар" бөлімінде одан әрі пайдалану үшін қажетті құжатты қарау қажет.</w:t>
+Цифрлық құжатты пайдалану үшін пайдаланушылардың мобильді қосымшасында және цифрлық жүйелерінде қолжетімді әдістермен авторизациядан өту қажет, бұдан әрі "цифрлық құжаттар" бөлімінде одан әрі пайдалану үшін қажетті құжатты қарау қажет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...103 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6858,90 +6658,90 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Міндетті мемлекеттік тіркеуге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жатпайтын жылжымалы</w:t>
+              <w:t>жатпайтын жылжымалы мүлік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мүлік кепілін тіркеу</w:t>
+              <w:t>кепілін тіркеу туралы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>туралы нұсқаулыққа</w:t>
+              <w:t>нұсқаулыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша</w:t>
+              <w:t>2 -қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -6962,1856 +6762,1099 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>нысан</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">("Азаматтарға арналған үкімет" мемлекеттік корпорациясы" КЕАҚ филиалы) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілін тіркеу туралы өтініш № ______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Әділет министрінің 13.09.2021 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Әділет министрінің 30.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 795</w:t>
+        <w:t>№ 988</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ___________________________________________________________________ </w:t>
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кепіл беруші __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+        (жеке тұлғаның Т.А.Ә.(болған жағдайда) (бұдан әрі – Т.А.Ә),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       тұрғылықты жері, ЖСН, туған күні және жылы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ("Азаматтарға арналған үкімет" мемлекеттік корпорациясы" КЕАҚ филиалы) </w:t>
-[...1637 lines deleted...]
-      Тіркеушінің Т.А.Ә. және қолы ___________________________________________ </w:t>
+      ___________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Заңды тұлғаның орналасқан жері, атауы және БСН)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басты куәландыратын құжат: түрі _________ сериясы _____№ ______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       _____________ жылы ___________________________________________ берген</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (құжатты берген органның атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Пошталық мекенжайы, телефоны ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________ атынан әрекет ететін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (уәкілетті өкілдің деректемелері)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________негізінде</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өкілеттігін куәландыратын құжаттың деректемелері)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кепіл ұстаушы ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (жеке тұлғаның Т.А.Ә., туған күні мен жылы, ЖСН,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      немесе заңды тұлғаның атауы мен БСН)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басты куәландыратын құжат: түрі _________ сериясы _________ № ______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____ жылы___________________________________________________ берген</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (құжатты берген органның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пошталық мекенжайы, телефоны ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________ атынан әрекет ететін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (уәкілетті өкілдің деректемелері)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________ негізінде (өкілеттігін куәландыратын құжаттың деректемелері)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жылжымалы мүлік кепілі шартын тіркеуді сұраймын: ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шартты жасасқан күн ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шартты жасасқан орын _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кепіл нысанасы туралы мәліметтер (жылжымалы мүліктің тізбесі мен сипаттамасы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кепілмен қамтамасыз етілген міндеттеменің ақшалай баламасы _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кепілмен қамтамасыз етілген міндеттеменің қолданыс мерзімі ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Кепілге қойылған мүлік:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кепіл берушінің _____________ кепіл ұстаушының ____ иелігінде және пайдалануында қалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Оны пайдалануға болатыны: Иә/Жоқ (керек емесін сызып тастаңыз)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайта кепілге қою туралы мәліметтер: Иә/Жоқ (керек емесін сызып тастаңыз).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің электрондық поштасының мекенжайы ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Өтінішке қоса беремін: (құжаттың атауы, сериясы, нөмірі, қашан және кім берген)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Төлем туралы құжат: түрі ____________ № ____________ сомасы ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берілген күн: 20__ ж. ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш қабылданған күн: 20__ ж. ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің қолы: ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тіркеушінің Т.А.Ә. және қолы ____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уақыты: __________________ сағат _____________ минут.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ескертпе: Ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
-[...35 lines deleted...]
-      _______________ "___" ________ 20__ ж. </w:t>
+      Заңмен қорғалатын құпияларды құрайтын, цифрлық жүйелерде қамтылған мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__жылғы _______________ "___"________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: Цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы өзі көрсеткен тұрғылықты жерінің (орналасқан жерінің) мекен-жайы, жұмыс орны, ұялы байланыстың абоненттік нөмірі, электрондық мекенжайы дұрыс екендігін, ал көрсетілген контактілерге жіберілген хабарлама (хабархат) тиісті және жеткілікті деп саналатындығын өзінің қолтаңбасымен растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________ "___" ________ 20__ ж.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8847,103 +7890,103 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Міндетті мемлекеттік тіркеуге </w:t>
+              <w:t>Міндетті мемлекеттік тіркеуге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жатпайтын жылжымалы мүлік </w:t>
+              <w:t>жатпайтын жылжымалы мүлік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">кепілін тіркеу туралы </w:t>
+              <w:t>кепілін тіркеу туралы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нұсқаулыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
+              <w:t>2-1 -қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -8970,384 +8013,586 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...10 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkStart w:name="z73" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілін тіркеу" мемлекеттік қызмет көрсету процесін тоқтата тұру туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ХАБАРЛАМА</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ___________________________________________________________________ </w:t>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="29"/>
+      Ескерту. Қағидалар 2-1-қосымшамен толықтырылды - ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 988</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № ____ "____" ________ 20 жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрметті ____________________________!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сіздің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "__________________________________________________________"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мемлекеттік көрсетілетін қызметтің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік қызметін көрсетуге арналған, № ________ "____" ________ 20 жылы тіркелген өтінішіңіз қаралды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының "Мемлекеттік және әлеуметтік жауапты көрсетілетін қызметтер туралы" Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-2-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету процесі тоқтатылды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтата тұру негізі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қажеттісін белгілеу):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ азаматтың қайтыс болуы (оның ішінде қайтыс болды деп жариялануы) немесе заңды тұлғаның қайта ұйымдастырылуы, таратылуы, егер көрсетілетін қызметті алушылардың тиісті материалдық немесе материалдық емес игіліктерді алуға құқықтары құқықтық мирасқорлыққа жол берсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ Қазақстан Республикасының заңдарында белгіленген тәртіппен азаматтың әрекетке қабілетсіз және (немесе) әрекет қабілеті шектеулі деп танылуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ мемлекеттік немесе әлеуметтік жауапты көрсетілетін қызметті мемлекеттік органдар, сот немесе Қазақстан Республикасының заңнамасында көзделген өзге де тәртіппен қаралатын мәселелер шешілгенге дейін көрсету мүмкін еместігі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателердің немесе дәлсіздіктердің анықталуы, олардың нысаны мен мазмұнына қойылатын талаптарға сәйкес келмеуі, мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде көзделген тізбеге сәйкес құжаттар топтамасының толық ұсынылмауы және әлеуметтік жауапты көрсетілетін қызметті көрсету қағидаларына сәйкес келмеуі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтата тұру себебі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (көрсетілетін қызметті беруші толтырады):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтата тұру себептерін жою мерзімі: "_" ________ 20 жылға дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтата тұруға негіз болған себептер жойылмаған жағдайда, өтініш қарауға қабылданбаған болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші: ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лауазымы: ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т.А.Ә.: _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолы: ___________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...286 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.О. (бар болған жағдайда)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -9397,1300 +8642,411 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Міндетті мемлекеттік тіркеуге </w:t>
+              <w:t>Міндетті мемлекеттік тіркеуге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жатпайтын жылжымалы мүлік </w:t>
+              <w:t>жатпайтын жылжымалы мүлік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">кепілін тіркеу туралы </w:t>
+              <w:t>кепілін тіркеу туралы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нұсқаулыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4-қосымша</w:t>
+              <w:t>3 -қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...344 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-Мүлік түрі</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...246 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...430 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...6 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>("Азаматтарға арналған үкімет" мемлекеттік корпорациясы" КЕАҚ филиалы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>20___ ж. "___" ________ № ______ өтініш бойынша құжаттардың болуына қолхат</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Әділет министрінің 30.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...13 lines deleted...]
-</w:t>
+        <w:t>№ 988</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      5-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
-[...53 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уақыты: _____________ сағ.____________ мин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қабылданған құжаттар тізбесі (құжаттың атауы, сериясы, нөмірі, қашан және кім берді):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Төлегені туралы құжат: түрі __________ № _________ сомаға __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қабылдаған:_______________________ Өтінішті орындау күні ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорацияның өтініштерді қабылдау жөніндегі қызметкерінің Т.А.Ә.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ол болған кезде) және қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20____ ж. _____________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10726,398 +9082,948 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Міндетті мемлекеттік тіркеуге </w:t>
+              <w:t>Міндетті мемлекеттік тіркеуге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жатпайтын жылжымалы мүлік </w:t>
+              <w:t>жатпайтын жылжымалы мүлік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">кепілін тіркеу жөніндегі </w:t>
+              <w:t>кепілін тіркеу туралы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">нысан нұсқаулыққа </w:t>
+              <w:t>нұсқаулыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5-қосымша</w:t>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Егер кепіл беруші жеке тұлға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болса, міндетті мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тіркеуге жатпайтын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылжымалы мүлік кепілін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік тіркеу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы, егер кепіл беруші</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заңды тұлға болса, міндетті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік тіркеуге</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жатпайтын жылжымалы мүлік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кепілін мемлекеттік тіркеу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы электрондық куәліктің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z55" w:id="31"/>
+    <w:bookmarkStart w:name="z53" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
+        <w:t xml:space="preserve"> МІНДЕТТІ МЕМЛЕКЕТТІК ТІРКЕУГЕ ЖАТПАЙТЫН ЖЫЛЖЫМАЛЫ МҮЛІК КЕПІЛІН ТІРКЕУ ТУРАЛЫ КУӘЛІК</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 5-қосымша жаңа редакцияда - ҚР Әділет министрінің 04.04.2023 </w:t>
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 217</w:t>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...235 lines deleted...]
-      20___ жылғы "___" ____________</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Органның атауы __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № _____________ __________ Күні ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № _____ ___ Күні ___</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____ кредитор банк _______________________________ берілді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүлік түрі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тізілімдік нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кепіл нысанасының сипаттамасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрамдастарының саны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жылжымалы мүлікке қатысты кепіл тіркелгенін растау үшін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кепіл ұстаушының құқығы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН ____________________________ ЖСН ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кепіл ұстаушының атауы: __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды мекенжайы: _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________ кепіл нысанасына</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мыналардың негізінде туындады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № __________ күні __ кепіл туралы шарт</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № ____________ қосымша келісім, № _____________ кепіл туралы шартқа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________ қосымша келісім жасалған</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күн ___(бар болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тіркелген күні ___ және № __ және мынадай негізгі талаптарды қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Негізгі міндеттеме мерзімі _____ай</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Негізгі міндеттеменің мөлшері ________________________________ теңге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кепіл берушінің деректері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйымның атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды мекенжайы _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүлікке құқық түрінің атауы ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы құжат Қазақстан Республикасының Цифрлық Кодексінің 62-бабының 2-тармағына сәйкес қағаз жеткізгіштегі құжатпен бірдей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      штрих-код "Жылжымайтын мүлік кепілінің тізілімдемесі" АЖ-дан алынған және тиісті Мемлекеттік корпорацияның электрондық-цифрлық қолтаңбасымен қол қойылған деректерді қамтиды</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11153,50 +10059,457 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Міндетті мемлекеттік тіркеуге</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жатпайтын жылжымалы мүлік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кепілін тіркеу жөніндегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан нұсқаулыққа</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z55" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымша жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасыны4 Заңы 20-бабының 2-тармағын басшылыққа ала отырып, көрсетілетін қызметті берушінің филиалы (мекенжайы көрсетілсін) Сіздің мемлекеттік көрсетілетін қызмет тізбесінде көзделген тізбеге сәйкес құжаттар топтамасын толық ұсынбағаныңызға,сондай-ақ қолданыс мерзімі өтіп кеткен құжаттарды ұсынғаныңызға байланысты мемлекеттік қызмет көрсету үшін (Мемлекеттік көрсетілетін қызмет тізбесіне сәйкес мемлекеттік көрсетілетін қызмет атауын көрсету) құжаттарды қабылдаудан бас тартады, атап айтқанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоқ құжаттардың атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ….</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы қолхат әрбір тарапқа бір-бірден, 2 данада жасалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т.А.Ә. (болған жағдайда) (көрсетілетін қызметті беруші филиалының құжаттарды қабылдау жөніндегі қызметкерінің) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы: Т.А.Ә. (болған жағдайда) _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алдым: ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының / Т.А.Ә. (болған жағдайда) қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___ жылғы "___" ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Міндетті мемлекеттік тіркеуге </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">жатпайтын жылжымалы мүлік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -11312,68 +10625,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Парақ № ______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тіркеу ісі № ______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="32"/>
+    <w:bookmarkStart w:name="z57" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілінің тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -14013,68 +13326,68 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       органның атауы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20__ ж. "___" _________ № ____ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="33"/>
+    <w:bookmarkStart w:name="z59" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік  кепілін мемлекеттік тіркеу туралы куәлік</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________ берді</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14965,166 +14278,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы куәлік кепіл өтелген кезде Мемлекеттік корпорацияға қайтарылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Куәлік жоғалған (бүлінген) кезде құқық иеленушісі куәліктің жоғалған (бүлінген) себебін көрсетіп, Мемлекеттік корпорацияға өтініш береді.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...114 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15158,243 +14355,173 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Міндетті мемлекеттік тіркеуге </w:t>
+              <w:t>Міндетті мемлекеттік тіркеуге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жатпайтын жылжымалы мүлік </w:t>
+              <w:t>жатпайтын жылжымалы мүлік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">кепілін тіркеу туралы </w:t>
+              <w:t>кепілін тіркеу туралы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нұсқаулыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...64 lines deleted...]
-      дәлелді бас тарту туралы хабарлама</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілін тіркеуден дәлелді бас тарту туралы хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 8-қосымша жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініштің бірегей №:______________________ Күні ____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -15404,239 +14531,123 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бас тартудың негізі: _______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________________________</w:t>
-[...17 lines deleted...]
-      ________________________________________________________________</w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (заңның баптарына сілтемесі бар, заңгермен келісілген дәлелді бас тартудың мәтіні Мемлекеттік корпорацияда қалыптастырылады)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы құжат "Электрондық құжат және электрондық цифрлық қолтаңба туралы" 2003 жылғы 7 қаңтардағы ҚРЗ 7-бабының 1-тармағына сәйкес қағаз жеткізгіштегі құжатпен бірдей.</w:t>
+      Осы құжат Қазақстан Республикасының Цифрлық Кодексінің 62-бабының 2-тармағына сәйкес қағаз жеткізгіштегі құжатпен бірдей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       штрих-код "Жылжымайтын мүлік кепілінің тізілімдемесі" АЖ-дан алынған және тиісті Мемлекеттік корпорацияның электрондық-цифрлық қолтаңбасымен қол қойылған деректерді қамтиды</w:t>
-      </w:r>
-[...114 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15698,77 +14709,77 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жатпайтын жылжымалы мүлік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">кепілін тіркеу туралы </w:t>
+              <w:t>кепілін тіркеу туралы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нұсқаулыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>9-қосымша</w:t>
+              <w:t>9 -қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -15789,964 +14800,848 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>нысан</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>("Азаматтарға арналған үкімет"мемлекеттік корпорациясы" КЕАҚ филиалы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Өзгерістер мен толықтырулар енгізуді тіркеу туралы № ________________ өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 9-қосымша жаңа редакцияда - ҚР Әділет министрінің 13.09.2021 </w:t>
+      Ескерту. 9-қосымша жаңа редакцияда - ҚР Әділет министрінің 30.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 795</w:t>
+        <w:t>№ 988</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ________________________________________________________________ </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кепіл ұстаушы ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Жеке тұлғаның Т.А.Ә.(ол болған кезде) (бұдан әрі – Т.А.Ә),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       туған күні мен жылы, ЖСН немесе заңды тұлғаның атауы мен БСН)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басты куәландыратын құжат: түрі ________________ сериясы ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       ______________________________ берген, берілген күні ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (құжатты берген органның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пошталық мекенжайы, телефоны _______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ("Азаматтарға арналған үкімет" мемлекеттік корпорациясы" КЕАҚ филиалы) </w:t>
-[...521 lines deleted...]
-      Өтінішке қоса беремін: (құжаттың атауы, сериясы, нөмірі, қашан және кім берген) </w:t>
+      _____________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________ атынан әрекет ететін (уәкілетті өкілдің деректемелері)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өкілеттігін куәландыратын құжаттың деректемелері)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      негізінде ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кепілдің өзгеруін және/немесе толықтыруын немесе тоқтатуын тіркеуді сұраймын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Шартты жасасқан күн _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Шартты жасасқан орын ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Кепіл нысанасы туралы мәліметтер (жылжымалы мүлік сипаттамасы) ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кепілмен қамтамасыз етілген міндеттеменің ақшалай баламасы _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кепілмен қамтамасыз етілген міндеттеменің қолданылу мерзімі _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кепілге қойылған мүлік:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кепіл берушінің ___________ кепіл ұстаушының ______________ иелігінде және</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пайдалануында қалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оны пайдалануға болатыны: Иә/Жоқ (керек емесін сызып тастаңыз)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайта кепілге қою туралы мәліметтер: Иә/Жоқ (керек емесін сызып тастаңыз).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің электрондық поштасының мекенжайы (болған кезде) _______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішке қоса беремін: (құжаттың атауы, сериясы, нөмірі, қашан және кім берген)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Төлем туралы құжат: түрі _____________ № _________ сомасы ____________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...72 lines deleted...]
-      Тіркеушінің Т.А.Ә. және қолы ___________________________________________ </w:t>
+        <w:t>
+      2. ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берілген күн: 20__ ж.__________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш қабылданған күн: 20__ ж.______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің қолы: ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тіркеушінің Т.А.Ә. және қолы ___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уақыты: __________________ сағат _____________ минут.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ескертпе: Ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
-[...35 lines deleted...]
-      _______________ "___" ________ 20__ ж. </w:t>
+      Ескертпе: Цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Көрсетілетін қызметті алушы өзі көрсеткен тұрғылықты жерінің (орналасқан жерінің) мекен-жайы, жұмыс орны, ұялы байланыстың абоненттік нөмірі, электрондық мекенжайы дұрыс екендігін, ал көрсетілген контактілерге жіберілген хабарлама (хабархат) тиісті және жеткілікті деп саналатындығын өзінің қолтаңбасымен растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________ "___" ________ 20__ ж.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы)</w:t>
-      </w:r>
-[...114 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -16782,103 +15677,103 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Міндетті мемлекеттік</w:t>
+              <w:t>Міндетті мемлекеттік тіркеуге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тіркеуге жатпайтын </w:t>
+              <w:t>жатпайтын жылжымалы мүлік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жылжымалы мүлік кепілін </w:t>
+              <w:t>кепілін тіркеу туралы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тіркеу туралы нұсқаулыққа</w:t>
+              <w:t>нұсқаулыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>10-қосымша</w:t>
+              <w:t>10 -қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -16899,794 +15794,793 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>нысан</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>("Азаматтарға арналған үкімет"мемлекеттік корпорациясы" КЕАҚ филиалы )</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Жылжымалы мүлік кепілін тіркеу туралы куәліктің телнұсқасын алу туралы № _______ өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 10-қосымша жаңа редакцияда - ҚР Әділет министрінің 13.09.2021 </w:t>
+      Ескерту. 10-қосымша жаңа редакцияда - ҚР Әділет министрінің 30.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 795</w:t>
+        <w:t>№ 988</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...611 lines deleted...]
-      Тіркеушінің Т.А.Ә. және қолы ___________________________________________ </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мен, _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Т.А.Ә. (ол болған кезде) (бұдан әрі – Т.А.Ә)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________(жеке тұлғаның паспорт деректері (жеке куәлігінің деректері) және тұратын жері)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       __________________________________________ мекенжайы бойынша тұратын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      негізінде (өкілеттіктерді куәландыратын құжаттың деректемелері)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       __________________________________________________ атынан әрекет ететін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (заңды тұлғаның атауы мен деректемелері)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (уәкілетті өкіл толтырады)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Жеке тұлғаның Т.А.Ә. немесе кепіл берушінің заңды тұлғасының атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жылжымалы мүлік кепілін тіркеу туралы куәліктің телнұсқасын беруді сұраймын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жылжымалы мүлік объектісінің түрі _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (кепіл беруші бойынша деректер болған кезде толтырылады)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мынадай құжаттарды қоса беремін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Төлеу туралы құжат: түрі ___________, № ____________, күні ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сомасы _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Өкілеттікті растайтын құжат № ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні ___________/__________________/_________________________________/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (өтініш берушінің қолы) (өтініш берушінің Т.А.Ә)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (өтінішті қабылдаған қызметкердің Т.А.Ә. және қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берілген күн: 20____ж. "____"_____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уақыты:__________сағ.________мин.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ескертпе: Ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
-[...53 lines deleted...]
-      (қолы)</w:t>
+       Өтінішті орындау /қарау/ нәтижесі: ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тексерілді: күні: ___ж.______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тіркеушінің Т.А.Ә. және қолы ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уақыты:__________сағ.________мин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Ескертпе: Цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы өзі көрсеткен тұрғылықты жерінің (орналасқан жерінің) мекен-жайы, жұмыс орны, ұялы байланыстың абоненттік нөмірі, электрондық мекенжайы дұрыс екендігін, ал көрсетілген контактілерге жіберілген хабарлама (хабархат) тиісті және жеткілікті деп саналатындығын өзінің қолтаңбасымен растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________ "___" ________ 20__ ж.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     (қолы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -18110,55 +17004,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -18484,31 +17378,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>