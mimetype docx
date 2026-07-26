--- v0 (2025-11-07)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0d125ac" w14:textId="0d125ac">
+    <w:p w14:paraId="e9aa5e5" w14:textId="e9aa5e5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -236,51 +236,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Орталық сайлау комиссиясы Төрағасының 09.12.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 23-251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -894,100 +894,100 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Арнаулы уақытша шот ашу және сайлау қорының қаражатын жұмсау қағидалары (бұдан әрі - Қағидалар) "Қазақстан Республикасындағы сайлау туралы" Конституциялық заңның 34-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес әзірленді Президенттікке, Парламент Сенатының депутаттығына, партиялық тізімдер бойынша ұсынылған Парламент Мәжілісінің және мәслихаттардың депутаттығына, сондай-ақ бірмандаттық аумақтық сайлау округтері бойынша ұсынылған Парламент Мәжілісінің және мәслихаттардың депутаттығына кандидаттардың сайлау қорының қаражатын жұмсау тәртібін реттейді.</w:t>
+        <w:t xml:space="preserve"> сәйкес әзірленді Президенттікке, Құрылтай депутаттығына, партиялық тізімдер бойынша ұсынылған мәслихаттардың депутаттығына, сондай-ақ бірмандаттық аумақтық сайлау округтері бойынша ұсынылған мәслихаттардың депутаттығына кандидаттардың сайлау қорының қаражатын жұмсау тәртібін реттейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 29.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 139/644</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1034,1142 +1034,930 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Арнаулы уақытша шотты ашу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z21" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Қазақстан Республикасы Орталық сайлау комиссиясы (бұдан әрі - Ортсайлауком) кандидаттардың сайлау қорларының арнаулы шоттары ашылатын және жүргізілетін Республиканың барлық өңірлерінде филиалдары бар екінші деңгейдегі банктерді айқындайды.</w:t>
+      4. Қазақстан Республикасы Орталық сайлау комиссиясы (бұдан әрі - Ортсайлауком) партиялық тізімдерді ұсынатын саяси партиялардың және кандидаттардың сайлау қорларының арнаулы шоттары ашылатын және жүргізілетін Қазақстан Республикасының барлық өңірлерінде филиалдары бар екінші деңгейдегі банктерді айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z22" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Ортсайлауком арнаулы шотты ашуға және жүргізуге банктік шот шартын жасайды және облыстық, республикалық маңызы бар қалалардың, астананың, аудандық, қалалық, қаладағы аудандық сайлау комиссияларына жазбаша хабарлама жібереді.</w:t>
+      5. Ортсайлауком арнайы шотты ашуға және жүргізуге арналған банктік шот шартын жасайды және Қазақстан Республикасының астанасының, облыстық, республикалық маңызы бар қалалардың, аудандық, қалалық, қаладағы аудандық сайлау комиссияларына жазбаша хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...140 lines deleted...]
-        <w:t xml:space="preserve"> айқындалған мәліметтерді қамтиды.</w:t>
+        <w:t>
+      Банктік шот шартында Қағидалардың 6, 7, 8, 9, 10, 14 және 22-тармақтарында айқындалған мәліметтер болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z23" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Арнаулы шотты ашу үшін сайлау комиссиялары кандидаттың немесе саяси партияның тіркелгені туралы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z103" w:id="14"/>
+    <w:bookmarkStart w:name="z139" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Ортсайлауком - Қазақстан Республикасының Президенттігіне кандидат (кандидаттар), Қазақстан Республикасы Парламенті Мәжілісінің депутаттарын сайлау кезінде партиялық тізімдерін ұсынған саяси партиялардың тізбесі туралы;</w:t>
+      1) Ортсайлауком-Қазақстан Республикасының Президенттігіне кандидат (кандидаттар), Қазақстан Республикасының Құрылтайы депутаттарын сайлау кезінде партиялық тізімдерін ұсынған саяси партиялардың тізбесі туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z104" w:id="15"/>
+    <w:bookmarkStart w:name="z140" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) облыстық, республикалық маңызы бар қалалардың және астананың аумақтық сайлау комиссиялары – Қазақстан Республикасы Парламенті Сенатының депутаттығына кандидат (кандидаттар) туралы;</w:t>
+      2) тиісті аумақтық сайлау комиссиялары-мәслихаттар депутаттарын сайлау кезінде партиялық тізімдерін ұсынған саяси партиялардың тізбесі туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z105" w:id="16"/>
+    <w:bookmarkStart w:name="z141" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) тиісті аумақтық сайлау комиссиялары - мәслихаттар депутаттарын сайлау кезінде партиялық тізімдерін ұсынған саяси партиялардың тізбесі туралы мәліметтерді олар тіркелген күннен бастап бір жұмыс күні ішінде;</w:t>
+      3) тиісті округтік сайлау комиссиялары - бірмандаттық аумақтық сайлау округтері бойынша ұсынылған мәслихаттар депутаттығына кандидат (кандидаттар) туралы екінші деңгейдегі банкке немесе оның филиалына береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z106" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) тиісті округтік сайлау комиссиялары - бірмандаттық аумақтық сайлау округтері бойынша ұсынылған Парламент Мәжілісінің депутаттығына және мәслихаттар депутаттығына кандидат (кандидаттар) туралы екінші деңгейдегі банкке немесе оның филиалына береді.</w:t>
+      7. Қазақстан Республикасының Президенттігіне кандидаттың сайлау қоры:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z107" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жалпы сомасы заңнамада белгiленген ең төмен жалақы мөлшерiнен он екі мың еседен артық аспайтын кандидаттың өз қаражаты және кандидатқа өзін ұсынған республикалық қоғамдық бірлестік бөлген қаражат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z108" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жалпы сомасы заңнамада белгiленген ең төмен жалақы мөлшерiнен он бес мың еседен артық аспайтын Республика азаматтары мен ұйымдарының ерікті қайырмалдықтары құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z109" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлғаның ерікті қайырмалдықтарының шекті мөлшерлері -жиынтығында Қазақстан Республикасының заңнамасында белгіленген ең төменгі жалақы мөлшерінен жүз еседен артық және Қазақстан Республикасының заңды тұлғасының ерікті қайырмалдықтарының шекті мөлшерлері жиынтығында бес жүз еседен артық аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 29.12.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 29.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 139/644</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Алып тасталды - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:bookmarkStart w:name="z102" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Қазақстан Республикасының Президенттігіне кандидаттың сайлау қоры:</w:t>
+      9. Құрылтай депутаттарын сайлау кезiнде партиялық тізімді ұсынған саяси партияның сайлау қоры:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z107" w:id="19"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z142" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) жалпы сомасы заңнамада белгiленген ең төмен жалақы мөлшерiнен он екі мың еседен артық аспайтын кандидаттың өз қаражаты және кандидатқа өзін ұсынған республикалық қоғамдық бірлестік бөлген қаражат;</w:t>
+      1) саяси партияның жалпы сомасы заңдарда белгiленген ең төменгi жалақының мөлшерiнен он бес мың еседен аспайтын жеке қаражатынан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z108" w:id="20"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z143" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) жалпы сомасы заңнамада белгiленген ең төмен жалақы мөлшерiнен он бес мың еседен артық аспайтын Республика азаматтары мен ұйымдарының ерікті қайырмалдықтары құрайды.</w:t>
+      2) Республиканың азаматтары мен ұйымдарының жалпы сомасы заңдарда белгiленген ең төменгi жалақы мөлшерiнен отыз мың еседен аспайтын ерiктi қайырмалдықтарынан құралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z109" w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жеке тұлғаның ерікті қайырмалдықтарының шекті мөлшерлері -жиынтығында Қазақстан Республикасының заңнамасында белгіленген ең төменгі жалақы мөлшерінен жүз еседен артық және Қазақстан Республикасының заңды тұлғасының ерікті қайырмалдықтарының шекті мөлшерлері жиынтығында бес жүз еседен артық аспауға тиіс.</w:t>
-[...424 lines deleted...]
-      Жеке тұлғаның ерікті қайырмалдықтарының шекті мөлшерлері жиынтығында Қазақстан Республикасының заңнамасында белгіленген ең төмен жалақы мөлшерінен жиырма бес еседен және Қазақстан Республикасы заңды тұлғасының ерікті қайырмалдықтарының шекті мөлшерлері жиынтығында елу еседен аспауға тиіс.</w:t>
+      Жеке тұлғаның ерікті қайырмалдықтарының шекті мөлшерлері - жиынтығында Қазақстан Республикасының заңнамасында белгіленген ең төменгі жалақы мөлшерінен уш жүз еседен артық және Қазақстан Республикасы заңды тұлғасының ерікті қайырмалдықтарының шекті мөлшерлері жиынтығында мың жарым еседен артық аспауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тарау 9-1-тармақпен толықтырылды - ҚР Орталық сайлау комиссиясының 29.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 139/644</w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) қаулысымен; жаңа редакцияда - ҚР Орталық сайлау комиссиясының 08.09.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9-1. Алып тасталды - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Мәслихат депутаттарын сайлау кезінде партиялық тізімді ұсынған саяси партияның сайлау қоры:</w:t>
+      10. Астана, облыстар және республикалық маңызы бар қалалар мәслихаттарының депутаттығына кандидаттың сайлау қоры мыналардан тұрады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z120" w:id="34"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z120" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) саяси партияның жалпы сомасы Қазақстан Республикасының заңнамасында белгiленген ең төмен жалақы мөлшерiнен бір мың еседен аспайтын меншікті қаражатынан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z121" w:id="35"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z121" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының азаматтары мен ұйымдарының жалпы сомасы Қазақстан Республикасының занамасында белгiленген ең төмен жалақы мөлшерiнен екі мың еседен аспайтын ерiктi қайырмалдықтарынан құралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z122" w:id="36"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z122" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке тұлғаның ерікті қайырмалдықтарының шекті мөлшерлері - жиынтығында Қазақстан Республикасының заңнамасында белгіленген ең төменгі жалақы мөлшерінен елу еседен артық және Қазақстан Республикасының заңды тұлғасының ерікті қайырмалдықтарының шекті мөлшерлері - жиынтығында екі жүз елу еседен артық аспауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 29.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 139/644</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi); өзгеріс енгізілді - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="37"/>
+    <w:bookmarkStart w:name="z123" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10-1. Облыстардың, республикалық маңызы бар қалалардың және астананың мәслихаттары депутаттығына кандидаттың сайлау қоры:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кандидаттың жалпы сомасы Қазақстан Республикасының заңнамасында белгіленген ең төменгі жалақы мөлшерінен жүз еседен артық аспауға тиіс жеке қаражатынан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2430,1518 +2218,1524 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="38"/>
+    <w:bookmarkStart w:name="z42" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Арнаулы шот Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 31 тамыздағы № 207 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Клиенттердің банктік шоттарын ашу, жүргізу және жабу қағидаларында (Нормативтiк құқықтық актiлердiң мемлекеттiк тізілімінде № 14422 болып тіркелген) көзделген тәртіппен, өтініштің негізінде екінші деңгейдегі банк пен кандидаттың немесе партиялық тізімін ұсынған саяси партияның арасында банктік шот шарты жасалған кезде ашылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z43" w:id="39"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z43" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Екінші деңгейдегі банкте арнаулы шотты ашу үшін кандидат өтініште мынадай мәліметтерді көрсетеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z44" w:id="40"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z44" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кандидаттың тегі, аты және әкесінің аты (болған кезде);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z45" w:id="41"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z45" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оның туылған күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z46" w:id="42"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z46" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жеке сәйкестендіру нөмірін (бұдан әрі - ЖСН) көрсете отырып, кандидаттың жеке басын куәландыратын құжат деректері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z47" w:id="43"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z47" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кандидаттың тұрғылықты жерінің мекенжайы, оның байланыс деректері және электрондық мекенжайы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z48" w:id="44"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z48" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) арнаулы шотты ашу қажет болып табылатын екінші деңгейдегі банк филиалының атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z49" w:id="45"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z49" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының банктік заңнамасына сәйкес өзге де мәліметтер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z50" w:id="46"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z50" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Екінші деңгейдегі банкте арнаулы шот ашу үшін саяси партияның басшысы немесе саяси партияның немесе оның филиалының (өкілдігінің) басшы органының шешімімен уәкілеттік берілген адам өтініште мынадай мәліметтерді көрсетеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z51" w:id="47"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z51" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) саяси партияның толық атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z52" w:id="48"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z52" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) саяси партияның арнаулы шотына иелік етуге уәкілетті адамдардың тегі, аты, және әкесінің аты (болған кезде), олардың байланыс деректері мен электрондық мекенжайлары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z53" w:id="49"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z53" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заңды мекенжайы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z54" w:id="50"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z54" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) бизнес-сәйкестендіру нөмірі (бұдан әрі - БСН) көрсетілген мемлекеттік тіркеу (қайта тіркеу) туралы құжат және банк деректемелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z55" w:id="51"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z55" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) арнаулы шотты ашу қажет болатын екінші деңгейдегі банк филиалының атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z56" w:id="52"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z56" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының банк заңнамасына сәйкес өзге де мәліметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14. Алып тасталды - ҚР Орталық сайлау комиссиясының 22.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4/408</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Сайлау қорларының ақшалай қаражатын жұмсау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z65" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Сайлау қорының қаражатына иелік ету құқығы тек Қазақстан Республикасының Президенттігіне, Құрылтайға, мәслихатқа партиялық тізімді ұсынған саяси партияларға, сондай-ақ мәслихат депутаттығына кандидаттарға ғана тиесілі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Қазақстан Республикасының Президенттігіне, Қазақстан Республикасының Құрылтайы депутаттығына, мәслихат депутаттығына кандидат және партиялық тізімін ұсынған саяси партия өздерінің сайлау қорлары қаражатынан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z144" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бұқаралық ақпарат құралдарына, онлайн-платформаларда шығуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z145" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сайлау алдындағы жария іс-шараларды (Қазақстан Республикасының заңдарымен белгіленген, және Конституциялық заңмен тыйым салынбаған сайлау алдындағы жиналыстарды және сайлаушылармен кездесулердi, сайлау алдындағы жария пiкiрталастар мен пiкiр алысуларды, митингiлердi, шерулердi, демонстрацияларды және өзге де сайлау алдындағы іс-шараларды), Қазақстан Республикасының Президенттігіне, мәслихаттардың депутаттығына және олардың сенім білдірген адамдарының, партиялық тізімдерге енгізілген кандидаттардың, Құрылтайға, мәслихатқа партиялық тізімдерін ұсынған саяси партиялардың сенім білдірген адамдарының сайлаушылармен жеке кездесулерін ұйымдастыруға және өткiзуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z146" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) баспа, дыбыс-бейне және өзге де үгіт материалдарын шығаруға және (немесе) таратуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z147" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) заңды және жеке тұлғалардың үгiт жұмыстарын ұйымдастыруға байланысты қызметтерiне ақы төлеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z148" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасының Президенттігіне, депутаттығына, мәслихаттардың депутаттығына кандидаттардың және олардың сенім білдірген адамдарының, партиялық тізімдерге енгізілген кандидаттардың, Құрылтайға, мәслихатқа партиялық тізімдерін ұсынған саяси партиялардың сенім білдірген адамдарының сайлау алдындағы үгiтпен байланысты көлiк және iссапар шығындарын жабуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z149" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сайлау науқаны үшін арнайы әзірленген баспа материалдарын, соның ішінде безендiрiлген материалдарды, сондай-ақ омырауға тағатын белгiлердi және жалауларды, жалаушаларды және өзге де белгiлер мен нышандарды тегін тарату үшін дайындауға арналған шығындарды төлеуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">14. Алып тасталды - ҚР Орталық сайлау комиссиясының 22.06.2021 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="53"/>
+    <w:bookmarkStart w:name="z73" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Кандидат өз кандидатурасын алып тастаған, саяси партия партиялық тiзiмдi керi қайтарып алған немесе кандидатты, партиялық тiзiмдi ұсыну немесе кандидатты, партиялық тiзiмдi тiркеу туралы шешiмнiң күшi жойылған жағдайда екінші деңгейдегі банктер сайлау қорына түскен ақшаны оны қосқан азаматтар мен ұйымдарға қайтарады. Бұл ретте аталған қаражатты қайтаруға байланысты шығыстар оларды енгiзген азаматтар мен ұйымдар есебiнен жабылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z74" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Екінші деңгейдегі банк немесе оның филиалы күнтізбелік жетi күн ішінде тиiстi сайлау комиссиясына ақшалай қаражатты қайтарғаны туралы мәлiметтерді бередi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z75" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Сайлау қорларының ақшалай қаражатын жұмсау тәртібі</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Сайлау қорларының ақшалай қаражатын пайдалану туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z65" w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z76" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Сайлау қорының қаражатына иелік ету құқығы тек Қазақстан Республикасының Президенттігіне, Парламент Сенатының депутаттығына, Парламент Мәжілісінің депутаттығына, мәслихаттың депутаттығына кандидаттарға және/немесе партиялық тізімін ұсынған саяси партияға тиесілi.</w:t>
+      19. Сайлау қорлары қаражатының жұмсалуын бақылауды тиiстi сайлау комиссиялары мен банктер жүзеге асырады. Тиiстi сайлау комиссияларының ұсынуы бойынша бақылауға өзге де мемлекеттік органдар олардың құзыретіне сәйкес тартылуы мүмкiн.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z77" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Сайлау қорытындылары анықталғаннан кейiн он жұмыс күнінен кешiктiрмей кандидат, саяси партия тиiстi сайлау комиссиясына өз сайлау қорының қаражатын пайдаланғаны жөнiнде есеп беруі міндетті, онда сайлау қорына ақшалай түсiмдер көздерi және сайлау қоры қаражатының жұмсалғанын растайтын құжаттарды қоса тіркей отырып, жүргізілген барлық шығындар көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 29.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 139/644</w:t>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="55"/>
+    <w:bookmarkStart w:name="z78" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Қазақстан Республикасының Президенттігіне, Парламент депутаттығына, мәслихат депутаттығына кандидат және партиялық тізімін ұсынған саяси партия өздерiнің сайлау қорлары қаражатынан:</w:t>
+      21. Сайлау қорлары қаражатының мақсатты жұмсалуын Қазақстан Республикасының Президенттігіне, мәслихаттар депутаттығына кандидат, партиялық тізімін ұсынған саяси партия қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z124" w:id="56"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) тiркелген кез келген бұқаралық ақпарат құралдарына шығуға;</w:t>
+      22. Қазақстан Республикасының Президенттігіне, мәслихаттардың депутаттығына кандидат, партиялық тізімін ұсынған саяси партия өзiнің сайлау қорына қаражаттың түсу есебiн, сондай-ақ олардың жұмсалу есебiн жүргiзедi. Есеп түсiмнiң әр түрi бойынша, күнi, теңгедегі сомасы және осы қаражатты аударған нақты жеке және заңды тұлғаның атауы көрсетiле отырып, жүргiзiледi. Шығыстар тiзiлімiнде: ақшаның шотқа келiп түскен күнi, ақшаның екінші деңгейдегі банкте алынған күні, сомасы, әрбір төлем құжаты бойынша төлемнің мақсаты жазылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z125" w:id="57"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) сайлау алдындағы жария іс-шараларды (сайлау алдындағы жиналыстарды және сайлаушылармен кездесулердi, сайлау алдындағы жария пiкiрталастар мен пiкiр алысуларды, митингiлердi, шерулердi, демонстрацияларды және өзге де сайлау алдындағы іс-шараларды), Қазақстан Республикасының Президенттігіне, Парламент Сенатының депутаттығына, Парламент Мәжілісінің депутаттығына, мәслихаттардың депутаттығына кандидаттардың және олардың сенім білдірген адамдарының, партиялық тізімдерге енгізілген кандидаттардың, партиялық тізімдерін ұсынған саяси партиялардың сенім білдірген адамдарының сайлаушылармен жеке кездесулерін ұйымдастыруға және өткiзуге;</w:t>
+      23. Арнаулы шоттарға қаражаттың түскені және оның жұмсалуы туралы есепті айына екі рет бұқаралық ақпарат құралдарында:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z126" w:id="58"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) баспа, дыбыс-бейне және өзге де үгiт материалдарын шығаруға және (немесе) таратуға;</w:t>
+      Қазақстан Республикасының Президентiн, Қазақстан Республикасының Құрылтайы депутаттарын партиялық тiзiмдер бойынша сайлау кезiнде - Орталық сайлау комиссиясы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z127" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) заңды және жеке тұлғалардың үгiт жұмыстарын ұйымдастыруға байланысты қызметтерiне ақы төлеуге;</w:t>
+      мәслихаттардың депутаттарын сайлау кезінде - аумақтық сайлау комиссиялары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z128" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) Қазақстан Республикасының Президенттігіне, Парламент Сенатының депутаттығына, Парламент Мәжілісінің депутаттығына, мәслихаттардың депутаттығына кандидаттардың және олардың сенім білдірген адамдарының, партиялық тізімдерге енгізілген кандидаттардың, партиялық тізімдерін ұсынған саяси партиялардың сенім білдірген адамдарының сайлау алдындағы үгiтпен байланысты көлiк және iссапар шығындарын жабуға;";</w:t>
-[...218 lines deleted...]
-      Бұл орайда банк куәландырған арнаулы шотты ашу туралы хабарлама көшiрмесi табыс етiледi.</w:t>
+      бірмандаттық аумақтық сайлау округтері бойынша ұсынылған мәслихаттардың депутаттарын сайлау кезінде тиісті округтік сайлау комиссиялары жариялайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 29.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 139/644</w:t>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="67"/>
+    <w:bookmarkStart w:name="z81" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Сайлау қорлары қаражатының мақсатты жұмсалуын Қазақстан Республикасының Президенттігіне, Парламент Сенаты депутаттығына, Парламент Мәжілісі депутаттығына, мәслихаттар депутаттығына кандидат, партиялық тізімін ұсынған саяси партия қамтамасыз етеді.</w:t>
+      24. Арнаулы шоттар бойынша барлық қаржылық операциялар сайлаудың алдындағы күні сағат он сегізде тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z79" w:id="68"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Қазақстан Республикасының Президенттігіне, Парламент Сенатының, Парламент Мәжілісінің депутаттығына, мәслихаттардың депутаттығына кандидат, депутаттығына кандидат, партиялық тізімін ұсынған саяси партия өзiнің сайлау қорына қаражаттың түсу есебiн, сондай-ақ олардың жұмсалу есебiн жүргiзедi. Есеп түсiмнiң әр түрi бойынша, күнi, теңгедегі сомасы және осы қаражатты аударған нақты жеке және заңды тұлғаның атауы көрсетiле отырып, жүргiзiледi. Шығыстар тiзiлімiнде: ақшаның шотқа келiп түскен күнi, ақшаның екінші деңгейдегі банкте алынған күні, сомасы, әрбір төлем құжаты бойынша төлемнің мақсаты жазылады.</w:t>
-[...100 lines deleted...]
-      Қазақстан Республикасының Президентiн, Қазақстан Республикасы Парламенті Мәжілісінің депутаттарын партиялық тiзiмдер бойынша сайлау кезiнде - Орталық сайлау комиссиясы;</w:t>
+      Қайта дауыс беру өткізілген жағдайда кандидаттың сайлау қорына түсуге рұқсат етілген ақшаның шекті сомасы бір жарым есеге ұлғаяды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Парламенті Сенатының депутаттарын сайлау кезiнде - облыстық (республикалық маңызы бар қалалардың және астананың) аумақтық сайлау комиссиялары;</w:t>
-[...35 lines deleted...]
-      бірмандаттық аумақтық сайлау округтері бойынша ұсынылған Парламент Мәжілісінің және мәслихаттардың депутаттарын сайлау кезінде тиісті округтік сайлау комиссиялары жариялайды.</w:t>
+      Кандидаттардың қайта дауыс беруді өткізу кезінде өздеріне қатысты қайта дауыс беру өткiзiлетiн арнаулы шоттар бойынша қаржы операцияларын қайта дауыс беру күні тағайындалған күнi қайта жаңғыртылады және сайлау күнінің алдындағы күнгi сағат он сегiзде тоқтатылады. Сайлау қорына ол құрылған күннен бастап түскен ақшаның жалпы сомасы Конституциялық заңмен белгiленген шектерден acа алмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 29.12.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 29.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 139/644</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="70"/>
+    <w:bookmarkStart w:name="z82" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Арнаулы шоттар бойынша барлық қаржылық операциялар сайлаудың алдындағы күні сағат он сегізде тоқтатылады.</w:t>
+      25. Екінші деңгейдегі банк немесе оның филиалы сайлау қорының сайлау науқаны мақсаттарына жұмсалмай қалған ақшалай қаражатының үштен екiсiн республикалық бюджетке жiбередi, ал үштен бiрiн кандидатқа немесе партиялық тізімін ұсынған саяси партияға қайтарады. Ол туралы мәлiметтер Ортсайлаукомға немесе есептi қабылдау туралы шешiм қабылдайтын тиiстi аумақтық сайлау комиссиясына ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z83" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Қайта дауыс беру өткізілген жағдайда кандидаттың сайлау қорына түсуге рұқсат етілген ақшаның шекті сомасы бір жарым есеге ұлғаяды.</w:t>
+        <w:t xml:space="preserve">
+      26. Есептер Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаларда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген нысандар бойынша қаражаттың жұмсалғанын растайтын құжаттармен қоса беріледi.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z84" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кандидаттардың қайта дауыс беруді өткізу кезінде өздеріне қатысты қайта дауыс беру өткiзiлетiн арнаулы шоттар бойынша қаржы операцияларын қайта дауыс беру күні тағайындалған күнi қайта жаңғыртылады және сайлау күнінің алдындағы күнгi сағат он сегiзде тоқтатылады. Сайлау қорына ол құрылған күннен бастап түскен ақшаның жалпы сомасы Конституциялық заңмен белгiленген шектерден acа алмайды.</w:t>
+      27. Кандидаттың, партиялық тізімін ұсынған саяси партияның Конституциялық заңның 34-бабы 1-8-тармақтарында белгіленген тәртіпті, сондай-ақ Қағидаларды бұзуы - кандидатты, партиялық тізімді тіркеу туралы шешімнің күшін жоюға, ал сайлау өткізілгеннен кейін Қазақстан Республикасының Президенттігіне, Қазақстан Республикасының Құрылтайы депутаттығына, мәслихат депутаттығына, өзге де жергілікті өзін-өзі басқару органының мүшелігіне кандидат ретінде тіркелгеніне дейін тиісті аумақ немесе округ бойынша сайлауды жарамсыз деп тануға әкеп соғады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 29.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 139/644</w:t>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="71"/>
-[...138 lines deleted...]
-    <w:bookmarkEnd w:id="73"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4098,153 +3892,208 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z86" w:id="74"/>
+    <w:bookmarkStart w:name="z86" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Арнаулы уақытша шоттарға (сайлау қорына) қаражаттың түскені туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Орталық сайлау комиссиясының 29.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 139/644</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z130" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасының Президенттігіне, мәслихаттар депутаттығына кандидаттың Т.А.Ә. (болған кезде), саяси партиялардың толық атауы, арнаулы шот қай банк мекемесінде ашылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="75"/>
+    <w:bookmarkStart w:name="z131" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Қазақстан Республикасының Президенттігіне, Парламент депутаттығына, мәслихаттар депутаттығына кандидаттың Т.А.Ә. (болған кезде), саяси партиялардың толық атауы, арнаулы шот қай банк мекемесінде ашылған.</w:t>
+      2. 20___жылғы ______ жағдай бойынша сайлау қорының жалпы сомасы _____ теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -7341,126 +7190,188 @@
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="77"/>
+    <w:bookmarkStart w:name="z90" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарналардың белгіленген шекті мөлшерінен асып кеткен, кандидат өз кандидатурасын алып тастаған, партиялық тізімді кері қайтарып алған немесе кандидатты, партиялық тізімді ұсыну немесе тіркеу туралы шешімнің күші жойылған жағдайда қаражатты қайтару туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Орталық сайлау комиссиясының 29.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 139/644</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="78"/>
+    <w:bookmarkStart w:name="z132" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Қазақстан Республикасының Президенттігіне, Қазақстан Республикасы Парламентінің депутаттығына, мәслихаттардың депутаттығына кандидаттың Т.А.Ә. (болған кезде), саяси партияның толық атауы, арнаулы шот қай банк мекемесінде ашылған.</w:t>
+      1. Қазақстан Республикасының Президенттігіне, мәслихаттардың депутаттығына кандидаттың Т.А.Ә. (болған кезде), саяси партияның толық атауы, арнаулы шот қай банк мекемесінде ашылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -8056,70 +7967,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z133" w:id="79"/>
+    <w:bookmarkStart w:name="z133" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: Екінші деңгейдегі банк немесе оның филиалы енгізілген ақшалай қаражаттың кідіріссіз қайтарылуына қарай тиісті сайлау комиссиясына ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төлемнің мақсаты - әрбір төлем құжаты бойынша сипаттама.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8321,90 +8232,152 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда - ҚР Орталық сайлау комиссиясының 29.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 139/644</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="80"/>
+    <w:bookmarkStart w:name="z93" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Қазақстан Республикасының Президенттігіне, Қазақстан Республикасы Парламентінің депутаттығына, мәслихаттардың депутаттығына кандидаттың Т.А.Ә. (болған кезде), саяси партияның толық атауы, арнаулы шот қай банк мекемесінде ашылған.</w:t>
+      1. Қазақстан Республикасының Президенттігіне, мәслихаттардың депутаттығына кандидаттың Т.А.Ә. (болған кезде), саяси партияның толық атауы, арнаулы шот қай банк мекемесінде ашылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z134" w:id="81"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z134" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. 20____ жылғы ______ жағдай бойынша сайлау қорының қалдығы ____ теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -13484,70 +13457,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z135" w:id="82"/>
+    <w:bookmarkStart w:name="z135" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: Екінші деңгейдегі банк тиісті сайлау комиссиясына апта сайын, ал тиісті сайлау комиссиясының сұрау салуы бойынша - жиырма төрт сағат ішінде ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шығыстар бағыттары бойынша кодтар*:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13891,104 +13864,124 @@
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="83"/>
+    <w:bookmarkStart w:name="z97" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Президенттігіне, Қазақстан Республикасы Парламентінің депутаттығына, мәслихаттардың депутаттығына кандидаттың, саяси партиялардың сайлау қорытындылары анықталғаннан кейін сайлау қоры қаражатын пайдаланғаны туралы есебі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда - ҚР Орталық сайлау комиссиясының 29.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 139/644</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi); өзгеріс енгізілді - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -16656,122 +16649,104 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z136" w:id="84"/>
+    <w:bookmarkStart w:name="z136" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ескертпе: сайлау қоры қаражатының түсуі мен жұмсалуы туралы есеп сайлау қорытындылары анықталғаннан кейін ұсынылады:</w:t>
+      Ескерту: сайлау қорының қаражатының түсуі және жұмсалуы туралы есеп сайлау қорытындылары белгіленгеннен кейін ұсынылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының Президентін, партиялық тізімдер бойынша Қазақстан Республикасы Парламенті Мәжілісінің депутаттарын сайлау кезінде - Орталық сайлау комиссиясына;</w:t>
+      Қазақстан Республикасының Президентін, партиялық тізімдер бойынша Қазақстан Республикасы Құрылтай депутаттарын сайлау кезінде - Орталық сайлау комиссиясына;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сенат депутаттарын сайлау кезінде - облыстық (республикалық маңызы бар қалалар мен астана) аумақтық сайлау комиссияларына;</w:t>
-[...17 lines deleted...]
-      бірмандаттық округтер бойынша Парламент Мәжілісінің депутаттарын, мәслихаттар депутаттарын сайлау кезінде округтік сайлау комиссияларына немесе тиісті аумақтық сайлау комиссияларына;</w:t>
+      бірмандаттық округтер бойынша мәслихаттар депутаттарын сайлау кезінде округтік сайлау комиссияларына немесе тиісті аумақтық сайлау комиссияларына;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       партиялық тізімдер бойынша мәслихаттардың депутаттарын сайлау кезінде-аумақтық сайлау комиссиялары.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -16919,55 +16894,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -17293,31 +17268,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>