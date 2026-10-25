--- v0 (2026-07-26)
+++ v1 (2026-10-25)
@@ -1,46 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="10d05c2" w14:textId="10d05c2">
+    <w:p w14:paraId="9f016da" w14:textId="9f016da">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1220,255 +1219,432 @@
         <w:t>
       "Коллекторлық агенттікке бақылауды жүзеге асыратын тұлғалардың тізбесі" 2-кестесінің 3-бағаны мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z26" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12300"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Занды тұлғаның атауы немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жеке тұлғаның тегі, аты, әкесінің аты </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(алынба</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ған немесе өтелмеген соттылығының болуы туралы мәліметтер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:bookmarkStart w:name="z27" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпе мынадай редакцияда жазылсын:</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:p>
-[...80 lines deleted...]
-      ескертпе мынадай редакцияда жазылсын:</w:t>
+    <w:bookmarkStart w:name="z29" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ескертпе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z29" w:id="18"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3-бағанда жеке адамға, отбасыға және кәмелетке толмағандарға, адамның және азаматтың конституциялық және өзге де құқықтары мен бостандықтарына, мемлекеттің конституциялық құрылысының негіздеріне және қауіпсіздігіне, меншікке, қоғамдық қауіпсіздік пен қоғамдық тәртіпке, халық денсаулығына және имандылыққа, бейбітшілік пен адамзаттың қауіпсіздігіне, коммерциялық және өзге де ұйымдардағы қызмет мүдделеріне, мемлекеттік қызмет пен мемлекеттік басқару мүдделеріне, сот төрелігіне және жазалардың орындалу тәртібіне, басқару тәртібіне қарсы, экономикалық қызмет, ақпараттандыру және байланыс салаларындағы қылмыстық құқық бұзушылықтар үшін, сондай-ақ әскери қылмыстық құқық бұзушылықтар үшін өтелмеген немесе алынбаған соттылығы бар екендігі немесе қылмыстық қудалауға ұшырайтын немесе ұшыраған (өздеріне қатысты қылмыстық қудалау Қазақстан Республикасы Қылмыстық-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігінің 1) және 2) тармақшалары негізінде тоқтатылған адамдарды қоспағанда) туралы ақпарат көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z31" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер солай болса, онда қылмыстық жауапкершілікке тарту туралы үкімнің күнін және нөмірін, Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қылмыстық кодексінің</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бабын көрсету қажет.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1481,90 +1657,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="21"/>
+    <w:bookmarkStart w:name="z33" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тармақша мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) жалпы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z34" w:id="22"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1597,70 +1773,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z35" w:id="23"/>
+          <w:bookmarkStart w:name="z35" w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="23"/>
+          <w:bookmarkEnd w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -1796,70 +1972,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туған күні және туған жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z40" w:id="24"/>
+          <w:bookmarkStart w:name="z40" w:id="23"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="24"/>
+          <w:bookmarkEnd w:id="23"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -1893,70 +2069,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрақты тұратын жері, телефон нөмірлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z41" w:id="25"/>
+          <w:bookmarkStart w:name="z41" w:id="24"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="25"/>
+          <w:bookmarkEnd w:id="24"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2123,139 +2299,139 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке басын куәландыратын құжаттың толық деректемелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z44" w:id="26"/>
+          <w:bookmarkStart w:name="z44" w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="26"/>
+          <w:bookmarkEnd w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="27"/>
+    <w:bookmarkStart w:name="z46" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2268,90 +2444,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4) тармақша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="28"/>
+    <w:bookmarkStart w:name="z48" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4) Еңбек қызметі туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z49" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл тармақта ұйымдарда қаржы, сақтандыру қызметі, білім беру, мемлекеттік басқару және қорғаныс, міндетті әлеуметтік қамсыздандыру салаларында, құқық және бухгалтерлік есеп саласында, сондай-ақ төлемдерді жинау жөніндегі агенттіктер мен кредиттік бюроларда лауазымын көрсете отырып, басшы қызметкердің жоғары оқу орнын аяқтаған күннен бастап барлық еңбек қызметі (сондай-ақ басқару органындағы мүшелігі) туралы мәліметтер, сондай-ақ кандидат еңбек қызметін жүзеге асырмаған кезең көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z49" w:id="29"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -2971,70 +3147,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z50" w:id="30"/>
+    <w:bookmarkStart w:name="z50" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3047,128 +3223,128 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> төртінші және бесінші бөліктері мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="31"/>
+    <w:bookmarkStart w:name="z52" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Мемлекеттік қызмет көрсетуге қажетті дербес деректерді жинауға және өңдеуге және цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім беремін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z53" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруге уәкілетті адамның тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z53" w:id="32"/>
-[...15 lines deleted...]
-      Өтініш беруге уәкілетті адамның тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z54" w:id="32"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3230,404 +3406,613 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             қолы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="34"/>
+    <w:bookmarkStart w:name="z55" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қол қойылған күні: 20_____ жылғы "__"_________";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z56" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2 қосымшада:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z56" w:id="35"/>
-[...15 lines deleted...]
-      2 қосымшада:</w:t>
+    <w:bookmarkStart w:name="z57" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2 және 15-бағандар мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z57" w:id="36"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6150"/>
-        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...63 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Қызметкердің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(жеке басын куәландыратын құжатқа толық сәйкестікпен, тегі, аты, әкесінің аты (ол болған жағдайда) өзгерген жағдайда олар – қашан және қандай себепке байланысты өзгергенін көрсету)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:p>
-[...55 lines deleted...]
-            </w:pPr>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>";</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12300"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Осы ақпаратты өзім </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тексергенімді және оның дұрыс және толық екендігін растаймын, сондай-ақ дербес деректерді жинауға және өңдеуге және цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беремін (қызметкердің қолы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z58" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ескертпеде: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3640,51 +4025,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="38"/>
+    <w:bookmarkStart w:name="z60" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "2. 9-бағанда жеке адамға, отбасыға және кәмелетке толмағандарға, адамның және азаматтың конституциялық және өзге де құқықтары мен бостандықтарына, мемлекеттің конституциялық құрылысының негіздеріне және қауіпсіздігіне, меншікке, қоғамдық қауіпсіздік пен қоғамдық тәртіпке, халық денсаулығына және имандылыққа, бейбітшілік пен адамзаттың қауіпсіздігіне, коммерциялық және өзге де ұйымдардағы қызмет мүдделеріне, мемлекеттік қызмет пен мемлекеттік басқару мүдделеріне, сот төрелігіне және жазалардың орындалу тәртібіне, басқару тәртібіне қарсы, экономикалық қызмет, ақпараттандыру және байланыс салаларындағы қылмыстық құқық бұзушылықтар үшін, сондай-ақ әскери қылмыстық құқық бұзушылықтар үшін өтелмеген немесе алынбаған соттылығы бар екендігі немесе қылмыстық қудалауға ұшырайтын немесе ұшыраған (өздеріне қатысты қылмыстық қудалау Қазақстан Республикасы Қылмыстық-процестік кодексінің 35-бабы бірінші бөлігінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3699,91 +4084,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> негізінде тоқтатылған адамдарды қоспағанда) туралы ақпарат көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z61" w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z61" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер солай болса, онда қылмыстық жауапкершілікке тарту туралы үкімнің күнін және нөмірін, Қазақстан Республикасының Қылмыстық </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексінің</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бабын көрсету қажет.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3796,150 +4181,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігі мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="40"/>
+    <w:bookmarkStart w:name="z63" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Бірінші басшы немесе қол қоюға уәкілетті адам</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z64" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z64" w:id="41"/>
-[...15 lines deleted...]
-      ______________________________________</w:t>
+    <w:bookmarkStart w:name="z65" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z65" w:id="42"/>
-[...15 lines deleted...]
-      тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+    <w:bookmarkStart w:name="z66" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________қолы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z66" w:id="43"/>
-[...15 lines deleted...]
-      ________________қолы</w:t>
+    <w:bookmarkStart w:name="z67" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қол қойылған күн 20_____ жылғы "_____" __________";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z67" w:id="44"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3952,70 +4337,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кестенің 2 және 4-жолдары мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="45"/>
+    <w:bookmarkStart w:name="z69" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4106,90 +4491,90 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 www.egov.kz "цифрлық үкіметтің" веб-порталы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z70" w:id="46"/>
+    <w:bookmarkStart w:name="z70" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z71" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z71" w:id="47"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="47"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4280,792 +4665,1103 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электрондық (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z72" w:id="48"/>
+    <w:bookmarkStart w:name="z72" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z73" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-қосымшаның 5-бағаны мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z73" w:id="49"/>
-[...15 lines deleted...]
-      5-қосымшаның 5-бағаны мынадай редакцияда жазылсын:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      " </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12300"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бірінші басшының тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z75" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. "Микроқаржылық қызметті лицензиялау қағидаларын, микроқаржылық қызметті жүзеге асыруға арналған біліктілік талаптарын және оларға сәйкестікті растайтын құжаттардың тізбесін бекіту туралы" Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 23 қарашадағы № 108 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21731 болып тіркелген) мынадай өзгерістер мен толықтырулар енгізілсін: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z74" w:id="50"/>
+    <w:bookmarkStart w:name="z76" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Микроқаржылық қызметті лицензиялау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
-    </w:p>
-[...102 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21731 болып тіркелген) мынадай өзгерістер мен толықтырулар енгізілсін: </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай мазмұндағы екінші бөлікпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпарат уәкілетті органның ресми интернет – ресурсында орналастырылады, тиісті нормативтік құқықтық акті бекітілген немесе өзгертілген күннен бастап 3 (үш) жұмыс күні ішінде "цифрлық үкімет" операторына және Бірыңғай байланыс орталығына жіберіледі.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z76" w:id="52"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақ</w:t>
-[...31 lines deleted...]
-    <w:bookmarkEnd w:id="53"/>
+        <w:t>2-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігі мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Мемлекеттік қызмет көрсету сатысы туралы ақпарат цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесінде автоматты режимде жаңартылады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-тармақтың</w:t>
-[...28 lines deleted...]
-      "Мемлекеттік қызмет көрсету сатысы туралы ақпарат цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесінде автоматты режимде жаңартылады.";</w:t>
+        <w:t>5-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігі мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5. Көрсетілетін қызметті беруші мемлекеттік қызметтер көрсету үшін пайдаланылатын цифрлық жүйелерден және цифрлық құжаттар сервисінен мына:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z83" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке тұлға – Қазақстан Республикасы резидентінің жеке басын куәландыратын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z84" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке тұлға – Қазақстан Республикасы резидентінде алынбаған немесе жойылмаған сотталғандығының жоқтығын растайтын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z85" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды тұлға – Қазақстан Республикасының резидентін мемлекеттік тіркеу (қайта тіркеу) туралы құжаттарда көрсетілген мәліметтерді алады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5-тармақтың</w:t>
-[...68 lines deleted...]
-      жеке тұлға – Қазақстан Республикасы резидентінде алынбаған немесе жойылмаған сотталғандығының жоқтығын растайтын;</w:t>
+        <w:t xml:space="preserve">29-тармақтың 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) тармақшалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) көрсетілетін қызметті беруші басшысының не оның орнындағы адамның тегі, аты, әкесінің аты (ол болған жағдайда);";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z85" w:id="58"/>
-[...15 lines deleted...]
-      заңды тұлға – Қазақстан Республикасының резидентін мемлекеттік тіркеу (қайта тіркеу) туралы құжаттарда көрсетілген мәліметтерді алады.";</w:t>
+    <w:bookmarkStart w:name="z88" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4) көрсетілетін қызметті берушінің атауы және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамның тегі, аты, әкесінің аты (ол болған жағдайда);";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">29-тармақтың 1) </w:t>
-[...19 lines deleted...]
-        <w:t>4) тармақшалары</w:t>
+        <w:t>31-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="59"/>
-[...15 lines deleted...]
-      "1) көрсетілетін қызметті беруші басшысының не оның орнындағы адамның тегі, аты, әкесінің аты (ол болған жағдайда);";</w:t>
+    <w:bookmarkStart w:name="z90" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "31. Көрсетілетін қызметті беруші басшысының шағымды қабылдағанын растау шағымды қабылдаған адамның тегі, аты, әкесінің аты (ол болған жағдайда), берілген шағымға жауап алу мерзімі мен орны көрсетіле отырып, оны көрсетілетін қызметті берушінің кеңсесінде тіркеу (мөртабан, кіріс нөмірі мен күні) болып табылады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z88" w:id="60"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>31-тармақ</w:t>
-[...28 lines deleted...]
-      "31. Көрсетілетін қызметті беруші басшысының шағымды қабылдағанын растау шағымды қабылдаған адамның тегі, аты, әкесінің аты (ол болған жағдайда), берілген шағымға жауап алу мерзімі мен орны көрсетіле отырып, оны көрсетілетін қызметті берушінің кеңсесінде тіркеу (мөртабан, кіріс нөмірі мен күні) болып табылады.";</w:t>
+        <w:t>1-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кестенің 2, 4, 6 және 8-жолдары мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті ұсыну тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің барлық кіші түрлері бойынша: www.egov.kz "цифрлық үкімет" веб-порталы (бұдан әрі – портал)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z93" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:p>
-[...55 lines deleted...]
-    <w:bookmarkStart w:name="z92" w:id="62"/>
+    <w:bookmarkStart w:name="z94" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
@@ -5097,168 +5793,188 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері</w:t>
+Мемлекеттік қызмет көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Мемлекеттік көрсетілетін қызметтің барлық кіші түрлері бойынша: www.egov.kz "цифрлық үкімет" веб-порталы (бұдан әрі – портал)</w:t>
+          <w:bookmarkStart w:name="z95" w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің барлық кіші түрлері бойынша:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+электрондық (ішінара цифрландырылған) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z93" w:id="63"/>
+    <w:bookmarkStart w:name="z96" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z94" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z97" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5271,188 +5987,272 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан өндіріп алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны өндіріп алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z95" w:id="65"/>
-[...34 lines deleted...]
-электрондық (ішінара цифрландырылған) </w:t>
+          <w:bookmarkStart w:name="z98" w:id="66"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лицензиялық алымдар:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="66"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) лицензия бергені үшін 30 (отыз) айлық есептік көрсеткішті құрайды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) лицензияны қайта ресімдеу үшін лицензияны бергені үшін мөлшерлеменің 10 (он) пайызын құрайды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) лицензияны телнұсқасын бергені үшін лицензияны бергені үшін мөлшерлеменің 100 (жүз) пайызын құрайды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лицензиялық алымды төлеу қолма-қол немесе қолма-қол емес нысанда екінші деңгейдегі банктер, бейрезидент банктердің филиалдары немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол емес нысанда "цифрлық үкіметтің" төлем шлюзі арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z96" w:id="66"/>
+    <w:bookmarkStart w:name="z102" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z97" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z103" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5465,3616 +6265,3492 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан өндіріп алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны өндіріп алу тәсілдері</w:t>
+Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z98" w:id="68"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="68"/>
+          <w:bookmarkStart w:name="z104" w:id="69"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы лицензия алу үшін порталға жүгінген кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1) лицензия бергені үшін 30 (отыз) айлық есептік көрсеткішті құрайды;</w:t>
+              <w:t xml:space="preserve">1) Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша микроқаржылық қызметті жүзеге асыруға лицензия беру туралы электрондық өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) лицензияны қайта ресімдеу үшін лицензияны бергені үшін мөлшерлеменің 10 (он) пайызын құрайды;</w:t>
+              <w:t>2) жарғылық капиталдың ең төменгі мөлшерінің төленгенін растайтын құжаттардың электрондық көшірмелері.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3) лицензияны телнұсқасын бергені үшін лицензияны бергені үшін мөлшерлеменің 100 (жүз) пайызын құрайды.</w:t>
-[...17 lines deleted...]
-Лицензиялық алымды төлеу қолма-қол немесе қолма-қол емес нысанда екінші деңгейдегі банктер, бейрезидент банктердің филиалдары немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол емес нысанда "цифрлық үкіметтің" төлем шлюзі арқылы жүзеге асырылады.</w:t>
+              <w:t xml:space="preserve">Жарғылық капиталдың ең төменгі мөлшерінің төленгенін растайтын құжаттар ретінде мынадай құжаттар ұсынылады: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетілетін қызметті алушының жарғылық капиталына жарна ретінде ақшаның банк шотына есепке жатқызылғанын растайтын және лицензия алуға өтініш берген күнге дейін күнтізбелік 30 (отыз) күннен ерте емес берілген екінші деңгейдегі банктің құжаты (оның ішінде клиенттің банк шоттары бойынша ақша қозғалысы туралы үзінді-көшірме);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша меншікті капиталдың ең төменгі мөлшерінің сақталуы туралы мәліметтер (құжаттың электрондық көшірмесі түрінде);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) "цифрлық үкіметтің" төлем шлюзі арқылы төленген жағдайларды қоспағанда, жеке қызмет түрлерімен айналысу құқығына лицензиялық алымның төленгенін растайтын құжаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) жарғының электрондық көшірмесі және бар болса шаруашылық серіктестіктің қатысушыларының тізілімі, не бағалы қағаздар ұстаушыларының тізілімдері жүйесін жүргізу жөніндегі қызметті жүзеге асыратын бағалы қағаздар нарығының кәсіби қатысушылары берген одан үзінді-көшірме;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6) Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-1-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес (әрбір тұлға бойынша жеке толтырылады), құжаттарды ұсыну күнінің алдындағы күнгі жағдай бойынша мыналарды: Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-2-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша (әрбір тұлға бойынша жеке толтырылады) көрсетілетін қызметті алушы ірі қатысушының (ірі акционерінің) атқарушы органының (атқарушы органның функцияларын жеке-дара атқаратын адамның) және басқару органының (байқау кеңесінің, бар болса) бірінші басшысы туралы мәліметтерді; заңды тұлға – ірі қатысушының атқарушы органының (атқарушы органның функцияларын жеке-дара атқаратын адамның) бірінші басшысының және басқару органының (болған кезде байқау кеңесінің) бірінші басшысының жеке басын куәландыратын құжаттың көшірмелерін (шетел азаматтары және азаматтығы жоқ адамдар үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заңды тұлға – ірі қатысушының атқарушы органының (атқарушы органның функцияларын жеке-дара атқаратын адамның) бірінші басшысының және басқару органының (байқау кеңесінің), бар болса) бірінші басшысында азаматтығы бар елде (шетел азаматтары үшін) немесе тұрақты тұратын елде (азаматтығы жоқ адамдар үшін) олардың азаматтығы бар елдің мемлекеттік органы берген (олардың тұрақты тұратын елінің - азаматтығы жоқ адамдар үшін) заңды тұлға - ірі қатысушының (ірі акционерінің) атқарушы органының (атқарушы органның функцияларын жеке-дара атқаратын адамның) бірінші басшысының және басқару органының (байқау кеңесінің), бар болса) бірінші басшысы соңғы 15 (он бес) жыл бойы тұрақты тұрған елдің мемлекеттік органы берген азаматтығы бар елде (шетел азаматтары үшін) немесе тұрақты тұратын елде (азаматтығы жоқ адамдар үшін) алынбаған немесе өтелмеген соттылығының болмауы туралы мәліметтерді растайтын құжатты қоса берумен жарғылық капиталға қатысу үлестерінің немесе көрсетілетін қызметті алушының дауыс беретін (артықшылықты) акцияларының он немесе одан да көп пайызына тікелей немесе жанама иелік ететін, заңды тұлға болып табылатын ірі қатысушы (акционер) туралы мәліметтер. Көрсетілген құжаттарды беру күні өтініш берілген күннің алдындағы 3 (үш) айдан аспайды (ұсынылатын құжаттарда олардың өзге қолданыс мерзімі көрсетілген жағдайларды қоспағанда). Егер мемлекеттік органы қылмыстары үшін алынбаған немесе өтелмеген соттылығының жоқтығы туралы мәліметтерді растауға уәкілетті елдің заңнамасында көрсетілген мәліметтер сұратылатын адамдарға растайтын құжаттарды беру көзделмесе, онда тиісті растау уәкілетті органның атына азаматтығы бар елдің (шетел азаматтары үшін) немесе тұрақты тұратын елдің (азаматтығы жоқ адамдар үшін) мемлекеттік органының хатымен жіберіледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заңды тұлғаның ірі қатысушысының (ірі акционерінің) соңғы екі қаржы жылындағы жылдық қаржылық есептілігінің (ірі қатысушысының (ірі акционердің) еншілес ұйымдары болған жағдайда шоғырландырылған қаржылық есептіліктің) электрондық көшірмесі, сондай-ақ өтініш бергенге дейінгі соңғы аяқталған тоқсандағы ірі қатысушының (ірі акционердің) қаржылық есептілігінің электрондық көшірмесі. Аудиторлық есептермен расталған көрсетілген қаржылық есептілік болған кезде аудиторлық есептермен расталған қаржылық есептілік ұсынылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ағымдағы жылғы 1 қаңтардан бастап 1 маусымға дейінгі кезең ішінде соңғы аяқталған қаржы жылы үшін қаржылық есептілікті растайтын аудиторлық есеп болмаған жағдайда, өтініш берер алдында соңғы аяқталған қаржы жылы және соңғы аяқталған тоқсан үшін қаржылық есептіліктің (ірі қатысушысының (ірі акционердің) еншілес ұйымдары болған жағдайда шоғырландырылған қаржылық есептіліктің) электрондық көшірмелері, сондай-ақ соңғы аяқталған қаржы жылының алдындағы екі жыл үшін аудиторлық есептермен расталған жылдық қаржылық есептіліктің (еншілес ұйымдар болған жағдайда шоғырландырылған қаржылық есептіліктің) электрондық көшірмелері ұсынылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Осы тармақшада көрсетілген қаржылық есептілік мынадай:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>осы қаржылық есептілік қаржылық есептілік депозитарийінің интернет – ресурсында орналастырылған;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ірі қатысушы (акционер) Қазақстан Республикасының бейрезидент қаржы ұйымы болып табылған және осы қаржылық есептілік Қазақстан Республикасының бейрезидент қаржы ұйымының немесе шетелдік қор биржасының интернет-ресурсында қазақ, орыс немесе ағылшын тілдерінде орналастырылған және қолжетімді болған жағдайда ұсынылмайды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7) Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-2-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес (әрбір тұлға бойынша жеке толтырылады) құжаттарды беру күнінің алдындағы жағдай бойынша жарғылық капиталға қатысу үлестерінің немесе көрсетілетін қызметті алушының дауыс беретін (артықшылықты) акцияларының он немесе одан да көп пайызына тікелей немесе жанама иелік ететін, көрсетілетін қызметті алушының жеке тұлға болып табылатын ірі қатысушысы (ірі акционері) туралы мәліметтер, мыналарды қоса бере отырып:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ірі қатысушы (ірі акционер) - жеке тұлғаның жеке басын куәландыратын құжат көшірмелері (шетел азаматтары және азаматтығы жоқ адамдар);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетілетін қызметті алушының ірі қатысушысында (ірі акционерінде) - жеке тұлғада азаматтығы бар елдегі (шетел азаматтары үшін) немесе тұрақты тұратын елдегі (азаматтығы жоқ адамдар үшін) қылмыстары үшін, олардың азаматтығы бар елдің (олардың тұрақты тұратын елі - азаматтығы жоқ адамдар үшін) не көрсетілетін қызметті алушының ірі қатысушысы (ірі акционері) - жеке тұлға соңғы 15 (он бес) жыл ішінде тұрақты тұратын елдің мемлекеттік органы берген, алынбаған немесе өтелмеген соттылығының болмауы туралы мәліметтерді растайтын құжат. Көрсетілген құжаттарды беру күні өтініш берілген күннің алдындағы 3 (үш) айдан аспайды (ұсынылған құжаттарда оларды қолданудың өзге қолданыс мерзімі көрсетілген жағдайларды қоспағанда). Егер мемлекеттік органы қылмыстары үшін алынбаған немесе өтелмеген соттылығының жоқтығы туралы мәліметтерді растауға уәкілетті болатын елдің заңнамасында көрсетілген мәліметтер сұратылатын адамдарға растайтын құжаттарды беру көзделмесе, онда тиісті растау уәкілетті органның атына азаматтығы бар елдің (шетел азаматтары үшін) немесе тұрақты тұратын елдің (азаматтығы жоқ адамдар үшін) мемлекеттік органының хатымен жіберіледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">көрсетілетін қызметті алушының жарғылық капиталына ақы төлеу немесе жарғылық капиталға (акцияларға) қатысу үлесін сатып алу үшін пайдаланылатын көздер туралы (қаражаттың шығу көзі туралы) мәліметтердің электрондық көшірмелері, сондай-ақ осы мәліметтерді растайтын құжаттардың электрондық көшірмелері. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке тұлға көрсетілетін қызметті алушының жарғылық капиталын төлеу немесе микроқаржы ұйымының жарғылық капиталға қатысу үлесін (акцияларын) сатып алу үшін пайдаланылатын көздер "Микроқаржылық қызмет туралы" Қазақстан Республикасы Заңының 12-бабының 4-тармағында айқындалған.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызметті алушының жарғылық капиталына қатысу үлесін (акцияларын) сыйға тарту, ұтыстар, өтеусіз алынған мүлікті сатудан түскен кіріс түрінде алынған мүлік есебінен иеленген жағдайда, сыйға тартушы және сыйға тартушыда осы қаражаттың, мүліктің пайда болу көздері туралы мәліметтер ұсынылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8) Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-3-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес (әрбір тұлға бойынша жеке толтырылады) құжаттарды ұсыну күнінің алдындағы күнгі жағдай бойынша мыналарды:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басшы қызметкердің жеке басын куәландыратын құжаттың көшірмесін (шетел азаматтары және азаматтығы жоқ адамдар үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетілетін қызметті алушының басшы қызметкерінде азаматтығы бар елдегі (шетел азаматтары үшін) немесе тұрақты тұратын елдегі (азаматтығы жоқ адамдар үшін) олардың азаматтығы бар елдің (олардың тұрақты тұратын елінің - азаматтығы жоқ адамдар үшін) немесе көрсетілетін қызметті алушының басшы қызметкері соңғы 15 (он бес) жыл бойы тұрақты тұрған елдің мемлекеттік органы берген алынбаған немесе өтелмеген соттылығының болмауы туралы мәліметтерді растайтын құжатты қоса берумен көрсетілетін қызметті алушының басшы қызметкері туралы мәліметтер. Көрсетілген құжаттарды беру күні өтініш берілген күннің алдындағы 3 (үш) айдан аспайды (ұсынылған құжаттарда оларды қолданудың өзге қолданыс мерзімі көрсетілген жағдайларды қоспағанда). Егер мемлекеттік органы қылмыстары үшін алынбаған немесе өтелмеген соттылығының жоқтығы туралы мәліметтерді растауға уәкілетті болатын елдің заңнамасында көрсетілген мәліметтер сұратылатын адамдарға растайтын құжаттарды беру көзделмесе, онда тиісті растау уәкілетті органның атына азаматтығы бар елдің (шетел азаматтары үшін) немесе тұрақты тұратын елдің (азаматтығы жоқ адамдар үшін) мемлекеттік органының хатымен жіберіледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9) Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша ломбард үй-жайларының қауіпсіздігін және техникалық нығайтылуын қамтамасыз ету жүйесі туралы мәліметтер (ломбардтар үшін) (құжаттың электрондық көшірмесі түрінде);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10) ішкі бақылау қызметінің басшы қызметкерлерін, қызметкерлерін жалдау және (немесе) тағайындауды (сайлауды) растайтын құжаттардың электрондық көшірмелері (бар болса);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11) микрокредиттер беру қағидаларының электрондық көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12) басшы қызметкерлердің жоғары білімінің болуын растайтын құжаттардың электрондық көшірмелері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Шет тілінде ұсынылатын құжаттар қазақ және орыс тілдеріне аударылады және "Нотариат туралы" Қазақстан Республикасы Заңының 34-бабының 1-тармағының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9) тармақшасына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, 36-бабының 1-тармағының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7) тармақшасына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нотариалды куәландырылуға тиіс;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13) филиалдар және өкілдіктер туралы ережелердің электрондық көшірмелері (бар болса).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызметті алушы лицензияның телнұсқасын алу үшін (егер алдында берілген лицензия қағаз нысанда ресімделген болса) порталға жүгінген кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) лицензияның телнұсқасын алу туралы еркін нысанда жазылған электрондық өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) "цифрлық үкіметтің" төлем шлюзі арқылы төленген жағдайларды қоспағанда, лицензияның телнұсқасын беру кезінде қызметтің жекелеген түрлерімен айналысу құқығы үшін лицензиялық алымның төленгенін растайтын құжаттың электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызметті алушы аты (микроқаржылық қызмет түрінің, ұйымдық-құқықтық нысанның өзгеруіне әкеп соқпайтын), орналасқан жері (микроқаржылық қызметті жүзеге асыратын ұйымның жарғылық капиталын ұлғайтуға әкеп соқпайтын) өзгерген, бірігу немесе қосылу нысанында қайта ұйымдастырылған кезде лицензияны порталда қайта ресімдеу үшін жүгінген кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша микроқаржылық қызметті жүзеге асыруға лицензияны қайта ресімдеу туралы электрондық өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) "цифрлық үкіметтің" төлем шлюзі арқылы төленген жағдайларды қоспағанда, лицензияны қайта ресімдеу кезінде лицензиялық алымның төленгенін растайтын құжаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) ақпараты мемлекеттік цифрлық жүйелерде қамтылған құжаттарды қоспағанда, лицензияны қайта ресімдеу үшін негіз болған өзгерістер туралы ақпаратты қамтитын құжаттардың электрондық көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4) Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша меншікті капиталдың ең төмен мөлшерін сақтау туралы мәліметтер.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызметті алушы ұйымның орналасқан жері өзгерген (жарғылық капиталды ұлғайтуға әкеп соғатын), қызмет түрінің, ұйымдық – құқықтық нысанның өзгерген (қайта құру), бөлу немесе бөліп шығару нысанында қайта ұйымдастырылған кезде лицензияны порталда қайта ресімдеу үшін жүгінген кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-1-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша микроқаржылық қызметті жүзеге асыруға лицензияны қайта ресімдеу туралы электрондық өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) жарғылық капиталдың ең төменгі мөлшерінің төленгенін растайтын құжаттардың электрондық көшірмелері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жарғылық капиталдың ең төменгі мөлшерінің төленгенін растайтын құжаттар ретінде мынадай құжаттар ұсынылады: көрсетілетін қызметті алушының жарғылық капиталына жарна ретінде ақшаның банк шотына есепке жазылғанын растайтын және лицензияны алуға өтініш берген күнге дейін күнтізбелік 30 (отыз) күннен ерте емес берілген екінші деңгейдегі банктің құжаты (оның ішінде клиенттің банк шоттары бойынша ақша қозғалысы туралы үзінді көшірме);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) Қағидаларға 6-қосымшаға сәйкес нысан бойынша меншікті капиталдың ең төменгі мөлшерінің сақталуы туралы мәліметтер (құжаттың электрондық көшірмесі түрінде);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) "цифрлық үкіметтің" төлем шлюзі арқылы төленген жағдайларды қоспағанда, лицензияны қайта ресімдеу үшін лицензиялық алымның төленгенін растайтын құжаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) жарғының электрондық көшірмесі және бар болса, шаруашылық серіктестіктің қатысушыларының тізілімі не бағалы қағаздар ұстаушыларының тізілімдері жүйесін жүргізу жөніндегі қызметті жүзеге асыратын бағалы қағаздар нарығының кәсіби қатысушылары берген одан үзінді-көшірме;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6) Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-1-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес құжаттарды ұсыну күнінің алдындағы күнгі жағдай бойынша мыналарды:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-2-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті алушы ірі қатысушының (ірі акционерінің) атқарушы органының (атқарушы органның функцияларын жеке-дара атқаратын адамның) және басқару органының (байқау кеңесінің, бар болса) бірінші басшысы туралы мәліметтерді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атқарушы органның (атқарушы органның функцияларын жеке-дара атқаратын адамның) бірінші басшысының және басқару органының (байқау кеңесінің, бар болса) ірі қатысушы (ірі акционер) – заңды тұлғаның жеке басын куәландыратын құжатының көшірмелерін (шетел азаматтары және азаматтығы жоқ адамдар үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заңды тұлға – ірі қатысушының (ірі акционерінің) атқарушы органының (атқарушы органның функцияларын жеке-дара атқаратын адамның) бірінші басшысының және басқару органының (байқау кеңесінің), бар болса) бірінші басшысында азаматтығы бар елде (шетел азаматтары үшін) немесе тұрақты тұратын елде (азаматтығы жоқ адамдар үшін) олардың азаматтығы бар елдің мемлекеттік органы берген (олардың тұрақты тұратын елінің – азаматтығы жоқ адамдар үшін) заңды тұлға – ірі қатысушының атқарушы органының (атқарушы органның функцияларын жеке-дара атқаратын адамның) бірінші басшысының және басқару органының (байқау кеңесінің, бар болса) бірінші басшысы соңғы 15 (он бес) жыл бойы тұрақты тұрған елдің мемлекеттік органы берген азаматтығы бар елде (шетел азаматтары үшін) немесе тұрақты тұратын елде (азаматтығы жоқ адамдар үшін) алынбаған немесе өтелмеген соттылығының болмауы туралы мәліметтерді растайтын құжатты қоса берумен көрсетілетін қызметті алушының ірі қатысушысы (ірі акционері) туралы мәліметтер. Көрсетілген құжаттарды беру күні өтініш берілген күннің алдындағы 3 (үш) айдан аспайды (ұсынылған құжаттарда оларды қолданудың өзге қолданыс мерзімі көрсетілген жағдайларды қоспағанда). Егер мемлекеттік органы қылмыстары үшін алынбаған немесе өтелмеген соттылығының жоқтығы туралы мәліметтерді растауға уәкілетті болатын елдің заңнамасында көрсетілген мәліметтер сұратылатын адамдарға растайтын құжаттарды беру көзделмесе, онда тиісті растау уәкілетті органның атына азаматтығы бар елдің (шетел азаматтары үшін) немесе тұрақты тұратын елдің (азаматтығы жоқ адамдар үшін) мемлекеттік органының хатымен жіберіледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7) Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-2-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес құжаттарды беру күнінің алдындағы жағдай бойынша көрсетілетін қызметті алушының жеке тұлға болып табылатын ірі қатысушысы (ірі акционері) туралы мәліметтер, мыналарды қоса бере отырып:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ірі қатысушы (ірі акционер) – жеке тұлғаның жеке басын куәландыратын құжат көшірмелері (шетел азаматтары және азаматтығы жоқ адамдар);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетілетін қызметті алушының ірі қатысушысында (ірі акционерінде) – жеке тұлғада азаматтығы бар елдегі (шетел азаматтары үшін) немесе тұрақты тұратын елдегі (азаматтығы жоқ адамдар үшін) қылмыстары үшін, олардың азаматтығы бар елдің (олардың тұрақты тұратын елі – азаматтығы жоқ адамдар үшін) не көрсетілетін қызметті алушының ірі қатысушысы (ірі акционері) – жеке тұлға соңғы 15 (он бес) жыл ішінде тұрақты тұратын елдің мемлекеттік органы берген, алынбаған немесе өтелмеген соттылығының болмауы туралы мәліметтерді растайтын құжат. Көрсетілген құжаттарды беру күні өтініш берілген күннің алдындағы 3 (үш) айдан аспайды (ұсынылған құжаттарда оларды қолданудың өзге қолданыс мерзімі көрсетілген жағдайларды қоспағанда). Егер мемлекеттік органы қылмыстары үшін алынбаған немесе өтелмеген соттылығының жоқтығы туралы мәліметтерді растауға уәкілетті болатын елдің заңнамасында көрсетілген мәліметтер сұратылатын адамдарға растайтын құжаттарды беру көзделмесе, онда тиісті растау уәкілетті органның атына азаматтығы бар елдің (шетел азаматтары үшін) немесе тұрақты тұратын елдің (азаматтығы жоқ адамдар үшін) мемлекеттік органының хатымен жіберіледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8) Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-3-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес, құжаттарды ұсыну күнінің алдындағы күнгі жағдай бойынша мыналарды:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басшы қызметкердің жеке басын куәландыратын құжаттың көшірмесін (шетел азаматтары және азаматтығы жоқ адамдар үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетілетін қызметті алушының басшы қызметкерінде азаматтығы бар елдегі (шетел азаматтары үшін) немесе тұрақты тұратын елдегі (азаматтығы жоқ адамдар үшін) олардың азаматтығы бар елдің (олардың тұрақты тұратын елінің – азаматтығы жоқ адамдар үшін) немесе көрсетілетін қызметті алушының басшы қызметкері соңғы 15 (он бес) жыл бойы тұрақты тұрған елдің мемлекеттік органы берген алынбаған немесе өтелмеген соттылығының болмауы туралы мәліметтерді растайтын құжатты қоса берумен көрсетілетін қызметті алушының басшы қызметкері туралы мәліметтер. Көрсетілген құжаттарды беру күні өтініш берілген күннің алдындағы 3 (үш) айдан аспайды (ұсынылған құжаттарда оларды қолданудың өзге қолданыс мерзімі көрсетілген жағдайларды қоспағанда). Егер мемлекеттік органы қылмыстары үшін алынбаған немесе өтелмеген соттылығының жоқтығы туралы мәліметтерді растауға уәкілетті болатын елдің заңнамасында көрсетілген мәліметтер сұратылатын адамдарға растайтын құжаттарды беру көзделмесе, онда тиісті растау уәкілетті органның атына азаматтығы бар елдің (шетел азаматтары үшін) немесе тұрақты тұратын елдің (азаматтығы жоқ адамдар үшін) мемлекеттік органының хатымен жіберіледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9) микроқаржы ұйымынан немесе кредиттік серіктестіктен ломбардқа микроқаржылық қызмет түрі өзгерген кезде Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша ломбард үй-жайларының қауіпсіздігін және техникалық нығайтылуын қамтамасыз ету жүйесі туралы мәліметтер (ломбардтар үшін) (құжаттың электрондық көшірмесі түрінде);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10) ішкі бақылау қызметінің басшы қызметкерлерін, қызметкерлерін жалдау және (немесе) тағайындауды (сайлауды) растайтын құжаттардың электрондық көшірмелері (бар болса);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11) микрокредиттер беру қағидаларының электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12) басшы қызметкерде жоғары білімінің болуын растайтын құжаттардың электрондық көшірмелері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы ұйымдық-құқықтық нысаны (қайта құрылуы) өзгерген жағдайларда лицензияны қайта ресімдеу үшін жүгінген кезде көрсетілетін қызметті алушының біліктілік талаптарына сәйкестігін растайтын құжаттар мен мәліметтер құжаттардың мәліметтері және (немесе) мазмұны өзгерген және (немесе) құжаттардың қолданылу мерзімі өткен жағдайларды қоспағанда, ұсынылмайды. Микроқаржылық қызметті жүзеге асыруға лицензияны қайта ресімдеу туралы өтініште көрсетілетін қызметті берушіге бұрын ұсынылған құжаттар мен мәліметтер туралы мәліметтер (шығыс құжаттың күні, нөмірі) көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z102" w:id="69"/>
+    <w:bookmarkStart w:name="z163" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z103" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-1-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z165" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-баған мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4100"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Басшы қызметкердің тегі, аты, әкесінің аты (ол болған жағдайда), жеке сәйкестендіру нөмірі (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z104" w:id="71"/>
-[...1999 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z163" w:id="72"/>
-[...36 lines deleted...]
-    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>";</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z166" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-1-қосымшада</w:t>
-[...28 lines deleted...]
-      2-баған мынадай редакцияда жазылсын:</w:t>
+        <w:t>ескертпенің төртінші бөлігі мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z169" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қосымша (парақ санын көрсете отырып):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z166" w:id="74"/>
+    <w:bookmarkStart w:name="z170" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z171" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірінші басшының тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z172" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z173" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z174" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20 __ жылғы "____" __________________.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
-    </w:p>
-[...225 lines deleted...]
-    <w:bookmarkEnd w:id="82"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-қосымшада</w:t>
-[...9 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z177" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою құралын таратуды қаржыландыруға қарсы іс-қимыл саласындағы бірыңғай цифрлық жүйеге қосылу туралы талап орындалды ма</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z178" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z179" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _______________________________________________________________. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z180" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Бухгалтерлік есеп жүргізуді автоматтандыруды қамтамасыз ететін цифрлық жүйені орнату бойынша талаптар орындалды ма</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z181" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z182" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z183" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-тармақ мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z184" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6. Жіберілетін құжаттардың тізбесі, олардың әрқайсысы бойынша даналар және парақтар саны:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z185" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z186" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z187" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы өтінішке қоса берілетін құжаттар мен ақпараттың дәйектілігін және толықтығын растайды. Көрсетілетін қызметті алушы цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z188" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының атқарушы органы басшысының не өтініш беруге уәкілетті тұлғаның тегі, аты, әкесінің аты (ол болған жағдайда) (растайтын құжаттарды қоса бере отырып)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z189" w:id="91"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (электрондық цифрлық қолтаңба) (күні)";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...324 lines deleted...]
-        <w:t xml:space="preserve">                   (электрондық цифрлық қолтаңба) (күні)";</w:t>
+        <w:t>2-1-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-1-қосымшада</w:t>
-[...27 lines deleted...]
-</w:t>
+        <w:t>8-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z192" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "8. Өтініш берушінің жарғылық капиталына қатысу үлесіне (өтініш берушінің акцияларын төлеуге) ақша енгізер алдында өтініш берушінің ірі қатысушысының (ірі акционерінің) меншікті капиталының мөлшері және өтініш берушінің жарғылық капиталына қатысу үлесіне (өтініш берушінің акциясын төлеу) енгізілген сома, сондай-ақ көрсетілетін қызметті алушының жарғылық капиталына қатысу үлесін (акцияларын) сатып алу үшін пайдаланылған көздердің сипаттамасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z193" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ірі қатысушының (ірі акционердің) ______ жылғы қаржылық есептілігі сілтеме бойынша орналастырылған:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ірі қатысушының (ірі акционердің) ______ жылғы қаржылық есептілігі сілтеме бойынша орналастырылған:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...104 lines deleted...]
-      Ірі қатысушының (ірі акционердің) ______ жылғы қаржылық есептілігі сілтеме бойынша орналастырылған:</w:t>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ірі қатысушының (ірі акционердің) ____ жылғы ____________тоқсандағы қаржылық есептілігі сілтеме бойынша орналастырылған және қазақ, орыс немесе ағылшын тілдерінде қолжетімді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:u w:val="single"/>
-[...37 lines deleted...]
-      _____________________________________________________________.";</w:t>
+        </w:rPr>
+        <w:t>12-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "12. Ірі қатысушы (ірі акционер) атқарушы органының (атқарушы органның функциясын жеке-дара орындайтын тұлға) және басқарушы органының (бар болса, бақылаушы кеңестің) бірінші басшысы туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (тегі, аты, әкесінің аты (ол болған жағдайда)";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>12-тармақ</w:t>
-[...89 lines deleted...]
-        </w:rPr>
         <w:t>13-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігі мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Дербес деректерді жинауға және өңдеуге, цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім беремін.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z194" w:id="98"/>
+    <w:bookmarkStart w:name="z194" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       мынадай мазмұндағы 14-тармақпен толықтырылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z195" w:id="99"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z195" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        "14. Көрсетілетін қызметті алушының ipi қатысушысы (ipi акционері) – заңды тұлғасының жарғылық капиталына қатысу үлестерінің не орналастырылған (артықшылықты және қоғам сатып алған акцияларды шегергенде) жиырма бес пайыздан астамы тікелей немесе жанама түрде тиесілі тұлғалар және көрсетілетін қызметті алушының ipi қатысушысы (ipi акционері) – заңды тұлғасына қатысты бақылауды жүзеге асыратын тұлғалар туралы мәліметтер: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9182,126 +9858,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке тұлғаның жеке сәйкестендіру нөмірі (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z196" w:id="100"/>
+          <w:bookmarkStart w:name="z196" w:id="96"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жарғылық капиталға қатысу сомасы (сатып алынған акциялардың құны)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="100"/>
+          <w:bookmarkEnd w:id="96"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (мың теңгемен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z197" w:id="101"/>
+          <w:bookmarkStart w:name="z197" w:id="97"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Акциялар санының дауыс беретін акциялардың жалпы санына арақатынасы немесе жарғылық капиталға қатысу үлесі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="101"/>
+          <w:bookmarkEnd w:id="97"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (пайызбен): жеке (тікелей немесе жанама) немесе бірлесіп иелену (пайыз, заңды тұлғаның атауы (жеке тұлғаның тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9629,70 +10305,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z198" w:id="102"/>
+    <w:bookmarkStart w:name="z198" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту: заңды тұлғаны бақылау деп заңды тұлға қабылдайтын шешімдерді айқындау мүмкіндігі түсініледі.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9705,139 +10381,139 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-2 қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z200" w:id="103"/>
+    <w:bookmarkStart w:name="z200" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тақырып мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z201" w:id="104"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z201" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Микроқаржылық қызметті жүзеге асыратын ұйымның жарғылық капиталына қатысу үлесінің немесе дауыс беретін (артықшылықты акцияларды қоспағанда) акцияларының он немесе одан да көп пайызын тікелей немесе жанама иеленетін ірі қатысушы (ірі акционер) - жеке тұлға, микроқаржылық қызметті жүзеге асыратын ұйымның ірі қатысушысы (ірі акционері) - заңды тұлғаның басқару органының басшысы, мүшесі, атқарушы органның басшысы, мүшесі, бас бухгалтері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z203" w:id="105"/>
+    <w:bookmarkStart w:name="z203" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (ол болған жағдайда) лауазымы) туралы мәліметтер";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9850,70 +10526,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z205" w:id="106"/>
+    <w:bookmarkStart w:name="z205" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6. Жұбайы (зайыбы), жақын туыстары (ата-анасы, аға-інілері, әпке-сіңлілері, балалары) және жекжаттары (жұбайының (зайыбының) ата-анасы, аға-інілері, әпке-сіңлілері, балалары) туралы мәліметтер (акционерлік қоғамның ұйымдық-құқықтық нысанындағы микроқаржы ұйымдарының, ломбардтардың басшы қызметкерлері бойынша толтырылмайды):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9949,70 +10625,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z206" w:id="107"/>
+          <w:bookmarkStart w:name="z206" w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тегі, аты, әкесінің аты</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="107"/>
+          <w:bookmarkEnd w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10448,70 +11124,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z207" w:id="108"/>
+    <w:bookmarkStart w:name="z207" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: осы тармақта көрсетілген тұлғалар болмаған жағдайда барлық бағандарда "жоқ" деп көрсетіледі.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10524,241 +11200,241 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z209" w:id="109"/>
+    <w:bookmarkStart w:name="z209" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ескертпе мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z210" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ескертпе: осы Қосымшаның 6-тармағында көрсетілген ірі қатысушының (ірі акционер), басшы қызметкердің жұбайы (зайыбы), жақын туыстары (ата-анасы, аға-інілері, әпке-сіңлілері, балалары) және жекжаттары (жұбайының) зайыбының ата-анасы, аға-інілері, әпке-сіңлілері, балалары).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z211" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мен бұл ақпаратты тексергенімді және оның дәйекті және толық екендігін растаймын, сондай-ақ мінсіз іскерлік беделімнің бар екендігін растаймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z212" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету үшін қажетті дербес деректерді жинауға және өңдеуге және цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z213" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z210" w:id="110"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z214" w:id="114"/>
+    <w:bookmarkStart w:name="z214" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z215" w:id="115"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z215" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (өз қолымен баспа әріптерімен толтырылады)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z216" w:id="116"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z216" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қолы _________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z217" w:id="117"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z217" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күні ____________________";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10771,170 +11447,170 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-3 қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z219" w:id="118"/>
+    <w:bookmarkStart w:name="z219" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тақырыбы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z220" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Көрсетілетін қызметті алушының басшы қызметкерлері туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z221" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z222" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда), лауазымы";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z223" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-тармақ мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z220" w:id="119"/>
-[...15 lines deleted...]
-      "Көрсетілетін қызметті алушының басшы қызметкерлері туралы мәліметтер</w:t>
+    <w:bookmarkStart w:name="z224" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Жұбайы (зайыбы), жақын туыстары (ата-анасы, аға-інілері, әпке-сіңлілері, балалары) және жекжаттары (жұбайының (зайыбының) ата-анасы, аға-інілері, әпке-сіңлілері, балалары) туралы мәліметтер (акционерлік қоғам ұйымдық-құқықтық нысанындағы микроқаржы ұйымдарының, ломбардтардың басшы қызметкерлері бойынша толтырылмайды):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z221" w:id="120"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="123"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11449,70 +12125,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z225" w:id="124"/>
+    <w:bookmarkStart w:name="z225" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: осы тармақта көрсетілген тұлғалар болмайтын жағдайда барлық бағанда "жоқ" деп көрсетіледі.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11525,90 +12201,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы қаулыға 1-қосымшаға сәйкес редакцияда жазылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z227" w:id="125"/>
+    <w:bookmarkStart w:name="z227" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-қосымшаның 4-тармағы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z228" w:id="126"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z228" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4. Жіберілетін құжаттардың тізбесі, олардың әрқайсысы бойынша дана мен парақ саны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
@@ -12101,170 +12777,170 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (электрондық цифрлық қолтаңба) (күні)";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z229" w:id="127"/>
+    <w:bookmarkStart w:name="z229" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5-қосымша осы қаулыға 2-қосымшаға сәйкес редакцияда жазылсын; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z230" w:id="128"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z230" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6-қосымша осы қаулыға 3-қосымшаға сәйкес редакцияда жазылсын; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z231" w:id="129"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z231" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7-қосымша осы қаулыға 4-қосымшаға сәйкес редакцияда жазылсын; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z232" w:id="130"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z232" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсетілген қаулымен бекітілген Микроқаржылық қызметті жүзеге асыру бойынша біліктілік талаптарында және оларға сәйкестікті растайтын құжаттардың тізбесінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z233" w:id="131"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z233" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1, 8, 10, 11 және 12-жолдар мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z234" w:id="132"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z234" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -12334,131 +13010,131 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бухгалтерлік есеп жүргізуді автоматтандыруды қамтамасыз ететін цифрлық жүйенің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z235" w:id="133"/>
+          <w:bookmarkStart w:name="z235" w:id="129"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қағидаларға 2-қосымшаға сәйкес нысан бойынша микроқаржылық қызметті жүзеге асыруға лицензия беру туралы өтініште көрсетілген, бухгалтерлік есепті жүргізуді автоматтандыруды қамтамасыз ететін цифрлық жүйенің болуы туралы мәліметтер.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="133"/>
+          <w:bookmarkEnd w:id="129"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қағидаларға 4-1-қосымшаға сәйкес нысан бойынша микроқаржылық қызметті жүзеге асыруға лицензияны қайта ресімдеу туралы өтініште көрсетілген, бухгалтерлік есепті жүргізуді автоматтандыруды қамтамасыз ететін цифрлық жүйенің болуы туралы мәліметтер.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z236" w:id="134"/>
+    <w:bookmarkStart w:name="z236" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z237" w:id="135"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z237" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -12549,90 +13225,90 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басшы қызметкерлер мен ірі қатысушылардың (ірі акционерлердің) жеке басын куәландыратын құжаттар (шетел азаматтары және азаматтығы жоқ адамдар үшін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z238" w:id="136"/>
+    <w:bookmarkStart w:name="z238" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z239" w:id="137"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z239" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -12666,70 +13342,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z240" w:id="138"/>
+          <w:bookmarkStart w:name="z240" w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мынадай жеке тұлға басшы қызметкер бола алмайды:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="138"/>
+          <w:bookmarkEnd w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13722,70 +14398,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) сыбайлас жемқорлық құқық бұзушылық жасағаны үшін тағайындалған (сайланған) күнге дейін сыбайлас жемқорлық қылмыс жасаған не әкімшілік жазаға тартылған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z266" w:id="139"/>
+          <w:bookmarkStart w:name="z266" w:id="135"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қағидаларға 2-3-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының басшы қызметкері туралы мәліметтер құжаттар ұсынылған күннің алдындағы күнгі жағдай бойынша қосымшамен бірге мынадай:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="139"/>
+          <w:bookmarkEnd w:id="135"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13987,70 +14663,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z273" w:id="140"/>
+          <w:bookmarkStart w:name="z273" w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Мына жағдайларда көрсетілетін қызметті алушының ірі қатысушысы бола алмайды:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="140"/>
+          <w:bookmarkEnd w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14355,90 +15031,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Микроқаржы ұйымының ірі қатысушысы микроқаржы ұйымының атқарушы органының басшысы лауазымына тағайындалмайды (сайланбайды) (шаруашылық серіктестік нысанында құрылған микроқаржы ұйымына қолданылмайды).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z278" w:id="141"/>
+          <w:bookmarkStart w:name="z278" w:id="137"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қағидаларға </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-1-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысан бойынша, құжаттарды ұсыну күнінің алдындағы күнгі жағдай бойынша, заңды тұлға болып табылатын ірі қатысушы (ірі акционер) туралы мәліметтер, мына құжаттарды қоса бере отырып:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="141"/>
+          <w:bookmarkEnd w:id="137"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14868,271 +15544,271 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою құралын таратуды қаржыландыруға қарсы іс-қимыл саласында бірыңғай цифрлық жүйеге қосу туралы талаптарды орындау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z289" w:id="142"/>
+          <w:bookmarkStart w:name="z289" w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қағидаларға </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысан бойынша микроқаржылық қызметті жүзеге асыруға лицензия беру туралы өтініште көрсетілген мәліметтер.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="142"/>
+          <w:bookmarkEnd w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қағидаларға </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-1-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысан бойынша микроқаржылық қызметті жүзеге асыруға лицензияны қайта ресімдеу туралы өтініште көрсетілген мәліметтер.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z290" w:id="143"/>
+    <w:bookmarkStart w:name="z290" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z291" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Банктік емес ұйымдарды реттеу департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z292" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Заң департаментімен бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z293" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы қаулыны ресми жарияланғаннан кейін Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің ресми интернет-ресурсына орналастыруды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z294" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы қаулы мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Заң департаментіне осы тармақтың 2) тармақшасында көзделген іс-шараның орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z291" w:id="144"/>
-[...15 lines deleted...]
-      3. Банктік емес ұйымдарды реттеу департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
+    <w:bookmarkStart w:name="z295" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы қаулының орындалуын бақылау Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Төрағасының жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z292" w:id="145"/>
-[...15 lines deleted...]
-      1) Заң департаментімен бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+    <w:bookmarkStart w:name="z296" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z293" w:id="146"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="149"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -15348,64 +16024,64 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z299" w:id="150"/>
+      <w:bookmarkStart w:name="z299" w:id="146"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15451,64 +16127,64 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z303" w:id="151"/>
+      <w:bookmarkStart w:name="z303" w:id="147"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15764,109 +16440,109 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z317" w:id="152"/>
+    <w:bookmarkStart w:name="z317" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Мемлекеттік Елтаңбасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z318" w:id="153"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z318" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаржы нарығы мен қаржы ұйымдарын мемлекеттiк реттеу, бақылау және қадағалау жөніндегі уәкілетті органның толық атауы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z319" w:id="154"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z319" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Микроқаржылық қызметті жүзеге асыруға берілген лицензия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z320" w:id="155"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z320" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Лицензия нөмірі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
@@ -15905,51 +16581,51 @@
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15977,125 +16653,125 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (индекс, облыс, қала, аудан, көше, үйдің, офистің нөмірі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z321" w:id="156"/>
+    <w:bookmarkStart w:name="z321" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы лицензия мынадай микроқаржылық қызметті жүзеге асыру құқығын береді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (микроқаржылық қызметтің түрі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z322" w:id="157"/>
+    <w:bookmarkStart w:name="z322" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті берушінің уәкілетті тұлғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ___________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16346,125 +17022,125 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z334" w:id="158"/>
+    <w:bookmarkStart w:name="z334" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Көрсетілетін қызметті берушіге ерікті өтініш білдіруге байланысты микроқаржылық қызметті жүзеге асыруға берілген лицензияның қолданылуын тоқтату туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z335" w:id="159"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z335" w:id="155"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (көрсетілетін қызметті алушының атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z336" w:id="160"/>
+    <w:bookmarkStart w:name="z336" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсетілетін қызметті алушының уәкілетті органының ______ жылғы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "____" ________ № ____________________ шешіміне сәйкес микроқаржылық</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16840,68 +17516,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z348" w:id="161"/>
+    <w:bookmarkStart w:name="z348" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Меншікті капиталдың ең төменгі мөлшерін сақтау туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -17030,75 +17706,75 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z349" w:id="162"/>
+      <w:bookmarkStart w:name="z349" w:id="158"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____ жылғы "____" _____________ ______</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       мәліметтерді беруге уәкілетті тұлғаның тегі, аты, әкесінің аты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17337,87 +18013,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z361" w:id="163"/>
+    <w:bookmarkStart w:name="z361" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ломбардтың үй-жайларының қауіпсіздігін және техникалық нығайтылуын қамтамасыз ету жүйесі туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z362" w:id="164"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z362" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ____________________________________________________ үй-жайы (көрсетілетін қызметті алушының толық атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z363" w:id="165"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z363" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19709 болып тіркелген, Қазақстан Республикасының Ұлттық Банкі Басқармасының 2019 жылғы 28 қарашадағы № 226 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17432,113 +18108,113 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Ломбардта заттарды сақтау, ломбардтардың үй-жайларының қауіпсіздігін және техникалық нығайтылуын қамтамасыз ету жөніндегі талаптарды, ломбардтарда заңсыз алынған заттардың айналымына қарсы іс-қимыл жөніндегі шараларды белгілеу мәселелерін қоса алғанда, ломбардтардың қызметін ұйымдастыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі - № 226 қағидалар) сәйкес болатын мынадай аймақтардан тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z364" w:id="166"/>
+          <w:bookmarkStart w:name="z364" w:id="162"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Үй-жайдың (үй-жайлардың) орналасқан жері: ___________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="166"/>
+          <w:bookmarkEnd w:id="162"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ___________________________________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -17964,241 +18640,241 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z365" w:id="167"/>
+    <w:bookmarkStart w:name="z365" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____ жылғы " ____ "____________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z366" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z367" w:id="165"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             мәліметтерді беруге уәкілетті тұлғаның тегі, аты, әкесінің аты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z368" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z369" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             және қолы (растаушы құжаттарды қоса бере отырып)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z366" w:id="168"/>
-[...15 lines deleted...]
-      _________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z370" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: әртүрлі мекенжайлар бойынша орналасқан үй-жайлардың сипаттауы сәйкес келсе мәліметтерді үй-жайлардың бірнеше мекенжайларын көрсете отырып толтыруға болады</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:p>
-[...95 lines deleted...]
-    <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -18520,35 +19196,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>