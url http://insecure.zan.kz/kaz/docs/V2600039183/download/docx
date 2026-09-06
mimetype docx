--- v0 (2026-07-21)
+++ v1 (2026-09-06)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="664313a" w14:textId="664313a">
+    <w:p w14:paraId="a643bbe" w14:textId="a643bbe">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2793,50 +2793,68 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Қазақстан Республикасының Жерді қашықтықтан зондтаудың орта шешімді алмастырушы спутниктерін құрудың аяқталу деңгейі бойынша мәліметтер";";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -8214,51 +8232,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z81" w:id="53"/>
+      <w:bookmarkStart w:name="z305" w:id="53"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Тіркелген құқық түрі: *_______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -8378,52 +8396,62 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20___ж. "___" _________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Ескертпе: * Қазақстан Республикасының жеке және заңды тұлғаларына тиесілі ғарыш объектісіне қатысты толтырылады</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ескертпе: * Қазақстан Республикасының жеке және заңды тұлғаларына тиесілі ғарыш объектісіне қатысты толтырылады</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -19281,68 +19309,70 @@
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z132" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Технологиялардың дайындық деңгейін арттыру (технологияларды енгізу және өндіру үшін әзірленген және берілген саны) бойынша мәліметтер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z308" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігіне</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған: https://www.gov.kz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19389,68 +19419,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділік: жылдық</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең: 202_ жыл</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z309" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: "Ghalam" жауапкершілігі шектеулі серіктестігі, "Ұлттық ғарыштық зерттеулер мен технологиялар орталығы" акционерлік қоғамы, "В.Г. Фесенков атындағы астрофизикалық институт" жауапкершілігі шектеулі серіктестігі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: жыл сайын, есептік кезеңнен кейінгі жылдың 15 сәуірінен кешіктірмей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19515,90 +19547,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z302" w:id="72"/>
+    <w:bookmarkStart w:name="z302" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: қағаз жеткізгіште.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z303" w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z303" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның негізгі бөлігі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -20524,168 +20556,168 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бойынша мәліметтер" нысанына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z134" w:id="74"/>
+    <w:bookmarkStart w:name="z134" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Технологиялардың дайындық деңгейін арттыру (технологияларды енгізу және өндіру үшін әзірленген және берілген саны) бойынша мәліметтер" нысанын толтыру бойынша түсіндірме (нысанның индексі 1-ТДД, жылдық)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z135" w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z135" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Технологиялардың дайындық деңгейін арттыру (технологияларды енгізу және өндіру үшін әзірленген және берілген саны) бойынша мәліметтер" нысанының (бұдан әрі – Нысан) 1-бағанында реттік нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z136" w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z136" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. нысанның 2-бағанында әзірленіп жатқан әзірлеменің аты көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z137" w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z137" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. нысанның 3-бағанында іске асыру мерзімі (жыл) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z138" w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z138" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. нысанның 4-бағанында пайыздық қатынаста орындалу мәртебесі (%) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z139" w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z139" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. нысанның 5-бағанында іске асыру барысы туралы ақпарат көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -21050,86 +21082,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жинауға арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z143" w:id="80"/>
+    <w:bookmarkStart w:name="z143" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстандық ғарыш аппараттарынан Жерді қашықтықтан зондтау түсірілімінің кезеңділігі мен қамтылуын ұлғайту бойынша мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z310" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігіне</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған: https://www.gov.kz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21176,68 +21210,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділік: жылдық</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең: 202_ жыл</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z311" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: "Қазақстан Ғарыш Сапары" Ұлттық компаниясы" акционерлік қоғамы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: жыл сайын, есепті кезеңнен кейінгі жылдың 15 сәуірінен кешіктірмей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21302,90 +21338,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z300" w:id="81"/>
+    <w:bookmarkStart w:name="z300" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: қағаз жеткізгіште</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z301" w:id="82"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z301" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның негізгі бөлігі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -22426,188 +22462,188 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бойынша мәліметтер"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z145" w:id="83"/>
+    <w:bookmarkStart w:name="z145" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Қазақстандық ғарыш аппараттарынан Жерді қашықтықтан зондтау түсірілімінің кезеңділігі мен қамтылуын ұлғайту бойынша мәліметтер" нысанын толтыру бойынша түсіндірме (нысанның индексі 2-ЖҚЗ, жылдық)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z146" w:id="84"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z146" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Қазақстандық ғарыш аппараттарынан Жерді қашықтықтан зондтау түсірілімінің кезеңділігі мен қамтылуын ұлғайту бойынша мәліметтер" нысанының (бұдан әрі – Нысан) 1-бағанында реттік нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z147" w:id="85"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z147" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. нысанның 2-бағанында Қазақстан Республикасының Жерді қашықтықтан зондтау ғарыш жүйесінің атауы көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z148" w:id="86"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z148" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. нысанның 3-бағанында Қазақстан Республикасының Жерді қашықтықтан зондтау ғарыш жүйесінің өнімділігі (миллион шаршы километр) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z149" w:id="87"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z149" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. нысанның 4-бағанында кезеңдегі тәулік саны (жыл) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z150" w:id="88"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z150" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. нысанның 5-бағанында Қазақстан Республикасының Жерді қашықтықтан зондтау ғарыш жүйесінің қолданылатын сенімділік коэффициенті (өлшемсіз) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z151" w:id="89"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z151" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. нысанның 6-бағанында есепті жылы жүргізілген ғарыштық түсірілім көлемі (миллион шаршы километр) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22972,86 +23008,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жинауға арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z155" w:id="90"/>
+    <w:bookmarkStart w:name="z155" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Экономика салаларын ғарыштық мониторингтің цифрлық платформаларымен 100% қамту бойынша мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z312" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігіне</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған: https://www.gov.kz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23224,90 +23262,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z299" w:id="91"/>
+    <w:bookmarkStart w:name="z299" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: қағаз жеткізгіште</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z156" w:id="92"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z156" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның негізгі бөлігі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -23721,51 +23759,51 @@
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Орындаушы_________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">  тегі, аты және әкесінің аты (ол болған жағдайда), қолы, телефоны </w:t>
+        <w:t xml:space="preserve">                 тегі, аты және әкесінің аты (ол болған жағдайда), қолы, телефоны </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Басшы немесе оның міндетін атқарушы тұлға </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23977,128 +24015,128 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қамту бойынша мәліметтер"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z158" w:id="93"/>
+    <w:bookmarkStart w:name="z158" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Экономика салаларын ғарыштық мониторингтің цифрлық платформаларымен 100% қамту бойынша мәліметтер" нысанын толтыру бойынша түсіндірме (нысанның индексі 3-ҒМ, жылдық)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z159" w:id="94"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z159" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Экономика салаларын ғарыштық мониторингтің цифрлық платформаларымен 100% қамту бойынша мәліметтер" нысанының (бұдан әрі – Нысан) 1-бағанында реттік нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z160" w:id="95"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z160" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. нысанның 2-бағанында пайдалануға берілген ғарыштық мониторингтің цифрлық платформаларының атауы көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z161" w:id="96"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z161" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. нысанның 3-бағанында пайдалануға берілген ғарыштық мониторингтің цифрлық платформаларының саны (бірлік) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24463,86 +24501,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жинауға арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z165" w:id="97"/>
+    <w:bookmarkStart w:name="z165" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "KazSat" спутниктік байланыс жүйесінің өткізу қабілеттілігін ұлғайту бойынша мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z313" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігіне</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған: https://www.gov.kz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24589,68 +24629,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділік: жылдық</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең: 202_ жыл</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z314" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: "Республикалық ғарыштық байланыс орталығы" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: жыл сайын, есепті кезеңнен кейінгі жылдың 15 сәуірінен кешіктірмей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24715,90 +24757,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z298" w:id="98"/>
+    <w:bookmarkStart w:name="z298" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: қағаз жеткізгіште</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z166" w:id="99"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z166" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның негізгі бөлігі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -25455,128 +25497,128 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бойынша мәліметтер"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z168" w:id="100"/>
+    <w:bookmarkStart w:name="z168" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "KazSat спутниктік байланыс жүйесінің өткізу қабілеттілігін ұлғайту бойынша мәліметтер" нысанын толтыру бойынша түсіндірме (нысанның индексі 4-ЖБЖ, жылдық)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z169" w:id="101"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z169" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "KazSat спутниктік байланыс жүйесінің өткізу қабілеттілігін ұлғайту бойынша мәліметтер" нысанының (бұдан әрі – Нысан) 1-бағанында реттік нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z170" w:id="102"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z170" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. нысанның 2-бағанында "KazSat" спутниктік байланыс жүйесінің өткізу қабілеттілігі (Жоспар) (Гбит/с) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z171" w:id="103"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z171" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. нысанның 3-бағанында "KazSat" спутниктік байланыс жүйесінің өткізу қабілеттілігі (Нақты) (Гбит/с) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25941,86 +25983,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жинауға арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z175" w:id="104"/>
+    <w:bookmarkStart w:name="z175" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ғарыш техникасы мен технологиялар өндірісі көлемінің ұлғаюы (жинақтаушы) бойынша мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z315" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігіне</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған: https://www.gov.kz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26067,68 +26111,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділік: жылдық</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең: 202_ жыл</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z316" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұынатын тұлғалар тобы: "Ghalam" жауапкершілігі шектеулі серіктестігі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: жыл сайын, есептік кезеңнен кейінгі жылдың 15 сәуірінен кешіктірмей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26193,90 +26239,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z177" w:id="105"/>
+    <w:bookmarkStart w:name="z177" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: қағаз жеткізгіште</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z176" w:id="106"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z176" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның негізгі бөлігі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -27291,188 +27337,188 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мәліметтер" нысанына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z179" w:id="107"/>
+    <w:bookmarkStart w:name="z179" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Ғарыш техникасы мен технологиялар өндірісі көлемінің ұлғаюы (жинақтаушы) бойынша мәліметтер" нысанын толтыру бойынша түсіндірме (нысанның индексі 5-ҒТТ, жылдық)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z180" w:id="108"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z180" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Ғарыш техникасы мен технологиялар өндірісі көлемінің ұлғаюы (жинақтаушы) бойынша мәліметтер" нысанының (бұдан әрі – Нысан) 1-бағанында реттік нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z181" w:id="109"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z181" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. нысанның 2-бағанында әзірленіп жатқан жобаның атауы көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z182" w:id="110"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z182" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. нысанның 3-бағанында жобаны іске асыру мерзімі (жыл) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z183" w:id="111"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z183" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. нысанның 4-бағанында жобаның құны (мың теңге) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z184" w:id="112"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z184" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. нысанның 5-бағанында жобаның орындалу жағдайы (%) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z185" w:id="113"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z185" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. нысанның 6-бағанында жобаны іске асыру барысы туралы ақпарат көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -27837,86 +27883,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жинауға арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z189" w:id="114"/>
+    <w:bookmarkStart w:name="z189" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аса жеңіл класты зымыран тасығышты жасау жөніндегі жобаның аяқталу деңгейі бойынша мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z317" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігіне</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған: https://www.gov.kz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27963,68 +28011,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділік: жылдық</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең: 202_ жыл</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z318" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: "Ұлттық ғарыштық зерттеулер мен технологиялар орталығы" акционерлік қоғамы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: жыл сайын, есепті жылдан кейінгі жылдың 15 сәуірінен кешіктірмей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28089,90 +28139,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z190" w:id="115"/>
+    <w:bookmarkStart w:name="z190" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: қағаз жеткізгіште</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z191" w:id="116"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z191" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның негізгі бөлігі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -28842,128 +28892,128 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мәліметтер" нысанына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z193" w:id="117"/>
+    <w:bookmarkStart w:name="z193" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Аса жеңіл класты зымыран тасығышты жасау жөніндегі жобаның аяқталу деңгейі бойынша мәліметтер" нысанын толтыру бойынша түсіндірме (нысанның индексі 6-АЖК ЗТ, жылдық)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z194" w:id="118"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z194" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Аса жеңіл класты зымыран тасығышты жасау жөніндегі жобаның аяқталу деңгейі бойынша мәліметтер" нысанының (бұдан әрі – Нысан) 1-бағанында реттік нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z195" w:id="119"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z195" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. нысанның 2-бағанында технологиялар дайындық деңгейі (%) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z196" w:id="120"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z196" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. нысанның 3-бағанында аса жеңіл класты тасымалдағыш зымырандар жасау жөніндегі жоба шеңберінде әзірленген технологиялардың саны (бірлік) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -29328,88 +29378,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жинауға арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z200" w:id="121"/>
+    <w:bookmarkStart w:name="z200" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ғылыми-зерттеу және тәжірибелік-конструкторлық жұмыстардың жалпы көлеміндегі тәжірибелік-конструкторлық жұмыстардың үлесі бойынша мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z201" w:id="122"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z201" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігіне</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған: https://www.gov.kz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -29456,68 +29506,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділік: жылдық</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең: 202_ жыл</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z319" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: "Ұлттық ғарыштық зерттеулер мен технологиялар орталығы" акционерлік қоғамы, "Ghalam" жауапкершілігі шектеулі серіктестігі, "В.Г. Фесенков атындағы астрофизикалық институт" жауапкершілігі шектеулі серіктестігі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: жыл сайын, есепті жылдан кейінгі жылдың 15 ақпанынан кешіктірмей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -29582,90 +29634,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z202" w:id="123"/>
+    <w:bookmarkStart w:name="z202" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: қағаз жеткізгіште</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z203" w:id="124"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z203" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның негізгі бөлігі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -30489,148 +30541,148 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мәліметтер" нысанына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z205" w:id="125"/>
+    <w:bookmarkStart w:name="z205" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Ғылыми-зерттеу және тәжірибелік-конструкторлық жұмыстардың жалпы көлеміндегі тәжірибелік-конструкторлық жұмыстардың үлесі бойынша мәліметтер" нысанын толтыру бойынша түсіндірме (нысанның индексі 7-ТКЖ, жылдық)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z206" w:id="126"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z206" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Ғылыми-зерттеу және тәжірибелік-конструкторлық жұмыстардың жалпы көлеміндегі тәжірибелік-конструкторлық жұмыстардың үлесі бойынша мәліметтер" нысанының (бұдан әрі – Нысан) 1-бағанында реттік нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z207" w:id="127"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z207" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. нысанның 2-бағанында есепті жылдағы үш жылдық бағдарламаның тәжірбиелік-конструкторлық жұмыс саны (бірлік) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z208" w:id="128"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z208" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. нысанның 3-бағанында есепті жылдағы үш жылдық бағдарламаның ғылыми зерттеу және тәжірбиелік-конструкторлық жұмыс саны (бірлік) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z209" w:id="129"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z209" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. нысанның 4-бағанында ғылыми-зерттеу және тәжірибелік-конструкторлық жұмыстардың жалпы көлеміндегі тәжірибелік-конструкторлық жұмыстардың үлесі (%) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -30995,88 +31047,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жинауға арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z213" w:id="130"/>
+    <w:bookmarkStart w:name="z213" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жерді қашықтықтан зондтау деректері негізінде мемлекеттік органдар мен ұйымдарға ғарыш түсірілімдерін және кеңістіктік деректер инфрақұрылымын ұсыну жөніндегі қызметтер көлемі бойынша мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z214" w:id="131"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z214" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігіне</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған: https://www.gov.kz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -31123,68 +31175,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділік: жылдық</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең: 202_ жыл</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z320" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: "Қазақстан Ғарыш Сапары" Ұлттық компаниясы" акционерлік қоғамы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынудың мерзімі: жыл сайын, есептік кезеңнен кейінгі жылдың 15 ақпанынан кешіктірмей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -31249,90 +31303,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z215" w:id="132"/>
+    <w:bookmarkStart w:name="z215" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: қағаз жеткізгіште</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z216" w:id="133"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z216" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның негізгі бөлігі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -31404,275 +31458,285 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 жылдан бастап есепті кезеңге дейін Жерді қашықтықтан зондтау ғарыш аппараттарынан </w:t>
+              <w:t xml:space="preserve">2018 жылдан бастап есепті кезеңге дейін Жерді қашықтықтан зондтау </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік органдарға берілген деректер көлемі (мың шаршы километр)</w:t>
+              <w:t>ғарыш аппараттарынан мемлекеттік органдарға берілген деректер көлемі (мың шаршы километр)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Есепті жылы мемлекеттік органдарға берілген шикі ғарыштық түсірілімдердің көлемі (мың шаршы километр)</w:t>
+              <w:t>Есепті жылы мемлекеттік органдарға берілген шикі ғарыштық түсірілімдерд</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ің көлемі (мың шаршы километр)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Есепті жылы L-3, L-5 өңдеу деңгейімен, оның ішінде мемлекеттік органдардың міндеттерін шешу үшін шетелдік </w:t>
+              <w:t xml:space="preserve">Есепті жылы L-3, L-5 өңдеу деңгейімен, оның ішінде мемлекеттік органдардың </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ғарыш аппараттарынан (Maxar, Planet) ғарыштық мониторинг шеңберінде іске асырылған ғарыштық түсірілімдердің көлемі (мың шаршы километр)</w:t>
+              <w:t>міндеттерін шешу үшін шетелдік ғарыш аппараттарынан (Maxar, Planet) ғарыштық мониторинг шеңберінде іске асырылған ғарыштық түсірілімдердің көлемі (мың шаршы километр)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік органдардың міндеттерін шешу үшін есепті кезеңдегі кеңістіктік деректер инфрақұрылымын</w:t>
+              <w:t xml:space="preserve">Мемлекеттік органдардың міндеттерін шешу үшін есепті кезеңдегі кеңістіктік </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ың көлемі (мың шаршы километр)</w:t>
+              <w:t>деректер инфрақұрылымының көлемі (мың шаршы километр)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Жерді қашықтықтан зондтау деректері негізінде мемлекеттік органдар мен ұйымдарға ғарыштық </w:t>
+              <w:t xml:space="preserve">Жерді қашықтықтан зондтау деректері негізінде мемлекеттік </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>түсірілімдерді және кеңістіктік деректер инфрақұрылымын ұсыну жөніндегі қызметтер көлемі (мың шаршы километр)</w:t>
+              <w:t>органдар мен ұйымдарға ғарыштық түсірілімдерді және кеңістіктік деректер инфрақұрылымын ұсыну жөніндегі қызметтер көлемі (мың шаршы километр)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32426,188 +32490,188 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көлемі бойынша мәліметтер"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z218" w:id="134"/>
+    <w:bookmarkStart w:name="z218" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Жерді қашықтықтан зондтау деректері негізінде мемлекеттік органдар мен ұйымдарға ғарыш түсірілімдерін және кеңістіктік деректер инфрақұрылымын ұсыну жөніндегі қызметтер көлемі бойынша мәліметтер" нысанын толтыру бойынша түсіндірме (нысанның индексі 8-КДИ, жылдық)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z219" w:id="135"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z219" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Жерді қашықтықтан зондтау деректері негізінде мемлекеттік органдар мен ұйымдарға ғарыш түсірілімдерін және кеңістіктік деректер инфрақұрылымын ұсыну жөніндегі қызметтер көлемі бойынша мәліметтер" нысанының (бұдан әрі – Нысан) 1-бағанында реттік нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z220" w:id="136"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z220" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. нысанның 2-бағанында 2018 жылдан бастап есепті кезеңге дейін Жерді қашықтықтан зондтау ғарыш аппараттарынан мемлекеттік органдарға берілген деректер көлемі (мың шаршы километр) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z221" w:id="137"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z221" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. нысанның 3-бағанында Есепті жылы мемлекеттік органдарға берілген шикі ғарыштық түсірілімдердің көлемі (мың шаршы километр) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z222" w:id="138"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z222" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. нысанның 4-бағанында Есепті жылы L-3, L-5 өңдеу деңгейімен, оның ішінде мемлекеттік органдардың міндеттерін шешу үшін шетелдік ғарыш аппараттарынан (Maxar, Planet) ғарыштық мониторинг шеңберінде іске асырылған ғарыштық түсірілімдердің көлемі (мың шаршы километр) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z223" w:id="139"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z223" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. нысанның 5-бағанында мемлекеттік органдардың міндеттерін шешу үшін есепті кезеңдегі кеңістіктік деректер инфрақұрылымының көлемі (мың шаршы километр) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z224" w:id="140"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z224" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. нысанның 6-бағанында Жерді қашықтықтан зондтау деректері негізінде мемлекеттік органдар мен ұйымдарға ғарыштық түсірілімдерді және кеңістіктік деректер инфрақұрылымын ұсыну жөніндегі қызметтердің көлемі (мың шаршы километр) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -32972,88 +33036,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жинауға арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z228" w:id="141"/>
+    <w:bookmarkStart w:name="z228" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Жерді қашықтықтан зондтаудың орта шешімді алмастырушы спутниктерін құрудың аяқталу деңгейі бойынша мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z229" w:id="142"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z229" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігіне</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған: https://www.gov.kz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -33226,90 +33290,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z275" w:id="143"/>
+    <w:bookmarkStart w:name="z275" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: қағаз жеткізгіште</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z276" w:id="144"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z276" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның негізгі бөлігі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -34337,188 +34401,188 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деңгейі бойынша мәліметтер"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z231" w:id="145"/>
+    <w:bookmarkStart w:name="z231" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Қазақстан Республикасының Жерді қашықтықтан зондтаудың орта шешімді алмастырушы спутниктерін құрудың аяқталу деңгейі бойынша мәліметтер" нысанын толтыру бойынша түсіндірме (нысанның индексі 9-ЖҚЗ ОШ АС, жылдық)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z232" w:id="146"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z232" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Қазақстан Республикасының Жерді қашықтықтан зондтаудың орта шешімді алмастырушы спутниктерін құрудың аяқталу деңгейі бойынша мәліметтер" нысанының (бұдан әрі – Нысан) 1-бағанында реттік нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z233" w:id="147"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z233" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. нысанның 2-бағанында жоба атауы көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z234" w:id="148"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z234" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. нысанның 3-бағанында есепті жылы Жерді қашықтықтан зондтаудың орта шешімді алмастырушы спутниктерін құруға арналған шығындар (жобаға есепті жылға арналған республикалық бюджеттен бөлінген сомаға тең) (миллион теңге) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z235" w:id="149"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z235" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. нысанның 4-бағанында Жерді қашықтықтан зондтаудың орта шешімді алмастырушы спутниктерін құру жөніндегі жобаның толық құны (миллион теңге) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z236" w:id="150"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z236" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. нысанның 5-бағанында өткен жылғы аяқталу деңгейі (%) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z237" w:id="151"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z237" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. нысанның 6-бағанында Қазақстан Республикасының Жерді қашықтықтан зондтаудың орта шешімді алмастырушы спутниктерін құрудың аяқталу деңгейі (%) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -34883,88 +34947,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жинауға арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z241" w:id="152"/>
+    <w:bookmarkStart w:name="z241" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Бәйтерек" ғарыш зымыран кешенін құрудың аяқталу деңгейі бойынша мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z242" w:id="153"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z242" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігіне</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған: https://www.gov.kz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -35011,68 +35075,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділік: жылдық</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең: 202_ жыл</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z321" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: "Бәйтерек" Қазақстан-Ресей бiрлескен кәсiпорны" акционерлiк қоғамы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: жыл сайын, есептік кезеңнен кейінгі жылдың 15 ақпанынан кешіктірмей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -35137,90 +35203,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z273" w:id="154"/>
+    <w:bookmarkStart w:name="z273" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: қағаз жеткізгіште</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z274" w:id="155"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z274" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның негізгі бөлігі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -35338,107 +35404,117 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Есепті жылы "Бәйтерек" ғарыш зымыран кешенін құруға арналған шығындар (жобаға есепті жылға арналған республикалық бюджеттен бөлінген </w:t>
+              <w:t xml:space="preserve">Есепті жылы "Бәйтерек" ғарыш зымыран кешенін құруға арналған шығындар (жобаға есепті жылға арналған </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сомаға тең) (миллион теңге)</w:t>
+              <w:t>республикалық бюджеттен бөлінген сомаға тең) (миллион теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Бәйтерек" ғарыш зымыран кешенін құру жөніндегі жобаның толық құны (миллион теңге)</w:t>
+              <w:t xml:space="preserve">"Бәйтерек" ғарыш зымыран кешенін құру жөніндегі жобаның толық </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құны (миллион теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -35486,51 +35562,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Бәйтерек" ғарыш зымыран кешенін құрудың аяқталу деңгейі (%)</w:t>
+              <w:t xml:space="preserve">"Бәйтерек" ғарыш зымыран кешенін құрудың </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аяқталу деңгейі (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -36232,188 +36318,188 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бойынша мәліметтер"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z244" w:id="156"/>
+    <w:bookmarkStart w:name="z244" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Бәйтерек" ғарыш зымыран кешенін құрудың аяқталу деңгейі бойынша мәліметтер" нысанын толтыру бойынша түсіндірме (нысанның индексі 11-ҒЗК, жылдық)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z245" w:id="157"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z245" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Бәйтерек" ғарыш зымыран кешенін құрудың аяқталу деңгейі бойынша мәліметтер" нысанының (бұдан әрі – Нысан) 1-бағанында реттік нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z246" w:id="158"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z246" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. нысанның 2-бағанында жоба атауы көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z247" w:id="159"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z247" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. нысанның 3-бағанында есепті жылы "Бәйтерек" ғарыш зымыран кешенін құруға арналған шығындар (жобаға есепті жылға арналған республикалық бюджеттен бөлінген сомаға тең) (миллион теңге) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z248" w:id="160"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z248" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. нысанның 4-бағанында "Бәйтерек" ғарыш зымыран кешенін құру жөніндегі жобаның толық құны (миллион теңге) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z249" w:id="161"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z249" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. нысанның 5-бағанында өткен жылғы аяқталу деңгейі (%) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z250" w:id="162"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z250" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. нысанның 6-бағанында "Бәйтерек" ғарыш зымыран кешенін құрудың аяқталу деңгейі (%) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -36778,88 +36864,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жинауға арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z254" w:id="163"/>
+    <w:bookmarkStart w:name="z254" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Жерді қашықтықтан зондтаудың жоғары шешімді алмастырушы спутниктерін құрудың аяқталу деңгейі бойынша мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z255" w:id="164"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z255" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған: https://www.gov.kz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -36906,68 +36992,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділік: жылдық.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең: 202_ жыл.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z322" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: "Ghalam" жауапкершілігі шектеулі серіктестігі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: жыл сайын, есептік кезеңнен кейінгі жылдың 15 ақпанынан кешіктірмей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -37032,90 +37120,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z271" w:id="165"/>
+    <w:bookmarkStart w:name="z271" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: қағаз жеткізгіште.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z272" w:id="166"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z272" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның негізгі бөлігі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -38171,188 +38259,188 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деңгейі бойынша мәліметтер"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z257" w:id="167"/>
+    <w:bookmarkStart w:name="z257" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Қазақстан Республикасының Жерді қашықтықтан зондтаудың жоғары шешімді алмастырушы спутниктерін құрудың аяқталу деңгейі бойынша мәліметтер" нысанын толтыру бойынша түсіндірме (нысанның индексі 15-ЖҚЗ ЖШ АС, жылдық)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z258" w:id="168"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z258" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Қазақстан Республикасының Жерді қашықтықтан зондтаудың жоғары шешімді алмастырушы спутниктерін құрудың аяқталу деңгейі бойынша мәліметтер" нысанының (бұдан әрі – Нысан) 1-бағанында реттік нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z259" w:id="169"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z259" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. нысанның 2-бағанында жоба атауы көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z260" w:id="170"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z260" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. нысанның 3-бағанында Қазақстан Республикасының Жерді қашықтықтан зондтаудың жоғары шешімді алмастырушы спутниктерін құруды аяқтауға арналған шығындар (миллион теңге) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z261" w:id="171"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z261" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. нысанның 4-бағанында Қазақстан Республикасының Жерді қашықтықтан зондтаудың жоғары шешімді алмастырушы спутниктерін құрудың толық құны (миллион теңге) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z262" w:id="172"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z262" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. нысанның 5-бағанында өткен жылғы аяқталу деңгейі (%) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z263" w:id="173"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z263" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. нысанның 6-бағанында Қазақстан Республикасының Жерді қашықтықтан зондтаудың жоғары шешімді алмастырушы спутниктерін құрудың аяқталу деңгейі (%) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="188"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -38717,88 +38805,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жинауға арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z267" w:id="174"/>
+    <w:bookmarkStart w:name="z267" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының ғарыштық байланыс жүйесін құрудың аяқталу деңгейі бойынша мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z268" w:id="175"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z268" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған: https://www.gov.kz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -38845,68 +38933,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділік: жылдық.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең: 202_ жыл.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z323" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: "Республикалық ғарыштық байланыс орталығы" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: жыл сайын, есептік кезеңнен кейінгі жылдың 15 ақпанынан кешіктірмей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -38971,90 +39061,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z269" w:id="176"/>
+    <w:bookmarkStart w:name="z269" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: қағаз жеткізгіште.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z270" w:id="177"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z270" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның негізгі бөлігі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -40056,188 +40146,188 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аяқталу деңгейі"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z278" w:id="178"/>
+    <w:bookmarkStart w:name="z278" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Қазақстан Республикасының ғарыштық байланыс жүйесін құрудың аяқталу деңгейі" нысанын толтыру бойынша түсіндірме (нысанның индексі 16-ҒБЖ, жылдық)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z279" w:id="179"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z279" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Қазақстан Республикасының ғарыштық байланыс жүйесін құрудың аяқталу деңгейі" нысанының (бұдан әрі – Нысан) 1-бағанында реттік нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z280" w:id="180"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z280" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. нысанның 2-бағанында жобаның атауы көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z281" w:id="181"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z281" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. нысанның 3-бағанында есепті жылы Қазақстан Республикасының ғарыштық байланыс жүйесін құруға арналған шығындар (есепті кезеңге республикалық бюджеттен жобаға бөлінген сомаға тең) (миллион теңге) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z282" w:id="182"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z282" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. нысанның 4-бағанында Қазақстан Республикасының ғарыштық байланыс жүйесін құру жобасының жалпы құны (миллион теңге) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z283" w:id="183"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z283" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. нысанның 5-бағанында Өткен жылғы аяқталу деңгейі (%) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z284" w:id="184"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z284" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6.нысанның 6-бағанында Қазақстан Республикасының ғарыштық байланыс жүйесін құрудың аяқталу деңгейі (%) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="200"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -40602,88 +40692,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жинауға арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z288" w:id="185"/>
+    <w:bookmarkStart w:name="z288" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кешенді және ұшу сынақтарының барлық кезеңдерінен өткен "Бәйтерек" ғарыш зымыран кешені бойынша мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z289" w:id="186"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z289" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған: https://www.gov.kz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -40870,90 +40960,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z290" w:id="187"/>
+    <w:bookmarkStart w:name="z290" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: қағаз жеткізгіште.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z291" w:id="188"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z291" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның негізгі бөлігі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkEnd w:id="204"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -41738,202 +41828,202 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бойынша мәліметтер"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z293" w:id="189"/>
+    <w:bookmarkStart w:name="z293" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Кешенді және ұшу сынақтарының барлық кезеңдерінен өткен "Бәйтерек" ғарыш зымыран кешені бойынша мәліметтер"нысанын толтыру бойынша түсіндірме (нысанның индексі 17-КҰС, жылдық)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z294" w:id="190"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z294" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Кешенді және ұшу сынақтарының барлық кезеңдерінен өткен "Бәйтерек" ғарыш зымыран кешені бойынша мәліметтер" нысанының (бұдан әрі – Нысан) 1-бағанында реттік нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z295" w:id="191"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z295" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. нысанның 2-бағанында жобаның атауы көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z296" w:id="192"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z296" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. нысанның 3-бағанында жобаны іске асыру мерзімі (жыл) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z297" w:id="193"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z297" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. нысанның 4-бағанында Кешенді және ұшу сынақтарының барлық кезеңдерінен өткен "Бәйтерек" ғарыш зымыран кешені бойынша мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -42259,31 +42349,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>