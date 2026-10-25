--- v0 (2026-07-21)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1bbdd46" w14:textId="1bbdd46">
+    <w:p w14:paraId="2d0c8b4" w14:textId="2d0c8b4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің кейбір бұйрықтарына өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2026 жылғы 30 маусымдағы № 278 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 1 шiлдеде № 39181 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2026 жылғы 30 маусымдағы № 278 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 1 шiлдеде № 39181 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -623,398 +623,158 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің өзгерістер мен толықтырулар енгізілетін кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Бала бір жарым жасқа толғанға дейін оның күтіміне байланысты кірісінен айырылу жағдайы бойынша әлеуметтік төлемдерді алушыларға міндетті зейнетақы жарналарын субсидиялау қағидалары" Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 9 маусымдағы № 213 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32776 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      1. Күші жойылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 06.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 390</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрықпен бекітілген Бала бір жарым жасқа толғанға дейін оның күтіміне байланысты кірісінен айырылу жағдайы бойынша әлеуметтік төлемдерді алушыларға міндетті зейнетақы жарналарын субсидиялау </w:t>
-[...19 lines deleted...]
-        <w:t>:</w:t>
+      2. "Мемлекеттік базалық зейнетақы төлемінің, жасына байланысты зейнетақы төлемдерінің мөлшерін есептеу (айқындау), оларды тағайындау, жүзеге асыру, тоқтата тұру, қайта есептеу, қайта бастау, тоқтату және тағайындау (тағайындаудан бас тарту) туралы шешімді қайта қарау қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 22 маусымдағы № 232 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32890 болып тіркелген) мынадай өзгерістер мен толықтырулар енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген Қағидалардың </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді;</w:t>
+      көрсетілген бұйрықпен бекітілген Мемлекеттік базалық зейнетақы төлемінің, жасына байланысты зейнетақы төлемдерінің мөлшерін есептеу (айқындау), оларды тағайындау, жүзеге асыру, тоқтата тұру, қайта есептеу, қайта бастау, тоқтату және тағайындау (тағайындаудан бас тарту) туралы шешімді қайта қарау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
-[...238 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1027,70 +787,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3) тармақшасының үшінші бөлігі мынадай мазмұндағы сегізінші абзацпен толықтырылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Жұмыс істемейтін әкенің жас балаларға нақты күтім жасауын жүзеге асыру фактісін және кезеңін растайтын сот шешімі (егер көрсетілген кезең баланың анасының зейнетақы жүйесіне қатысу өтіліне есептелмеген жағдайда).";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1103,70 +863,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "15. Жасына байланысты зейнетақы төлемдерін тағайындау кезінде табыс орталықтандырылған дерекқордың міндетті зейнетақы жарналарының, Мемлекеттік әлеуметтік сақтандыру қорына әлеуметтік аударымдардың және/немесе жарналардың аударылуы туралы мәліметтерімен расталады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1235,390 +995,390 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "23. Егер зейнетақы төлемдерін тағайындау (өзгерту, қалпына келтіру) туралы шешім қабылдау үшін ЭІМ-ге осы Қағидалардың 6, 7, 8, 9 және 10-тармақтарында көзделген қосымша құжаттарды қоса тіркеу қажет екені анықталса және (немесе) табыс орталықтандырылған дерекқордың міндетті зейнетақы жарналарының, мемлекеттік әлеуметтік сақтандыру қорына әлеуметтік аударымдардың, міндетті медициналық сақтандыру қорына аударымдардың және/немесе жарналардың және жеке табыс салығының аударылуы туралы мәліметтерімен расталмаса, уәкілетті орган ЭІМ-ні қайтарады және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша Мемлекеттік корпорацияның бөлімшесі арқылы хабарлама жібереді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z27" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік корпорацияның бөлімшесі хабарлама түскен күннен бастап бес жұмыс күні ішінде өтініш берушіні хабарлама немесе ұялы байланыстың абоненттік құрылғысы ар sms-хабарландыру алған күннен бастап жиырма бес жұмыс күні ішінде қосымша құжаттарды ұсыну туралы, оның ішінде ұялы байланыстың абоненттік құрылғысына sms-хабарландыру жіберу арқылы хабардар етеді. Sms-хабарландырулар осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жүргізілетін sms-хабарландырулардың электрондық журналында тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z28" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер зейнетақы тағайындау үшін қажетті құжаттар отыз жұмыс күні ішінде ұсынылса, Мемлекеттік корпорацияның бөлімшесі зейнетақы және жәрдемақы тағайындау жөніндегі уәкілетті органға бекіту үшін электрондық шешім жобасын жібереді, зейнетақыны тағайындау (қайта есептеу, бұрынғы шешімді қайта қарау немесе тағайындаудан бас тарту) құқығы туындаған күннен бастап төлем жасау туралы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z29" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер талап етілген құжаттар отыз жұмыс күні өткен соң ұсынылса, осы Қағидалардың 35 және 36-тармақтарына сәйкес қайта өтініш берген күн жүгінген күн болып есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z30" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭІМ-де, оның ішінде портал арқылы қабылданған өтініштер бойынша зейнетақы немесе жәрдемақы тағайындау (төлемді өзгерту, қалпына келтіру, тағайындаудан бас тарту) туралы шешім қабылдау үшін жетіспейтін құжат болмаған жағдайда, уәкілетті орган тағайындаудан бас тарту туралы шешім шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z31" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұсынылған құжаттарды тексеру үшін негіздер болған кезде уәкілетті орган жаңадан ұсынылған құжаттарды қоса алғанда, оларды тексеруді он бес жұмыс күнінен аспайтын мерзімде жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z32" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Зейнетақы тағайындау үшін ұсынылған құжаттарға (мәліметтерге) тексеру жүргізу үшін негіздер мыналар болып табылады: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z33" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) міндетті зейнетақы жарналары мен әлеуметтік аударымдардың уақтылы және (немесе) толық түспеуі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z34" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) ұсынылған құжаттардағы мәліметтердегі сәйкессіздіктерді және (немесе) қайшылықтарды анықтау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) түзетулерді қоса алғанда, құжаттардың дұрыс емес белгілерінің болуы және қажетті растайтын мәліметтердің болмауы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылған мәліметтерді растау не теріске шығару мақсатында уәкілетті орган сұрау салуларды мемлекеттік органдарға, ұйымдарға және өзге де көздерге жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылған құжаттарға тексеру жүргізілген жағдайда хабарлама осы Қағидаларға 15-1-қосымшаға сәйкес нысан бойынша жіберіледі, ал SMS-хабарламалар осы Қағидаларға 15-2-қосымшаға сәйкес нысан бойынша SMS-хабарламалардың электрондық журналында тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушіге хабарлама жіберілгеннен кейін, Мемлекеттік корпорацияның бөлімшесі ЭІМ-де бар деректер негізінде шешімнің электрондық жобасын қалыптастырады және зейнетақы тағайындау (тағайындаудан бас тарту) туралы шешім қабылдау үшін зейнетақылар мен жәрдемақылар тағайындау жөніндегі уәкілетті органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z39" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеру нәтижелері бойынша уәкілетті орган алынған құжаттар мен мәліметтерді Мемлекеттік корпорацияның бөлімшесіне ЭІМ-ге қосу және қажет болған жағдайда оны пысықтау үшін жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z40" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорацияның бөлімшесі пысықталған ЭІМ-н уәкілетті органға жібереді, ол оны қарайды және зейнетақы тағайындау не тағайындаудан бас тарту туралы шешім қабылдайды.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1631,51 +1391,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>38-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігі мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "38. Сот әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп таныған қорғаншылықтағы (қамқоршылықтағы) адам үшін төлем алатын қорғаншы (қамқоршы) ауысқан жағдайларда Мемлекеттік корпорацияның бөлімшесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1690,1231 +1450,1083 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысандар бойынша зейнетақыларды тағайындау, қайта есептеу, тағайындау туралы шешімді қайта қарау (қайта бастау немесе тағайындаудан бас тарту) туралы шешім жобасын дайындайды.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z43" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z44" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-қосымшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z45" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-қосымшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z46" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Тізбеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес 15-1 қосымшамен толықтырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z47" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Тізбеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес 15-2 қосымшамен толықтырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z48" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-қосымшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z49" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-қосымшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z50" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-қосымшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z51" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24-қосымшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z52" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-қосымшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z53" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>28-қосымшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z54" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>32-қосымшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z55" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Республикалық бюджет қаражатынан жерлеуге бір жолғы төлемді тағайындау және жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 27 маусымдағы № 256 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32925 болып тіркелген) мынадай өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z56" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Республикалық бюджет қаражатынан жерлеуге арналған біржолғы төлемді тағайындау және жүзеге асыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z57" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Күші жойылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 06.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 390</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. "Инфляцияның деңгейін ескере отырып, бірыңғай жинақтаушы зейнетақы қорындағы міндетті зейнетақы жарналарының, міндетті кәсіптік зейнетақы жарналарының нақты енгізілген міндетті зейнетақы жарналары, міндетті кәсіптік зейнетақы жарналары мөлшерінде сақталуы бойынша кейбір мәселелер туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 23 қазандағы № 455 </w:t>
+      5. "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2026 жылғы 26 мамырдағы № 193 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33578 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 38806 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z63" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген Бұйрықтың </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын;</w:t>
+      көрсетілген бұйрықпен бекітілген Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің өзгерістер енгізілетін кейбір бұйрықтарының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тізбесінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z64" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген Бұйрықтың </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын;</w:t>
+      көрсетілген Тізбеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z65" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген Бұйрықтың </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
+      көрсетілген Тізбеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z66" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2026 жылғы 26 мамырдағы № 193 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 38806 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      көрсетілген Тізбеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы Тізбеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z67" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрықпен бекітілген Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің өзгерістер енгізілетін кейбір бұйрықтарының </w:t>
-[...19 lines deleted...]
-        <w:t>:</w:t>
+      көрсетілген Тізбеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы Тізбеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z68" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген Тізбеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-қосымшаның</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді;</w:t>
+        <w:t>8-қосымшаның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z69" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген Тізбеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-қосымшаның</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді;</w:t>
+        <w:t>9-қосымшаның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-[...199 lines deleted...]
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -3245,68 +2857,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="63"/>
+    <w:bookmarkStart w:name="z73" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжаттарды тексеру жүргізілгені туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "___" _______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3773,68 +3385,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z77" w:id="64"/>
+    <w:bookmarkStart w:name="z77" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұсынылған құжаттарды тексеруді жүзеге асыру туралы sms-хабарламалар журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________ (төлемнің түрі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4453,1839 +4065,87 @@
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Тізбеге 3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...193 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z81" w:id="65"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...1492 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-            (қию сызығы) </w:t>
-[...65 lines deleted...]
-</w:t>
+      Ескерту. Күші жойылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 06.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 390</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6326,1224 +4186,87 @@
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Тізбеге 4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...193 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z86" w:id="67"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z87" w:id="68"/>
-[...952 lines deleted...]
-        <w:t xml:space="preserve">                                        (тегі, аты, әкесінің аты (ол болған жағдайда) (қолы)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 06.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 390</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7584,1607 +4307,89 @@
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Тізбеге 5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...193 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z94" w:id="69"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      Мемлекеттік корпорация бөлімшесіне_________________ бойынша</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 06.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 390</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...1323 lines deleted...]
-    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15793,55 +10998,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>