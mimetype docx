--- v0 (2026-07-21)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1a0a04c" w14:textId="1a0a04c">
+    <w:p w14:paraId="4c369b6" w14:textId="4c369b6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2282,52 +2282,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z68" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      "27. Кандидаттың, партиялық тізімін ұсынған саяси партияның Конституциялық заңның 34-бабы 1-8-тармақтарында белгіленген тәртіпті, сондай-ақ Қағидаларды бұзуы - кандидатты, партиялық тізімді тіркеу туралы шешімнің күшін жоюға, ал сайлау өткізілгеннен кейін Қазақстан Республикасының Президенттігіне, Қазақстан Республикасының Құрылтайы депутаттығына, мәслихат депутаттығына, өзге де жергілікті өзін-өзі басқару органының мүшелігіне кандидат ретінде тіркелгеніне дейін тиісті аумақ немесе округ бойынша сайлауды жарамсыз деп тануға әкеп соғады.";</w:t>
+        <w:t xml:space="preserve">
+      "27. Кандидаттың, партиялық тізімін ұсынған саяси партияның Конституциялық заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>34-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-8-тармақтарында белгіленген тәртіпті, сондай-ақ Қағидаларды бұзуы - кандидатты, партиялық тізімді тіркеу туралы шешімнің күшін жоюға, ал сайлау өткізілгеннен кейін Қазақстан Республикасының Президенттігіне, Қазақстан Республикасының Құрылтайы депутаттығына, мәслихат депутаттығына, өзге де жергілікті өзін-өзі басқару органының мүшелігіне кандидат ретінде тіркелгеніне дейін тиісті аумақ немесе округ бойынша сайлауды жарамсыз деп тануға әкеп соғады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z69" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -4255,51 +4275,71 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z127" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Жалпыхалықтық референдум туралы" Қазақстан Республикасының Конституциялық заңы 16-бабының 3-тармағына сәйкес Қазақстан Республикасының Орталық сайлау комиссиясы </w:t>
+      "Жалпыхалықтық референдум туралы" Қазақстан Республикасының Конституциялық заңы 16-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының Орталық сайлау комиссиясы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ҚАУЛЫ ЕТЕДІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
@@ -4566,52 +4606,92 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z135" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      "1. Осы Сенім білдірілген адамдарды тіркеу жөніндегі Нұсқаулық (бұдан әрі – Нұсқаулық) "Қазақстан Республикасындағы сайлау туралы" Қазақстан Республикасы Конституциялық заңының (бұдан әрі - Конституциялық заң) 12-бабының 16-9) тармақшасына, 31-бабына сәйкес әзірленді және Президенттікке, мәслихаттар депутаттығына, аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі болуға кандидаттардың (бұдан әрі - кандидаттар), сондай-ақ Қазақстан Республикасы Құрылтайының, мәслихаттарының депутаттығына кандидаттардың партиялық тізімдерін ұсынған саяси партиялардың (бұдан әрі - саяси партиялар) сенім білдірілген адамдарын тіркеу рәсімін нақтылайды.";</w:t>
+        <w:t xml:space="preserve">
+      "1. Осы Сенім білдірілген адамдарды тіркеу жөніндегі Нұсқаулық (бұдан әрі – Нұсқаулық) "Қазақстан Республикасындағы сайлау туралы" Қазақстан Республикасы Конституциялық заңының (бұдан әрі - Конституциялық заң) 12-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-9) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>31-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және Президенттікке, мәслихаттар депутаттығына, аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі болуға кандидаттардың (бұдан әрі - кандидаттар), сондай-ақ Қазақстан Республикасы Құрылтайының, мәслихаттарының депутаттығына кандидаттардың партиялық тізімдерін ұсынған саяси партиялардың (бұдан әрі - саяси партиялар) сенім білдірілген адамдарын тіркеу рәсімін нақтылайды.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5739,51 +5819,71 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z172" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Қазақстан Республикасындағы сайлау туралы" Қазақстан Республикасының 1995 жылғы 28 қыркүйектегі Конституциялық заңының 12-бабы 6) тармақшасына, Қазақстан Республикасы Президентінің 1996 жылғы 11 қарашадағы № 3205 Жарлығымен бекітілген Қазақстан Республикасы Орталық сайлау комиссиясы туралы ереженің 15-тармағы 37) тармақшасына сәйкес Қазақстан Республикасының Орталық сайлау комиссиясы </w:t>
+      "Қазақстан Республикасындағы сайлау туралы" Қазақстан Республикасының 1995 жылғы 28 қыркүйектегі Конституциялық заңының 12-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Қазақстан Республикасы Президентінің 1996 жылғы 11 қарашадағы № 3205 Жарлығымен бекітілген Қазақстан Республикасы Орталық сайлау комиссиясы туралы ереженің 15-тармағы 37) тармақшасына сәйкес Қазақстан Республикасының Орталық сайлау комиссиясы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ҚАУЛЫ ЕТЕДІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
     <w:bookmarkStart w:name="z173" w:id="136"/>
     <w:p>
@@ -8414,52 +8514,72 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "19. Астана, облыстардың, республикалық маңызы бар қалалардың сайлау комиссиялары кезектi жоспарлы кезеңге бюджеттік өтінімдерін (қажеттілік есептерін) ағымдағы қаржылық жылғы 15 ақпанға дейінгі мерзімде енгізілген төмен тұрған аумақтық сайлау комиссияларының бюджеттік өтінімдері (қажеттілік есептері) негізінде, ағымдағы қаржылық жылғы 15 наурызға дейінгі мерзімде ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
     <w:bookmarkStart w:name="z258" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Бюджеттік өтінімдердің (қажеттілік есептерінің) келесі ұсынылуы немесе түзетілуі "Қазақстан Республикасындағы сайлау туралы" Қазақстан Республикасының Конституциялық заңына сәйкес сайлаудың хабарлануын немесе тағайындалуын ескере отырып, Ортсайлауком белгілейтін мерзімдерде жүзеге асырылады.</w:t>
+        <w:t xml:space="preserve">
+      Бюджеттік өтінімдердің (қажеттілік есептерінің) келесі ұсынылуы немесе түзетілуі "Қазақстан Республикасындағы сайлау туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституциялық заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес сайлаудың хабарлануын немесе тағайындалуын ескере отырып, Ортсайлауком белгілейтін мерзімдерде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
     <w:bookmarkStart w:name="z259" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бюджеттік өтінімдерді (қажеттілік есебін) түзету бойынша ұсыныстар енгізу астана, облыстық, республикалық маңызы бар қалалар сайлау комиссияларының бастамасы бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
     <w:bookmarkStart w:name="z260" w:id="207"/>
     <w:p>
@@ -8930,52 +9050,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z268" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      "1. Осы Қағидалар "Қазақстан Республикасындағы сайлау туралы" Қазақстан Республикасы Конституциялық заңының 28-бабының 3-тармағына сәйкес әзірленді және Қазақстан Республикасының Президенттігіне, Құрылтайы мен мәслихаттар депутаттығына кандидаттарға республикалық бюджеттен, аудандық маңызы бар қалалар, ауылдар, кенттер, ауылдық округтер әкіміне кандидаттарға (бұдан әрі - кандидат) жергілікті бюджеттен сайлау алдындағы бағдарламалармен бұқаралық ақпарат құралдарына шығу үшін қаражат бөлу қағидалары мен көлемін айқындайды.";</w:t>
+        <w:t xml:space="preserve">
+      "1. Осы Қағидалар "Қазақстан Республикасындағы сайлау туралы" Қазақстан Республикасы Конституциялық заңының 28-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және Қазақстан Республикасының Президенттігіне, Құрылтайы мен мәслихаттар депутаттығына кандидаттарға республикалық бюджеттен, аудандық маңызы бар қалалар, ауылдар, кенттер, ауылдық округтер әкіміне кандидаттарға (бұдан әрі - кандидат) жергілікті бюджеттен сайлау алдындағы бағдарламалармен бұқаралық ақпарат құралдарына шығу үшін қаражат бөлу қағидалары мен көлемін айқындайды.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -9795,51 +9935,71 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z292" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Жалпыхалықтық референдум туралы" Қазақстан Республикасы Конституциялық заңының 21-бабы 1-тармағының 7) тармақшасына сәйкес Қазақстан Республикасының Орталық референдум комиссиясы </w:t>
+      "Жалпыхалықтық референдум туралы" Қазақстан Республикасы Конституциялық заңының 21-бабы 1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының Орталық референдум комиссиясы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ҚАУЛЫ ЕТЕДІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
     <w:p>
       <w:pPr>
@@ -10722,52 +10882,72 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірінші абзацы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
     <w:bookmarkStart w:name="z318" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      "39. Аумақтық сайлау комиссиялары Президент, Құрылтай, мәслихаттар депутаттарын, әкімдерді сайлауды әзірлеу мен өткізуге бөлінген республикалық бюджет қаражаты есебінен және шегінде, сондай-ақ республикалық референдум өткізу кезеңінде "Қазақстан Республикасындағы сайлау туралы" Қазақстан Республикасының Конституциялық заңында көзделген мақсаттарға тауарлар, жұмыстар, көрсетілетін қызметтер сатып алуды жүзеге асырады.";</w:t>
+        <w:t xml:space="preserve">
+      "39. Аумақтық сайлау комиссиялары Президент, Құрылтай, мәслихаттар депутаттарын, әкімдерді сайлауды әзірлеу мен өткізуге бөлінген республикалық бюджет қаражаты есебінен және шегінде, сондай-ақ республикалық референдум өткізу кезеңінде "Қазақстан Республикасындағы сайлау туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституциялық заңында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген мақсаттарға тауарлар, жұмыстар, көрсетілетін қызметтер сатып алуды жүзеге асырады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -10838,52 +11018,72 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       үшінші бөлігі мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
     <w:bookmarkStart w:name="z322" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      "Бюджеттің қазынашылық атқарылуы және оларға кассалық қызмет көрсету рәсімдерін, қазынашылық есепке алу және мониторинг рәсімдер бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2025 жылғы 27 маусымдағы №328 бұйрығының 525-тармағына сәйкес тиісті сайлау комиссияларының төрағалары бекітілген жеке қаржыландыру жоспары шегінде сайлау науқанын, жалпыхалықтық референдумды өткізу үшін бөлінетін бюджет қаражатын бөлушілер болып табылады.";</w:t>
+        <w:t xml:space="preserve">
+      "Бюджеттің қазынашылық атқарылуы және оларға кассалық қызмет көрсету рәсімдерін, қазынашылық есепке алу және мониторинг рәсімдер бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2025 жылғы 27 маусымдағы № 328 бұйрығының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>525-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тиісті сайлау комиссияларының төрағалары бекітілген жеке қаржыландыру жоспары шегінде сайлау науқанын, жалпыхалықтық референдумды өткізу үшін бөлінетін бюджет қаражатын бөлушілер болып табылады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
     <w:bookmarkStart w:name="z323" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -11155,51 +11355,71 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
     <w:bookmarkStart w:name="z327" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Қағидалар "Қазақстан Республикасындағы сайлау туралы" Қазақстан Республикасының Конституциялық заңына (бұдан әрі – Конституциялық заң), "Масс-медиа туралы" Қазақстан Республикасының </w:t>
+      1. Осы Қағидалар "Қазақстан Республикасындағы сайлау туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституциялық заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Конституциялық заң), "Масс-медиа туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Онлайн-платформалар және онлайн-жарнама туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -13440,52 +13660,72 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Депутаттардың Құрылтайдың, оның үйлестіру және жұмыс органдарының отырыстарына келуiн, сондай-ақ депутаттың өз даусын басқа бiреуге беруiне жол бермеуiн бақылау Орталық сайлау комиссиясының мүшелерімен жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="349"/>
     <w:bookmarkStart w:name="z424" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) Орталық сайлау комиссиясы мүшесiнің Құрылтай, оның үйлестіру және жұмыс органдары отырыстарына бару барысында Конституциялық заңның 10-бабы 1-тармағының ережелерін ескере отырып, жүзеге асыратынын тексеруі;</w:t>
+        <w:t xml:space="preserve">
+      1) Орталық сайлау комиссиясы мүшесiнің Құрылтай, оның үйлестіру және жұмыс органдары отырыстарына бару барысында Конституциялық заңның 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ережелерін ескере отырып, жүзеге асыратынын тексеруі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="350"/>
     <w:bookmarkStart w:name="z425" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Құрылтай отырыстарына қатысып отырған депутаттарды тіркеу туралы ақпаратты сұрату;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="351"/>
     <w:bookmarkStart w:name="z426" w:id="352"/>
     <w:p>
@@ -13560,52 +13800,72 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Депутаттың Құрылтай, оның үйлестіру және жұмыс органдары отырыстарына бір сессия ішінде дәлелдi себептерсiз үш реттен артық, Парламент Палаталары мен олардың органдарының бірлескен отырыстарына бір айдан аса қатыспауы, дауыс беру құқығын басқаға беруi аталған мәселелерді Орталық сайлау комиссиясының отырысында қарау үшін негіздер болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="355"/>
     <w:bookmarkStart w:name="z430" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      6. Аталған бұзушылықтар расталған жағдайда, қол қойылғаннан кейін үш жұмыс күні ішінде Құрылтай Бюросына жіберілетін, депутатқа Конституциялық заңның 54-бабында белгіленген жазалау шараларын қолдану туралы ұсыным дайындалады.</w:t>
+        <w:t xml:space="preserve">
+      6. Аталған бұзушылықтар расталған жағдайда, қол қойылғаннан кейін үш жұмыс күні ішінде Құрылтай Бюросына жіберілетін, депутатқа Конституциялық заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>54-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген жазалау шараларын қолдану туралы ұсыным дайындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="356"/>
     <w:bookmarkStart w:name="z431" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Депутаттық қызметпен байланысты шектеулерді сақтау туралы мәселелерді қарау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="357"/>
     <w:bookmarkStart w:name="z432" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -14866,52 +15126,72 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Пікірсайыс өткізу тілі: қазақ және орыс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="410"/>
     <w:bookmarkStart w:name="z486" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      20. Президенттікке кандидаттардың, Құрылтай және (немесе) мәслихаттар депутаттығына кандидаттардың партиялық тізімдерін ұсынған саяси партиялардың, әкімдікке кандидаттардың, бірмандаттық аумақтық сайлау округтері бойынша мәслихаттар депутаттығына кандидаттардың пікірсайыс жазбалары "Масс-медиа туралы" Қазақстан Республикасы Заңының 21-бабының 2-тармағына сәйкес соңғы жазба жүргізілген сәттен бастап кемінде алты ай сақталады.</w:t>
+        <w:t xml:space="preserve">
+      20. Президенттікке кандидаттардың, Құрылтай және (немесе) мәслихаттар депутаттығына кандидаттардың партиялық тізімдерін ұсынған саяси партиялардың, әкімдікке кандидаттардың, бірмандаттық аумақтық сайлау округтері бойынша мәслихаттар депутаттығына кандидаттардың пікірсайыс жазбалары "Масс-медиа туралы" Қазақстан Республикасы Заңының 21-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес соңғы жазба жүргізілген сәттен бастап кемінде алты ай сақталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="411"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -15856,52 +16136,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="439"/>
     <w:bookmarkStart w:name="z517" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Осы Жалпыхалықтық референдум құжаттарын сақтау қағидалары "Жалпыхалықтық референдум туралы" Конституциялық заңның 21-бабы 1-тармағының 7) тармақшасына сәйкес әзірленді және жалпыхалықтық референдум құжаттарын сақтау тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve">
+      1. Осы Жалпыхалықтық референдум құжаттарын сақтау қағидалары "Жалпыхалықтық референдум туралы" Конституциялық заңның 21-бабы 1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және жалпыхалықтық референдум құжаттарын сақтау тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="440"/>
     <w:bookmarkStart w:name="z518" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Жалпыхалықтық референдум құжаттарын сақтау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="441"/>
     <w:bookmarkStart w:name="z519" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -16139,104 +16439,136 @@
         <w:t>
       8. Жою жағу, балқыту, мөлшері 2,5 шаршы сантиметрден аспайтын бөлшектерге майдалау, ұсақтау, еріту немесе химиялық ыдырату, пішінсіз массаға немесе ұнтаққа айналдыру жолымен жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="453"/>
     <w:bookmarkStart w:name="z531" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Бөгде адамдарды жойылған құжаттармен таныстыруға, олардың мазмұнын қалпына келтіруге мүмкіндік беретіндей толық жоймауға жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -16562,31 +16894,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>