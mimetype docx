--- v0 (2026-07-26)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8f81a77" w14:textId="8f81a77">
+    <w:p w14:paraId="cb40d17" w14:textId="cb40d17">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,911 +102,1713 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Оқу-ағарту министрінің м.а. 2026 жылғы 26 маусымдағы № 178-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 26 маусымда № 39108 болып тіркелді</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z7" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z8" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. "Бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарынан шығатын ресми құжаттарды апостильдеу" мемлекеттік қызмет көрсету қағидаларын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2020 жылғы 18 мамырдағы № 209 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20668 болып тіркелді) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кіріспе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z11" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген "Бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарынан шығатын ресми құжаттарды апостильдеу" деген мемлекеттік қызмет көрсету </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      1. "Бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарынан шығатын ресми құжаттарды апостильдеу" мемлекеттік қызмет көрсету қағидаларын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2020 жылғы 18 мамырдағы № 209 бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20668 болып тіркелді) мынадай өзгерістер енгізілсін:</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Осы "Бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарынан шығатын ресми құжаттарды апостильдеу" мемлекеттік қызмет көрсету қағидалары (бұдан әрі – мемлекеттік көрсетілетін қызмет) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы Заң) Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына және "Шетелдік ресми құжаттарды заңдастыруды талап етудің күшін жоятын конвенция (Гаага, 1961 жылғы 5 қазан) ережелерін іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2001 жылғы 24 сәуірдегі № 545 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленген және апостильді қою тәртібі мен шарттарын айқындайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z14" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z15" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "2) цифрлық құжаттар сервисі – "цифрлық үкіметтің" инфрақұрылымының операторға бекітіп берілген және цифраландыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;"; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z16" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      кіріспе мынадай редакцияда жазылсын:</w:t>
+      "3) Бiрыңғай байланыс орталығы – уәкілетті орган айқындаған, көрсетiлетiн қызметтi алушыларға мемлекеттiк және өзге де қызметтер көрсету мәселелерi бойынша – ақпарат, сондай-ақ мемлекеттік органдарға ақпараттық-коммуникациялық қызметтер көрсету мәселелері бойынша ақпарат беру жөнiндегi ақпараттық-анықтамалық қызмет функцияларын орындайтын заңды тұлға;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "5. Мемлекеттік қызметті алу үшін көрсетілетін қызметті алушылар "электронды үкімет" веб-порталы (бұдан әрі – портал): www.egov.kz; не "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация) арқылы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарынан шығатын ресми құжаттарды апостильдеу" мемлекеттік көрсетілетін қызметтің негізгі талаптар тізбесінің (бұдан әрі – Негізгі талапттар тізбесі) 9-тармағында көрсетілген құжаттарды береді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының 1) тармақшасына сәйкес БҰЙЫРАМЫН:";</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) тармақшасы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      көрсетілген бұйрықпен бекітілген "Бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарынан шығатын ресми құжаттарды апостильдеу" деген мемлекеттік қызмет көрсету қағидаларында:</w:t>
+      "4) көрсетілетін қызметті алушы құжаттардың толық топтамасын көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесіне ұсынған кезде жауапты құрылымдық бөлімшенің қызметкері, білім беру саласындағы уәкілетті органның ақпараттық жүйесі арқылы білім туралы құжаттардың түпнұсқалығын тексереді, ақпараттық жүйеде деректер болмаған жағдайда, білім туралы құжаттардың түпнұсқалығын растау және 5 (бес) жұмыс күні ішінде жауап алу үшін бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымына сұрау салуды ресімдейді;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) тармақшасы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      1-тармақ мынадай редакцияда жазылсын:</w:t>
+      "3) көрсетілетін қызметті алушы ақы төлегеннен кейін жауапты құрылымдық бөлімшенің қызметкері білім беру саласындағы уәкілетті органның ақпараттық жүйесінде білім туралы құжаттардың түпнұсқалығын тексереді, ақпараттық жүйеде деректер болмаған жағдайда, білім туралы құжаттардың түпнұсқалығын растау және 5 (бес) жұмыс күні ішінде жауап алу үшін бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымына сұрау салуды ресімдейді;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15- тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      "1. Осы "Бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарынан шығатын ресми құжаттарды апостильдеу" мемлекеттік қызмет көрсету қағидалары (бұдан әрі – мемлекеттік көрсетілетін қызмет) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы Заң) Қазақстан Республикасы Заңының 10-бабының 1) тармақшасына және "Шетелдік ресми құжаттарды заңдастыруды талап етудің күшін жоятын конвенция (Гаага, 1961 жылғы 5 қазан) ережелерін іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2001 жылғы 24 сәуірдегі № 545 қаулысына сәйкес әзірленген және апостильді қою тәртібі мен шарттарын айқындайды.";</w:t>
+      "15. Көрсетілетін қызметті беруші Мемлекеттік көрсетілетін қызметтер туралы заңына сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызмет көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      2-тармақтың 2) және 3) тармақшалары мынадай редакцияда жазылсын:</w:t>
+      "16. Көрсетілетін қызметті беруші Негізгі талаптар тізбесінің 10-тармағында көрсетілген негіздер бойынша мемлекеттік қызметті көрсетуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z27" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының білім беру саласындағы уәкілетті орган 3 (үш) жұмыс күні ішінде көрсетілетін қызметті берушілерге, Мемлекеттік корпорацияға, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылым операторына, сондай-ақ Бірыңғай байланыс орталығына осы Қағидаларға енгізілген өзгерістер мен толықтырулар туралы хабарлайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "2) цифрлық құжаттар сервисі – "цифрлық үкіметтің" инфрақұрылымының операторға бекітіп берілген және цифраландыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;"; </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z29" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "3) Бiрыңғай байланыс орталығы – уәкілетті орган айқындаған, көрсетiлетiн қызметтi алушыларға мемлекеттiк және өзге де қызметтер көрсету мәселелерi бойынша – ақпарат, сондай-ақ мемлекеттік органдарға ақпараттық-коммуникациялық қызметтер көрсету мәселелері бойынша ақпарат беру жөнiндегi ақпараттық-анықтамалық қызмет функцияларын орындайтын заңды тұлға;";</w:t>
+      "17. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі - шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z30" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5-тармақ мынадай редакцияда жазылсын:</w:t>
+      Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z31" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "5. Мемлекеттік қызметті алу үшін көрсетілетін қызметті алушылар "электронды үкімет" веб-порталы (бұдан әрі – портал): www.egov.kz; не "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация) арқылы осы Қағидаларға 1-қосымшаға сәйкес "Бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарынан шығатын ресми құжаттарды апостильдеу" мемлекеттік көрсетілетін қызметтің негізгі талаптар тізбесінің (бұдан әрі – Негізгі талапттар тізбесі) 9-тармағында көрсетілген құжаттарды береді.";</w:t>
+      Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z32" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10-тармақтың 4) тармақшасы мынадай редакцияда жазылсын:</w:t>
+      Бұл ретте көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z33" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "4) көрсетілетін қызметті алушы құжаттардың толық топтамасын көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесіне ұсынған кезде жауапты құрылымдық бөлімшенің қызметкері, білім беру саласындағы уәкілетті органның ақпараттық жүйесі арқылы білім туралы құжаттардың түпнұсқалығын тексереді, ақпараттық жүйеде деректер болмаған жағдайда, білім туралы құжаттардың түпнұсқалығын растау және 5 (бес) жұмыс күні ішінде жауап алу үшін бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымына сұрау салуды ресімдейді;";</w:t>
+      Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы Мемлекеттік көрсетілетін қызметтер туралы заңға сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуы тиіс.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z34" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11-тармақтың 3) тармақшасы мынадай редакцияда жазылсын:</w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуы тиіс.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z35" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "3) көрсетілетін қызметті алушы ақы төлегеннен кейін жауапты құрылымдық бөлімшенің қызметкері білім беру саласындағы уәкілетті органның ақпараттық жүйесінде білім туралы құжаттардың түпнұсқалығын тексереді, ақпараттық жүйеде деректер болмаған жағдайда, білім туралы құжаттардың түпнұсқалығын растау және 5 (бес) жұмыс күні ішінде жауап алу үшін бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымына сұрау салуды ресімдейді;";</w:t>
+      Мемлекеттік корпорация арқылы қызметтер көрсету кезінде Мемлекеттік корпорация қызметкерлерінің әрекетіне (әрекетсіздігіне) шағым Мемлекеттік корпорация басшысының атына не ақпараттандыру саласындағы уәкілетті органға беріледі.";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z36" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      15- тармақ мынадай редакцияда жазылсын:</w:t>
+        <w:t xml:space="preserve">
+      көрсетілген Қағидаларға 1-қосымша осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z37" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "15. Көрсетілетін қызметті беруші Мемлекеттік көрсетілетін қызметтер туралы заңына сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызмет көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.";</w:t>
+      2. Қазақстан Республикасы Оқу-ағарту министрлігінің Білім саласында сапаны қамтамасыз ету комитеті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z38" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16-тармақ мынадай редакцияда жазылсын:</w:t>
+      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z39" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "16. Көрсетілетін қызметті беруші Негізгі талаптар тізбесінің 10-тармағында көрсетілген негіздер бойынша мемлекеттік қызметті көрсетуден бас тартады.</w:t>
+      2) осы бұйрық ресми жарияланғаннан кейін оны Қазақстан Республикасы Оқу-ағарту министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z40" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының білім беру саласындағы уәкілетті орган 3 (үш) жұмыс күні ішінде көрсетілетін қызметті берушілерге, Мемлекеттік корпорацияға, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылым операторына, сондай-ақ Бірыңғай байланыс орталығына осы Қағидаларға енгізілген өзгерістер мен толықтырулар туралы хабарлайды.";</w:t>
+      3) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін 10 (он) жұмыс күні ішінде Қазақстан Республикасы Оқу-ағарту министрлігінің Заң департаментіне осы тармақтың 1) және 2) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z41" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17-тармақ мынадай редакцияда жазылсын:</w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Оқу-ағарту вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z42" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "17. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі - шағымды қарайтын орган) жүргізеді.</w:t>
+      4. Осы бұйрық, 2026 жылғы 12 шілдеден бастап қолданысқа енгізілетін осы бұйрықтың 1-тармағының жетінші, сегізінші абзацтарын қоспағанда, алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z43" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
+      2026 жылғы 12 шілдеден бастап көрсетілген Қағидалардың 5-тармағы, 10-тармақтың 4) тармақшасы, 11-тармақтың 3) тармақшасы, 15-тармағы, 16-тармақтың екінші бөлігі, 17-тармақтың жетінші бөлігі мынадай редакцияда қолданылатыны белгіленсін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z44" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+        <w:t xml:space="preserve">
+      "5. Мемлекеттік қызметті алу үшін көрсетілетін қызметті алушылар "цифрлық үкімет" веб-порталы (бұдан әрі – портал): www.egov.kz; не "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация) арқылы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарынан шығатын ресми құжаттарды апостильдеу" мемлекеттік көрсетілетін қызметтің негізгі талаптар тізбесінің (бұдан әрі – Негізгі талапттар тізбесі) 9-тармағында көрсетілген құжаттарды береді.";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z45" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұл ретте көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
+      "4) көрсетілетін қызметті алушы құжаттардың толық топтамасын көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесіне ұсынған кезде жауапты құрылымдық бөлімшенің қызметкері, білім беру саласындағы уәкілетті органның цифрлық жүйесінде білім туралы құжаттардың түпнұсқалығын тексереді, цифрлық жүйеде деректер болмаған жағдайда, білім туралы құжаттардың түпнұсқалығын растау және 5 (бес) жұмыс күні ішінде жауап алу үшін бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымына сұрау салуды ресімдейді;";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z46" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы Мемлекеттік көрсетілетін қызметтер туралы заңға сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуы тиіс.</w:t>
+      "3) көрсетілетін қызметті алушы ақы төлегеннен кейін жауапты құрылымдық бөлімшенің қызметкері білім беру саласындағы уәкілетті органның цифрлық жүйесінде білім туралы құжаттардың түпнұсқалығын тексереді, цифрлық жүйеде деректер болмаған жағдайда, білім туралы құжаттардың түпнұсқалығын растау және 5 (бес) жұмыс күні ішінде жауап алу үшін бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымына сұрау салуды ресімдейді;";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z47" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуы тиіс.</w:t>
+        <w:t xml:space="preserve">
+      "15. Көрсетілетін қызметті беруші Мемлекеттік көрсетілетін қызметтер туралы заңға сәйкес цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне мемлекеттік қызмет көрсету сатысы туралы мәліметтерді енгізуді қамтамасыз етеді."; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z48" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік корпорация арқылы қызметтер көрсету кезінде Мемлекеттік корпорация қызметкерлерінің әрекетіне (әрекетсіздігіне) шағым Мемлекеттік корпорация басшысының атына не ақпараттандыру саласындағы уәкілетті органға беріледі.";</w:t>
+      "Қазақстан Республикасының білім беру саласындағы уәкілетті орган 3 (үш) жұмыс күні ішінде көрсетілетін қызметті берушілерге, Мемлекеттік корпорацияға, "цифрлық үкіметтің" операторы, сондай-ақ Бірыңғай байланыс орталығына осы Қағидаларға енгізілген өзгерістер мен толықтырулар туралы хабарлайды.";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z49" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      көрсетілген Қағидаларға 1-қосымша осы бұйрыққа 1-қосымшаға сәйкес жаңа редакцияда жазылсын.</w:t>
+      "Мемлекеттік корпорация арқылы қызметтер көрсету кезінде Мемлекеттік корпорация қызметкерлерінің әрекетіне (әрекетсіздігіне) шағым Мемлекеттік корпорация басшысының атына не цифрландыру саласындағы уәкілетті органға беріледі.";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z50" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2. Қазақстан Республикасы Оқу-ағарту министрлігінің Білім саласында сапаны қамтамасыз ету комитеті заңнамада белгіленген тәртіппен:</w:t>
+        <w:t xml:space="preserve">
+      көрсетілген Қағидаларға 1-қосымша осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес редакцияда қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...232 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="12000"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12000" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Қазақстан Республикасы Оқу-ағарту министрінің міндетін атқарушы 	Ш. Акпарова</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қазақстан Республикасы </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Оқу-ағарту министрінің міндетін атқарушы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ш. Акпарова</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "КЕЛІСІЛДІ"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z53" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z54" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жасанды интеллект және</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z55" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифрлық даму министрлігі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1026,189 +1828,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p/>
-[...137 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2095,5459 +2758,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1- қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...3032 lines deleted...]
-    </w:tbl>
+    <w:bookmarkStart w:name="z71" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ӨТІНІШ</w:t>
+        <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2357 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7561,51 +2833,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарынан шығатын ресми құжаттарды апостильдеу"</w:t>
+Мемлекеттік көрсетілетін қызмет атауы: "Бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарынан шығатын ресми құжаттарды апостильдеу"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7638,51 +2910,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7900,51 +3172,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініштерді қабылдау "Азаматтарға арналған үкімет "Мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация) және "цифрлық үкімет" веб-порталы арқылы жүзеге асырылады (бұдан әрі – портал) арқылы жүзеге асырылады.</w:t>
+Өтініштерді қабылдау "Азаматтарға арналған үкімет "Мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация) және "электрондық үкімет" веб-порталы арқылы жүзеге асырылады (бұдан әрі – портал) арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7962,156 +3234,208 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z72" w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z73" w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Мемлекеттік корпорацияға құжаттар топтамасын тапсырған сәттен бастап – 15 (он бес) жұмыс күні; 2) порталға жүгінген кезде – 15 (он бес) жұмыс күні;</w:t>
-[...1 lines deleted...]
-          </w:p>
+1) Мемлекеттік корпорацияға құжаттар топтамасын тапсырған сәттен бастап – 15 (он бес) жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік корпорацияға жүгінген кезде қабылдау күні мемлекеттік қызмет көрсету мерзіміне кірмейді:</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) порталға жүгінген кезде – 15 (он бес) жұмыс күні;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) мемлекеттік корпорацияға құжаттар топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты – 15 (он бес) минут;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік корпорацияға жүгінген кезде қабылдау күні мемлекеттік қызмет көрсету мерзіміне кірмейді:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) мемлекеттік корпорацияға құжаттар топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты – 15 (он бес) минут;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) мемлекеттік корпорацияда қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 15 (он бес) минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8183,66 +3507,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z77" w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара цифрландырылған) /қағаз түрінде</w:t>
+Электрондық (ішінара автоматтандырылған)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="43"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+/қағаз түрінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8296,66 +3640,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін (бар болса)көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z78" w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Порталда көрсетілетін қызметті алушының "жеке кабинетіне" алу орнын көрсете отырып, мемлекеттік көрсетілетін қызмет нәтижесінің дайындығы туралы хабарлама жіберу; "апостиль" мөртаңбасы қойылған дайын құжаттарды қағаз жеткізгіште беру.</w:t>
+Порталда көрсетілетін қызметті алушының "жеке кабинетіне" алу орнын көрсете отырып, мемлекеттік көрсетілетін қызмет нәтижесінің дайындығы туралы хабарлама жіберу;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="44"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"апостиль" мөртаңбасы қойылған дайын құжаттарды қағаз жеткізгіште беру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8409,120 +3773,152 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны жинау тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z79" w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет жеке тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) ақылы негізде көрсетіледі.</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсеткені үшін мемлекеттік баж алынады, ол Қазақстан Республикасының салық кодексіне сәйкес мемлекеттік бажды төлеу күніне белгіленген 0,5 айлық есептік көрсеткішті құрайды.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызметті көрсеткені үшін мемлекеттік баж алынады, ол Қазақстан Республикасының салық кодексіне сәйкес мемлекеттік бажды төлеу күніне белгіленген 0,5 айлық есептік көрсеткішті құрайды.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік бажды төлеу екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол және қолма-қол емес нысанда жүзеге асырылады.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік бажды төлеу екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол және қолма-қол емес нысанда жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті алуға электрондық сұрау салуды портал арқылы берген кезде төлем "цифрлық үкіметтің" төлем шлюзі (бұдан әрі – ЭҮТШ) арқылы жүзеге асырылады.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік көрсетілетін қызметті алуға электрондық сұрау салуды портал арқылы берген кезде төлем "электрондық үкіметтің" төлем шлюзі (бұдан әрі – ЭҮТШ) арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алдын ала төленген жағдайда төлем құжатының электрондық көшірмесі қоса беріледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8594,138 +3990,254 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z83" w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушіде Қазақстан Республикасының Еңбек кодексіне (бұдан әрі - Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден жұмаға дейін, белгіленген жұмыс кестесіне сәйкес сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
-[...1 lines deleted...]
-          </w:p>
+1) Қызмет көрсетушінің жұмыс режимі: қызмет көрсетуші дүйсенбіден жұмаға дейін сағат 09:00-ден 18:30-ға дейін, түскі үзіліс сағат 13:00-ден 14:30-ға дейін, демалыс және мереке күндерін қоспағанда жұмыс істейді.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік корпорация – Кодекске сәйкес демалыс және мерекелік күндерден басқа, дүйсенбіден бастап жұманы қоса алғанда үзіліссіз сағат 9.00-ден 18.00-ге дейін, Мемлекеттік корпорацияның халыққа қызмет көрсететін кезекші бөлімдері дүйсенбіден бастап жұманы қоса алғанда сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін жүзеге асырылады.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) Қызмет көрсетуші арқылы мемлекеттік қызмет көрсету кестесі (құжаттарды қабылдау және беру): мемлекеттік қызмет көрсету үшін құжаттарды қабылдау және беру дүйсенбіден жұмаға дейін сағат 09:00-ден 18:00-ге дейін, түскі үзіліс сағат 13:00-ден 14:30-ға дейін, демалыс және мереке күндерін қоспағанда жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау "электронды" кезек тәртібімен, көрсетілетін қызметті алушының таңдауы бойынша жеделдетілген қызмет көрсетусіз жүзеге асырылады, кезекті портал арқылы броньдауға болады; порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Кодекске сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және Мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) Мемлекеттік корпорация арқылы мемлекеттік қызмет көрсету кестесі: дүйсенбіден жұмаға дейін сағат 09:00-ден 18:00-ге дейін үзіліссіз;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету орындарының мекенжайлары көрсетілетін қызметті берушінің www.​edu.​gov.​kz. интернет-ресурсында көрсетілген.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік корпорацияның халыққа қызмет көрсету кезекші бөлімдері дүйсенбіден жұмаға дейін сағат 09:00-ден 20:00-ге дейін және сенбі күні сағат 09:00-ден 13:00-ге дейін, демалыс және мереке күндерін қоспағанда жұмыс істейді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік корпорацияның интернет-ресурсы: www.​gov4c.​kz, www.​egov.​kz.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қабылдау жеделдетілген қызмет көрсетусіз, қызмет алушының таңдауы бойынша "электрондық" кезек тәртібімен жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Портал арқылы кезекті брондауға болады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) Портал арқылы мемлекеттік қызмет көрсету кестесі: тәулік бойы, жөндеу жұмыстарына байланысты техникалық үзілістерді қоспағанда (қызмет алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда, өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары көрсетілетін қызметті берушінің www.​edu.​gov.​kz. интернет-ресурсында көрсетілген. Мемлекеттік корпорацияның интернет-ресурсы: www.​gov4c.​kz, www.​egov.​kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8779,282 +4291,394 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z90" w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы немесе сенімхат бойынша өкіл Мемлекеттік корпорацияға жүгінген кезде:</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) осы мемлекеттік көрсетілетін қызметтің негізгі талаптар тізбесінің 1-қосымшаға сәйкес нысан бойынша өтініш;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) осы мемлекеттік көрсетілетін қызметтің негізгі талаптар тізбесінің 1-қосымшаға сәйкес нысан бойынша өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) жеке басты куәландыратын құжат және (немесе) цифрлық құжаттар сервисі арқылы электрондық құжат нысанында (жеке басын сәйкестендіру үшін);</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) жеке басты куәландыратын құжат және (немесе) цифрлық құжаттар сервисі арқылы электрондық құжат нысанында (жеке басын сәйкестендіру үшін);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) апостиль қою үшін ұсынылған құжат (түпнұсқа);</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) апостиль қою үшін ұсынылған құжат (түпнұсқа);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) мемлекеттік бажды төлегені туралы түбіртек (түпнұсқа).</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) мемлекеттік бажды төлегені туралы түбіртек (түпнұсқа). порталға:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-порталға:</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасы қойылған электронды құжат нысанындағы сұрау салу;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасы қойылған электронды құжат нысанындағы сұрау салу;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) апостиль қою үшін ұсынылған құжаттың электрондық көшірмесі. Көрсетілетін қызметті алушының бюджетке алым сомасы үшін төленгенін растайтын, жеке басын куәландыратын құжаттар туралы мәліметтерді (ЭҮТШ арқылы төлеген жағдайда) көрсетілетін қызметті беруші және Мемлекеттік корпорацияның қызметкері "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) апостиль қою үшін ұсынылған құжаттың электрондық көшірмесі.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушы, егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының бюджетке алым сомасы үшін төленгенін растайтын, жеке басын куәландыратын құжаттар туралы мәліметтерді (ЭҮТШ арқылы төлеген жағдайда) көрсетілетін қызметті беруші және Мемлекеттік корпорацияның қызметкері "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік корпорацияда дайын құжаттарды беру жеке басын куәландыратын құжатты көрсеткен кезде және (немесе) цифрлық құжаттар сервисі (жеке басын сәйкестендіру үшін) (не нотариат куәландырған сенімхат бойынша оның өкілі) арқылы электрондық құжат нысанында жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушы, егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік корпорация нәтижені 1 (бір) ай бойы сақтауды қамтамасыз етеді, содан кейін оларды көрсетілетін қызметті берушіге одан әрі сақтау үшін береді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік корпорацияда дайын құжаттарды беру жеке басын куәландыратын құжатты көрсеткен кезде және (немесе) цифрлық құжаттар сервисі (жеке басын сәйкестендіру үшін) (не нотариат куәландырған сенімхат бойынша оның өкілі) арқылы электрондық құжат нысанында жүзеге асырылады.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызметті алушы 1 (бір) ай өткен соң жүгінген кезде Мемлекеттік корпорацияның сұрауы бойынша көрсетілетін қызметті беруші 1 (бір) жұмыс күні ішінде дайын құжаттарды көрсетілетін қызметті алушыға беру үшін Мемлекеттік корпорацияға жібереді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік корпорация нәтижені 1 (бір) ай бойы сақтауды қамтамасыз етеді, содан кейін оларды көрсетілетін қызметті берушіге одан әрі сақтау үшін береді. Көрсетілетін қызметті алушы 1 (бір) ай өткен соң жүгінген кезде Мемлекеттік корпорацияның сұрауы бойынша көрсетілетін қызметті беруші 1 (бір) жұмыс күні ішінде дайын құжаттарды көрсетілетін қызметті алушыға беру үшін Мемлекеттік корпорацияға жібереді.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тиісті құжаттардың қабылданғаны туралы қолхат Мемлекеттік корпорацияға өтініштің қабылданғанын растау болып табылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тиісті құжаттардың қабылданғаны туралы қолхат Мемлекеттік корпорацияға өтініштің қабылданғанын растау болып табылады. Портал арқылы жүгінген жағдайда көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызметке сұрау салудың қабылданғаны туралы мәртебе жіберіледі.</w:t>
+Портал арқылы жүгінген жағдайда көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызметке сұрау салудың қабылданғаны туралы мәртебе жіберіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9108,120 +4732,162 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z102" w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсетуден бас тарту үшін негіздер:</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) мемлекеттік қызметті көрсету үшін қажетті ұсынылған деректер мен мәліметтердің Шетелдік ресми құжаттарды заңдастыру талаптарын жоятын 1961 жылғы 5 қазандағы Гаага Конвенциясында белгіленген талаптарға сәйкес келмеуі;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) мемлекеттік қызметті көрсету үшін қажетті ұсынылған деректер мен мәліметтердің Шетелдік ресми құжаттарды заңдастыру талаптарын жоятын 1961 жылғы 5 қазандағы Гаага Конвенциясында белгіленген талаптарға сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-3) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы.</w:t>
+              <w:t xml:space="preserve">
+3) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9275,120 +4941,226 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметтерді, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы ұсыну ерекшеліктерін ескеретін өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z105" w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тыныс-тіршілігін шектейтін организм функциялары тұрақты бұзылып, денсаулығы нашарлаған көрсетілетін қызметті алушыларға қажет болған жағдайда Мемлекеттік қызмет көрсету үшін құжаттарды қабылдауды Мемлекеттік корпорация қызметкері 1414, 8-800-080-7777 Бірыңғай байланыс орталығы арқылы жүгіну арқылы тұрғылықты жеріне барып жүргізеді.</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8-800-080-7777.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде көрсетілетін қызметті берушінің Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтері, 1414, 8-800-080-7777 Мемлекеттік қызмет көрсету мәселелері жөніндегі Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1414, 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық құжаттар сервисі мобильді қосымшада авторландырылған пайдаланушылар үшін қолжетімді. Цифрлық құжатты пайдалану үшін электрондық-цифрлық қолтаңбаны немесе бір реттік парольді пайдалана отырып, мобильді қосымшада авторландырудан өту, одан әрі "цифрлық құжаттар" бөліміне өтіп, қажетті құжатты таңдау қажет.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде көрсетілетін қызметті берушінің Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтері,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1414, 8-800-080-7777 Мемлекеттік қызмет көрсету мәселелері жөніндегі Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Цифрлық құжаттар сервисі мобильді қосымшада авторландырылған пайдаланушылар үшін қолжетімді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық құжатты пайдалану үшін электрондық-цифрлық қолтаңбаны немесе бір реттік парольді пайдалана отырып, мобильді қосымшада авторландырудан өту, одан әрі "цифрлық құжаттар" бөліміне өтіп, қажетті құжатты таңдау қажет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9427,51 +5199,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Бастауыш, негізгі орта, жалпы</w:t>
+              <w:t>"Бастауыш, негізгі орта, жалпы орта,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -9492,51 +5264,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>орта, техникалық және кәсіптік,</w:t>
+              <w:t>техникалық және кәсіптік, орта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -9557,51 +5329,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>орта білімнен кейінгі білім беру</w:t>
+              <w:t>білімнен кейінгі білім беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -9687,51 +5459,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>құжаттарды апостильдеу"</w:t>
+              <w:t>құжаттарды апостильдеу" мемлекеттік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -9752,51 +5524,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік</w:t>
+              <w:t>көрсетілетін қызметтің негізгі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -9817,51 +5589,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсетілетін қызметтің негізгі</w:t>
+              <w:t>талаптар тізбесіне</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -9882,51 +5654,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>талаптар тізбесіне</w:t>
+              <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -9947,51 +5719,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1-қосымша</w:t>
+              <w:t>Қазақстан Республикасы Оқу-ағарту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -10012,51 +5784,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t>министрлігі Білім саласында сапаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -10077,51 +5849,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Оқу-ағарту министрлігі Білім</w:t>
+              <w:t>қамтамасыз ету комитетінің Білім</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -10142,51 +5914,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>саласында сапаны қамтамасыз</w:t>
+              <w:t>саласында сапаны қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -10207,51 +5979,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ету комитетінің Білім саласында</w:t>
+              <w:t>департаментінің басшысына</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -10272,51 +6044,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сапаны қамтамасыз ету департаментінің</w:t>
+              <w:t>кімнен (тегі, аты, әкесінің аты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -10337,51 +6109,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>басшысына кімнен</w:t>
+              <w:t>(ол болған жағдайда) көрсетіледі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -10402,51 +6174,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(тегі, аты, әкесінің аты</w:t>
+              <w:t>________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -10467,51 +6239,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(ол болған жағдайда)</w:t>
+              <w:t>мекенжайы ______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -10532,51 +6304,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсетіледі) _____________</w:t>
+              <w:t>байланыс телефоны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -10597,51 +6369,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мекенжайы</w:t>
+              <w:t>________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -10662,51 +6434,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>________________________</w:t>
+              <w:t>ұйымның телефоны/факсы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -10727,1150 +6499,8117 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>байланыс телефоны</w:t>
-[...193 lines deleted...]
-              </w:rPr>
               <w:t>жұмыс немесе оқу орны/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z132" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ӨТІНІШ</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z133" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сізден ____________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z134" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еліне бару үшін менің білім туралы құжатымды апостильдеуді сұраймын (керегін сызыңыз):</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z135" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) табель;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z136" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аттестат (жалпы орта білім туралы, жалпы орта білім туралы үздік, жалпы орта білім туралы "Алтын белгі");</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z137" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) колледж (техникалық және кәсіптік білім туралы, техникалық және кәсіптік білім туралы үздік), лицей, училище (орта білімнен кейінгі білім туралы, орта білімнен кейінгі білім туралы үздік) бітіргені туралы диплом;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z138" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Білім алуды аяқтамаған адамдарға берілетін анықтама;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z139" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) басқалар</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z140" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мынадай құжаттар тапсырылды:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z141" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Білім туралы құжаттың түпнұсқасы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z142" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Білім туралы құжатқа қосымшаның түпнұсқасы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z143" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) төлем туралы түбіртек.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z144" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Күні ___________________ </w:t>
+        <w:t>
+      Күні ___________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z145" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші___________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z146" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім беремін </w:t>
+        <w:t>
+      Ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім беремін</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z147" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20______жылғы "____"________</w:t>
+      20______жылғы "____" ________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z148" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _____________________________
- (қолы)</w:t>
+      _____________________________  (қолы)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Бастауыш, негізгі орта, жалпы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орта, техникалық және кәсіптік, орта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білімнен кейінгі білім беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдарынан шығатын ресми</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құжаттарды апостильдеу"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік көрсетілетін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметтің негізгі талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тізбесіне 2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(көрсетілетін қызметті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушының тегі, аты, әкесінің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(бұдан әрі - ТАӘ) немесе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымның атауы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(көрсетілетін қызметті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушының мекенжайы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z168" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z169" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      "Бастауыш, негізгі орта, жалпы</w:t>
+        <w:t xml:space="preserve">
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағын басшылыққа ала отырып, "Азаматтарға арналған үкімет" мемлекеттік корпорациясы филиалының №_______ бөлімі _____________________ (мекенжайын көрсету)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z170" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      орта, техникалық және кәсіптік, орта</w:t>
+      Сіздің "Бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарынан шығатын ресми құжаттарды апостильдеу" мемлекеттік көрсетілетін қызметтің негізгі талаптар тізбесіне көзделген тізбеге сәйкес құжаттар топтамасын толық ұсынбауыңызға және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды беруіңізге байланысты мемлекеттік қызмет көрсетуге құжаттарды қабылдаудан бас тартады, атап айтқанда:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z171" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      білімнен кейінгі білім беру</w:t>
+      Жоқ құжаттардың атауы:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z172" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ұйымдарынан шығатын ресми</w:t>
+      1) __________________________________________;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z173" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      құжаттарды апостильдеу"</w:t>
+      2) __________________________________________;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z174" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттік көрсетілетін</w:t>
+      3) __________________________________________.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z175" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қызметтің негізгі талаптар</w:t>
+      Осы қолхат әр тарапқа бір-бірден 2 данада жасалған.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z176" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тізбесіне 2-қосымша</w:t>
+      _____________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z177" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ____________________________</w:t>
+      _____________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z178" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ____________________________</w:t>
+      ТАӘ (ол болған жағдайда) (Мемлекеттік корпорация қызметкері) (қолы) (күні)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бұйрығына 2 – қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Бастауыш, негізгі орта, жалпы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орта, техникалық және кәсіптік,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орта білімнен кейінгі білім беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдарынан шығатын ресми</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құжаттарды апостильдеу"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызмет көрсету қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z188" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мемлекеттік көрсетілетін қызметтің негізгі талаптар тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарынан шығатын ресми құжаттарды апостильдеу"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жоқ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Оқу-ағарту министрлігі Білім саласындағы сапаны қамтамасыз ету комитетінің аумақтық департаменттері.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініштерді қабылдау "Азаматтарға арналған үкімет "Мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация) және "цифрлық үкімет" веб-порталы арқылы жүзеге асырылады (бұдан әрі – портал) арқылы жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z189" w:id="79"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="79"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z190" w:id="80"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Мемлекеттік корпорацияға құжаттар топтамасын тапсырған сәттен бастап – 15 (он бес) жұмыс күні; 2) порталға жүгінген кезде – 15 (он бес) жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="80"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік корпорацияға жүгінген кезде қабылдау күні мемлекеттік қызмет көрсету мерзіміне кірмейді:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) мемлекеттік корпорацияға құжаттар топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты – 15 (он бес) минут;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) мемлекеттік корпорацияда қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 15 (он бес) минут.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық (ішінара цифрландырылған) /қағаз түрінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса)көрсету нәтижесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Порталда көрсетілетін қызметті алушының "жеке кабинетіне" алу орнын көрсете отырып, мемлекеттік көрсетілетін қызмет нәтижесінің дайындығы туралы хабарлама жіберу; "апостиль" мөртаңбасы қойылған дайын құжаттарды қағаз жеткізгіште беру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны жинау тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z193" w:id="81"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет жеке тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) ақылы негізде көрсетіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="81"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызметті көрсеткені үшін мемлекеттік баж алынады, ол Қазақстан Республикасының салық кодексіне сәйкес мемлекеттік бажды төлеу күніне белгіленген 0,5 айлық есептік көрсеткішті құрайды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік бажды төлеу екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол және қолма-қол емес нысанда жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік көрсетілетін қызметті алуға электрондық сұрау салуды портал арқылы берген кезде төлем "цифрлық үкіметтің" төлем шлюзі (бұдан әрі – ЭҮТШ) арқылы жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алдын ала төленген жағдайда төлем құжатының электрондық көшірмесі қоса беріледі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z197" w:id="82"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Көрсетілетін қызметті берушіде Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі - Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден жұмаға дейін, белгіленген жұмыс кестесіне сәйкес сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="82"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік корпорация – Кодекске сәйкес демалыс және мерекелік күндерден басқа, дүйсенбіден бастап жұманы қоса алғанда үзіліссіз сағат 9.00-ден 18.00-ге дейін, Мемлекеттік корпорацияның халыққа қызмет көрсететін кезекші бөлімдері дүйсенбіден бастап жұманы қоса алғанда сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қабылдау "электронды" кезек тәртібімен, көрсетілетін қызметті алушының таңдауы бойынша жеделдетілген қызмет көрсетусіз жүзеге асырылады, кезекті портал арқылы броньдауға болады; порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Кодекске сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және Мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызмет көрсету орындарының мекенжайлары көрсетілетін қызметті берушінің www.​edu.​gov.​kz. интернет-ресурсында көрсетілген.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік корпорацияның интернет-ресурсы: www.​gov4c.​kz, www.​egov.​kz.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z201" w:id="83"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы немесе сенімхат бойынша өкіл Мемлекеттік корпорацияға жүгінген кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="83"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) осы мемлекеттік көрсетілетін қызметтің негізгі талаптар тізбесінің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) жеке басты куәландыратын құжат және (немесе) цифрлық құжаттар сервисі арқылы электрондық құжат нысанында (жеке басын сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) апостиль қою үшін ұсынылған құжат (түпнұсқа);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) мемлекеттік бажды төлегені туралы түбіртек (түпнұсқа).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>порталға:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасы қойылған электронды құжат нысанындағы сұрау салу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) апостиль қою үшін ұсынылған құжаттың электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызметті алушының бюджетке алым сомасы үшін төленгенін растайтын, жеке басын куәландыратын құжаттар туралы мәліметтерді (ЭҮТШ арқылы төлеген жағдайда) көрсетілетін қызметті беруші және Мемлекеттік корпорацияның қызметкері "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушы, егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік корпорацияда дайын құжаттарды беру жеке басын куәландыратын құжатты көрсеткен кезде және (немесе) цифрлық құжаттар сервисі (жеке басын сәйкестендіру үшін) (не нотариат куәландырған сенімхат бойынша оның өкілі) арқылы электрондық құжат нысанында жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік корпорация нәтижені 1 (бір) ай бойы сақтауды қамтамасыз етеді, содан кейін оларды көрсетілетін қызметті берушіге одан әрі сақтау үшін береді. Көрсетілетін қызметті алушы 1 (бір) ай өткен соң жүгінген кезде Мемлекеттік корпорацияның сұрауы бойынша көрсетілетін қызметті беруші 1 (бір) жұмыс күні ішінде дайын құжаттарды көрсетілетін қызметті алушыға беру үшін Мемлекеттік корпорацияға жібереді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тиісті құжаттардың қабылданғаны туралы қолхат Мемлекеттік корпорацияға өтініштің қабылданғанын растау болып табылады. Портал арқылы жүгінген жағдайда көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызметке сұрау салудың қабылданғаны туралы мәртебе жіберіледі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z213" w:id="84"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсетуден бас тарту үшін негіздер:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="84"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) мемлекеттік қызметті көрсету үшін қажетті ұсынылған деректер мен мәліметтердің Шетелдік ресми құжаттарды заңдастыру талаптарын жоятын 1961 жылғы 5 қазандағы Гаага Конвенциясында белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметтерді, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы ұсыну ерекшеліктерін ескеретін өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z216" w:id="85"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тыныс-тіршілігін шектейтін организм функциялары тұрақты бұзылып, денсаулығы нашарлаған көрсетілетін қызметті алушыларға қажет болған жағдайда Мемлекеттік қызмет көрсету үшін құжаттарды қабылдауды Мемлекеттік корпорация қызметкері 1414, 8-800-080-7777 Бірыңғай байланыс орталығы арқылы жүгіну арқылы тұрғылықты жеріне барып жүргізеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="85"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8-800-080-7777.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде көрсетілетін қызметті берушінің Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтері, 1414, 8-800-080-7777 Мемлекеттік қызмет көрсету мәселелері жөніндегі Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық құжаттар сервисі мобильді қосымшада авторландырылған пайдаланушылар үшін қолжетімді. Цифрлық құжатты пайдалану үшін электрондық-цифрлық қолтаңбаны немесе бір реттік парольді пайдалана отырып, мобильді қосымшада авторландырудан өту, одан әрі "цифрлық құжаттар" бөліміне өтіп, қажетті құжатты таңдау қажет.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Бастауыш, негізгі орта, жалпы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орта, техникалық және кәсіптік,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орта білімнен кейінгі білім беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдарынан шығатын ресми</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құжаттарды апостильдеу"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетілетін қызметтің негізгі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>талаптар тізбесіне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Оқу-ағарту министрлігі Білім</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>саласында сапаны қамтамасыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ету комитетінің Білім саласында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сапаны қамтамасыз ету департаментінің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басшысына кімнен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(тегі, аты, әкесінің аты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетіледі) _____________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>байланыс телефоны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымның телефоны/факсы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмыс немесе оқу орны/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z243" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ӨТІНІШ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z244" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (көрсетілетін қызметті</w:t>
+      Сізден ____________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z245" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      алушының тегі, аты, әкесінің</w:t>
+      еліне бару үшін менің білім туралы құжатымды апостильдеуді сұраймын (керегін сызыңыз):</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z246" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      аты (ол болған жағдайда)</w:t>
+      1) табель;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z247" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (бұдан әрі - ТАӘ) немесе</w:t>
+      2) аттестат (жалпы орта білім туралы, жалпы орта білім туралы үздік, жалпы орта білім туралы "Алтын белгі");</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z248" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ұйымның атауы)</w:t>
+      3) колледж (техникалық және кәсіптік білім туралы, техникалық және кәсіптік білім туралы үздік), лицей, училище (орта білімнен кейінгі білім туралы, орта білімнен кейінгі білім туралы үздік) бітіргені туралы диплом;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z249" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ____________________________</w:t>
+      4) Білім алуды аяқтамаған адамдарға берілетін анықтама;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z250" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ____________________________</w:t>
+      5) басқалар</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z251" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (көрсетілетін қызметті</w:t>
+      Мынадай құжаттар тапсырылды:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z252" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      алушының мекенжайы)</w:t>
+      1) Білім туралы құжаттың түпнұсқасы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z253" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
+      2) Білім туралы құжатқа қосымшаның түпнұсқасы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z254" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 20-бабының 2-тармағын басшылыққа ала отырып, "Азаматтарға арналған үкімет" мемлекеттік корпорациясы филиалының №_______ бөлімі ______________________________ (мекенжайын көрсету)</w:t>
+      3) төлем туралы түбіртек.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z255" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Сіздің "Бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарынан шығатын ресми құжаттарды апостильдеу" мемлекеттік көрсетілетін қызметтің негізгі талаптар тізбесіне көзделген тізбеге сәйкес құжаттар топтамасын толық ұсынбауыңызға және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды беруіңізге байланысты мемлекеттік қызмет көрсетуге құжаттарды қабылдаудан бас тартады, атап айтқанда:</w:t>
+        <w:t xml:space="preserve">
+      Күні ___________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z256" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жоқ құжаттардың атауы:</w:t>
+      Өтініш беруші___________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z257" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) __________________________________________;</w:t>
+        <w:t xml:space="preserve">
+      Цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім беремін </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z258" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) __________________________________________;</w:t>
+      20______жылғы "____"________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z259" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) __________________________________________.</w:t>
+      _____________________________  (қолы)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Бастауыш, негізгі орта, жалпы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орта, техникалық және кәсіптік, орта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білімнен кейінгі білім беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдарынан шығатын ресми</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құжаттарды апостильдеу"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік көрсетілетін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметтің негізгі талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тізбесіне 2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(көрсетілетін қызметті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушының тегі, аты, әкесінің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(бұдан әрі - ТАӘ) немесе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымның атауы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(көрсетілетін қызметті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушының мекенжайы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z279" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z280" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Осы қолхат әр тарапқа бір-бірден 2 данада жасалған.</w:t>
+        <w:t xml:space="preserve">
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағын басшылыққа ала отырып, "Азаматтарға арналған үкімет" мемлекеттік корпорациясы филиалының №_______ бөлімі ______________________________ (мекенжайын көрсету)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z281" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _____________________________________________</w:t>
+      Сіздің "Бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарынан шығатын ресми құжаттарды апостильдеу" мемлекеттік көрсетілетін қызметтің негізгі талаптар тізбесіне көзделген тізбеге сәйкес құжаттар топтамасын толық ұсынбауыңызға және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды беруіңізге байланысты мемлекеттік қызмет көрсетуге құжаттарды қабылдаудан бас тартады, атап айтқанда:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z282" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _____________________________________________</w:t>
+      Жоқ құжаттардың атауы:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z283" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      1) __________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z284" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) __________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z285" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) __________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z286" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы қолхат әр тарапқа бір-бірден 2 данада жасалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z287" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z288" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z289" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       ТАӘ (ол болған жағдайда) (Мемлекеттік корпорация қызметкері) (қолы) (күні)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12196,31 +14935,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>