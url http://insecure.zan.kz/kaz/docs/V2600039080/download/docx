--- v0 (2026-07-21)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5d69243" w14:textId="5d69243">
+    <w:p w14:paraId="ae9d1c7" w14:textId="ae9d1c7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -121,457 +121,533 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Осы бұйрық 01.07.2026 ж. бастап қолданысқа енгізіледі</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Осы бұйрық 01.07.2026 ж. бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Тұрғынжайға мұқтаж адамдарды есепке қою және мемлекеттік мекемелер мен мемлекеттік кәсіпорындардың тұрғын үй қорынан тұрғынжай беру қағидаларын бекіту туралы" Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2025 жылғы 31 наурыздағы № 105 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілері мемлекеттік тіркеу тізілімінде № 35912 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Тұрғынжайға мұқтаж адамдарды есепке қою және мемлекеттік мекемелер мен мемлекеттік кәсіпорындардың тұрғын үй қорынан тұрғынжай беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z10" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "9-1. Қазақстан Республикасы Құрылтай депутаттарының, Қазақстан Республикасы Конституциялық Соты судьяларының және Қазақстан Республикасының Жоғарғы соты, жергілікті және басқа да соттар судьяларының тұрғын үйді беруі мен пайдалануы тиісті конституциялық заңдар тәртібімен және шарттарымен қамтамасыз етіледі.".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z11" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасының азаматтарын, қандастарды "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасына тұрғынжайға мұқтаждар есебіне қою қағидаларын бекіту туралы" Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің м.а. 2025 жылғы 17 сәуірдегі № 130 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілері мемлекеттік тіркеу тізілімінде № 36002 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z12" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрықпен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Қазақстан Республикасының азаматтарын, қандастарды "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасына тұрғынжайға мұқтаждар есебіне қою қағидаларында:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші абзацы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z14" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес оның тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z15" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшамен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген "Қазақстан Республикасының тұрғын үйге мұқтаж азаматтарын, қандастарды "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасына есепке қою" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесінде:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реттік нөмірі 7-жол мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -662,196 +738,210 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ақы төленбейтін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген Қағидаға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы бұйрыққа қосымшаға сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасының Өнеркәсіп және құрылыс министрлігінің ресми интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Өнеркәсіп және құрылыс вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық 2026 жылғы 1 шілдеден бастап қолданысқа енгізіледі және ресми жариялануға тиіс.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -867,76 +957,93 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Қазақстан Республикасы</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Өнеркәсіп және құрылыс министрінің</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">міндетін атқарушы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1050,62 +1157,64 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z26" w:id="17"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1417,318 +1526,349 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нұсқа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасына есепке қоюға өтініш</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы арқылы мен,</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________  (тегі, аты, әкесінің аты (бар болған жағдайда), жеке сәйкестендіру нөмірі)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сізден мені тұрғынжайға мұқтаж ретінде "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасына есепке қоюыңызды сұраймын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z34" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы арқылы мен,</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (бар болған жағдайда), жеке сәйкестендіру нөмірі)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заңды өкіл бола отырып, сондай-ақ</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________ (Тегі, Аты, Әкесінің аты (бар болған жағдайда) әрекетке қабілетсіз/кәмелетке толмаған  тұлғаның жеке сәйкестендіру нөмірі)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       атынан және мүддесі үшін әрекет ете отырып,</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сізден __________________________________________________________(әрекетке қабілетсіз/кәмелетке толмаған тұлғаның тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұрғынжайға мұқтаж ретінде "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасына есепке қоюыңызды сұраймын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Менде және отбасы мүшелерінде Қазақстан Республикасында тұрғынжайдың бар немесе жоқ екенін тексеруге қарсы емеспін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді жинауға және өңдеуге және мәліметтерді пайдалануға келісемін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1743,122 +1883,125 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>78-баптарының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес "Отбасы банк" АҚ интернет-ресурсында деректерді жариялауға келісемін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік дерекқорларда растайтын мәліметтер болмаған жағдайда, Заңның 74-бабының 1-тармағында айқындалған тұлғаларға тиесілілігі жоқ тұрғынжайға мұқтаждарды есепке қоюмен келісемін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2184,31 +2327,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>