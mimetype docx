--- v0 (2026-09-06)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dfa340f" w14:textId="dfa340f">
+    <w:p w14:paraId="def2212" w14:textId="def2212">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -103,65 +103,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрінің 2026 жылғы 1 маусымдағы № 213 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 4 маусымда № 38899 болып тіркелді</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Осы бұйрықтың қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -193,274 +259,374 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Құқықтық актілер туралы" Қазақстан Республикасы Заңының 27-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Қазақстан Республикасы Ауыл шаруашылығы министрлігінің кейбір мәселелері" Қазақстан Республикасы Үкіметінің 2005 жылғы 6 сәуірдегі № 310 қаулысымен бекітілген Қазақстан Республикасы Ауыл шаруашылығы министрлігі туралы ереженің 15-тармағының 426) тармақшасына сәйкес, БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> және "Қазақстан Республикасы Ауыл шаруашылығы министрлігінің кейбір мәселелері" Қазақстан Республикасы Үкіметінің 2005 жылғы 6 сәуірдегі № 310 қаулысымен бекітілген Қазақстан Республикасы Ауыл шаруашылығы министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>426) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, БҰЙЫРАМЫН:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Мыналар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
-[...15 lines deleted...]
-      1. Мыналар:</w:t>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Су тарту және ағызу құрылыстарының балықтарды қорғау құрылғыларын орнатуды келісу" мемлекеттік қызметін көрсету қағидалары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
-[...15 lines deleted...]
-      1) осы бұйрыққа 1-қосымшаға сәйкес "Су тарту және ағызу құрылыстарының балықтарды қорғау құрылғыларын орнатуды келісу" мемлекеттік қызметін көрсету қағидалары;</w:t>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Балықтың қайдан ауланғаны туралы анықтама беру" мемлекеттік қызметін көрсету қағидалары бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
-[...15 lines deleted...]
-      2) осы бұйрыққа 2-қосымшаға сәйкес "Балықтың қайдан ауланғаны туралы анықтама беру" мемлекеттік қызметін көрсету қағидалары бекітілсін.</w:t>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мыналардың күші жойылды деп танылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
-[...15 lines deleted...]
-      2. Мыналардың күші жойылды деп танылсын:</w:t>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) "Жануарлар дүниесі саласындағы мемлекеттік көрсетілетін қызмет қағидаларын бекіту туралы" Қазақстан Республикасы Экология, геология және табиғи ресурстар министрінің 2020 жылғы 12 тамыздағы № 188 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21087 болып тіркелген);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
-[...15 lines deleted...]
-      1) "Жануарлар дүниесі саласындағы мемлекеттік көрсетілетін қызмет қағидаларын бекіту туралы" Қазақстан Республикасы Экология, геология және табиғи ресурстар министрінің 2020 жылғы 12 тамыздағы № 188 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21087 болып тіркелген);</w:t>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) "Жануарлар дүниесі саласындағы мемлекеттік көрсетілетін қызмет қағидаларын бекіту туралы" Қазақстан Республикасы Экология, геология және табиғи ресурстар министрінің 2020 жылғы 12 тамыздағы № 188 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Экология, геология және табиғи ресурстар министрінің 2021 жылғы 6 қазандағы № 398 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 24694 болып тіркелген).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
-[...15 lines deleted...]
-      2) "Жануарлар дүниесі саласындағы мемлекеттік көрсетілетін қызмет қағидаларын бекіту туралы" Қазақстан Республикасы Экология, геология және табиғи ресурстар министрінің 2020 жылғы 12 тамыздағы № 188 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Экология, геология және табиғи ресурстар министрінің 2021 жылғы 6 қазандағы № 398 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 24694 болып тіркелген).</w:t>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасы Ауыл шаруашылығы министрлігінің Балық шаруашылығы комитеті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
-[...15 lines deleted...]
-      3. Қазақстан Республикасы Ауыл шаруашылығы министрлігінің Балық шаруашылығы комитеті заңнамада белгіленген тәртіппен:</w:t>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықтың Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
-[...15 lines deleted...]
-      1) осы бұйрықтың Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрық ресми жарияланғаннан кейін оның Қазақстан Республикасы Ауыл шаруашылығы министрлігінің ресми интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
-[...15 lines deleted...]
-      2) осы бұйрық ресми жарияланғаннан кейін оның Қазақстан Республикасы Ауыл шаруашылығы министрлігінің ресми интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының ауыл шаруашылығының вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z15" w:id="11"/>
-[...15 lines deleted...]
-      4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының ауыл шаруашылығының вице-министріне жүктелсін.</w:t>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z16" w:id="12"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -586,130 +752,130 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Сапаров</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы</w:t>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жасанды интеллект және</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
-[...15 lines deleted...]
-      Жасанды интеллект және</w:t>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифрлық даму министрлігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -801,87 +967,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 213 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Су тарту және ағызу құрылыстарының балық қорғау құрылғыларын орнатуды келісу" мемлекеттік қызметін көрсету қағидалары</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы "Су тарту және ағызу құрылыстарының балық қорғау құрылғыларын орнатуды келісу" мемлекеттік қызметін көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 10-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -893,790 +1059,930 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Жануарлар дүниесін қорғау, өсімін молайту және пайдалану туралы" Қазақстан Республикасы Заңының 9-1-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>43) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Қазақстан Республикасы Ауыл шаруашылығы министрлігінің кейбір мәселелері" Қазақстан Республикасы Үкіметінің 2005 жылғы 6 сәуірдегі № 310 қаулысымен бекітілген Қазақстан Республикасы Ауыл шаруашылығы министрлігі туралы ереженің 15-тармағының 508-85) тармақшасына сәйкес әзірленді және "Су тарту және ағызу құрылыстарының балық қорғау құрылғыларын орнатуды келісу" мемлекеттік қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) көрсету тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> және "Қазақстан Республикасы Ауыл шаруашылығы министрлігінің кейбір мәселелері" Қазақстан Республикасы Үкіметінің 2005 жылғы 6 сәуірдегі № 310 қаулысымен бекітілген Қазақстан Республикасы Ауыл шаруашылығы министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>508-85) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және "Су тарту және ағызу құрылыстарының балық қорғау құрылғыларын орнатуды келісу" мемлекеттік қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) көрсету тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...15 lines deleted...]
-      2. Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) балық қорғау құрылғысы – балық ресурстары мен басқа да су жануарларының су алу және ағызу құрылыстарына түсуін болдырмауға арналған құрылғы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...15 lines deleted...]
-      1) балық қорғау құрылғысы – балық ресурстары мен басқа да су жануарларының су алу және ағызу құрылыстарына түсуін болдырмауға арналған құрылғы;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) балық шаруашылығы саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) – балық ресурстары мен басқа да су жануарларын қорғау, өсімін молайту және пайдалану саласында басшылықты, сондай-ақ өз құзыреті шегінде салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
-[...15 lines deleted...]
-      2) балық шаруашылығы саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) – балық ресурстары мен басқа да су жануарларын қорғау, өсімін молайту және пайдалану саласында басшылықты, сондай-ақ өз құзыреті шегінде салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) су тарту құрылысы – су объектілерінен су алуға арналған құрылыстар мен құрылғылар кешені;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
-[...15 lines deleted...]
-      3) су тарту құрылысы – су объектілерінен су алуға арналған құрылыстар мен құрылғылар кешені;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ағызу құрылысы – су қоймасының артық толып кетуін болдырмау, сондай-ақ суды төменгі бьефке пайдалы өткізу үшін суды ағызуға (өткізуге) арналған су өткізу құрылысы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...15 lines deleted...]
-      4) ағызу құрылысы – су қоймасының артық толып кетуін болдырмау, сондай-ақ суды төменгі бьефке пайдалы өткізу үшін суды ағызуға (өткізуге) арналған су өткізу құрылысы;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, мемлекеттік органдар және мемлекеттік қызметтер көрсетуге қатысатын өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін цифрлық объект;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...15 lines deleted...]
-      5) "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, мемлекеттік органдар және мемлекеттік қызметтер көрсетуге қатысатын өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін цифрлық объект;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңбаның жабық кілтімен және электрондық цифрлық қолтаңба құралдарымен жасалған, электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...15 lines deleted...]
-      6) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңбаның жабық кілтімен және электрондық цифрлық қолтаңба құралдарымен жасалған, электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы).</w:t>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік қызметті Қазақстан Республикасы Ауыл шаруашылығы министрлігі Балық шаруашылығы комитетінің аумақтық бөлімшелері (бұдан әрі – көрсетілетін қызметті беруші) жеке немесе заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...15 lines deleted...]
-      3. Мемлекеттік қызметті Қазақстан Республикасы Ауыл шаруашылығы министрлігі Балық шаруашылығы комитетінің аумақтық бөлімшелері (бұдан әрі – көрсетілетін қызметті беруші) жеке немесе заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) көрсетеді.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. "Су тарту және ағызу құрылыстарының балық қорғау құрылғыларын орнатуды келісу" мемлекеттік қызметін көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. "Су тарту және ағызу құрылыстарының балық қорғау құрылғыларын орнатуды келісу" мемлекеттік қызметін көрсету тәртібі</w:t>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы портал арқылы Қағидаларға 1-қосымшаға сәйкес нысан бойынша су тарту құрылыстарының балық қорғау құрылғыларын орнатуды келісуге арналған өтінішті (бұдан әрі – өтініш) береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...15 lines deleted...]
-      4. Мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы портал арқылы Қағидаларға 1-қосымшаға сәйкес нысан бойынша су тарту құрылыстарының балық қорғау құрылғыларын орнатуды келісуге арналған өтінішті (бұдан әрі – өтініш) береді.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Су тарту және ағызу құрылыстарының балық қорғау құрылғыларына қойылатын талаптар Қазақстан Республикасы Ауыл шаруашылығы министрінің 2019 жылғы 31 мамырдағы № 221 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18783 болып тіркелген) (бұдан әрі – су тарту және ағызу құрылыстарының балық қорғау құрылғыларына қойылатын талаптар) бекітілген.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
-[...15 lines deleted...]
-      5. Су тарту және ағызу құрылыстарының балық қорғау құрылғыларына қойылатын талаптар Қазақстан Республикасы Ауыл шаруашылығы министрінің 2019 жылғы 31 мамырдағы № 221 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18783 болып тіркелген) (бұдан әрі – су тарту және ағызу құрылыстарының балық қорғау құрылғыларына қойылатын талаптар) бекітілген.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – Тізбе) Қағидаларға 2-қосымшада көрсетілген.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
-[...15 lines deleted...]
-      Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – Тізбе) Қағидаларға 2-қосымшада көрсетілген.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көрсетілетін қызметті алушы өтінішті портал арқылы жіберген кезде көрсетілетін қызметті алушының "жеке кабинетінде" өтініштің қабылданғаны туралы мәртебе, сондай-ақ мемлекеттік қызметті көрсету нәтижесін алу күні мен уақыты туралы хабархат көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заңды тұлғаны тіркеу (қайта тіркеу) туралы анықтаманы, дара кәсіпкерді тіркеу туралы не дара кәсіпкер ретінде қызметінің басталғаны туралы, жеке тұлғаны куәландыратын құжат туралы мәліметтерді көрсетілетін қызметті беруші "цифрлық үкіметтің" шлюзі арқылы мемлекеттік цифрлық жүйелерден алады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Портал мен цифрлық жүйелердің өзара іс-қимылы Қазақстан Республикасы Цифрлық кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>83-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
-[...15 lines deleted...]
-      7. Портал мен цифрлық жүйелердің өзара іс-қимылы Қазақстан Республикасы Цифрлық кодексінің 83-бабына сәйкес жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Көрсетілетін қызметті берушінің кеңсе жұмыскері өтініш келіп түскен күні оны "Е-лицензиялау" мемлекеттік дерекқорының цифрлық жүйесінде (бұдан әрі – "Е-лицензиялау") тіркейді және көрсетілетін қызметті берушінің басшысына жолдайды, ол жауапты қызметкерді айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
-[...15 lines deleted...]
-      8. Көрсетілетін қызметті берушінің кеңсе жұмыскері өтініш келіп түскен күні оны "Е-лицензиялау" мемлекеттік дерекқорының цифрлық жүйесінде (бұдан әрі – "Е-лицензиялау") тіркейді және көрсетілетін қызметті берушінің басшысына жолдайды, ол жауапты қызметкерді айқындайды.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін немесе демалыс және мереке күндері жүгінген жағдайда, Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>а сәйкес өтінішті қабылдау және мемлекеттік көрсетілетін қызмет нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
-[...15 lines deleted...]
-      Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін немесе демалыс және мереке күндері жүгінген жағдайда, Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасы Заңының 5-бабына сәйкес өтінішті қабылдау және мемлекеттік көрсетілетін қызмет нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолданылу мерзімі өтіп кеткен құжаттар болған жағдайда, кеңсе жұмыскері өтінішті қабылдаудан бас тартады. Өтінішті қабылдаудан бас тарту туралы хабарлама көрсетілетін қызметті алушыға "Е-лицензиялау" цифрлық жүйесі арқылы жолданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
-[...15 lines deleted...]
-      Қолданылу мерзімі өтіп кеткен құжаттар болған жағдайда, кеңсе жұмыскері өтінішті қабылдаудан бас тартады. Өтінішті қабылдаудан бас тарту туралы хабарлама көрсетілетін қызметті алушыға "Е-лицензиялау" цифрлық жүйесі арқылы жолданады.</w:t>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші өтініш тіркелген сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
-[...15 lines deleted...]
-      Көрсетілетін қызметті беруші өтініш тіркелген сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болған кезде көрсетілетін қызметті беруші Қағидаларға 3-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ қойылған уәжді бас тартуды көрсетілетін қызметті алушының "жеке кабинетіне" жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
-[...15 lines deleted...]
-      9. Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болған кезде көрсетілетін қызметті беруші Қағидаларға 3-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ қойылған уәжді бас тартуды көрсетілетін қызметті алушының "жеке кабинетіне" жібереді.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші Тізбенің 9-тармағында көрсетілген негіздер бойынша мемлекеттік қызметті көрсетуден бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті берушінің су тарту құрылысының балық қорғау құрылғыларын орнатуды келісуден бас тартуы көрсетілетін қызметті алушының мемлекеттік қызметті көрсетуден уәжді бас тартуда көрсетілген ескертулерді жойғаннан кейін қайта өтініш беру мүмкіндігін жоққа шығармайды. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болмаған кезде жауапты құрылымдық бөлімше өтініш тіркелген сәттен бастап 2 (екі) жұмыс күні ішінде Қағидаларға 4-қосымшаға сәйкес нысан бойынша мемлекеттік қызмет көрсету нәтижесін – су тарту құрылысының балық қорғау құрылғыларын орнатуды келісуді рәсімдейді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
-[...15 lines deleted...]
-      10. Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болмаған кезде жауапты құрылымдық бөлімше өтініш тіркелген сәттен бастап 2 (екі) жұмыс күні ішінде Қағидаларға 4-қосымшаға сәйкес нысан бойынша мемлекеттік қызмет көрсету нәтижесін – су тарту құрылысының балық қорғау құрылғыларын орнатуды келісуді рәсімдейді.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету нәтижесі портал арқылы "Е-лицензиялау" жүйесіндегі көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті беруші басшысының ЭЦҚ-сымен куәландырылған электрондық құжат нысанында жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...15 lines deleted...]
-      Мемлекеттік қызметті көрсету нәтижесі портал арқылы "Е-лицензиялау" жүйесіндегі көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті беруші басшысының ЭЦҚ-сымен куәландырылған электрондық құжат нысанында жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Көрсетілетін қызметті беруші "Мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректер енгізу қағидаларын бекіту туралы" Қазақстан Республикасы Көлік және коммуникация министрінің міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізіліміінде № 8555 болып тіркелген) бекітілген тәртіппен мемлекеттік қызмет көрсету сатысы туралы деректердің мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізілуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...15 lines deleted...]
-      11. Көрсетілетін қызметті беруші "Мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректер енгізу қағидаларын бекіту туралы" Қазақстан Республикасы Көлік және коммуникация министрінің міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізіліміінде № 8555 болып тіркелген) бекітілген тәртіппен мемлекеттік қызмет көрсету сатысы туралы деректердің мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізілуін қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Уәкілетті орган Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты порталдың цифрлық инфрақұрылымы операторына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
-[...15 lines deleted...]
-      12. Уәкілетті орган Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты порталдың цифрлық инфрақұрылымы операторына жібереді.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. "Су тарту және ағызу құрылыстарының балық қорғау құрылғыларын орнатуды келісу" мемлекеттік қызметті көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. "Су тарту және ағызу құрылыстарының балық қорғау құрылғыларын орнатуды келісу" мемлекеттік қызметті көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мемлекеттік қызметті көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым көрсетілетін қызметті берушінің, уәкілетті орган ведомствосының, уәкілетті орган басшысының атына немесе мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...15 lines deleted...]
-      13. Мемлекеттік қызметті көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым көрсетілетін қызметті берушінің, уәкілетті орган ведомствосының, уәкілетті орган басшысының атына немесе мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шағым Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) 91-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес келіп түскен жағдайда, көрсетілетін қызметті беруші оны келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды тұлғаға) жібереді. Қолайлы акт қабылданған, шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік әрекет жасалған жағдайда, көрсетілетін қызметті беруші шағымды жоғары тұрған органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды тұлғаға) жібермейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
-[...15 lines deleted...]
-      Шағым Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) 91-бабының 4-тармағына сәйкес келіп түскен жағдайда, көрсетілетін қызметті беруші оны келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды тұлғаға) жібереді. Қолайлы акт қабылданған, шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік әрекет жасалған жағдайда, көрсетілетін қызметті беруші шағымды жоғары тұрған органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды тұлғаға) жібермейді.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Көрсетілетін қызметті алушының шағымын Заңның 25-бабының 2-тармағына сәйкес:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
-[...15 lines deleted...]
-      14. Көрсетілетін қызметті алушының шағымын Заңның 25-бабының 2-тармағына сәйкес:</w:t>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілетін қызметті беруші, уәкілетті орган ведомствосы, уәкілетті орган – тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
-[...15 lines deleted...]
-      көрсетілетін қызметті беруші, уәкілетті орган ведомствосы, уәкілетті орган – тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган – тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қарауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті берушінің, балық шаруашылығы саласындағы уәкілетті орган ведомствосының, уәкілетті органның, мемлекеттік қызметті көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Заңның 25-бабының 4-тармағына сәйкес: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) шағым бойынша қосымша зерделеу немесе тексеру не барып тексеру;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
-[...15 lines deleted...]
-      1) шағым бойынша қосымша зерделеу немесе тексеру не барып тексеру;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қосымша ақпарат алу қажет болған жағдайларда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
-[...15 lines deleted...]
-      2) қосымша ақпарат алу қажет болған жағдайларда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қарау мерзімі ұзартылған жағдайда, шағымдарды қарау өкілеттігі берілген лауазымды тұлға шағымды қарау мерзімі ұзартылған сәттен бастап 3 (үш) жұмыс күні ішінде көрсетілетін қызметті алушыға ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз тасығышта берілген кезде) немесе электрондық түрде (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
-[...15 lines deleted...]
-      Шағымды қарау мерзімі ұзартылған жағдайда, шағымдарды қарау өкілеттігі берілген лауазымды тұлға шағымды қарау мерзімі ұзартылған сәттен бастап 3 (үш) жұмыс күні ішінде көрсетілетін қызметті алушыға ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз тасығышта берілген кезде) немесе электрондық түрде (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. Егер заңда өзгеше көзделмесе, ҚР ӘРПК 91-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағымданғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="56"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2002,568 +2308,568 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нөмірі/жеке сәйкестендіру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нөмірі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Су тарту және ағызу құрылыстарының балық қорғау құрылғыларын орнатуды келісуге арналған өтініш</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________орнатуға келісім беруіңізді</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
-[...15 lines deleted...]
-      _____________________________________________орнатуға келісім беруіңізді</w:t>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
-[...15 lines deleted...]
-      сұраймын.</w:t>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Су тарту құрылысының түрі _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қысқаша сипаттамасы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Балық қорғау құрылғысының түрі _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қысқаша сипаттамасы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Су объектісінің (су айдыны, облыс, аудан, кент, ауыл) атауы және орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Су айдынының атауы___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z80" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Су тарту және ағызу құрылыстарының балық қорғау құрылғысын орнатуды</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүргізу күні/мерзімі: ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z82" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:bookmarkStart w:name="z83" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған ақпараттың дұрыстығын растаймын және цифрлық жүйелерде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қамтылған, заңмен қорғалатын құпиялардан тұратын мәліметтерді пайдалануға</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z87" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініштің берілген күні 20__ жылғы "___" __________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z88" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-[...78 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z88" w:id="81"/>
-[...15 lines deleted...]
-      _____________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z89" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (аты, әкесінің аты (бар болса), тегі, электрондық цифрлық қолтаңбасы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="82"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2668,68 +2974,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z91" w:id="83"/>
+    <w:bookmarkStart w:name="z91" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Су тарту және ағызу құрылыстарының балық қорғау құрылғыларын орнатуды келісу" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3477,70 +3783,110 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z92" w:id="84"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="84"/>
+          <w:bookmarkStart w:name="z92" w:id="83"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда сағат 12.30-ден 14.0-ға дейінгі түскі үзіліспен, сағат 8.30-дан 18.00-ге дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3638,70 +3984,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан сұралатын құжаттар мен мәліметтердің тізімі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z94" w:id="85"/>
+          <w:bookmarkStart w:name="z94" w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Қағидаларға 1-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған су тарту және ағызу құрылыстарының балық қорғау құрылғыларын орнатуды келісуге арналған өтініш;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="85"/>
+          <w:bookmarkEnd w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3799,70 +4145,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңнамасында белгіленген негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z96" w:id="86"/>
+          <w:bookmarkStart w:name="z96" w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және олардағы мәліметтердің дұрыс еместігінің анықталуы;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="86"/>
+          <w:bookmarkEnd w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3960,70 +4306,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету ерекшеліктері ескерілген өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z98" w:id="87"/>
+          <w:bookmarkStart w:name="z98" w:id="86"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті ЭЦҚ болған кезде портал арқылы электрондық нысанда алады.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="87"/>
+          <w:bookmarkEnd w:id="86"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы хабархатты порталдың "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ "1414", 8-800-080-7777 Бірыңғай байланыс орталығы арқылы қашықтан қол жеткізу режимінде алу мүмкіндігіне ие.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -4197,110 +4543,110 @@
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z100" w:id="88"/>
+          <w:bookmarkStart w:name="z100" w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Уәкілетті</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="88"/>
+          <w:bookmarkEnd w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 органның атауы]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z101" w:id="89"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="89"/>
+          <w:bookmarkStart w:name="z101" w:id="88"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1358900" cy="1219200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
@@ -4346,329 +4692,329 @@
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z102" w:id="90"/>
+          <w:bookmarkStart w:name="z102" w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Наименование</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="90"/>
+          <w:bookmarkEnd w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 уполномоченного органа]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z103" w:id="91"/>
+    <w:bookmarkStart w:name="z103" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуден уәжді бас тарту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z104" w:id="92"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z104" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Берілген күні: [берілген күні] </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z105" w:id="93"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z105" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       [Көрсетілетін қызметті алушының атауы] </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z106" w:id="94"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z106" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тіркеу орны: облыс: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z107" w:id="95"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z107" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       [Облыс] Ауданы: [Аудан] </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z108" w:id="96"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z108" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қала / елді мекен: [қала/елді мекен] </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z109" w:id="97"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z109" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       [жеке сәйкестендіру нөмірі / бизнес-сәйкестендіру нөмірі] [БСН/ЖСН] </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z110" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік тіркеу күні [күні]</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z110" w:id="98"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z111" w:id="99"/>
+    <w:bookmarkStart w:name="z111" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бас тарту себебі: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z112" w:id="100"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z112" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       [Бас тарту себебі] [қол қоюшы көрсетілетін қызметті берушінің лауазымы] </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z113" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      [Қол қоюшының аты, әкесінің аты (бар болса), тегі]</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z113" w:id="101"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z114" w:id="102"/>
+    <w:bookmarkStart w:name="z114" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="1993900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -4851,348 +5197,348 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z116" w:id="103"/>
+    <w:bookmarkStart w:name="z116" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Су тарту және ағызу құрылыстарының балық қорғау құрылғыларын орнатуды келісу</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z117" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нөмірі: ___________ Берілген күні: ____________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z117" w:id="104"/>
-[...15 lines deleted...]
-      Нөмірі: ___________ Берілген күні: ____________</w:t>
+    <w:bookmarkStart w:name="z118" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Берілді: ____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z118" w:id="105"/>
-[...15 lines deleted...]
-      Берілді: ____________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z119" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (заңды тұлғаның атауы немесе жеке тұлғаның аты, әкесінің аты (бар болса), тегі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z119" w:id="106"/>
-[...15 lines deleted...]
-      (заңды тұлғаның атауы немесе жеке тұлғаның аты, әкесінің аты (бар болса), тегі</w:t>
+    <w:bookmarkStart w:name="z120" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Су тарту және ағызу құрылыстарының балық қорғау құрылғыларының типтері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z120" w:id="107"/>
-[...15 lines deleted...]
-      Су тарту және ағызу құрылыстарының балық қорғау құрылғыларының типтері</w:t>
+    <w:bookmarkStart w:name="z121" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z121" w:id="108"/>
+    <w:bookmarkStart w:name="z122" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұзындығы (метрмен) ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z123" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ені (метрмен) _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z124" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Биіктігі (немесе су тарту және ағызу құрылыстарының балық қорғау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z125" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құрылғыларын орнату тереңдігі) _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z126" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Ауыл шаруашылығы министрлігі Балық шаруашылығы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z127" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      комитетінің аумақтық бөлімшесінің басшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z128" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-[...118 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z128" w:id="115"/>
+    <w:bookmarkStart w:name="z129" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z129" w:id="116"/>
-[...15 lines deleted...]
-      _____________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z130" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (аты, әкесінің аты (бар болса), тегі, электрондық цифрлық қолтаңбасы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z130" w:id="117"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="117"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5284,762 +5630,882 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 213 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z132" w:id="118"/>
+    <w:bookmarkStart w:name="z132" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Балықтың қайдан ауланғаны туралы анықтама беру" мемлекеттік қызметін көрсету қағидалары</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z133" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z133" w:id="119"/>
+    <w:bookmarkStart w:name="z134" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы "Балықтың қайдан ауланғаны туралы анықтама беру" мемлекеттік қызметін көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 10-бабының 1) тармақшасына және "Ауыл шаруашылығы министрлігінің кейбір мәселелері" Қазақстан Республикасы Үкіметінің 2005 жылғы 6 сәуірдегі № 310 қаулысымен бекітілген Ауыл шаруашылығы министрлігі туралы ереженің 15-бабының 426) тармақшасына сәйкес әзірленді және "Балықтың қайдан ауланғаны туралы анықтама беру" мемлекеттік қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) көрсету тәртібін анықтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z135" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қағидаларда мынадай негізгі ұғымдар қолданылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z136" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) балық шаруашылығы саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) – балық ресурстарын және басқа да су жануарларын қорғау, өсімін молайту және пайдалану саласында басқаруды, сондай-ақ өз құзыреті шегінде салалараралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z137" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, мемлекеттік органдар және мемлекеттік қызметтер көрсетуге қатысатын өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін цифрлық объект;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z138" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңбаның жабық кілтімен және электрондық цифрлық қолтаңба құралдарымен жасалған, электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z139" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік қызметті Қазақстан Республикасы Ауыл шаруашылығы министрлігі Балық шаруашылығы комитетінің аумақтық бөлімшелері (бұдан әрі – көрсетілетін қызметті беруші) жеке немесе заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z140" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...119 lines deleted...]
-      3. Мемлекеттік қызметті Қазақстан Республикасы Ауыл шаруашылығы министрлігі Балық шаруашылығы комитетінің аумақтық бөлімшелері (бұдан әрі – көрсетілетін қызметті беруші) жеке немесе заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) көрсетеді.</w:t>
+        <w:t xml:space="preserve"> 2-тарау. "Балықтың қайдан ауланғаны туралы анықтама беру" мемлекеттік қызметін көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z140" w:id="126"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. "Балықтың қайдан ауланғаны туралы анықтама беру" мемлекеттік қызметін көрсету тәртібі</w:t>
+    <w:bookmarkStart w:name="z141" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге портал арқылы Қағидаларға 1-қосымшаға сәйкес нысан бойынша балықтың қайдан ауланғаны туралы анықтама беруге өтініш (бұдан әрі – өтініш) береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z141" w:id="127"/>
-[...15 lines deleted...]
-      4. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге портал арқылы Қағидаларға 1-қосымшаға сәйкес нысан бойынша балықтың қайдан ауланғаны туралы анықтама беруге өтініш (бұдан әрі – өтініш) береді.</w:t>
+    <w:bookmarkStart w:name="z142" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесі (бұдан әрі – Тізбе) Қағидаларға 2-қосымшада көрсетілген.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z142" w:id="128"/>
-[...15 lines deleted...]
-      5. Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесі (бұдан әрі – Тізбе) Қағидаларға 2-қосымшада көрсетілген.</w:t>
+    <w:bookmarkStart w:name="z143" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көрсетілетін қызметті алушы өтінішті портал арқылы жіберген кезде көрсетілетін қызметті алушының "жеке кабинетінде" өтініштің қабылданғаны туралы мәртебе, сондай-ақ мемлекеттік қызмет көрсету нәтижесін алу күні мен уақыты туралы хабархат көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z143" w:id="129"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z144" w:id="130"/>
+    <w:bookmarkStart w:name="z144" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заңды тұлғаны тіркеу (қайта тіркеу) туралы анықтаманы, дара кәсіпкерді тіркеу туралы не дара кәсіпкер ретінде қызметінің басталғаны туралы, жеке тұлғаны куәландыратын құжат туралы мәліметтерді көрсетілетін қызметті беруші "цифрлық үкіметтің" шлюзі арқылы мемлекеттік цифрлық жүйелерден алады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z145" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Портал мен цифрлық жүйелер арасындағы өзара іс-қимыл Қазақстан Республикасы Цифрлық кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>83-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z145" w:id="131"/>
-[...15 lines deleted...]
-      7. Портал мен цифрлық жүйелер арасындағы өзара іс-қимыл Қазақстан Республикасы Цифрлық кодексінің 83-бабына сәйкес жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z146" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Көрсетілетін қызметті берушінің кеңсе жұмыскері өтініш келіп түскен күні оны "Е-лицензиялау" мемлекеттік дерекқорының цифрлық жүйесінде (бұдан әрі – "Е-лицензиялау") тіркейді және көрсетілетін қызметті берушінің басшысына жолдайды, ол жауапты жұмыскерді айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z146" w:id="132"/>
-[...15 lines deleted...]
-      8. Көрсетілетін қызметті берушінің кеңсе жұмыскері өтініш келіп түскен күні оны "Е-лицензиялау" мемлекеттік дерекқорының цифрлық жүйесінде (бұдан әрі – "Е-лицензиялау") тіркейді және көрсетілетін қызметті берушінің басшысына жолдайды, ол жауапты жұмыскерді айқындайды.</w:t>
+    <w:bookmarkStart w:name="z147" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін немесе демалыс және мереке күндері жүгінген жағдайда, Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес өтінішті қабылдау және мемлекеттік көрсетілетін қызмет нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z147" w:id="133"/>
-[...15 lines deleted...]
-      Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін немесе демалыс және мереке күндері жүгінген жағдайда, Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасы Заңының 5-бабына сәйкес өтінішті қабылдау және мемлекеттік көрсетілетін қызмет нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z148" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолданылу мерзімі өтіп кеткен құжаттар болған жағдайда, кеңсе жұмыскері өтінішті қабылдаудан бас тартады. Өтінішті қабылдаудан бас тарту туралы хабарлама көрсетілетін қызметті алушыға "Е-лицензиялау" цифрлық жүйесі арқылы жолданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z148" w:id="134"/>
-[...15 lines deleted...]
-      Қолданылу мерзімі өтіп кеткен құжаттар болған жағдайда, кеңсе жұмыскері өтінішті қабылдаудан бас тартады. Өтінішті қабылдаудан бас тарту туралы хабарлама көрсетілетін қызметті алушыға "Е-лицензиялау" цифрлық жүйесі арқылы жолданады.</w:t>
+    <w:bookmarkStart w:name="z149" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көрсетілетін қызметті беруші өтініш тіркелген сәттен бастап 2 (екі) жұмыс күні ішінде Тізбенің 8-тармағында көрсетілген ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z149" w:id="135"/>
-[...15 lines deleted...]
-      9. Көрсетілетін қызметті беруші өтініш тіркелген сәттен бастап 2 (екі) жұмыс күні ішінде Тізбенің 8-тармағында көрсетілген ұсынылған құжаттардың толықтығын тексереді.</w:t>
+    <w:bookmarkStart w:name="z150" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болған кезде уәкілетті адамның ЭЦҚ қойылған электрондық құжат нысанында өтінішті одан әрі қараудан уәжді бас тартуды көрсетілетін қызметті алушының "жеке кабинетіне" жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z150" w:id="136"/>
-[...15 lines deleted...]
-      10. Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болған кезде уәкілетті адамның ЭЦҚ қойылған электрондық құжат нысанында өтінішті одан әрі қараудан уәжді бас тартуды көрсетілетін қызметті алушының "жеке кабинетіне" жібереді.</w:t>
+    <w:bookmarkStart w:name="z151" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Көрсетілетін қызметті беруші Тізбенің 9-тармағында көрсетілген негіздер бойынша мемлекеттік қызметті көрсетуден бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z151" w:id="137"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z152" w:id="138"/>
+    <w:bookmarkStart w:name="z152" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті берушінің бас тартуы көрсетілетін қызметті алушының мемлекеттік қызметті көрсетуден уәжді бас тартуда көрсетілген ескертулерді жойғаннан кейін қайта өтініш беру мүмкіндігін жоққа шығармайды. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z153" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болмаған кезде көрсетілетін қызметті беруші "Балықтың қайдан ауланғаны туралы анықтама нысанын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары – Ауыл шаруашылығы министрінің 2016 жылғы 8 шілдедегі № 304 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14117 болып тіркелген) бекітілген нысан бойынша балықтың қайдан ауланғаны туралы анықтаманы ресімдейді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z153" w:id="139"/>
-[...15 lines deleted...]
-      12. Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болмаған кезде көрсетілетін қызметті беруші "Балықтың қайдан ауланғаны туралы анықтама нысанын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары – Ауыл шаруашылығы министрінің 2016 жылғы 8 шілдедегі № 304 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14117 болып тіркелген) бекітілген нысан бойынша балықтың қайдан ауланғаны туралы анықтаманы ресімдейді.</w:t>
+    <w:bookmarkStart w:name="z154" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету нәтижесі портал арқылы "E-лицензиялауда" көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті беруші басшысының ЭЦҚ-мен расталған электрондық құжат нысанында жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z154" w:id="140"/>
-[...15 lines deleted...]
-      Мемлекеттік қызметті көрсету нәтижесі портал арқылы "E-лицензиялауда" көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті беруші басшысының ЭЦҚ-мен расталған электрондық құжат нысанында жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z155" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Көрсетілетін қызметті беруші "Мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректер енгізу қағидаларын бекіту туралы" Қазақстан Республикасы Көлік және коммуникация министрінің міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 болып тіркелген) бекітілген тәртіппен мемлекеттік қызмет көрсету сатысы туралы деректердің мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізілуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z155" w:id="141"/>
-[...15 lines deleted...]
-      13. Көрсетілетін қызметті беруші "Мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректер енгізу қағидаларын бекіту туралы" Қазақстан Республикасы Көлік және коммуникация министрінің міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 болып тіркелген) бекітілген тәртіппен мемлекеттік қызмет көрсету сатысы туралы деректердің мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізілуін қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z156" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Уәкілетті орган Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты порталдың цифрлық инфрақұрылымы операторына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z156" w:id="142"/>
-[...15 lines deleted...]
-      14. Уәкілетті орган Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты порталдың цифрлық инфрақұрылымы операторына жібереді.</w:t>
+    <w:bookmarkStart w:name="z157" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. "Балықтың қайдан ауланғаны туралы анықтама беру" мемлекеттік қызметті көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z157" w:id="143"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. "Балықтың қайдан ауланғаны туралы анықтама беру" мемлекеттік қызметті көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+    <w:bookmarkStart w:name="z158" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Мемлекеттік қызметті көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым көрсетілетін қызметті берушінің, уәкілетті орган ведомствосының, уәкілетті орган басшысының атына немесе мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z158" w:id="144"/>
-[...15 lines deleted...]
-      15. Мемлекеттік қызметті көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым көрсетілетін қызметті берушінің, уәкілетті орган ведомствосының, уәкілетті орган басшысының атына немесе мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
+    <w:bookmarkStart w:name="z159" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шағым Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) 91-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес келіп түскен жағдайда, көрсетілетін қызметті беруші оны келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды тұлғаға) жібереді. Қолайлы акт қабылданған, шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік әрекет жасалған жағдайда, көрсетілетін қызметті беруші шағымды жоғары тұрған органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды тұлғаға) жібермейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z159" w:id="145"/>
-[...15 lines deleted...]
-      Шағым Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) 91-бабының 4-тармағына сәйкес келіп түскен жағдайда, көрсетілетін қызметті беруші оны келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды тұлғаға) жібереді. Қолайлы акт қабылданған, шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік әрекет жасалған жағдайда, көрсетілетін қызметті беруші шағымды жоғары тұрған органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды тұлғаға) жібермейді.</w:t>
+    <w:bookmarkStart w:name="z160" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Көрсетілетін қызметті алушының шағымын Заңның 25-бабының 2-тармағына сәйкес:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z160" w:id="146"/>
-[...15 lines deleted...]
-      16. Көрсетілетін қызметті алушының шағымын Заңның 25-бабының 2-тармағына сәйкес:</w:t>
+    <w:bookmarkStart w:name="z161" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілетін қызметті беруші, уәкілетті орган ведомствосы, уәкілетті орган – тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z161" w:id="147"/>
-[...15 lines deleted...]
-      көрсетілетін қызметті беруші, уәкілетті орган ведомствосы, уәкілетті орган – тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде;</w:t>
+    <w:bookmarkStart w:name="z162" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган – тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қарауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z162" w:id="148"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z163" w:id="149"/>
+    <w:bookmarkStart w:name="z163" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті берушінің, балық шаруашылығы саласындағы уәкілетті орган ведомствосының, уәкілетті органның, мемлекеттік қызметті көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Заңның 25-бабының 4-тармағына сәйкес: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z164" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) шағым бойынша қосымша зерделеу немесе тексеру не барып тексеру;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z164" w:id="150"/>
-[...15 lines deleted...]
-      1) шағым бойынша қосымша зерделеу немесе тексеру не барып тексеру;</w:t>
+    <w:bookmarkStart w:name="z165" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қосымша ақпарат алу қажет болған жағдайларда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z165" w:id="151"/>
-[...15 lines deleted...]
-      2) қосымша ақпарат алу қажет болған жағдайларда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
+    <w:bookmarkStart w:name="z166" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қарау мерзімі ұзартылған жағдайда, шағымдарды қарау өкілеттігі берілген лауазымды тұлға шағымды қарау мерзімі ұзартылған сәттен бастап 3 (үш) жұмыс күні ішінде көрсетілетін қызметті алушыға ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз тасығышта берілген кезде) немесе электрондық түрде (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z166" w:id="152"/>
-[...15 lines deleted...]
-      Шағымды қарау мерзімі ұзартылған жағдайда, шағымдарды қарау өкілеттігі берілген лауазымды тұлға шағымды қарау мерзімі ұзартылған сәттен бастап 3 (үш) жұмыс күні ішінде көрсетілетін қызметті алушыға ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз тасығышта берілген кезде) немесе электрондық түрде (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
+    <w:bookmarkStart w:name="z167" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. Егер заңда өзгеше көзделмесе, ҚР ӘРПК 91-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағымданғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z167" w:id="153"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="153"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6355,148 +6821,148 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(бизнес-сәйкестендіру нөмірі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z169" w:id="154"/>
+    <w:bookmarkStart w:name="z169" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Балықтың қайдан ауланғаны туралы өтініш</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z170" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Балықтың қайдан ауланғаны туралы анықтама беруіңізді сұраймын. Ауланған балық немесе басқа су жануарлары туралы ақпарат: табиғи мекендеу ортасынан алынған/ мелиоративтік аулау шеңберінде балық/басқа су жануарлары үшін (қажеттісін көрсету керек)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z170" w:id="155"/>
-[...15 lines deleted...]
-      Балықтың қайдан ауланғаны туралы анықтама беруіңізді сұраймын. Ауланған балық немесе басқа су жануарлары туралы ақпарат: табиғи мекендеу ортасынан алынған/ мелиоративтік аулау шеңберінде балық/басқа су жануарлары үшін (қажеттісін көрсету керек)</w:t>
+    <w:bookmarkStart w:name="z171" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z171" w:id="156"/>
+    <w:bookmarkStart w:name="z172" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z172" w:id="157"/>
+    <w:bookmarkStart w:name="z173" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z173" w:id="158"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="158"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -6606,70 +7072,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Балық ресурстарының және (немесе) басқа да су жануарларының түрлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z174" w:id="159"/>
+          <w:bookmarkStart w:name="z174" w:id="158"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 20__ жылғы 1 қаңтардан </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="159"/>
+          <w:bookmarkEnd w:id="158"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20__ жылғы 31 желтоқсанға дейін белгіленген кво-а/лимит (тонна) (табиғи мекендеу ортасынан алынған балық ресурстары және (немесе) басқа да су жануарлары үшін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7012,150 +7478,150 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z175" w:id="160"/>
+    <w:bookmarkStart w:name="z175" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Балық ресурстарын және басқа да су жануарларын пайдалануға рұқсаттың нөмірі мен күні ________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z176" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған ақпараттың дұрыстығын растаймын және цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z176" w:id="161"/>
-[...15 lines deleted...]
-      Ұсынылған ақпараттың дұрыстығын растаймын және цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+    <w:bookmarkStart w:name="z177" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берілген күн 20___жылғы "___" ____________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z177" w:id="162"/>
-[...15 lines deleted...]
-      Өтініш берілген күн 20___жылғы "___" ____________</w:t>
+    <w:bookmarkStart w:name="z178" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z178" w:id="163"/>
-[...15 lines deleted...]
-      ___________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z179" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (аты, әкесінің аты (бар болса), тегі, электрондық цифрлық қолтаңбасы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z179" w:id="164"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="164"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7247,68 +7713,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z181" w:id="165"/>
+    <w:bookmarkStart w:name="z181" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Балықтың қайдан ауланғаны туралы анықтама беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8056,96 +8522,156 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z182" w:id="166"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="166"/>
+          <w:bookmarkStart w:name="z182" w:id="165"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда сағат 12.30-ден 14.0-ға дейінгі түскі үзіліспен, сағат 8.30-дан 18.00-ге дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="165"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда Кодекске және Заңның 5-бабына сәйкес өтінімді қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+              <w:t xml:space="preserve">2) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда Кодекске және Заңның </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес өтінімді қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Мемлекеттік қызмет көрсету орындарының мекенжайлары порталда орналастырылған. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8217,96 +8743,116 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан сұралатын құжаттар мен мәліметтердің тізімі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z184" w:id="167"/>
+          <w:bookmarkStart w:name="z184" w:id="166"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) Қағидаларға 1-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанындағы балықтың қайдан ауланғаны туралы анықтама беруге арналған өтініш; </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="167"/>
+          <w:bookmarkEnd w:id="166"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) Қазақстан Республикасы Ауыл шаруашылығы министрінің 2025 жылғы 29 қазандағы № 393 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 37277 болып тіркелген) бекітілген Балық ресурстары және басқа да су жануарларын пайдалануға рұқсат беру қағидаларына 3-қосымшаға сәйкес 1, 2 және 3-нысандар бойынша балық ресурстары және басқа да су жануарларын пайдалануға арналған рұқсат.</w:t>
+              <w:t xml:space="preserve">2) Қазақстан Республикасы Ауыл шаруашылығы министрінің 2025 жылғы 29 қазандағы № 393 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 37277 болып тіркелген) бекітілген Балық ресурстары және басқа да су жануарларын пайдалануға рұқсат беру қағидаларына 3-қосымшаға сәйкес 1, 2 және 3-нысандар бойынша балық ресурстары және басқа да су жануарларын пайдалануға арналған рұқсат.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңды тұлғаны тіркеу (қайта тіркеу) туралы анықтаманы, дара кәсіпкерді тіркеу туралы не дара кәсіпкер ретінде қызметінің басталғаны туралы, жеке тұлғаның жеке басын куәландыратын құжат туралы мәліметтерді көрсетілетін қызметті беруші "цифрлық үкіметтің" шлюзі арқылы мемлекеттік цифрлық жүйелерден алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8378,70 +8924,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсетуден бас тарту үшін Қазақстан Республикасының заңнамасында белгіленген негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z186" w:id="168"/>
+          <w:bookmarkStart w:name="z186" w:id="167"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және олардағы мәліметтердің дұрыс еместігінің анықталуы;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="168"/>
+          <w:bookmarkEnd w:id="167"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8539,70 +9085,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету ерекшеліктері ескерілген өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z188" w:id="169"/>
+          <w:bookmarkStart w:name="z188" w:id="168"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы ЭЦҚ-сы болған кезде мемлекеттік қызметті портал арқылы электрондық түрде алады.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="169"/>
+          <w:bookmarkEnd w:id="168"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы хабархатты қашықтан қол жеткізу режимінде порталдағы "жеке кабинет" арқылы, көрсетілетін қызметті берушінің анықтамалық қызметтері және Бірыңғай байланыс орталығы "1414", 8-800-080-7777 арқылы алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -8763,110 +9309,110 @@
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z190" w:id="170"/>
+          <w:bookmarkStart w:name="z190" w:id="169"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 [Уәкілетті </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="170"/>
+          <w:bookmarkEnd w:id="169"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 органның атауы]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z191" w:id="171"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="171"/>
+          <w:bookmarkStart w:name="z191" w:id="170"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="170"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1358900" cy="1219200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId6"/>
                           <a:stretch>
@@ -8912,349 +9458,349 @@
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z192" w:id="172"/>
+          <w:bookmarkStart w:name="z192" w:id="171"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Наименование</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="172"/>
+          <w:bookmarkEnd w:id="171"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 уполномоченного органа]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z193" w:id="173"/>
+    <w:bookmarkStart w:name="z193" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуден уәжді бас тарту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z194" w:id="174"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z194" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Берілген күні: [Берілген күні] </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z195" w:id="175"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z195" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       [Көрсетілетін қызметті алушының атауы] </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z196" w:id="176"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z196" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тіркеу орны: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z197" w:id="177"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z197" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Облыс: [Облыс] </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z198" w:id="178"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z198" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ауданы: [Аудан] </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z199" w:id="179"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z199" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қала/елді мекен: [Қала/елді мекен] </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z200" w:id="180"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z200" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       [жеке сәйкестендіру нөмірі/бизнес-сәйкестендіру нөмірі] [БСН/ЖСН] </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z201" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік тіркеу күні [Күні]</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z201" w:id="181"/>
-[...15 lines deleted...]
-      Мемлекеттік тіркеу күні [Күні]</w:t>
+    <w:bookmarkStart w:name="z202" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бас тарту себебі: [Бас тарту себебі]</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z202" w:id="182"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z203" w:id="183"/>
+    <w:bookmarkStart w:name="z203" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        [Қол қоюшы көрсетілетін қызметті берушінің лауазымы] </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z204" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      [Қол қоюшының аты, әкесінің аты (бар болса), тегі]</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z204" w:id="184"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z205" w:id="185"/>
+    <w:bookmarkStart w:name="z205" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="1993900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
@@ -9325,55 +9871,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>