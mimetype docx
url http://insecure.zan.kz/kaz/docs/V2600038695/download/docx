--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6fbfe43" w14:textId="6fbfe43">
+    <w:p w14:paraId="efce320" w14:textId="efce320">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1241,171 +1241,233 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қала құрылысы жобалары – аумақтар мен елді мекендерді немесе олардың бөліктерін ұйымдастыру, дамыту және салуды кешенді қала құрылысын жоспарлау шешімдерін қамтитын жобалар (Қазақстан Республикасының аумағын ұйымдастырудың бас схемасы, аумақты дамытудың өңіраралық схемалары, аумақтарды қала құрылысын жоспарлаудың кешенді схемалары, елді мекендердің бас жоспарлары (елді мекендерді дамыту және салу схемалары), егжей-тегжейлі жоспарлау жобалары);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> тиісті талаптарын, сондай-ақ құрылысты ұйымдастыру және жүргізу, аумақты инженерлік даярлау, абаттандыру үшін сметалық есептемелерді қамтитын жобалау-сметалық құжаттама. Құрылыс жобаларына құрылыс объектілерін консервациялау және кейіннен кәдеге жарату жобалары да кіреді.</w:t>
+        <w:t>
+      6) құрылыс жобасы – Кодекстің тиісті талаптарына жауап беретін, сондай-ақ құрылысты ұйымдастыру және жүргізу, аумақты инженерлік даярлау, абаттандыру үшін сметалық есептемелерді қамтитын жобалау-сметалық құжаттама. Құрылыс жобаларына құрылыс объектілерін консервациялау және кейіннен кәдеге жарату жобалары да кіреді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkStart w:name="z87" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) оқшау сараптама қорытындысы – құрылыс жобасы сараптамасының аяқталу кезеңін қоспағанда, жекелеген объектілердің құрылыс жобаларына сараптама жасаудың, құрылыс жобасының тиісті бөлімдері (бөліктері) бойынша ерекше реттеудің және қала құрылысын регламенттеудің, сондай-ақ сараптамалық сүйемелдеудің әрбір кезеңінде ресімделетін және тапсырыс берушіге берілетін, құрылыс жобаларының кешенді ведомстводан тыс сараптамасының қорытындысы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің м.а. 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 486</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Құрылыс жобаларына кешенді ведомстводан тыс сараптама, сондай-ақ қала құрылысы жобаларына кешенді қала құрылысы сараптамасы бойынша сараптама қорытындыларын ресімдеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Құрылыс жобаларына ведомстводан тыс кешенді сараптама бойынша сараптама қорытындыларын ресімдеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мемлекеттік сараптама ұйымы мен сараптама ұйымдары өз құзыреті шегінде жобаланатын объектінің функционалдық мақсатын ескере отырып, құрылыс жобаларына ведомстводан тыс кешенді сараптама бойынша сараптама қорытындыларын ресімдейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Құрылыс жобаларына ведомстводан тыс кешенді сараптама бойынша сараптама қорытындылары келесі минималды деректерді қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жобаның атауын, тапсырыс беруші, мердігер (бас мердігер), қосалқы мердігерлер туралы мәліметтерді, құрылыс жобасына қоса берілетін бастапқы материалдарды және тапсырыс беруші құрылыс жобаларына кешенді ведомстводан тыс кешенді сараптама жүргізу үшін ұсынған рұқсат беру құжаттарын қамтитын құрылыс жобасы бойынша негізгі деректерді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1493,193 +1555,255 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) бөлімнің атауы, сертификаттың (аттестаттың) нөмірін (бар болса) көрсете отырып, сараптама комиссия (эксперттік топтары) мүшесінің тегі, аты, әкесінің аты (бар болса) және бөлімнің Қазақстан Республикасының заңнамасында көзделген жобалау үшін бастапқы материалдар мен рұқсат беру құжаттарының шарттарына сәйкестігі (сәйкессіздігі) туралы ақпаратты, сондай-ақ жобалау шешімдері мен есептерінде қала құрылысы және техникалық регламенттерінің талаптарын, мемлекеттік және мемлекетаралық нормативтік құжаттардың нормалары мен ережелерін сақтауды қамтитын қабылданған жобалық шешімдерді бағалау туралы;</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+      2) бөлімнің атауы, сертификаттың (аттестаттың) нөмірін (бар болса) көрсете отырып, эксперттік топтары мүшесінің тегі, аты, әкесінің аты (бар болса) және бөлімнің Қазақстан Республикасының заңнамасында көзделген жобалау үшін бастапқы материалдар мен рұқсат беру құжаттарының шарттарына сәйкестігі (сәйкессіздігі) туралы ақпаратты, сондай-ақ жобалау шешімдері мен есептерінде қала құрылысы және техникалық регламенттерінің талаптарын, мемлекеттік және мемлекетаралық нормативтік құжаттардың нормалары мен ережелерін сақтауды қамтитын қабылданған жобалық шешімдерді бағалау туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) алдын ала (есептік) санитариялық-қорғау аймағының (СҚА) көрсетілген жауапкершілік деңгейі мен параметрлерін (қашықтық, қауіптілік класы) қамтитын қорытындылар мен негізгі техникалық-экономикалық көрсеткіштерді (ТЭК) көрсете отырып, құрылыс жобасына жүргізілген ведомстводан тыс кешенді сараптаманың нәтижелері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оң сараптама қорытындысы берілген жағдайда құрылыс жобасының соңғы нұсқасына сілтеме жасай отырып, QR-код беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің м.а. 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 486</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мемлекеттік сараптама ұйымы құрылыс жобаларының ведомстводан тыс кешенді сараптамасы бойынша сараптама қорытындыларын электрондық нысанда немесе қағаз жеткізгіште береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрылыс жобаларының ведомстводан тыс кешенді сараптамасы бойынша сараптама қорытындыларының электрондық нысаны келесі тұлғалардың электрондық-цифрлық қолтаңбалармен (бұдан әрі – ЭЦҚ) куәландырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Қағидалардың осы тармағының 2) тармақшасында көзделген жағдайды қоспағанда, мемлекеттік сараптама ұйымының бірінші басшысы не лауазымдық қызметтеріне құрылыс жобасына ведомстводан тыс кешенді сараптама жүргізуді ұйымдастыру кіретін оның орынбасары немесе оны алмастыратын тұлға; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік сараптама ұйымының аумақтық бөлімшесінде жүргізілген ведомстводан тыс кешенді сараптама құрылыс жобалары бойынша сараптама қорытындыларды аумақтық бөлімше басшысы немесе оның орнындағы тұлға куәландырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) құрылымдық бөлімшелердің басшыларын, қарастырылған құрылыс жобасы бойынша басшылық функцияларды орындайтын мамандар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1766,332 +1890,846 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
+        <w:t xml:space="preserve">
+      4) қаралған құрылыс жобасы бөлімдерінің (бөліктерінің) әрқайсысы бойынша олардың мамандануына сәйкес сараптама топтарының мүшелері; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құпиялық белгісі қойылған немесе "қызмет бабында пайдалану үшін" деген белгісі бар құрылыс жобалары бойынша сараптамалық қорытындылар қағаз жеткізгіште ресімделеді, Қағидалардың осы тармағының 1) – 4) тармақшаларында көрсетілген тәртіппен қол қойылады және сараптамалық топтардың мүшелерімен олардың тегі, аты, әкесінің аты (егер бар болса), лауазымы, сертификатының (аттестаттың) нөмірі және оны берген күні көрсетілген мөрлермен куәландырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің м.а. 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 486</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z53" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Құрылыс жобаларына ведомстводан тыс кешенді сараптама бойынша сараптама ұйымдарының сараптамалық қорытындылары электрондық нысанда беріледі және ЭЦҚ-мен куәландырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осы сараптама ұйымының басшысы немесе оны алмастыратын тұлға;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жобаланатын объектінің функционалдық мақсатына немесе жобаның тиісті бөлімдеріне (бөліктеріне) байланысты осы құрылыс жобасы бойынша басшылық қызметтерді атқаратын мамандар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаралған құрылыс жобасының бөлімдерінің (бөліктерінің) әрқайсысы бойынша олардың мамандануына сәйкес сараптама топтарының мүшелері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің м.а. 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 486</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Ерекше реттеуді және (немесе) қала құрылысын регламенттеуді талап ететін сараптамасы жекелеген объектілердің құрылыс жобаларын кезең-кезеңімен әзірлеудің және келісудің жеке жоспарларын әзірлеу және келісу тәртібімен жүргізілетін құрылыс жобалары бойынша сараптама қорытындылары келесі нысанда жасалады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
-[...15 lines deleted...]
-      жобаланатын объектінің функционалдық мақсатына немесе жобаның тиісті бөлімдеріне (бөліктеріне) байланысты осы құрылыс жобасы бойынша басшылық қызметтерді атқаратын мамандар;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жобаның осы бөлігін оң бағалау кезінде бекітуге ұсына отырып, кезеңдердің әрқайсысы бойынша жергілікті сараптама қорытындылары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
-[...15 lines deleted...]
-      қаралған құрылыс жобасының бөлімдерінің (бөліктерінің) әрқайсысы бойынша олардың мамандануына сәйкес сараптама комиссиясының (сараптама топтарының) мүшелері.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Осы құрылыс жобасы бойынша тұтастай ведомстводан тыс кешенді сараптаманың соңғы кезеңі бойынша сараптама қорытындысы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
-[...15 lines deleted...]
-      9. Ерекше реттеуді және (немесе) қала құрылысын регламенттеуді талап ететін сараптамасы жекелеген объектілердің құрылыс жобаларын кезең-кезеңімен әзірлеудің және келісудің жеке жоспарларын әзірлеу және келісу тәртібімен жүргізілетін құрылыс жобалары бойынша сараптама қорытындылары келесі нысанда жасалады:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің м.а. 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 486</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Құрылыс жобалары бойынша теріс сараптамалық қорытындылар құпиялылық белгісі бар немесе "қызметтік пайдалану үшін" деп белгіленген жобаларды қоспағанда, Порталда ресімделеді және беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
-[...15 lines deleted...]
-      1) жобаның осы бөлігін оң бағалау кезінде бекітуге ұсына отырып, кезеңдердің әрқайсысы бойынша сараптама қорытындылары;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Теріс сараптамалық қорытындыда, Қазақстан Республикасының тиісті нормативтік құқықтық актілеріне, қала құрылысы және техникалық регламенттердің талаптарына, мемлекеттік және мемлекеттер аралық нормативтік құжаттардың нормалары мен ережелеріне сілтеме жасай отырып анықталған бұзушылықтар көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
-[...15 lines deleted...]
-      2) Осы құрылыс жобасы бойынша тұтастай ведомстводан тыс кешенді сараптаманың соңғы кезеңі бойынша сараптама қорытындысы. </w:t>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Қала құрылысы жобаларының кешенді қала құрылысы сараптамасы бойынша сараптама қорытындыларын ресімдеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
-[...15 lines deleted...]
-      10. Құрылыс жобалары бойынша теріс сараптамалық қорытындылар құпиялылық белгісі бар немесе "қызметтік пайдалану үшін" деп белгіленген жобаларды қоспағанда, Порталда ресімделеді және беріледі.</w:t>
+    <w:bookmarkStart w:name="z63" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мемлекеттік сараптама ұйымы қала құрылысы жобасының деңгейін ескере отырып, қала құрылысы жобаларының кешенді қала құрылысы сараптамасы бойынша сараптама қорытындыларын ресімдейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z61" w:id="53"/>
-[...15 lines deleted...]
-      Теріс сараптамалық қорытындыда, Қазақстан Республикасының тиісті нормативтік құқықтық актілеріне, қала құрылысы және техникалық регламенттердің талаптарына, мемлекеттік және мемлекеттер аралық нормативтік құжаттардың нормалары мен ережелеріне сілтеме жасай отырып анықталған бұзушылықтар көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Кешенді қала құрылысы сараптамасы бойынша сараптама қорытындысы келесілерді қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z62" w:id="54"/>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) қала құрылысы жобасы бойынша негізгі деректерді, атап айтқанда: қала құрылысы жобасының, тапсырыс берушінің, қосалқы мердігердің атауын, сондай-ақ Тапсырыс беруші сараптамаға ұсынған жобаға қоса берілетін бастапқы материалдарды көрсете отырып, қала құрылысы жобасының деңгейі туралы ақпаратты көрсету; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақшаның 01.07.2028 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізілетін редакциясын осы бұйрықтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бөлімнің атауы, Қазақстан Республикасының заңнамасында көзделген жобалау үшін бастапқы материалдардың талаптарына сертификаттың (аттестаттың) (бар болса) нөмірін және бөлімнің сәйкестігі (сәйкессіздігі) туралы ақпаратты көрсете отырып, сараптама топтары мүшесінің тегі, аты, әкесінің аты (бар болса), сондай-ақ жобалау шешімдерінде және қала құрылысы талаптарының есептерінде мемлекеттік және мемлекетаралық нормативтік құжаттардың регламенттерін, нормалары мен ережелерінің сақталуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қала құрылысы жобасының сапасын бағалау және (немесе) кешенді қала құрылысы сараптамасын жүргізу кезінде алынған өзге де тұжырымдармен қала құрылысы жобасына жүргізілген кешенді қала құрылысы сараптамасының нәтижелері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оң сараптама қорытындысы берілген жағдайда, құпиялылық белгісі немесе "қызмет бабында пайдалану үшін" деген белгісі бар қала құрылысы жобалары бойынша сараптама қорытындыларын қоспағанда, қала құрылысы жобасының түпкілікті нұсқасына сілтемесі бар QR-код беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің м.а. 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 486</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Қала құрылысы жобаларының кешенді қала құрылысы сараптамасы бойынша сараптама қорытындылары электрондық нысанда немесе қағаз жеткізгіште беріледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қала құрылысы жобасының кешенді қала құрылысы сараптамасы бойынша сараптама қорытындыларының электрондық нысаны келесі электрондық-цифрлық қолтаңбалармен ЭЦҚ куәландырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік сараптама ұйымының бірінші басшысының немесе оның орынбасарының не лауазымдық қызметтеріне Қазақстан Республикасының сәулет, қала құрылысы және құрылыс саласындағы заңнамасында көзделген тәртіпке сәйкес қала құрылысы жобасына кешенді қала құрылысы сараптамасын жүргізуді ұйымдастыру кіретін тұлғаның;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кешенді қала құрылысы сараптамасын жүзеге асырған мемлекеттік сараптама ұйымының құрылымдық бөлімшелерінің басшылары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z73" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаралған қала құрылысы жобасы бөлімдерінің (бөліктерінің) әрқайсысы бойынша олардың мамандануына сәйкес сараптама тобының мүшелері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2107,51 +2745,51 @@
         </w:rPr>
         <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      2) тармақшаның 01.07.2028 бастап </w:t>
+        <w:t xml:space="preserve">      14-тармақтың 01.07.2028 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізілетін редакциясын осы бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2179,367 +2817,155 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) бөлімнің атауы, Қазақстан Республикасының заңнамасында көзделген жобалау үшін бастапқы материалдардың талаптарына сертификаттың (аттестаттың) (бар болса) нөмірін және бөлімнің сәйкестігі (сәйкессіздігі) туралы ақпаратты көрсете отырып, сараптама комиссия (сараптама топтары) мүшесінің тегі, аты, әкесінің аты (бар болса), сондай-ақ жобалау шешімдерінде және қала құрылысы талаптарының есептерінде мемлекеттік және мемлекетаралық нормативтік құжаттардың регламенттерін, нормалары мен ережелерінің сақталуы;</w:t>
-[...98 lines deleted...]
-      мемлекеттік сараптама ұйымының бірінші басшысының немесе оның орынбасарының не лауазымдық қызметтеріне Қазақстан Республикасының сәулет, қала құрылысы және құрылыс саласындағы заңнамасында көзделген тәртіпке сәйкес қала құрылысы жобасына кешенді қала құрылысы сараптамасын жүргізуді ұйымдастыру кіретін тұлғаның;</w:t>
+      14. Құпиялық белгісі қойылған немесе "қызмет бабында пайдалану үшін" деген белгісі бар қала құрылысы жобалары бойынша сараптамалық қорытындылар қағаз жеткізгіште ресімделеді, осы Қағидалардың 13-тармағында көзделген тәртіппен қол қойылады және сараптамалық топтардың мүшелерімен олардың тегі, аты, әкесінің аты (бар болған жағдайда), лауазымы, сертификатының (аттестатының) нөмірі және оны берген күні көрсетілген мөрлермен куәландырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің м.а. 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 486</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Қала құрылыс жобалары бойынша теріс сараптамалық қорытындылар құпиялылық белгісі бар немесе "қызметтік пайдалану үшін" деп белгіленген жобаларды қоспағанда, Порталда ресімделеді және беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z72" w:id="63"/>
-[...15 lines deleted...]
-      кешенді қала құрылысы сараптамасын жүзеге асырған мемлекеттік сараптама ұйымының құрылымдық бөлімшелерінің басшылары.</w:t>
+    <w:bookmarkStart w:name="z76" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Теріс сараптамалық қорытындыда, Қазақстан Республикасының тиісті нормативтік құқықтық актілеріне, қала құрылысы және техникалық регламенттердің талаптарына, мемлекеттік және мемлекеттер аралық нормативтік құжаттардың нормалары мен ережелеріне сілтеме жасай отырып анықталған бұзушылықтар көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z73" w:id="64"/>
-[...192 lines deleted...]
-    <w:bookmarkEnd w:id="66"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2644,442 +3070,442 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 225 Бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2 - қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z78" w:id="67"/>
+    <w:bookmarkStart w:name="z78" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Күші жойылған кейбір бұйрықтардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z79" w:id="68"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z79" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қала құрылысы және құрылыс жобалары (техникалық-экономикалық негiздемелер және жобалау-сметалық құжаттамалар) бойынша сараптама қорытындыларын ресiмдеу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 2 сәуірдегі № 305 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10636 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z80" w:id="69"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z80" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасы Ұлттық экономика министрінің кейбір бұйрықтарына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 2 желтоқсандағы № 751 бұйрығы, Қазақстан Республикасы Ұлттық экономика министрінің өзгерістер мен толықтырулар енгізілетін кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3 - тармағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12694 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z81" w:id="70"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z81" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Ұлттық экономика министрінің кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2017 жылғы 17 шілдедегі № 477 бұйрығы, Қазақстан Республикасы Ұлттық экономика министрінің өзгерістер енгізілетін кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2 - тармағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15385 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z82" w:id="71"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z82" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасы Ұлттық экономика министрінің кейбір бұйрықтарына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Инвестициялар және даму министрінің м.а. 2018 жылғы 4 тамыздағы № 557 бұйрығы, Қазақстан Республикасы Ұлттық экономика министрінің өзгерістер мен толықтырулар енгізілетін кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2 - тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17512 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z83" w:id="72"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z83" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қазақстан Республикасы Ұлттық экономика министрінің және Қазақстан Республикасы Инвестициялар және даму министрінің кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2019 жылғы 16 тамыздағы № 648 бұйрығы, Қазақстан Республикасы Ұлттық экономика министрінің және Қазақстан Республикасы Инвестициялар және даму министрінің өзгерістер енгізілетін кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2 - тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19283 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z84" w:id="73"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z84" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Қазақстан Республикасы Ұлттық экономика министрінің кейбір бұйрықтарына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2022 жылғы 4 сәуірдегі № 179 бұйрығының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1 – тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 27422 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z85" w:id="74"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z85" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Қазақстан Республикасы Ұлттық экономика министрінің кейбір бұйрықтарына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің міндетін атқарушы 2023 жылғы 25 шiлдедегi № 541 бұйрығының 1- тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33167 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z86" w:id="75"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z86" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Қала құрылысы және құрылыс жобалары (техникалық-экономикалық негiздемелер және жобалау-сметалық құжаттамалар) бойынша сараптама қорытындыларын ресiмдеу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 2 сәуірдегі № 305 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің міндетін атқарушы 2025 жылғы 11 сәуірдегі № 122 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 35974 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>