--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5adaffd" w14:textId="5adaffd">
+    <w:p w14:paraId="8b6fd96" w14:textId="8b6fd96">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -9736,166 +9736,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> осы тізбеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:p>
-[...114 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9970,590 +9854,617 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сараптама жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z281" w:id="208"/>
-[...15 lines deleted...]
-      Нысан</w:t>
+    <w:bookmarkStart w:name="z282" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Медициналық-әлеуметтік сараптама жүргізуге арналған өтініш</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z282" w:id="209"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Медициналық-әлеуметтік сараптама жүргізуге арналған өтініш</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 252</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z283" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z283" w:id="210"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z289" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________ облысы (қаласы) бойынша департаменті, ___________ бөлімі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке сәйкестендіру нөмірі: ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Куәландырылатын адамның тегі, аты, әкесінің аты (бар болса):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Туған күні: _____ жылғы "___" _________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке басын куәландыратын құжаттың түрі: ______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-[...180 lines deleted...]
-    <w:bookmarkStart w:name="z299" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттың нөмірі: __________ кім берген ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Берілген күні _____ жылғы "___" _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тіркелген орны: __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      астана, облыс, республикалық маңызы бар қала</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қала (аудан) ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ауыл: ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көше (шағын аудан) ___________________________ ____ үй _____пәтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      байланыс телефон нөмірі: ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      электрондық пошта мекенжайы (бар болса): _____________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сізден мына мақсатта медициналық-әлеуметтік сараптама жүргізуді сұраймын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z300" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мүгедектікті белгілеу: мүгедектікті алғашқы белгілеу, мүгедектікті қайта белгілеу (қайта куәландыру), мүгедектік себебінің өзгеруі (керегінің астын сызу);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z303" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жалпы еңбекке қабілеттіліктен айырылу дәрежесін, кәсіптік еңбекке қабілеттіліктен айырылу дәрежесін белгілеу (керегінің астын сызу);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мүгедектігі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасын (ОЖБ) қалыптастыру, ОЖБ түзету, зардап шеккен қызметкердің қосымша көмек түрлеріне және күтімге мұқтаждығын айқындау (керегінің астын сызу).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Медициналық-әлеуметтік сараптама (МӘС) жүргізу үшін құжаттардың және мемлекеттік органдардың цифрлық жүйелерінен алынатын мәліметтердің тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z304" w:id="231"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="231"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ р/с </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12653,86 +12564,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z305" w:id="232"/>
-[...34 lines deleted...]
-психологиялық-медициналық-педагогикалық консультацияның (ПМПК) қорытындысы бар болса</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+балаларды куәландыру (қайта куәландыру) кезінде - психологиялық-медициналық-педагогикалық консультацияның (ПМПК) қорытындысы бар болса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12758,230 +12649,196 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z306" w:id="233"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z308" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дәрігерлік-консультациялық комиссияның қорытындысына сәйкес куәландыруды (қайта куәландыруды) үйде, стационарда, сырттай (керегінің астын сызу) жүргізуге келісім беремін. Мерзімінен бұрын қайта куәландырылған кезде себебін көрсету ___________________________________.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мүгедектікті және/немесе еңбекке қабілетінен айырылу дәрежесін белгілеуге және/немесе қажетті әлеуметтік қорғау шараларын айқындауға қажетті менің дербес деректерімді және заңмен қорғалатын құпияны құрайтын мәліметтерді жинауға және өңдеуге келісім беремін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z309" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дәйексіз мәліметтер мен жалған құжаттарды ұсынғаным үшін жауапкершілік туралы ескертілдім.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z310" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қайта куәландыру кезінде мүгедектік тобының және соған сәйкес жәрдемақы мөлшерінің өзгеру мүмкіндігі туралы ескертілдім.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z313" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20 ____ жылғы "____" __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің, куәландырылатын адамның немесе заңды өкілдің қолы _______________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңды өкілдің тегі, аты, әкесінің аты (бар болса) ___________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13060,88 +12917,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сараптама жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z315" w:id="241"/>
+    <w:bookmarkStart w:name="z315" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z316" w:id="242"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z316" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Мүгедектікті және/немесе еңбек ету қабілетінен айырылу дәрежесін белгілеу және/немесе қажетті әлеуметтік қорғау шараларын айқындау" мемлекеттік көрсетілетін қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkEnd w:id="211"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -13550,70 +13407,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z317" w:id="243"/>
+          <w:bookmarkStart w:name="z317" w:id="212"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру көрсетілетін қызметті беруші арқылы жүргізіледі.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="243"/>
+          <w:bookmarkEnd w:id="212"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13739,70 +13596,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z320" w:id="244"/>
+          <w:bookmarkStart w:name="z320" w:id="213"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) жүгінген күні;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="244"/>
+          <w:bookmarkEnd w:id="213"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14181,70 +14038,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z328" w:id="245"/>
+          <w:bookmarkStart w:name="z328" w:id="214"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) электрондық нысанда – портал арқылы көрсетілетін қызметті беруші уәкілетті тұлғаның ЭЦҚ-мен куәландырылған құжаттардың электрондық нысандары қызмет алушының "жеке кабинетіне" жолданады:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="245"/>
+          <w:bookmarkEnd w:id="214"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14707,90 +14564,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің, цифрлық объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z339" w:id="246"/>
+          <w:bookmarkStart w:name="z339" w:id="215"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) көрсетілетін қызметті берушіде – Қазақстан Республикасының Еңбек </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00-ден 14.00-ге дейін түскі үзіліспен сағат 9.00-ден 18.00-ге дейін.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="246"/>
+          <w:bookmarkEnd w:id="215"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14944,70 +14801,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z343" w:id="247"/>
+          <w:bookmarkStart w:name="z343" w:id="216"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 МӘС және (немесе) МӘС ӘББ өтінішті қабылдау кезінде ЭЦҚ-мен куәландырылған мынадай электрондық құжаттарды сұратады және "цифрлық үкімет" шлюзі арқылы мемлекеттік цифрлық жүйелерден алады:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="247"/>
+          <w:bookmarkEnd w:id="216"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15877,70 +15734,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының заңдарымен белгіленген мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тартуға негіздеме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z369" w:id="248"/>
+          <w:bookmarkStart w:name="z369" w:id="217"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Қолданылу мерзімі өткен құжаттарды ұсынған кезінде;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="248"/>
+          <w:bookmarkEnd w:id="217"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16086,70 +15943,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті, оның ішінде электрондық нысанда көрсету ерекшеліктерін ескере отырып қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z372" w:id="249"/>
+          <w:bookmarkStart w:name="z372" w:id="218"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="249"/>
+          <w:bookmarkEnd w:id="218"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16641,88 +16498,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сараптама жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z388" w:id="250"/>
+    <w:bookmarkStart w:name="z388" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z389" w:id="251"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z389" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Медициналық құжаттарды ауытқу себептері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkEnd w:id="220"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -19844,528 +19701,528 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сараптама жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>17-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z391" w:id="252"/>
+    <w:bookmarkStart w:name="z391" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z392" w:id="253"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z392" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі Министерство труда и социальной защиты населения Республики Казахстан ____бойынша Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің департаменті Департамент Комитета регулирования и контроля в сфере социальной защиты населения по___________ № ___ МӘС бөлімінің медициналық-әлеуметтік сараптама жүргізу хаттамалар журналы (Хаттамалар "Мүгедектігі бар адамдардың орталықтандырылған деректер банкі" автоматтандырылған цифрлық жүйесіне электрондық нысанда қалыптастырылады) Журнал протоколов проведения медико-социальной экспертизы отдела МСЭ № ____ (Протокола формируются в электронном формате в автоматизированной цифровой системе "Централизованный банк данных лиц, имеющих инвалидность")</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z393" w:id="254"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z393" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20 ___ жылғы "___" __________ басталды (начат)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z394" w:id="255"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z394" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20 ___ жылғы "___" _______ аяқталды (закончен)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z395" w:id="256"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z395" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күнделікті хаттама куәландырылатын адамның "Мүгедектігі бар адамдардың орталықтандырылған деректер банкі" автоматтандырылған цифрлық жүйесіне енгізілген деректері бойынша қалыптастырылады. Күнделікті хаттама жұмыс күнінің соңында басылып шығарылады, хаттамаға нөмір қойылады, сараптамалық қорытындыны шығаруға қатысқан медициналық-әлеуметтік сараптама бөлімі басшысының, бас мамандардың қолы қойылады және мөртаңбамен расталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z396" w:id="257"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z396" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әр күнтізбелік айдың соңында хаттамалардың ай сайынғы журналдары қалыптастырылады:ағымдағы айға күнделікті хаттамалардың барлық парақтары хронологиялық тәртіпте нөмірленеді, тігіледі, мөртаңбамен және медициналық-әлеуметтік сараптама бөлімі басшысының қолымен бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z397" w:id="258"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z397" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В конце каждого календарного месяца формируются ежемесячные журналы протоколов: листы всех ежедневных протоколов за текущий месяц пронумеровываются, прошнуровываются в хронологическом порядке, скрепляются штампом и подписью руководителя отдела медико-социальной экспертизы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z398" w:id="259"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z398" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үлгі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z399" w:id="260"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z399" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нөмірленген және баулықтап тігілген</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z400" w:id="261"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z400" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пронумеровано и прошнуровано_________бет/листа(-ов)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z401" w:id="262"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z401" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (сөзбен жазу/прописью)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z402" w:id="263"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z402" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МӘС бөлімінің басшысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z403" w:id="264"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z403" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель отдела МСЭ_______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z404" w:id="265"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z404" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (болған кезде), қолы/</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z405" w:id="266"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z405" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       фамилия, имя, отчество (при его наличии), подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z406" w:id="267"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z406" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___ жылғы/год "___" ____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z407" w:id="268"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z407" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөр орны/Место печати</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z408" w:id="269"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z408" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хаттамаларға енгізілген барлық түзетулер, өзгерістер, толықтырулар ескеріліп, мөртаңбамен және медициналық-әлеуметтік сараптама бөлімі басшысының қолымен бекітілуге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z409" w:id="270"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z409" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z410" w:id="271"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z410" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министерство труда и социальной защиты населения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z411" w:id="272"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z411" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z412" w:id="273"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z412" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (өңір,бөлім/регион, отдел)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z413" w:id="274"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z413" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___жылғы "____" ___________№ _____ хаттама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z414" w:id="275"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z414" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Протокол № ____ от "____" ___________20___года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkEnd w:id="244"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -21195,70 +21052,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z415" w:id="276"/>
+    <w:bookmarkStart w:name="z415" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (кестенің жалғасы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkEnd w:id="245"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -21367,70 +21224,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүгедектіктің, КЕҚА себебі Причина инвалидности, УПТ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z416" w:id="277"/>
+          <w:bookmarkStart w:name="z416" w:id="246"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүгедектіктің, ЖЕҚА, КЕҚА, ОЖБ мерзімі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="277"/>
+          <w:bookmarkEnd w:id="246"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок инвалидности, УОТ, УПТ, ИПР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -21898,230 +21755,230 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z417" w:id="278"/>
+    <w:bookmarkStart w:name="z417" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөр орны Бөлім басшысы_______ (___________)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z418" w:id="279"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z418" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати Руководитель отдела (қолы/подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z419" w:id="280"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z419" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Тегі, аты, әкесінің аты (болған кезде)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z420" w:id="281"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z420" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Фамилия, имя, отчество (при его наличии) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z421" w:id="282"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z421" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бас мамандар__________________ (________________)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z422" w:id="283"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z422" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Главные специалисты (қолы/подпись) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z423" w:id="284"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z423" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Тегі, аты, әкесінің аты (болған кезде)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z424" w:id="285"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z424" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z425" w:id="286"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z425" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________ (_______________________)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkEnd w:id="255"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22200,608 +22057,608 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сараптама жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>18-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z427" w:id="287"/>
+    <w:bookmarkStart w:name="z427" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z428" w:id="288"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z428" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі Министерство труда и социальной защиты населения  Республики Казахстан _______ бойынша Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің департаменті Департамент Комитета регулирования и контроля в сфере социальной защиты населения по_____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z429" w:id="289"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z429" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Медициналық-әлеуметтік сараптаманың әдіснама және бақылау бөлімінің медициналық-әлеуметтік сараптама жүргізу хаттамалар журналы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z430" w:id="290"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z430" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (Хаттамалар "Мүгедектігі бар адамдардың орталықтандырылған деректер банкі" автоматтандырылған цифрлық жүйесіне электрондық нысанда қалыптастырылады) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z431" w:id="291"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z431" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Журнал протоколов проведения медико-социальной экспертизы отдела методологии и контроля медико-социальной экспертизы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z432" w:id="292"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z432" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Протокола формируются в электронном формате в автоматизированной цифровой системе "Централизованный банк данных лиц, имеющих инвалидность")</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z433" w:id="293"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z433" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20 __ жылғы "___" __________ басталды (начат)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z434" w:id="294"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z434" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20 __ жылғы "___" __________ аяқталды (закончен)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z435" w:id="295"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z435" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күнделікті хаттама куәландырылатын адамның "Мүгедектігі бар адамдардың орталықтандырылған деректер банкі" автоматтандырылған цифрлық жүйесіне енгізілген деректері бойынша қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z436" w:id="296"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z436" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күнделікті хаттама жұмыс күнінің соңында басылып шығарылады, хаттамаға нөмір қойылады, сараптамалық қорытындыны шығаруға қатысқан МӘС ӘББ басшысының, бас мамандардың қолы қойылады және мөртаңбамен расталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z437" w:id="297"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z437" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әр күнтізбелік айдың соңында хаттамалардың ай сайынғы журналдары қалыптастырылады: ағымдағы айға күнделікті хаттамалардың барлық парақтары хронологиялық тәртіпте нөмірленеді, тігіледі, мөртаңбамен және МӘС ӘББ басшысының қолымен бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z438" w:id="298"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z438" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үлгі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z439" w:id="299"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z439" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нөмірленген және баулықтап тігілген</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z440" w:id="300"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z440" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пронумеровано и прошнуровано _____ __ бет/листа(-ов)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z441" w:id="301"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z441" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (сөзбен жазу/прописью)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z442" w:id="302"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z442" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МӘС ӘББ басшысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z443" w:id="303"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z443" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель ОМК МСЭ_____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z444" w:id="304"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z444" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (болған кезде), қолы/</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z445" w:id="305"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z445" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       фамилия, имя, отчество (при его наличии), подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z446" w:id="306"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z446" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___ жылғы/год "___" ____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z447" w:id="307"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z447" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөр орны /Место печати</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z448" w:id="308"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z448" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хаттамаларға енгізілген барлық түзетулер, өзгерістер, толықтырулар ескеріліп, мөртаңбамен және МӘС ӘББ басшысының қолымен бекітілуге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z449" w:id="309"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z449" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z450" w:id="310"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z450" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министерство труда и социальной защиты населения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z451" w:id="311"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z451" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z452" w:id="312"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z452" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (өңір/регион)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z453" w:id="313"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z453" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___жылғы "___" ___________№ _____ хаттама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z454" w:id="314"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z454" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Протокол № ____ от "___" ___________20___года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkEnd w:id="283"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -23021,70 +22878,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 МӘС бөлімінің № __ және де куәландырылған күні №__ отдела МСЭ и дата освидетельствования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z455" w:id="315"/>
+          <w:bookmarkStart w:name="z455" w:id="284"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүгедектік тобы, себебі, мерзімі, ЖЕҚА дәрежесі мен мерзімі, КЕҚА дәрежесі, себебі, мерзімі. Еңбекке уақытша жарамсыздық парағының (анықтамасының) ұзақтығы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="315"/>
+          <w:bookmarkEnd w:id="284"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Группа, причина, срок инвалидности, степень и срок УОТ, степень, причина, срок УПТ. Продолжительность листа (справки) временной нетрудоспособности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -23571,127 +23428,127 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z456" w:id="316"/>
+          <w:bookmarkStart w:name="z456" w:id="285"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Клиникалық-сараптамалық диагнозы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="316"/>
+          <w:bookmarkEnd w:id="285"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Клинико-экспертный диагноз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z457" w:id="317"/>
+          <w:bookmarkStart w:name="z457" w:id="286"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қорытындысы мен ұсынымдары</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="317"/>
+          <w:bookmarkEnd w:id="286"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заключение и рекомендации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -23819,230 +23676,230 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z458" w:id="318"/>
+    <w:bookmarkStart w:name="z458" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөр орны Бөлім басшысы_________(___________)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z459" w:id="319"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z459" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати Руководитель отдела (қолы/подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z460" w:id="320"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z460" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Тегі, аты, әкесінің аты (болған кезде)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z461" w:id="321"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z461" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z462" w:id="322"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z462" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бас мамандар________________ (___________________)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z463" w:id="323"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z463" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Главные специалисты (қолы/подпись) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z464" w:id="324"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z464" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Тегі, аты, әкесінің аты (болған кезде)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z465" w:id="325"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z465" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z466" w:id="326"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z466" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________ (_______________________)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkEnd w:id="295"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24303,70 +24160,70 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметтер көрсету стандартына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z471" w:id="327"/>
+    <w:bookmarkStart w:name="z471" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkEnd w:id="296"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24458,710 +24315,710 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>әлеуметтік бағдарламалар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бөлімінің басшысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z473" w:id="328"/>
+    <w:bookmarkStart w:name="z473" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________ (облыстық және</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z474" w:id="329"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z474" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       республикалық маңызы бар ауданның, қаланың (астананың) жұмыспен қамту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z475" w:id="330"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z475" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әлеуметтік бағдарламалар бөлімі басшысының тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z476" w:id="331"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z476" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бизнес-сәйкестендiру нөмiрi: ___________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z477" w:id="332"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z477" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке басты куәландыратын құжаттың № ___ "___" ______20 __ жылы берілді</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z478" w:id="333"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z478" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тіркелген жері ____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z479" w:id="334"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z479" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұратын жері _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z480" w:id="335"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z480" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Туған жері________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z481" w:id="336"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z481" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Туған күні "___" _________ ____ жыл</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z482" w:id="337"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z482" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жәрдемақының түрі мен мөлшері __________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z483" w:id="338"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z483" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мүгедектік санаты _______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z484" w:id="339"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z484" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Туыстары (заңды өкілдері)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z485" w:id="340"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z485" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z486" w:id="341"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z486" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (туыстық қатынасы, жасы, әлеуметтік мәртебесі, тұратын мекенжайы, байланыс телефоны)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z487" w:id="342"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z487" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ӨТІНІШ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z488" w:id="343"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z488" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z489" w:id="344"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z489" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қызметтерді алушының тегі, аты, әкесінің аты (бар болса) стационарлық үлгідегі ұйымда тәулік бойы тұрақты/уақытша (қажетінің асты сызылсын) тұру жағдайында арнаулы әлеуметтік қызметтер көрсетуді сұраймын, өйткені стационар жағдайында арнаулы әлеуметтік қызметтер көрсетуге мұқтажбын (мұқтаж).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z490" w:id="345"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z490" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мынадай құжаттарды қоса беріп отырмын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z491" w:id="346"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z491" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) _______________________ 2) _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z492" w:id="347"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z492" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) _______________________ 4) _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z493" w:id="348"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z493" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) _______________________ 6) _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z494" w:id="349"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z494" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) _______________________ 8) _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z495" w:id="350"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z495" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) _______________________ 10) ________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z496" w:id="351"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z496" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Стационарлық үлгідегі ұйымдарда арнаулы әлеуметтік қызметтер көрсетуге құжаттарды ресімдеу үшін қажетті менің қолжетімділігі шектеулі дербес деректерімді жинауға және өңдеуге "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасыны Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес келісім беремін. Осы келісім қол қойылған күнінен бастап "Медициналық-әлеуметтік мекемелерде (ұйымдарда) арнаулы әлеуметтік қызмет көрсетуге құжаттар ресімдеу" мемлекеттік қызмет көрсету аяқталған күнге дейін қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z497" w:id="352"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z497" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осымен арнаулы әлеуметтік қызметтер көрсету, мемлекеттік органдардың цифрлық жүйелеріндегі тиісті ақпаратты тексеру, сәйкестікке келтіру және жаңарту құқығын айқындау үшін еңбекке қабілетті кәмелетке толған балалары, жұбайы(зайыбы) туралы ақпаратты пайдалануға, сондай-ақ мен көрсеткен, цифрлық жүйелерден алынған мәліметтер мен мәліметтерді пайдалануға (беруге), менің мәртебем, менің мүддемде арнаулы әлеуметтік қызметтерді алушы ретінде, оның ішінде арнаулы әлеуметтік қызметтердің кепілдік берілген көлемін ұсыну үшін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z498" w:id="353"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z498" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалған ақпарат пен дәйексіз (жасанды) құжаттар бергенім үшін жауапкершілік туралы ескертілдім.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z499" w:id="354"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z499" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Стационарлық үлгідегі ұйымға қабылдау, онда ұстау, одан ауыстыру, шығару шарттарымен таныстым.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z500" w:id="355"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z500" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20 ___ жылғы "___" __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z501" w:id="356"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z501" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Өтініш иесінің тегі, аты, әкесінің аты (бар болса) және қолы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z502" w:id="357"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z502" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттарды қабылдаған ________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z503" w:id="358"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z503" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (бар болса), лауазымы, қолы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z504" w:id="359"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z504" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20 __ жылғы "___" _________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkEnd w:id="328"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25279,70 +25136,70 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету стандартына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z506" w:id="360"/>
+    <w:bookmarkStart w:name="z506" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkEnd w:id="329"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25655,530 +25512,530 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бизнес-сәйкестендiру нөмiрi:</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z508" w:id="361"/>
+    <w:bookmarkStart w:name="z508" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ӨТІНІШ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z509" w:id="362"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z509" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z510" w:id="363"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z510" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қызметтерді алушының тегі, аты, әкесінің аты (бар болса) көрсету керек)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z511" w:id="364"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z511" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       үйде арнаулы әлеуметтік қызметтер көрсету үшін есепке алуыңызды сұраймын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z512" w:id="365"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z512" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Туған күні ______ жылғы "____" __________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z513" w:id="366"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z513" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұратын жері ________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z514" w:id="367"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z514" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон нөмірі (үйдің, ұялы)___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z515" w:id="368"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z515" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мүгедектік санаты (бар болса)__________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z516" w:id="369"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z516" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірге тұратын отбасы мүшелері (тегі, аты, әкесінің аты (бар болса), туыстығын көрсету керек)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z517" w:id="370"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z517" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z518" w:id="371"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z518" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Үйде күтім көрсету жағдайында арнаулы әлеуметтік қызмет көрсетуге құжаттар ресімдеу үшін қажетті менің қолжетімділігі шектеулі дербес деректерімді жинауға және өңдеуге "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасыны Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес келісім беремін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z519" w:id="372"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z519" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы келісім қол қойылған күнінен бастап "Үйде күтім көрсету жағдайында арнаулы әлеуметтік қызмет көрсетуге құжаттар ресімдеу" мемлекеттік қызмет көрсету аяқталған күнге дейін қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z520" w:id="373"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z520" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осымен арнаулы әлеуметтік қызметтер көрсету, мемлекеттік органдардың цифрлық жүйелеріндегі тиісті ақпаратты тексеру, сәйкестікке келтіру және жаңарту құқығын айқындау үшін еңбекке қабілетті кәмелетке толған балалары, жұбайы (зайыбы) туралы ақпаратты пайдалануға, сондай-ақ мен көрсеткен, цифрлық жүйелерден алынған мәліметтер мен мәліметтерді пайдалануға (беруге), менің мәртебем, менің мүддемде арнаулы әлеуметтік қызметтерді алушы ретінде, оның ішінде арнаулы әлеуметтік қызметтердің кепілдік берілген көлемін ұсыну үшін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z521" w:id="374"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z521" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалған ақпарат пен дәйексіз (жасанды) құжаттар бергенім үшін жауапкершілік туралы ескертілдім.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z522" w:id="375"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z522" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үйде арнаулы әлеуметтік қызметтер көрсету тәртібімен және шарттарымен таныстым.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z523" w:id="376"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z523" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мынадай құжаттарды қоса беріп отырмын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z524" w:id="377"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z524" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z525" w:id="378"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z525" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тегі, аты, әкесінің аты (бар болса) және қолы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z526" w:id="379"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z526" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z527" w:id="380"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z527" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       күні 20__ жылғы "___" ________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z528" w:id="381"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z528" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________ өтінішті қабылдады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z529" w:id="382"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z529" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (бар болса) және лауазымын көрсету)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z530" w:id="383"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z530" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қолы _____________ Күні 20__ жылғы "___" _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkEnd w:id="352"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -26413,570 +26270,570 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z532" w:id="384"/>
+    <w:bookmarkStart w:name="z532" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ӨТІНІШ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z533" w:id="385"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z533" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мені әлеуметтік бейімдеу және оңалтудан өту үшін уақытша болу ұйымына</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z534" w:id="386"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z534" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қабылдауды сұраймын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z535" w:id="387"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z535" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өзім туралы мынадай ақпаратты хабарлаймын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z536" w:id="388"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z536" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Туған күні "__" _________________ ____ жыл</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z537" w:id="389"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z537" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Туған жері: __________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z538" w:id="390"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z538" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке басын куәландыратын құжат (болған кезде):_________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z539" w:id="391"/>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z539" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z540" w:id="392"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z540" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Білімі: ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z541" w:id="393"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z541" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________ жылы тұрғын үйімнен айырылдым, айырылған тұрғын үйімнен</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z542" w:id="394"/>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z542" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мекенжайы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z543" w:id="395"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z543" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z544" w:id="396"/>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z544" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұрғын үйімнен айырылу себебім _______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z545" w:id="397"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z545" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұрғылықты жері бойынша соңғы тіркелген мекенжайы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z546" w:id="398"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z546" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z547" w:id="399"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z547" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тіркелген мекенжайы, тұрғылықты жері бойынша тұрудың мүмкін болмауының</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z548" w:id="400"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z548" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Себебі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z549" w:id="401"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z549" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (егер баспанасынан айырылмаған болса) ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z550" w:id="402"/>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z550" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z551" w:id="403"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z551" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жақын туыстары туралы деректер: ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z552" w:id="404"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z552" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z553" w:id="405"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z553" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z554" w:id="406"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z554" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұру және өртке қарсы қауіпсіздік қағидаларымен таныстым және оларды сақтауға міндеттенемін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z555" w:id="407"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z555" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уақытша болу ұйымдарында арнаулы әлеуметтік қызметтер көрсетуге құжаттарды ресімдеу үшін қажетті менің қолжетімділігі шектеулі дербес деректерімді жинауға және өңдеуге "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасыны Заңының 8-бабына сәйкес келісім беремін. Осымен арнаулы әлеуметтік қызметтер көрсету, мемлекеттік органдардың цифрлық жүйелеріндегі тиісті ақпаратты тексеру, сәйкестікке келтіру және жаңарту құқығын айқындау үшін еңбекке қабілетті кәмелетке толған балалары, жұбайы(зайыбы) туралы ақпаратты пайдалануға, сондай-ақ мен көрсеткен, ақпараттық жүйелерден алынған мәліметтер мен мәліметтерді пайдалануға (беруге), менің мәртебем, менің мүддемде арнаулы әлеуметтік қызметтерді алушы ретінде, оның ішінде арнаулы әлеуметтік қызметтердің кепілдік берілген көлемін ұсыну үшін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z556" w:id="408"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z556" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сондай-ақ, өзім туралы жалған ақпарат берген жағдайда, мен уақытша болу ұйымынан бірден шығарылатыным туралы ескертілдім.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z557" w:id="409"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z557" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________ (қолы) "____" ___________ ______ жыл.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkEnd w:id="378"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -27107,486 +26964,486 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>және одан шығару негіздеріне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z559" w:id="410"/>
+    <w:bookmarkStart w:name="z559" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нысан </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z560" w:id="411"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z560" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> _______________________________  (мемлекеттік органның толық атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z561" w:id="412"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z561" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Медициналық-әлеуметтік сараптаманың тәуелсіз сарапшылар тізіліміне енгізуге өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z562" w:id="413"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z562" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Медициналық-әлеуметтік сараптаманың тәуелсіз сарапшылар тізіліміне мені,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z563" w:id="414"/>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z563" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z564" w:id="415"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z564" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (бар болса))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z565" w:id="416"/>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z565" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________ мекенжайы бойынша тұратын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z566" w:id="417"/>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z566" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________нозологиялық нысандар бойынша медициналық-әлеуметтік сараптаманың тәуелсіз сарапшысы ретінде қосуды сұраймын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z567" w:id="418"/>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z567" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Медициналық-әлеуметтік сараптаманың тәуелсіз сарапшыларының тізіліміне (бұдан әрі – тізілімі) енгізу үшін тізілімнен шыққанға дейін қажетті менің дербес деректерімді және заңмен қорғалатын құпияны құрайтын мәліметтерді жинауға және өңдеуге келісім беремін ("Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z568" w:id="419"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z568" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалған ақпарат пен дәйексіз (жасанды) құжаттар бергенім үшін жауапкершілік туралы ескертілдім.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z569" w:id="420"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z569" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тізілімге енгізу кезінде техникалық қамтамасыз етуді өзім реттеу қажеттілігі туралы ескертілдім:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z570" w:id="421"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z570" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "МОДБ" АЦЖ-да жұмыс жасау үшін қажет техникалық сипаттамалары бар компьютер немесе ноутбуктың болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z571" w:id="422"/>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z571" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "МОДБ" АЦЖ-ға USB-модем арқылы қосылу мүмкіндігі бар интернеттің болуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z572" w:id="423"/>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z572" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Медициналық-әлеуметтік сараптаманың тәуелсіз сарапшысының қызметін төлеудің бекітілген тарифтерімен таныстым және келісемін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z573" w:id="424"/>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z573" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық мекенжай (міндетті):__________________@__________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z574" w:id="425"/>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z574" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон нөмірі: 20 ___ жылғы "___" ________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z575" w:id="426"/>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z575" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қолы / ЭЦҚ____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z576" w:id="427"/>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z576" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z577" w:id="428"/>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z577" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (мемлекеттік органның толық атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z578" w:id="429"/>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z578" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дербес деректердің трансшекаралық берілуінің жоқтығы, сондай-ақ жалпыға қолжетімді көздерде дербес деректердің таралуының жоқтығы туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z579" w:id="430"/>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z579" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жиналатын деректердің тізбесі: ТАӘ, ЖСН, банк деректемелері, электрондық пошта, телефон нөмірі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkEnd w:id="399"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -27795,70 +27652,70 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттік қызметін көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына 1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z581" w:id="431"/>
+    <w:bookmarkStart w:name="z581" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkEnd w:id="400"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -28015,608 +27872,608 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мекенжайы бойынша тұратын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>телефон____________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z583" w:id="432"/>
+    <w:bookmarkStart w:name="z583" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамның мүлкіне билік ету, шотына түскен зейнетақыларды, жәрдемақыларды, әлеуметтік төлемдерді алу бойынша және соттың шешімімен әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп танылған азаматтардың мүлкін иеліктен шығаруға рұқсат беру үшін өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z584" w:id="433"/>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z584" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сізден (қажетін таңдау):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z585" w:id="434"/>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z585" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       - қамқорлыққа (қорғаншылыққа) алынушыға шот ашуға (жабуға), карта мен пин </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z586" w:id="435"/>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z586" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       конвертті алуға, сондай-ақ ________________________ ағымдағы және карточкалық </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z587" w:id="436"/>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z587" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       шоттарды пайдалануға, оның ішінде_________________________ келіп түскен </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z588" w:id="437"/>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z588" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       зейнетақыларды, әлеуметтік төлемдерді алу бойынша операцияларды жүргізуге,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z589" w:id="438"/>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z589" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       -_____________________________________ (тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z590" w:id="439"/>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z590" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп танылуына байланысты </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z591" w:id="440"/>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z591" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________ мекенжайы бойынша орналасқан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z592" w:id="441"/>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z592" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z593" w:id="442"/>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z593" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (мұраға құқығы туралы куәліктегі жазбаға сәйкес көрсетіледі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z594" w:id="443"/>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z594" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұраға қалдырылған мүлікке билік етуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z595" w:id="444"/>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z595" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - қамқорлыққа (қорғаншылыққа) алынушыға меншік құқығында тиесілі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z596" w:id="445"/>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z596" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z597" w:id="446"/>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z597" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (техникалық паспорт, техникалық құралдарға иелік құқығын дәлелдейтін құжат)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="446"/>
-    <w:bookmarkStart w:name="z598" w:id="447"/>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z598" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көлік құралына қатысты мәмілені жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z599" w:id="448"/>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z599" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       - ___________________________________________ мекенжайы бойынша орналасқан </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z600" w:id="449"/>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z600" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (құқықтар мен міндеттемелерді басқаға беруге, шарттарды бұзуға) мүлікке билік </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z601" w:id="450"/>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z601" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       етуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z602" w:id="451"/>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z602" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       - қамқорлыққа (қорғаншылыққа) алынушыға меншік құқығында тиесілі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z603" w:id="452"/>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z603" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________ мекенжайы бойынша ораналасқан мүлікті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z604" w:id="453"/>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z604" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (немесе мүліктің _____ үлесін) иеліктен шығаруға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z605" w:id="454"/>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z605" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - ______________________________________________ мүлікке қатысты:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z606" w:id="455"/>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z606" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       қамқорлыққа (қорғаншылыққа) алынушыға меншік құқығында тиесілі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z607" w:id="456"/>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z607" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________ мекенжайы бойынша ораналасқан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z608" w:id="457"/>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z608" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мүлікті кепілге қоюға рұқсат сұраймын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z609" w:id="458"/>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z609" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының Заңына сәйкес менің және қорғаншылық немесе қамқоршылық белгілеген адамның дербес деректерін жинауға және өңдеуге, цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді сақтауға және пайдалануға келісім беремін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z610" w:id="459"/>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z610" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__жылғы "___" __________ _______________________  (өтініш берушінің қолы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkEnd w:id="428"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -28942,728 +28799,728 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттік қызметін көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z614" w:id="460"/>
+    <w:bookmarkStart w:name="z614" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z615" w:id="461"/>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z615" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Цифрлық үкіметтің" веб-порталы арқылы әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамның мүлкіне билік ету, шотына түскен зейнетақыларды, жәрдемақыларды, әлеуметтік төлемдерді алу бойынша және соттың шешімімен әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп танылған азаматтардың мүлкін иеліктен шығаруға рұқсат беру үшін өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z616" w:id="462"/>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z616" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сізден (қажетін таңдау):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z617" w:id="463"/>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z617" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - қамқорлыққа (қорғаншылыққа) алынушыға шот ашуға (жабуға), карта мен пин</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z618" w:id="464"/>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z618" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       конвертті алуға, сондай-ақ ________________________ ағымдағы және карточкалық </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z619" w:id="465"/>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z619" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       шоттарды пайдалануға, оның ішінде_________________________ келіп түскен </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z620" w:id="466"/>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z620" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       зейнетақыларды, әлеуметтік төлемдерді алу бойынша операцияларды жүргізуге,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="466"/>
-    <w:bookmarkStart w:name="z621" w:id="467"/>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z621" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       - _____________________________________ (тегі, аты, әкесінің аты (Сізден (қажетін </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="467"/>
-    <w:bookmarkStart w:name="z622" w:id="468"/>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z622" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       таңдау) әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп танылуына </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z623" w:id="469"/>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z623" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       байланысты _______________________________________ мекенжайы бойынша </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z624" w:id="470"/>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z624" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       орналасқан __________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z625" w:id="471"/>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z625" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (мұраға құқығы туралы куәліктегі жазбаға сәйкес көрсетіледі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="471"/>
-    <w:bookmarkStart w:name="z626" w:id="472"/>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z626" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұраға қалдырылған мүлікке билік етуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z627" w:id="473"/>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z627" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - қамқорлыққа (қорғаншылыққа) алынушыға меншік құқығында тиесілі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z628" w:id="474"/>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z628" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z629" w:id="475"/>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z629" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (техникалық паспорт, техникалық құралдарға иелік құқығын дәлелдейтін құжат)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z630" w:id="476"/>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z630" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көлік құралына қатысты мәмілені жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z631" w:id="477"/>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z631" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       - ___________________________________________ мекенжайы бойынша орналасқан </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z632" w:id="478"/>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z632" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (құқықтар мен міндеттемелерді басқаға беруге, шарттарды бұзуға) мүлікке билік </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="478"/>
-    <w:bookmarkStart w:name="z633" w:id="479"/>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z633" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       етуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="479"/>
-    <w:bookmarkStart w:name="z634" w:id="480"/>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z634" w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       - қамқорлыққа (қорғаншылыққа) алынушыға меншік құқығында тиесілі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="480"/>
-    <w:bookmarkStart w:name="z635" w:id="481"/>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z635" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________ мекенжайы бойынша ораналасқан мүлікті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="481"/>
-    <w:bookmarkStart w:name="z636" w:id="482"/>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z636" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (немесе мүліктің _____ үлесін) иеліктен шығаруға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="482"/>
-    <w:bookmarkStart w:name="z637" w:id="483"/>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z637" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - ___________________________________________мүлікке қатысты:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="483"/>
-    <w:bookmarkStart w:name="z638" w:id="484"/>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z638" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       қамқорлыққа (қорғаншылыққа) алынушыға меншік құқығында тиесілі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z639" w:id="485"/>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z639" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________________ мекенжайы бойынша ораналасқан мүлікті кепілге </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z640" w:id="486"/>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z640" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қоюға рұқсат сұраймын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="486"/>
-    <w:bookmarkStart w:name="z641" w:id="487"/>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z641" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының Заңына сәйкес менің және қорғаншылық немесе қамқоршылық белгілеген адамның дербес деректерін жинауға және өңдеуге, цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді сақтауға және пайдалануға келісім беремін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="487"/>
-    <w:bookmarkStart w:name="z642" w:id="488"/>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z642" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушінің байланыс деректері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z643" w:id="489"/>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z643" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұялы телефоны _______________ E-mail ______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z644" w:id="490"/>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z644" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұрғылықты мекенжайы__________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="490"/>
-    <w:bookmarkStart w:name="z645" w:id="491"/>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z645" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ _____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="491"/>
-    <w:bookmarkStart w:name="z646" w:id="492"/>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z646" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішке қол қойылған күні мен уақыты: ____ жылғы __.______. сағат __ минут</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="492"/>
-    <w:bookmarkStart w:name="z647" w:id="493"/>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z647" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____секунд ____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkEnd w:id="462"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -29699,243 +29556,351 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Тізбеге 12-қосымша</w:t>
             </w:r>
-            <w:r>
-[...167 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z649" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 12-қосымшаға өзгеріс енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кәмелетке толған адамның</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мүлкіне билік ету, шотына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түскен зейнетақыларды,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жәрдемақыларды, әлеуметтік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>төлемдерді алу бойынша және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>соттың шешімімен әрекетке</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қабілетсіз немесе әрекет қабілеті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шектеулі деп танылған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>азаматтардың мүлкін иеліктен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шығаруға рұқсат беру"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік қызметін көрсету</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына 3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z649" w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkEnd w:id="463"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -30160,70 +30125,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z650" w:id="495"/>
+          <w:bookmarkStart w:name="z650" w:id="464"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамның мүлкіне билік ету, шотына түскен зейнетақыларды, жәрдемақыларды, әлеуметтік төлемдерді алу бойынша шешім беру;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="495"/>
+          <w:bookmarkEnd w:id="464"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Сот шешімімен әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп танылған кәмелетке толған адамның мүлкін иеліктен шығаруға рұқсат беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -30257,122 +30222,104 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z651" w:id="496"/>
-[...36 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z651" w:id="465"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="465"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Республикалық маңызы бар қалалардың, астананың, аудандардың және облыстық маңызы бар қалалардың халықты әлеуметтік қорғаудың жергілікті атқарушы орган</w:t>
+Астананың, республикалық маңызы бар қалалардың, аудандардың және облыстық маңызы бар қалалардың, қаладағы ауданның халықты әлеуметтік қорғаудың жергілікті атқарушы орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30426,70 +30373,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z652" w:id="497"/>
+          <w:bookmarkStart w:name="z652" w:id="466"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлық кіші түрлер бойынша өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="497"/>
+          <w:bookmarkEnd w:id="466"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -30615,70 +30562,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z655" w:id="498"/>
+          <w:bookmarkStart w:name="z655" w:id="467"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) құжаттарды көрсетілетін қызметті беруге, Мемлекеттік корпорацияға тапсырған сәттен бастап, сондай-ақ порталға жүгінген кезде – 5 (бес) жұмыс күні;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="498"/>
+          <w:bookmarkEnd w:id="467"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -30889,70 +30836,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z657" w:id="499"/>
+          <w:bookmarkStart w:name="z657" w:id="468"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамның мүлігіне билік ету, шотына түскен зейнетақырларды, жәрдемақыларды, әлеуметтік төлемдерді алу жөніндегі шешім туралы бұйрық;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="499"/>
+          <w:bookmarkEnd w:id="468"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -31191,90 +31138,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z660" w:id="500"/>
+          <w:bookmarkStart w:name="z660" w:id="469"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) көрсетілетін қызметті беруші – Қазақстан Республикасының Еңбек </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерінен басқа, түскі үзілісті ескере отырып, көрсетілетін қызметті берушінің жұмыс кестесіне сәйкес дүйсенбіден жұмаға дейін өтінішті қабылдау және Мемлекеттік қызмет көрсету нәтижесін беру.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="500"/>
+          <w:bookmarkEnd w:id="469"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -31484,70 +31431,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z666" w:id="501"/>
+          <w:bookmarkStart w:name="z666" w:id="470"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамның мүлігіне билік ету, шотына түскен зейнетақырларды, жәрдемақыларды, әлеуметтік төлемдерді алу жөніндегі шешімді алу үшін жүгінген кезде көрсетілетін қызметті берушіге, Мемлекеттік корпорацияға немесе портал арқылы мынадай құжаттарды ұсынады:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="501"/>
+          <w:bookmarkEnd w:id="470"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -32121,70 +32068,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z685" w:id="502"/>
+          <w:bookmarkStart w:name="z685" w:id="471"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дұрыс емес екенін белгілеу;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="502"/>
+          <w:bookmarkEnd w:id="471"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -32282,70 +32229,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z687" w:id="503"/>
+          <w:bookmarkStart w:name="z687" w:id="472"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Мемлекеттік қызмет көрсету орындарының мекенжайлары интернет-ресурстарда орналастырылған:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="503"/>
+          <w:bookmarkEnd w:id="472"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -32795,388 +32742,388 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттік қызметін көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына 4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z696" w:id="504"/>
+    <w:bookmarkStart w:name="z696" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелеріне сұрау салулар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="504"/>
-    <w:bookmarkStart w:name="z697" w:id="505"/>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z697" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамның мүлкіне билік ету, шотына түскен зейнетақыларды, жәрдемақыларды, әлеуметтік төлемдерді алу бойынша және соттың шешімімен әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп танылған азаматтардың мүлкін иеліктен шығаруға рұқсат беру" мемлекеттік қызметін көрсету үшін көрсетілетін қызметті алушының ЖСН бойынша мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелеріне "цифрлық үкімет" шлюзі арқылы мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="505"/>
-    <w:bookmarkStart w:name="z698" w:id="506"/>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z698" w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ЖТ МДҚ-дан көрсетілетін қызметті берушінің жеке басын куәландыратын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="506"/>
-    <w:bookmarkStart w:name="z699" w:id="507"/>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z699" w:id="476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ЖТ МДҚ-дан қамқорлыққа және (немесе) қорғаншылыққа алынған адамның жеке басын куәландыратын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="507"/>
-    <w:bookmarkStart w:name="z700" w:id="508"/>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z700" w:id="477"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ЖТ МДҚ-дан көрсетілетін қызметті алушының тұрақты тұрғылықты жері бойынша тіркелуі туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="508"/>
-    <w:bookmarkStart w:name="z701" w:id="509"/>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z701" w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ЖТ МДҚ-дан қамқорлыққа және (немесе) қорғаншылыққа алынған адамның тұрақты тұрғылықты жері бойынша тіркелуі туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z702" w:id="510"/>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z702" w:id="479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ҚЖМБМК-дан қамқорлыққа және (немесе) қорғаншылыққа алынған адамның жылжымайтын мүлігі туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="510"/>
-    <w:bookmarkStart w:name="z703" w:id="511"/>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z703" w:id="480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) қамқорлыққа және (немесе) қорғаншылыққа алынған адамның зейнетақы және әлеуметтік төлемдері (зейнетақы және жәрдемақы Еңбекмині ЦЖ-дан);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="511"/>
-    <w:bookmarkStart w:name="z704" w:id="512"/>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z704" w:id="481"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Еңбекмині ЦЖ-дан қамқорлық және (немесе) қорғаншылық туралы мәлімет (қамқорлық тізілімі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="512"/>
-    <w:bookmarkStart w:name="z705" w:id="513"/>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z705" w:id="482"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік органдардың және (немесе) ұйымның ЦЖ-дан сұратылатын мәліметтерді растайтын электрондық құжаттар тиісті мемлекеттік органдардың және (немесе) ұйымдардың ЭЦҚ-мен, сондай-ақ Мемлекеттік корпорацияның, көрсетілетін қызметті берушінің немесе көрсетілетін қызметті алушының сұрау салуын жүзеге асырған ЭЦҚ-мен куәландырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="513"/>
-    <w:bookmarkStart w:name="z706" w:id="514"/>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z706" w:id="483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: аббревиатуралардың толық жазылуы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="514"/>
-    <w:bookmarkStart w:name="z707" w:id="515"/>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z707" w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЦЖ – цифрлық жүйе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="515"/>
-    <w:bookmarkStart w:name="z708" w:id="516"/>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z708" w:id="485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ҚЖМБМК– Қазақстанның жылжымайтын мүліктің бірыңғай мемлекеттік кадастры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="516"/>
-    <w:bookmarkStart w:name="z709" w:id="517"/>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z709" w:id="486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖТ МДҚ – "Жеке тұлғалар" мемлекеттік дерекқоры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="517"/>
-    <w:bookmarkStart w:name="z710" w:id="518"/>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z710" w:id="487"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖСН – жеке сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="518"/>
-    <w:bookmarkStart w:name="z711" w:id="519"/>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z711" w:id="488"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Еңбекмині ЦЖ – "Еңбек және халықты әлеуметтік қорғау министрлігі" цифрлық жүйесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="519"/>
-    <w:bookmarkStart w:name="z712" w:id="520"/>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z712" w:id="489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ – электрондық цифрлық қолтаңба.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkEnd w:id="489"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -33437,89 +33384,89 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттік қызметін көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына 5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z715" w:id="521"/>
+    <w:bookmarkStart w:name="z715" w:id="490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="521"/>
-    <w:bookmarkStart w:name="z716" w:id="522"/>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z716" w:id="491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="522"/>
-    <w:bookmarkStart w:name="z717" w:id="523"/>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z717" w:id="492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -33534,331 +33481,331 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағын басшылыққа ала отырып, республикалық маңызы бар қалалардың, астананың, аудандардың және облыстық маңызы бар қалалардың халықты әлеуметтік қорғаудың жергілікті атқарушы орган, "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы филиалының №__ бөлімі (мекенжайын көрсету) Сіз құжаттардың толық емес топтамасын және (немесе) қолданылу мерзімі өткен /дәйексіз құжаттарды, атап айтқанда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="523"/>
-    <w:bookmarkStart w:name="z718" w:id="524"/>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z718" w:id="493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ________________________________________;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="524"/>
-    <w:bookmarkStart w:name="z719" w:id="525"/>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z719" w:id="494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ________________________________________;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="525"/>
-    <w:bookmarkStart w:name="z720" w:id="526"/>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z720" w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ….</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="526"/>
-    <w:bookmarkStart w:name="z721" w:id="527"/>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z721" w:id="496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұсынуыңызға/көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметтерді көрсету үшін ұсынылған қажетті материалдардың, объектілердің, деректер мен мәлеметтердің сәйкес келмеуіне (керегін сызу) байланысты ___________________ мемлекеттік қызмет көрсетуге құжаттарды қабылдаудан бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="527"/>
-    <w:bookmarkStart w:name="z722" w:id="528"/>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z722" w:id="497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы қолхат әрбір тарап үшін бір-бірден екі данада жасалды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="528"/>
-    <w:bookmarkStart w:name="z723" w:id="529"/>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z723" w:id="498"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="529"/>
-    <w:bookmarkStart w:name="z724" w:id="530"/>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z724" w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация қызметкерінің тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="530"/>
-    <w:bookmarkStart w:name="z725" w:id="531"/>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z725" w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындаушы: _______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="531"/>
-    <w:bookmarkStart w:name="z726" w:id="532"/>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z726" w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="532"/>
-    <w:bookmarkStart w:name="z727" w:id="533"/>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z727" w:id="502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон: ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="533"/>
-    <w:bookmarkStart w:name="z728" w:id="534"/>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z728" w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алды: ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="534"/>
-    <w:bookmarkStart w:name="z729" w:id="535"/>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z729" w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушының тегі, аты, әкесінің аты (бар болса) қолы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="535"/>
-    <w:bookmarkStart w:name="z730" w:id="536"/>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z730" w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "___" _________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="536"/>
-    <w:bookmarkStart w:name="z731" w:id="537"/>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z731" w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ – электрондық цифрлық қолтаңба.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkEnd w:id="506"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -34002,88 +33949,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сараптама жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z733" w:id="538"/>
+    <w:bookmarkStart w:name="z733" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="538"/>
-    <w:bookmarkStart w:name="z734" w:id="539"/>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z734" w:id="508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Мүгедектікті және/немесе еңбек ету қабілетінен айырылу дәрежесін белгілеу және/немесе қажетті әлеуметтік қорғау шараларын айқындау" мемлекеттік көрсетілетін қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkEnd w:id="508"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -34492,70 +34439,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z735" w:id="540"/>
+          <w:bookmarkStart w:name="z735" w:id="509"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру көрсетілетін қызметті беруші арқылы жүргізіледі.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="540"/>
+          <w:bookmarkEnd w:id="509"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -34681,70 +34628,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z738" w:id="541"/>
+          <w:bookmarkStart w:name="z738" w:id="510"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) жүгінген күні;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="541"/>
+          <w:bookmarkEnd w:id="510"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -35123,70 +35070,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z746" w:id="542"/>
+          <w:bookmarkStart w:name="z746" w:id="511"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) электрондық нысанда – портал арқылы көрсетілетін қызметті беруші уәкілетті тұлғаның ЭЦҚ-мен куәландырылған құжаттардың электрондық нысандары қызмет алушының "жеке кабинетіне" жолданады:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="542"/>
+          <w:bookmarkEnd w:id="511"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -35649,70 +35596,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің, ақпараттық объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z757" w:id="543"/>
+          <w:bookmarkStart w:name="z757" w:id="512"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті берушіде – Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00-ден 14.00-ге дейін түскі үзіліспен сағат 9.00-ден 18.00-ге дейін.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="543"/>
+          <w:bookmarkEnd w:id="512"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -35866,70 +35813,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z761" w:id="544"/>
+          <w:bookmarkStart w:name="z761" w:id="513"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 МӘС және (немесе) МӘС ӘББ өтінішті қабылдау кезінде ЭЦҚ-мен куәландырылған мынадай электрондық құжаттарды сұратады және "электрондық үкімет" шлюзі арқылы мемлекеттік ақпараттық жүйелерден алады:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="544"/>
+          <w:bookmarkEnd w:id="513"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -36759,70 +36706,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының заңдарымен белгіленген мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тартуға негіздеме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z787" w:id="545"/>
+          <w:bookmarkStart w:name="z787" w:id="514"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Қолданылу мерзімі өткен құжаттарды ұсынған кезінде;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="545"/>
+          <w:bookmarkEnd w:id="514"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -36948,70 +36895,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті, оның ішінде электрондық нысанда көрсету ерекшеліктерін ескере отырып қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z790" w:id="546"/>
+          <w:bookmarkStart w:name="z790" w:id="515"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="546"/>
+          <w:bookmarkEnd w:id="515"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -37867,70 +37814,70 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттік қызметін көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына 3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z809" w:id="547"/>
+    <w:bookmarkStart w:name="z809" w:id="516"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkEnd w:id="516"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -38155,70 +38102,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z810" w:id="548"/>
+          <w:bookmarkStart w:name="z810" w:id="517"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамның мүлкіне билік ету, шотына түскен зейнетақыларды, жәрдемақыларды, әлеуметтік төлемдерді алу бойынша шешім беру;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="548"/>
+          <w:bookmarkEnd w:id="517"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Сот шешімімен әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп танылған кәмелетке толған адамның мүлкін иеліктен шығаруға рұқсат беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -38252,70 +38199,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z811" w:id="549"/>
+          <w:bookmarkStart w:name="z811" w:id="518"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="549"/>
+          <w:bookmarkEnd w:id="518"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -38421,70 +38368,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z812" w:id="550"/>
+          <w:bookmarkStart w:name="z812" w:id="519"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлық кіші түрлер бойынша өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="550"/>
+          <w:bookmarkEnd w:id="519"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -38610,70 +38557,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z815" w:id="551"/>
+          <w:bookmarkStart w:name="z815" w:id="520"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) құжаттарды көрсетілетін қызметті беруге, Мемлекеттік корпорацияға тапсырған сәттен бастап, сондай-ақ порталға жүгінген кезде – 5 (бес) жұмыс күні;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="551"/>
+          <w:bookmarkEnd w:id="520"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -38884,70 +38831,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z817" w:id="552"/>
+          <w:bookmarkStart w:name="z817" w:id="521"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - Әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамның мүлігіне билік ету, шотына түскен зейнетақырларды, жәрдемақыларды, әлеуметтік төлемдерді алу жөніндегі шешім туралы бұйрық;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="552"/>
+          <w:bookmarkEnd w:id="521"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -39186,90 +39133,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z820" w:id="553"/>
+          <w:bookmarkStart w:name="z820" w:id="522"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) көрсетілетін қызметті беруші – Қазақстан Республикасының Еңбек </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерінен басқа, түскі үзілісті ескере отырып, көрсетілетін қызметті берушінің жұмыс кестесіне сәйкес дүйсенбіден жұмаға дейін өтінішті қабылдау және Мемлекеттік қызмет көрсету нәтижесін беру.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="553"/>
+          <w:bookmarkEnd w:id="522"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -39479,70 +39426,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z826" w:id="554"/>
+          <w:bookmarkStart w:name="z826" w:id="523"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамның мүлігіне билік ету, шотына түскен зейнетақырларды, жәрдемақыларды, әлеуметтік төлемдерді алу жөніндегі шешімді алу үшін жүгінген кезде көрсетілетін қызметті берушіге, Мемлекеттік корпорацияға немесе портал арқылы мынадай құжаттарды ұсынады:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="554"/>
+          <w:bookmarkEnd w:id="523"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -40116,70 +40063,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z845" w:id="555"/>
+          <w:bookmarkStart w:name="z845" w:id="524"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дұрыс емес екенін белгілеу;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="555"/>
+          <w:bookmarkEnd w:id="524"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -40277,70 +40224,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z847" w:id="556"/>
+          <w:bookmarkStart w:name="z847" w:id="525"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Мемлекеттік қызмет көрсету орындарының мекенжайлары интернет-ресурстарда орналастырылған:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="556"/>
+          <w:bookmarkEnd w:id="525"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -40556,55 +40503,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -40930,31 +40877,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>