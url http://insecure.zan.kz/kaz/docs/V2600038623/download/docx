--- v0 (2026-06-03)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="724d6c3" w14:textId="724d6c3">
+    <w:p w14:paraId="0e8ff38" w14:textId="0e8ff38">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Банкаралық мобильді төлемдер жүйесінің жұмыс істеу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ұлттық Банкі Басқармасының 2026 жылғы 29 сәуірдегі № 43 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 30 сәуірде № 38623 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Ұлттық Банкі Басқармасының 2026 жылғы 29 сәуірдегі № 43 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 30 сәуірде № 38623 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -177,71 +177,143 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы қаулы 19.07.2026 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Төлемдер және төлем жүйелері туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 4-1-тармағына сәйкес Қазақстан Республикасы Ұлттық Банкінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
+      "Қазақстан Республикасы Ұлттық Банкiнiң ережесiн және құрылымын бекiту туралы" Қазақстан Республикасы Президентінің 2003 жылғы 31 желтоқсандағы № 1271 Жарлығымен бекітілген Қазақстан Республикасының Ұлттық Банкі туралы ереженің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігі екінші абзацының 18-1) тармақшасына сәйкес Қазақстан Республикасы Ұлттық Банкінің Басқармасы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (19.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Банкаралық мобильді төлемдер жүйесінің жұмыс істеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2519,387 +2591,931 @@
         <w:t>
       27. Жүйеге қатысушылар арасындағы тарифтерді Ұлттық Банк жүйеге қатысушылармен келісім бойынша белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:bookmarkStart w:name="z104" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Қатысушылар клиенттер үшін электрондық төлем құралдарын, мобильді қосымшаларды жəне (немесе) штрих-кодты пайдалана отырып, төлемдерді жəне (немесе) ақша аударымдарын қамтамасыз ететін басқа төлем жүйелерінде осы қатысушылар ұсынатын ұқсас банкаралық көрсетілетін төлем қызметтеріне арналған тарифтерден аспайтын мөлшерде жүйеде операциялар жасауға арналған тарифтерді белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:bookmarkStart w:name="z177" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28-1. Қатысушының төлем хабарламасында мынадай деректемелер болады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z178" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) төлем құжатының атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z179" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) төлем құжатының нөмірі, оның цифрлармен көрсетіліп жазылған күні, айы, жылы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z180" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ақша жөнелтушінің және (немесе) бенефициардың толық немесе қысқартылған атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z181" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақша жөнелтуші және (немесе) бенефициар жеке тұлғаның, сондай-ақ нақты төлеушінің және (немесе) нақты (түпкілікті) бенефициардың тегі, аты, әкесінің аты (ол болған жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z182" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ақша жөнелтушінің және бенефициардың жеке сәйкестендіру коды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z183" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлғада жеке сәйкестендіру коды болмаған жағдайда, оның жеке басын куәландыратын құжаттың деректері, сондай-ақ тұрғылықты мекенжайы көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z184" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ақша жөнелтуші банктің және бенефициар банктің толық немесе қысқартылған атауы, олардың банктік сәйкестендіру кодтары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z185" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) төлем белгілеу, сондай-ақ оның код белгіленімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z186" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) цифрлармен және жазумен көрсетілген төлем сомасы. Жазумен берілген сомадағы тиындар цифрлармен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z187" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер цифрлармен көрсетілген төлем сомасы тиын көрсетілмей теңгемен берілсе, онда тиын жазумен берілген сомада көрсетілмейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z188" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ақша жөнелтуші немесе бенефициар шетел азаматтары және (немесе) олардың мекенжайы (жеке және заңды тұлғалар үшін) көрсетілетін азаматтығы жоқ адамдар болып табылатын жағдайды қоспағанда, ақша жөнелтушінің, бенефициардың, сондай-ақ нақты төлеушінің және (немесе) нақты (түпкілікті) бенефициардың жеке сәйкестендіру нөмірі немесе бизнес-сәйкестендіру нөмірі немесе жеке басын куәландыратын құжаттың деректемелері (жеке тұлға үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z189" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) ақша жөнелтушінің коды (Ажк) және бенефициардың коды (Бек). Ақша жөнелтуші немесе бенефициар Қазақстан Республикасының бейрезиденті болған жағдайда, резиденттік елі – ҚР ҰС ISO 3166-1-2016 "Елдердің атаулары мен олардың әкімшілік-аумақтық бөлімшелерінің бірліктерін ұсынуға арналған кодтар. 1-бөлім. Ел кодтары" Қазақстан Республикасының ұлттық сыныптауышына сәйкес тиісті елдің екі әріптен тұратын коды көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z190" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер нақты төлеуші, нақты (түпкілікті) бенефициар тиісінше ақша жөнелтушімен, бенефициармен бір тұлғада сәйкес келсе, оларды көрсету талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z191" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нақты төлеушінің және (немесе) нақты (түпкілікті) бенефициардың деректемелерін дұрыс көрсеткені үшін бастамашы жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 28-1-тармақпен толықтырылды - ҚР Ұлттық Банкі Басқармасының 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (19.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z192" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28-2. Төлемдер және (немесе) ақша аударымдарын жүзеге асыру процесінде қатысушылар арасында хабарламалар алмасу кезінде қатысушылар мынадай деректемелердің берілуін қамтамасыз етеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z193" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ақша жөнелтушінің және (немесе) бенефициардың толық немесе қысқартылған атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z194" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақша жөнелтуші және (немесе) бенефициар жеке тұлғаның, сондай-ақ нақты төлеушінің және (немесе) нақты (түпкілікті) бенефициардың тегі, аты, әкесінің аты (ол болған жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z195" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ақша жөнелтушінің және (немесе) бенефициардың жеке сәйкестендіру нөмірі немесе бизнес-сәйкестендіру нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z196" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ақша жөнелтуші банктің және бенефициар банктің толық немесе қысқартылған атауы, олардың банктік сәйкестендіру кодтары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z197" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттық хабарламалармен алмасу кезінде алаяқтыққа және құқыққа қарсы инциденттерге қарсы іс-қимыл жасау мақсатында қатысушылар клиенттің белсенділік бейіні негізінде операцияның тәуекел деңгейін бағалау нәтижесі туралы операциялық құжаттамада айқындалған деректерді қосымша береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 28-2-тармақпен толықтырылды - ҚР Ұлттық Банкі Басқармасының 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (19.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z105" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Жүйеде оңайлатылған сәйкестендіргіш бойынша аударымды жүзеге асыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z106" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Қатысушы-ақша жөнелтуші клиенттің оңайлатылған сәйкестендіргіш бойынша ақша аударымын жасауға нұсқауын алған кезде мынадай іс-әрекеттерді жүзеге асырады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z107" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ақша аударымын жасау үшін клиенттің банктік шотындағы ақшаның жеткіліктілігін тексереді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z108" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) операцияның Қазақстан Республикасының төлемдер және төлем жүйелері туралы заңнамасының талаптарына сәйкестігін тексереді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z109" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ақпараттық хабарды қалыптастырып, Оператор арқылы қатысушы-бенефициарға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z110" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Қатысушы-бенефициар ақпараттық хабар алған кезде оңайлатылған сәйкестендіргіш бойынша клиентті іздейді және іздеу нәтижелері бойынша Операторға ақпараттық хабар жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z111" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Клиентті оңайлатылған сәйкестендіргіш бойынша іздеу нәтижесі теріс болған жағдайда қатысушы-бенефициар операциядан бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z112" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Оператор қатысушы-бенефициардан ақпараттық хабарды алғаннан кейін қатысушы-ақша жөнелтушіге ақша аудару немесе бас тарту себебін көрсете отырып, ақша аударудан бас тартуы туралы ақпараттық хабар жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z113" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Оператордан ақша аудару туралы ақпараттық хабар алғаннан кейін қатысушы-ақша жөнелтуші төлем хабарын қалыптастырып, оны Операторға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z114" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Оператор төлем хабарының тұтастығы мен форматын, сондай-ақ жүйеде төлем хабарының ең жоғары сомасының сақталуын тексереді және қатысушы-бенефициарға төлем хабарын жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z115" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Ақша аудару туралы төлем хабарының негізінде қатысушы-бенефициар Қағидалардың талаптарына сәйкес клиентке ақшаның қолжетімді болуын қамтамасыз етеді және қатысушылар клиенттерге операция нәтижелері туралы хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z116" w:id="109"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z116" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Жүйеде QR-код бойынша төлемді жүзеге асыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z117" w:id="110"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z117" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. QR-код бойынша төлемдерді жүзеге асыру үшін қатысушылар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z118" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке тұлға-клиенттерге қашықтан қол жеткізу жүйесінде операциялық құжаттамада айқындалған формат бойынша QR-кодты оқу мүмкіндігін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z119" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) төлем карточкаларын пайдалана отырып төлемдерді және (немесе) мобильді төлемдерді қабылдауға арналған жабдықта (құрылғыда) – операциялық құжаттамада айқындалған формат бойынша QR-кодты қалыптастыруды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z120" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. QR-код бойынша төлемдер төлем карточкаларын пайдалана отырып төлемдерді және (немесе) мобильді төлемдерді қабылдауға арналған жабдықта (құрылғыда) қатысушы-бенефициар қалыптастырған QR-кодты сканерлеу арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z121" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Клиент QR-код бойынша төлемге бастама жасаған кезде қатысушы-ақша жөнелтуші операцияның Қазақстан Республикасының төлемдер және төлем жүйелері туралы заңнамасының талаптарына сәйкестігін, клиенттің банктік шотындағы ақшаның жеткіліктілігін тексереді, QR-кодтағы ақпарат бойынша қатысушы-бенефициарды сәйкестендіреді және клиенттің банктік шотына ақшаны есептеу үшін операциялық құжаттамаға сәйкес Оператормен ақпараттық және төлем хабарларын алмасуды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z122" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. QR-код бойынша төлем жүргізу үшін қатысушылар мен Оператор арасында ақпараттық және төлем хабарларымен алмасу, төлемді аяқтау және клиентке ақша аудару Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2914,1081 +3530,1143 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>26-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z123" w:id="116"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z123" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-параграф. Оңайлатылған сәйкестендіргіш бойынша аударымды қайтару тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z124" w:id="117"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z124" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Оңайлатылған сәйкестендіргіш бойынша аударымды қайтару Оператор бұрын жүйеде оңайлатылған сәйкестендіргіш бойынша жүргізілген аударымға берген бірегей кодты пайдалана отырып, бенефициар-клиент ақшаны кері аударуға бастама жасау арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z125" w:id="118"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z125" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Бенефициар-клиент аударымды оңайлатылған сәйкестендіргіш бойынша қайтаруға бастама жасаған кезде қатысушы-бенефициар операциялық құжаттамаға сәйкес Операторға төлем хабарын жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z126" w:id="119"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z126" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Ақша жөнелтуші-клиенттің бастамасы бойынша оңайлатылған сәйкестендіргіш бойынша аударымды қайтару оған қызмет көрсететін қатысушы-ақша жөнелтуші арқылы оңайлатылған сәйкестендіргіш бойынша аударымды жоюға сұрату жіберу арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z127" w:id="120"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z127" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Қатысушы-ақша жөнелтуші Операторға оңайлатылған сәйкестендіргіш бойынша аударымның күшін жоюға сұрату туралы ақпараттық хабар жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z128" w:id="121"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z128" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Оператор қатысушы-ақша жөнелтушіден ақпараттық хабар алғаннан кейін операциялық құжаттамаға сәйкес қатысушы-бенефициармен ақпараттық және төлем хабарларымен алмасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z129" w:id="122"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z129" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Ақша жөнелтуші-клиенттің бастамасы бойынша оңайлатылған сәйкестендіргіш бойынша аударымды қайтаруға сұрату қатысушы-бенефициарға берілген бенефициардың келісімі негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z130" w:id="123"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z130" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Оңайлатылған сәйкестендіргіш бойынша бұрын алынған аударымның толық сомасы қайтарылуға тиіс. Оңайлатылған сәйкестендіргіш бойынша аударымның сомасын ішінара қайтаруға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z131" w:id="124"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z131" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Клиенттердің бастамасы бойынша оңайлатылған сәйкестендіргіш бойынша аударымды қайтаруға бастама жасауға операциялық құжаттамада белгіленген уақыт кезеңі ішінде рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z132" w:id="125"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z132" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Қатысушылар клиенттерге қайтару операциясын ол жіберілгенге дейін растау мүмкіндігін, сондай-ақ клиенттерге қайтару нәтижесі туралы хабарлауды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z133" w:id="126"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z133" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Клиенттерге мобильді қосымшада операция нәтижелерін көрсету жөніндегі талаптар операциялық құжаттамада белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z134" w:id="127"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z134" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Қатысушы Қағидалардың 26-тармағына сәйкес клиентке ақша есептеуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z135" w:id="128"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z135" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-параграф. Клиринг жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z136" w:id="129"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z136" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Жүйенің операциялық күні аяқталғаннан кейін Оператор әрбір қатысушының таза позициясын белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z137" w:id="130"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z137" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. БААЖ-да ақшаны түпкілікті есептеу және қатысушылардың позициялары бойынша аудару "Банкаралық ақша аударымдары жүйесінің жұмыс істеу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 31 тамыздағы № 201 қаулысымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14310 болып тіркелген) бекітілген Банкаралық ақша аударымдары жүйесінің жұмыс істеу қағидаларына сәйкес және Қағидаларға қосымшаға сәйкес операциялық күн кестесі бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z138" w:id="131"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z138" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Оператор ақшаны түпкілікті есептеуді аяқтағаннан кейін қатысушыға жүйеде өңделген барлық төлем хабарлары туралы ақпаратты және клиринг нәтижелері бойынша қатысушының таза позициясы туралы ақпаратты қамтитын үзінді-көшірме түріндегі соңғы ақпараттық хабарды, сондай-ақ жүргізілмеген төлем хабарларының ведомосын және осы қатысушының пайдасына түскен және соңғы ақпараттық хабарда үзінді-көшірме түрінде көрсетілген барлық төлем хабарларын жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z139" w:id="132"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z139" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Егер жүйеде қатысушы позициясының жай-күйі туралы үзінді- көшірме түріндегі ақпараттық хабарда қатысушы Операторға берген төлем хабары туралы ақпарат болмаса, қатысушы бұл туралы Операторға хабарлайды және Оператормен бірлесіп келесі операциялық күннен кешіктірмей төлем хабарының жоғалу себебін анықтайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z140" w:id="133"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z140" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Электрондық хабарларды уақтылы алмаған немесе олар болмаған кезде қатысушы шартқа сәйкес Операторды хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z141" w:id="134"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z141" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Киберқауіпсіздік шаралары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z142" w:id="135"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z142" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Оператор жүйеде жұмыс істеу үшін киберқауіпсіздік шараларын белгілейді, ақпаратты криптографиялық қорғаудың сертификатталған құралдарын, аккредиттелген куәландырушы орталықты және тіркеу куәліктерін пайдалану тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z143" w:id="136"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z143" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Тіркеу куәліктерін пайдалану тәртібін Оператордың куәландырушы орталығы белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z144" w:id="137"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z144" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Жүйеде төлем және ақпараттық хабарлар электрондық тәсілмен беріледі және қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z145" w:id="138"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z145" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Оператор және жүйеге қатысушылар 5 (бес) жыл бойы ақпараттың сақталуын қамтамасыз етеді және жіберілетін және алынатын төлемдер мен ақша аударымдарына мониторинг жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z146" w:id="139"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z146" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оператор мен қатысушының ішкі цифрлық жүйелерінде Оператор мен қатысушы өңдеген барлық төлемдер және ақша аударымдарының аудиторлық ізі болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z147" w:id="140"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z147" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың мақсаттары үшін аудиторлық iз деп ақпараты жүйеде және жүйе қатысушыларында сақталатын, жүйедегі электрондық хабарларды өңдеу жөніндегі оқиғаларды жүйелі тіркеу түсініледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z148" w:id="141"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z148" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Оператордың төлем хабарларын өңдеуі кезінде оларды өзгертуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z149" w:id="142"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z149" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Оператор мен қатысушылар электрондық хабарлармен алмасу кезінде Оператор анықтаған және қатысушыларға ұсынатын ақпаратты криптографиялық қорғау құралын және тіркеу куәліктерін пайдаланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z150" w:id="143"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z150" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Оператор мен қатысушы электрондық хабарлардың жасырындылығын, тұтастығын, авторлығын және түпнұсқалығын растау үшін ақпаратты криптографиялық қорғау құралын қолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z151" w:id="144"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z151" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Оператор мен қатысушылар жүйенің жасырындылығын қамтамасыз ету, ақпаратқа рұқсатсыз қол жеткізуден қорғау кепілдігі және ақпараттың бұзылуын болдырмау үшін ашық арналар арқылы сақталатын немесе берілетін ақпаратты шифрлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z152" w:id="145"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z152" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Оператор жүйеде жұмыс істеу кезіндегі киберқауіпсіздік шараларын шартта белгіленген мерзімдерде қатысушылардың назарына оларды Оператордың ресми интернет-ресурсында жариялау арқылы жеткізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z153" w:id="146"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z153" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Тәуекелдерді басқару жүйесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z154" w:id="147"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z154" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Операциялық тәуекелді басқару үшін мына:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z155" w:id="148"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z155" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қатысушылардың жүйеде жұмысты қамтамасыз ететін ұйымдастыру шаралары мен бағдарламалық-техникалық құралдарға қойылатын талаптарды орындауын бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z156" w:id="149"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z156" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Оператордың операциялық тәуекелді басқару жөніндегі ішкі құжаттарында айқындалған әдістерге сәйкес жүйенің бағдарламалық-техникалық кешенінің тұрақты мониторингін жүргізу және үздіксіз жұмысын қолдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z157" w:id="150"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z157" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жүйенің жұмысын тоқтатудың ықтимал сценарийлерін ескере отырып, жүйенің қызметін қалпына келтіру жоспарын өзекті күйде ұстау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z158" w:id="151"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z158" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) резервтік орталықтың жұмысқа қабілеттілігін қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z159" w:id="152"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z159" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) негізгі орталықта қалпына келтіруге жатпайтын жүйенің бағдарламалық-техникалық кешенінің жұмысында іркілістер немесе тоқтап қалулар болған кезде жүйенің жұмысын негізгі орталықтан резервтік орталыққа ауыстыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z160" w:id="153"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z160" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Оператордың ішкі бақылау жүйесінде көзделген бақылау шараларын қабылдау шаралары пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z161" w:id="154"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z161" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың мақсаттары үшін операциялық тәуекел деп цифрлық жүйелердегі, ішкі процестердегі кемшіліктермен немесе іркілістермен, адамның қателіктерімен, басқарудағы кемшіліктермен, заңнаманы сақтамаумен байланысты, оның ішінде сыртқы оқиғалардың салдарынан туындаған тәуекел түсініледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z162" w:id="155"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z162" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Киберқауіпсіздік тәуекелдерін басқару үшін жүйеде заңнамалық және реттеуші талаптарға, халықаралық және ұлттық стандарттардың талаптарына, сондай-ақ операциялық құжаттаманың талаптарына сәйкес ұйымдастырушылық және техникалық шаралар қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z163" w:id="156"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z163" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Өтімділік тәуекелін, кредиттік және жүйелік тәуекелдерді басқару мақсатында жүйеде есеп айырысуларға кепілдік беру жүйесі қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z164" w:id="157"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z164" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың мақсаттары үшін өтімділік тәуекелі деп қатысушы-ақша жөнелтушінің ақша аудару жөніндегі өз міндеттемелерін толық көлемде уақтылы орындамау (орындамауының) мүмкіндігімен байланысты тәуекелі түсініледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z165" w:id="158"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z165" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кредиттік тәуекел – контрагенттің (төлемге және (немесе) ақша аударымына қатысушының) өз міндеттемелерін толық көлемде уақтылы орындамауының (орындамауының) мүмкін болуына байланысты тәуекел.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z166" w:id="159"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z166" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жүйелік тәуекел – бір немесе бірнеше қатысушының міндеттемелерін орындамауынан туындаған, бір немесе бірнеше қатысушының бір немесе бірнеше ақша аударымы бойынша міндеттемелерін орындамау тәуекелі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z167" w:id="160"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z167" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Жүйеде алаяқтықтың алдын алу мақсатында жеке тұлғалар арасында 1 (бір) операцияның ең жоғары сомасына 1 000 000 (бір миллион) теңге мөлшерінде шектеу белгіленеді. Қатысушылар қатысушылардың ішкі құжаттарына сәйкес көрсетілген операциялардың жиілігі бойынша қосымша шектеулер белгілей алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z168" w:id="161"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z168" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жүйеде QR-код бойынша төлемдер бойынша шектеулер жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z169" w:id="162"/>
+    <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 67-тармаққа орыс тілінде өзгеріс енгізіледі, қазақ тілдегі мәтіні өзгермейді - ҚР Ұлттық Банкі Басқармасының 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (19.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z169" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-тарау. Даулы жағдайларды шешу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z170" w:id="163"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z170" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Даулы жағдай бойынша өтінішке қатысушы беру мерзімі клиент операция жасаған күннен бастап күнтізбелік 45 (қырық бес) күннен кешіктірмей жасалған өткізілген тауарлар және (немесе) көрсетілген қызметтер үшін ақшаны қайтару жөніндегі өтінішті қоспағанда, оны клиент операция жасаған күннен бастап 5 (бес) жұмыс күнінен кешіктірмей бастамашылық жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z171" w:id="164"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z171" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. Қатысушылар клиенттердің операцияларды даулауына байланысты даулы жағдайларды Қағидалардың 5-тармағында көрсетілген Оператор порталында бір-бірімен өзара іс-қимыл жасау арқылы дербес шешеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z172" w:id="165"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z172" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Даулы жағдайлардың санаттары және оларды қарау шарттары операциялық құжаттамада белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z173" w:id="166"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z173" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Шағымдану мүмкіндігін ескере отырып, даулы жағдайды қараудың жалпы мерзімі күнтізбелік 30 (отыз) күннен аспауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z174" w:id="167"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z174" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Қатысушылар арасында даулы жағдай реттелмеген кезде қатысушылар Операторға өтініште даулы жағдайдың себебін көрсете отырып және растайтын құжаттарды қоса бере отырып жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="188"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4054,68 +4732,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүйесінің жұмыс істеу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z176" w:id="168"/>
+    <w:bookmarkStart w:name="z176" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жүйенің операциялық күнінің графигі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkEnd w:id="189"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5116,55 +5794,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>