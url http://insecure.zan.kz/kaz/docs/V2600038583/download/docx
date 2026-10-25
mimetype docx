--- v0 (2026-06-10)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f8033c7" w14:textId="f8033c7">
+    <w:p w14:paraId="4432c78" w14:textId="4432c78">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Банктік қарыз шартының және микрокредит беру туралы шарттың талаптарына өзгерістерді қарау қағидаларын, қарыз алушы жеке тұлғаның банктік қарыз шартының және микрокредит беру туралы шарттың талаптарына өзгерістер енгізу туралы өтінішіне қоса берілетін құжаттардың тізбесін, сондай-ақ банктің және микроқаржылық қызметті жүзеге асыратын ұйымның, уәкілетті органның қарыз алушы жеке тұлғалардың банктік қарыз шартының және микрокредит беру туралы шарттың талаптарына өзгерістер енгізу туралы өтініштерін қарау нәтижелері туралы уәкілетті органға хабарлау тәртібін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 28 сәуірдегі № 83 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 29 сәуірде № 38583 тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 28 сәуірдегі № 83 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 29 сәуірде № 38583 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -7933,601 +7933,331 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Кредитордың атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z195" w:id="179"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Кредитордың</w:t>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:p>
+          <w:bookmarkEnd w:id="179"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>атауы</w:t>
+              <w:t>бизнес сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z195" w:id="179"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кредитордың</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="179"/>
+              <w:t xml:space="preserve">Қарыз алушының жеке </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бизнес </w:t>
+              <w:t>Шарт №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сәйкестендіру</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Кредит берген күнге жылдық тиімді сыйақы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>нөмірі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+              <w:t>мөлшерлемесінің мөлшері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қарыз</w:t>
-[...377 lines deleted...]
-              <w:t>күні</w:t>
+              <w:t>Кредит беру күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9097,366 +8827,146 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPL 90+ </w:t>
-[...49 lines deleted...]
-              <w:t>күні</w:t>
+              <w:t>NPL 90+ портфеліне өту күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPL 90+ </w:t>
-[...119 lines deleted...]
-              <w:t xml:space="preserve"> саны</w:t>
+              <w:t>NPL 90+ портфеліне өту сәтіне мерзімі өткен күндер саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>_</w:t>
-[...49 lines deleted...]
-              <w:t>сомасы</w:t>
+              <w:t>__.__.____ж. берешек сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10179,71 +9689,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жоспарланған</w:t>
-[...19 lines deleted...]
-              <w:t>шаралар</w:t>
+              <w:t>Жоспарланған шаралар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11172,297 +10662,97 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жоспарланған</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Жоспарланған реттеу жүргізу айы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>реттеу</w:t>
-[...225 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Атқарушылық жазбаның (атқарушылық парақтың) болуы иә (жоқ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12035,50 +11325,88 @@
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z202" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жеке тұлғалардың мүлік кепілімен қамтамасыз етілмеген тұтынушылық кепілсіз кредиттері бойынша күнтізбелік 90 (тоқсан) күннен астам мерзімі өткен берешегін банктік қарыз шарттары, микрокредит беру шарттары бөлінісінде реттеу жөніндегі жеке іс-шаралар жоспарының орындалуы туралы мәліметтер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымшада орыс тілінде өзгеріс енгізіледі, қазақ тілінде өзгеріссіз қалады – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 24.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 105 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -12150,545 +11478,265 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Кредитордың атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z203" w:id="185"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Кредитордың</w:t>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:p>
+          <w:bookmarkEnd w:id="185"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>атауы</w:t>
+              <w:t>бизнес сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z203" w:id="185"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кредитордың</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="185"/>
+              <w:t>Қарыз алушының жеке сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бизнес </w:t>
+              <w:t>Шарттың №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сәйкестен</w:t>
-[...387 lines deleted...]
-              <w:t>мөлшері</w:t>
+              <w:t>Кредит берілген күні жылдық тиімді сыйақы мөлшерлемесінің мөлшері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13158,372 +12206,192 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кредиттің</w:t>
-[...39 lines deleted...]
-              <w:t>күні</w:t>
+              <w:t>Кредиттің берілген күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кредиттің</w:t>
-[...39 lines deleted...]
-              <w:t>күні</w:t>
+              <w:t>Кредиттің өтелген күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ЖІЖ-</w:t>
-[...49 lines deleted...]
-              <w:t>күні</w:t>
+              <w:t>ЖІЖ-ге енгізілген күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өтеу</w:t>
-[...49 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Өтеу (өндіріп алу)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -14148,71 +13016,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жүргізілген</w:t>
-[...19 lines deleted...]
-              <w:t>іс-шаралар</w:t>
+              <w:t>Жүргізілген іс-шаралар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -15351,393 +14199,143 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Іс-шараны</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Іс-шараны өткізу күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өткізу</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Есепті кезеңнің соңындағы берешек қалдығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>күні</w:t>
-[...301 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Шарттың есепті кезеңнен кейінгі мәртебесі ашық (жабық)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16326,50 +14924,88 @@
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z209" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Есептік жартыжылдық ішінде күнтізбелік 90 (тоқсан) күннен асқан мерзімі өткен берешек портфеліне қайта жатқызылған, мүлік кепілімен қамтамасыз етілмеген жеке тұлғалардың тұтынушылық кредиттері бойынша берешекті реттеу жөніндегі банктік қарыз шарттары, микрокредит беру шарттары бөлінісінде жоспарланатын шаралар туралы мәліметтер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымшада орыс тілінде өзгеріс енгізіледі, қазақ тілінде өзгеріссіз қалады – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 24.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 105 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -16440,339 +15076,189 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кредитордың</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Кредитордың атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>атауы</w:t>
+              <w:t>Кредитордың бизнес сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кредитордың</w:t>
+              <w:t>Қарыз алушының жеке сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> бизнес </w:t>
-[...211 lines deleted...]
-              <w:t xml:space="preserve"> №</w:t>
+              <w:t>Шарттың №</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17172,615 +15658,235 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Кредит </w:t>
+              <w:t>Кредит берілген күні жылдық тиімді сыйақы мөлшерлемесінің мөлшері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>берілген</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Кредиттің берілген күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>күні</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Кредиттің өтелген күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жылдық</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>NPL 90+ портфеліне өту күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тиімді</w:t>
-[...493 lines deleted...]
-              <w:t xml:space="preserve"> саны</w:t>
+              <w:t>NPL 90+ портфеліне өту уақытындағы мерзімі өткен күндер саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18200,151 +16306,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPL 90+ </w:t>
-[...99 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">NPL 90+ портфеліне өту күніндегі берешек сомасы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19687,277 +17693,97 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Реттеу</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Реттеу жоспарланып отырған ай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жоспарланып</w:t>
-[...205 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Атқарушылық жазбаның (атқарушылық парақтың) болуы иә (жоқ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20867,158 +18693,98 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қарыздың</w:t>
-[...19 lines deleted...]
-              <w:t>түрі</w:t>
+              <w:t>Қарыздың түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Келіп</w:t>
-[...39 lines deleted...]
-              <w:t>өтініштер</w:t>
+              <w:t>Келіп түскен өтініштер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -22674,111 +20440,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>шарт</w:t>
-[...59 lines deleted...]
-              <w:t>енгізілді</w:t>
+              <w:t>шарт талаптарына өзгерістер енгізілді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -23351,121 +21057,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оның</w:t>
-[...69 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>оның ішінде төмендегілер арқылы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -24080,121 +21716,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оның</w:t>
-[...69 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>оның ішінде төмендегілер арқылы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -24809,121 +22375,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оның</w:t>
-[...69 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>оның ішінде төмендегілер арқылы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -25538,121 +23034,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оның</w:t>
-[...69 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>оның ішінде төмендегілер арқылы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -26267,121 +23693,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оның</w:t>
-[...69 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>оның ішінде төмендегілер арқылы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -26996,121 +24352,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оның</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+              <w:t xml:space="preserve">оның ішінде төмендегілер арқылы: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -27725,121 +25011,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оның</w:t>
-[...69 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>оның ішінде төмендегілер арқылы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -28454,121 +25670,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оның</w:t>
-[...69 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>оның ішінде төмендегілер арқылы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -29183,121 +26329,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оның</w:t>
-[...69 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>оның ішінде төмендегілер арқылы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -29912,121 +26988,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оның</w:t>
-[...69 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>оның ішінде төмендегілер арқылы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -30641,121 +27647,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оның</w:t>
-[...69 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>оның ішінде төмендегілер арқылы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -31370,121 +28306,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оның</w:t>
-[...69 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>оның ішінде төмендегілер арқылы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -32099,121 +28965,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оның</w:t>
-[...69 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>оның ішінде төмендегілер арқылы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -33435,311 +30231,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қарыз</w:t>
-[...259 lines deleted...]
-              <w:t>тартуы</w:t>
+              <w:t>қарыз алушының берген өтінішінен бас тартуы, оның қаржылық және әлеуметтік жағдайын растайтын құжаттарды ұсынудан бас тартуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -34621,102 +31157,134 @@
               </w:rPr>
               <w:t>жинауға арналған нысанға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z256" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды толтыру бойынша түсіндірме</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
     <w:bookmarkStart w:name="z257" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Өтініш берушілердің банктік қарыз шартының, микрокредит беру туралы шарттың талаптарын өзгерту туралы өтініштерін қарау нәтижелері туралы есеп (индексі – Ф1, кезеңділігі – тоқсан сайын)</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өтініш берушілердің банктік қарыз шартының, микрокредит беру туралы шарттың талаптарын өзгерту туралы өтініштерін қарау нәтижелері туралы есеп (индексі – Ф1, кезеңділігі – тоқсан сайын)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z258" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      1-тарау. Жалпы ережелер</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымшада орыс тіліндегі мәтінге өзгеріс енгізіледі, қазақ тілінде өзгеріссіз қалады – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 24.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 105 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z258" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
     <w:bookmarkStart w:name="z259" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсіндірмеде "Өтініш берушілердің банктік қарыз шартының, микрокредит беру туралы шарттың талаптарын өзгерту туралы өтініштерін қарау нәтижелері туралы есеп" әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
     <w:bookmarkStart w:name="z260" w:id="237"/>
     <w:p>
@@ -35411,55 +31979,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -35785,31 +32353,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>