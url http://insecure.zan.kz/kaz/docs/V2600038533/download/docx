--- v0 (2026-06-10)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="edacf6f" w14:textId="edacf6f">
+    <w:p w14:paraId="3b1a8eb" w14:textId="3b1a8eb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитеті және оның аумақтық органдарымен көрсетілетін мемлекеттік қызметтер қағидаларын бекіту туралы" Қазақстан Республикасы Бас Прокурорының 2020 жылғы 18 мамырдағы № 64 бұйрығына өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Бас Прокурорының 2026 жылғы 21 сәуірдегі № 65 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 23 сәуірде № 38533 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Бас Прокурорының 2026 жылғы 21 сәуірдегі № 65 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 23 сәуірде № 38533 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
@@ -556,52 +556,92 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      "4. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге "цифрлық үкімет" веб-порталы (бұдан әрі – портал), ұялы байланыстың абоненттік құрылғысы арқылы не "Азаматтарға арналған үкімет "мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация) арқылы осы Қағидалардың 2-қосымшаға сәйкес "Соттылықтың болуы немесе болмауы туралы анықтама беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде (бұдан әрі – мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі) көрсетілген құжаттар қоса берілген осы Қағидалардың 1-қосымшаға сәйкес нысан бойынша соттылықтың болуы немесе болмауы туралы анықтама беру туралы өтініш береді.";</w:t>
+        <w:t xml:space="preserve">
+      "4. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге "цифрлық үкімет" веб-порталы (бұдан әрі – портал), цифрлық үкімет" мобильді қосымшасы арқылы не "Азаматтарға арналған үкімет "мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация) арқылы осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Соттылықтың болуы немесе болмауы туралы анықтама беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде (бұдан әрі – мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі) көрсетілген құжаттар қоса берілген осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша соттылықтың болуы немесе болмауы туралы анықтама беру туралы өтініш береді.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1009,3374 +1049,3560 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> үшінші бөлігі мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Мемлекеттік қызметті көрсетуге мәліметтер сұратылып отырған адамның келісімі (бас тартуы) сұрау салу келіп түскен кезден бастап 2 (екі) сағаттың ішінде оларға жіберіледі. Келісім алынған жағдайда, көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ-сын пайдалана отырып, ТО арқылы қалыптастырылған мемлекеттік көрсетілетін қызметтің нәтижесі үшінші тұлғаның "жеке кабинетіне" жіберіледі.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-тармақ мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "8. Көрсетілетін қызметті алушының тыңдауы бойынша мемлекеттік көрсетілетін қызмет композиттік тәсіл бойынша "Прокуратура органдарынан, тергеу және анықтау органдарынан шығатын ресми құжаттарға апостиль қою" мемлекеттік көрсетілетін қызметпен бірге осы бұйрыққа 2-қосымшаға (бұдан әрі – композиттік тәсіл бойынша қызмет) сәйкес көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидаларға 6-қосымшаға сәйкес апостилі бар соттылықтың болуы не болмауы туралы анықтаманы беру туралы өтініш портал арқылы не Мемлекеттік корпорация арқылы жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Прокуратура органдарынан, тергеу және анықтау органдарынан шығатын ресми құжаттарға апостиль қою" мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушы ұсынған өтінішті және (немесе) мәліметтерді алған күннен бастап композиттік тәсіл бойынша көрсетілетін қызметтердің құрамына кіретін мемлекеттік қызметтер көрсетудің тәртібін реттейтін заңға тәуелді нормативтік құқықтық актілерге сәйкес мемлекеттік баж алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Прокуратура органдарынан, тергеу және анықтау органдарынан шығатын ресми құжаттарға апостиль қою" мемлекеттік көрсетілетін қызмет үшін мемлекеттік баж төлемі "цифрлық үкіметтің" төлем шлюзі (бұдан әрі - ЭҮЦШ) немесе екінші деңгейдегі банктер арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Портал арқылы композиттік тәсіл бойынша көрсетілетін қызметті алу үшін электрондық өтінім берілген жағдайда, көрсетілетін қызметті алушының қағаз нысанында композиттік тәсіл бойынша көрсетілетін қызметтің нәтижесін алу үшін порталда шетел мемлекетінің (композиттік тәсіл бойынша көрсетілетін қызметтің нәтижесін ұсыну елі) атауын және Мемлекеттік корпорация филиалын қосымша таңдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Композиттік тәсіл бойынша қызметті көрсету мерзімі – 10 (он) жұмыс күні, оның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Соттылықтың болуы не болмауы туралы анықтама дайындау-5 (бес) жұмыс күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Соттылықтың болуы не болмауы туралы анықтамаға апостиль қою – 5 (бес) жұмыс күні.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Композиттік тәсіл бойынша қызметті көрсету нәтижесі-апостиль мөртаңбаны қойылған қағаз нысанындағы соттылықтың болуы не болмауы тураы анықтама (бұдан әрі – апостилі бар анықтама) не оны көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Композиттік тәсіл бойынша көрсетілетін қызметті Мемлекеттік корпорация арқылы алған кезде, апостилі бар анықтаманы беру туралы өтініш беріледі. "Прокуратура органдарынан тергеу және анықтау орандарынан шығатын ресми құжаттарға апостиль қою" мемлекеттік қызметті алу үшін мемлекеттік бажды төлегені туралы түбіртек қосымша ұсынылады.";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8-тармақтың</w:t>
-[...31 lines deleted...]
-    <w:bookmarkEnd w:id="18"/>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "9. ТО немесе қорғалған байланыс арналарының жұмыс істеуінде техникалық істен шыққан, сондай-ақ хабарламаны жіберуге кедергі келтіретін басқа да мән-жайлар туындаған жағдайларда, цифрлық жүйелерді алып жүруге және цифрлық технологияларды (бұдан әрі – ЦТ) пайдалануға жауапты көрсетілетін қызметті берушінің уәкілетті бөлімшесі дереу техникалық ақаулар анықталған кезден бастап 1 (бір) сағаттан кешіктірмей олардың пайда болу себептерін анықтау және жою үшін шаралар қабылдайды (жұмыс күндері сағат 9:00-ден 18:30-ға дейін).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z32" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарламаларды жіберуді 1 (бір) сағаттан артық кешіктіруге әкеп соқтыратын әрбір жағдайды көрсетілетін қызметті берушінің уәкілетті бөлімшесінің цифрлық жүйелерді алып жүруге және ЦТ-ны пайдалануға жауапты орындаушысы арнайы журналда белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z33" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Көрсетілетін қызметті беруші Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағының 11) тармақшасына сәйкес цифрландыру саласындағы уәкілетті орган белгілеген тәртіпте мемлекеттік қызметті көрсету кезеңі туралы деректерді мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z34" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "цифрлық үкіметтің" цифрлық инфрақұрылымының операторына, Мемлекеттік корпорацияға және Бірыңғай байланыс орталығына жібереді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>9</w:t>
-[...72 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="21"/>
+        <w:t>11-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алтыншы бөлігі мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Мемлекеттік корпорация жұмыскерлерінің қызмет көрсету кезіндегі әрекеттеріне (әрекетсіздігіне) шағым оның басшысының атына не цифрландыру саласындағы уәкілетті органға беріледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z37" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. Көрсетілетін қызметті беруші Заңның </w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
+      Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-1-қосымшамен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген "Прокуратура органдарынан, тергеу және анықтау органдарынан шығатын ресми құжаттарға апостиль қою" мемлекеттік қызметті көрсету </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Қағидалар):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>11-тармақтың</w:t>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Осы "Прокуратура органдарынан, тергеу және анықтау органдарынан шығатын ресми құжаттарға апостиль қою" мемлекеттік қызметті көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" (бұдан әрі – Заң) Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және мемлекеттік қызметті көрсету тәртібін айқындайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігі мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Жеке басты куәландыратын құжаттар туралы мәліметтерді Мемлекеттік корпорацияның қызметкері "цифрлық үкімет" шлюзі (бұдан әрі – ЦҮШ) арқылы тиісті мемлекеттік цифрлық жүйелерден алады. Цифрлық жүйелерде тиісті мәліметтер болмаған кезде, құжаттардың электрондық көшірмелерін жасайды, кейін түпнұсқаларды көрсетілетін қызметті алушыға қайтарады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші және екінші бөлігі мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6. Көрсетілетін қызметті беруші құжаттар келіп түскен күні көрсетілетін қызметті алушының анықтама деректерін осы Қағидалардың 4-қосымшасына сәйкес нысан бойынша апостиль қойылған құжаттарды есепке алу журналында және мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйеде тіркейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z50" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші 3 (үш) жұмыс күні ішінде цифрлық жүйелер және картотека бойынша көрсетілетін қызметті алушының құжаттарын, ресми құжаттың түпнұсқалығын тексереді (өңдейді).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "7. Көрсетілетін қызметті беруші Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағының 11) тармақшасына сәйкес цифрландыру саласындағы уәкілетті орган белгілеген тәртіпте мемлекеттік қызметті көрсету кезеңі туралы деректерді мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z53" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "цифрлық үкіметтің" цифрлық инфрақұрылымының операторына, Мемлекеттік корпорацияға және Бірыңғай байланыс орталығына жібереді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алтыншы бөлігі мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:bookmarkStart w:name="z55" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Мемлекеттік корпорация жұмыскерлерінің қызмет көрсету кезіндегі әрекеттеріне (әрекетсіздігіне) шағым оның басшысының атына не цифрландыру саласындағы уәкілетті органға беріледі.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z56" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-қосымшаға</w:t>
+        <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z38" w:id="25"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z57" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-қосымшаға</w:t>
+        <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z58" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3-қосымшаға</w:t>
+        <w:t>9-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z59" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген "Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитеті мен оның аумақтық органдары архивтерінің шегінде архивтік анықтамаларды және/немесе архивтік құжаттардың көшірмелерін беру" мемлекеттік қызметті көрсету </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Қағидалар):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Осы "Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитеті мен оның аумақтық органдары архивтерінің шегінде архивтік анықтамаларды және/немесе архивтік құжаттардың көшірмелерін беру" мемлекеттік қызметті көрсету қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Заңының (бұдан әрі – Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және мемлекеттік қызметті көрсетудің тәртібін айқындайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге "цифрлық үкімет" веб-порталы (бұдан әрі – портал), "цифрлық үкімет" мобильді қосымшасы арқылы не "Азаматтарға арналған үкімет "мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация) арқылы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде көрсетілген құжаттарды қоса бере отырып, осы Қағидалардың 1-қосымшаға сәйкес нысан бойынша "Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің және оның аумақтық органдарының архивтері шегінде архивтік анықтамаларды және/немесе архивтік құжаттардың көшірмелерін беру" (бұдан әрі – мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі) осы Қағидаларға 2-қосымшаға сәйкес өтініш береді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші және үшінші бөлігі мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Жеке басты куәландыратын құжаттар туралы мәліметтерді Мемлекеттік корпорацияның қызметкері "цифрлық үкімет" шлюзі (бұдан әрі – ЦҮШ) арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z66" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелерде тиісті мәліметтер болмаған кезде Мемлекеттік корпорацияның қызметкері құжаттардың цифрлық көшірмелерін жасайды, кейін түпнұсқаларды көрсетілетін қызметті алушыға қайтарады және құжаттарды қабылдаған күні ЭЦҚ-мен куәландырылған (қол қойылған) электрондық құжат нысанындағы өтінішті (көрсетілетін қызметті алушының сұрау салуы) ЦҮШ арқылы көрсетілетін қызметті берушінің "Талдау орталығы" цифрлық жүйесіне (бұдан әрі – ТО) жібереді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6. Көрсетілетін қызметті алушы 1940 жылдың 1 қаңтарында он алты жасқа толмаған адамға сұрау салу жіберген кезде, сұрау салынған адамның ата-анасының деректерін көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z69" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттар топтамасы Мемлекеттік көрсетілетін қызмет қызмет көрсетуге қойылатын негізгі талаптар тізбесінің талаптарына сәйкес келген кезде көрсетілетін қызметті беруші 8 (сегіз) жұмыс күні ішінде арнайы қоныс аударуға жіберілген адамдарды есепке алатын автоматтандырылмаған (қағаз жүзіндегі) картотекада, сондай-ақ көрсетілетін қызметті берушінің ТО-да сұрау салынған ақпаратқа іздеу жүргізуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z70" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші 1 (бір) жұмыс күні ішінде сұрау салынған мәліметтерді анықтаған кезде Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитеті мен оның аумақтық органдары архивтерінің шегінде архивтік анықтамалар және/немесе архивтік құжаттардың көшірмелерін (бұдан әрі – архивтік анықтама) осы Қағидаларға 4-қосымшаға сәйкес цифрлық құжат нысанында немесе қағаз жеткізгіште қалыптастырады осы Қағидаларға 5-қосымшаға сәйкес көрсетілетін қызметті алушы мемлекеттік қызметті ұсынудың таңдалған әдісіне сәйкес жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z71" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер бар болған жағдайда, көрсетілетін қызметті беруші көрсетілетін қызметті алушыны мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z72" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік көрсетілетін қызмет мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау көрсетілетін қызметті алушы хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z73" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші көрсетілетін қызметті алушыға архивтік анықтаманы не бас тарту туралы дәлелді жауапты мемлекеттік көрсетілетін қызметтерге жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z74" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы портал арқылы жүгінген кезде мемлекеттік қызметке көрсетілетін сұрау салуды қарау мәртебесі, ал нәтиже қағаз нысанда ресімделген жағдайда нәтижені алатын жердің орны және күні көрсетілген ақпарат "жеке кабинетке" жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z75" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету нәтижесі не мемлекеттік қызметті көрсетуден дәлелді бас тарту порталға жіберіледі және көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ қойылған цифрлық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетінде" сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z76" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың 5-қосымшасына сәйкес қағаз нысанында нәтижені ресімдеген жағдайда, көрсетілетін қызметті беруші оны көрсетілетін қызметті алушы таңдаған Мемлекеттік корпорацияның филиалына мемлекеттік қызметті көрсетудің мерзімі өткенге дейін бір тәуліктен кешіктірмей жеткізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z77" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нәтижені қағаз нысанда беру көрсетілетін қызметті алушы жеке басын куәландыратын құжатты немесе цифрлық құжаттар сервисінен цифрлық құжатты не оның өкілі нотариалды куәландырылған сенімхатты және жеке басын куәландыратын құжатты көрсеткен кезде жүзеге асырылады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "8. ТО немесе байланыс арналарының жұмыс істеуінде техникалық істен шыққан, сондай-ақ хабарламаны жіберуге кедергі келтіретін басқа да мән-жайлар туындаған жағдайларда, цифрлық жүйелерді алып жүруге және цифрлық технологияларды (бұдан әрі – ЦТ) пайдалануға жауапты көрсетілетін қызметті берушінің уәкілетті бөлімшесі дереу техникалық ақаулар анықталған кезден бастап 1 (бір) сағаттан кешіктірмей олардың пайда болу себептерін анықтау және жою үшін шаралар қабылдайды (жұмыс күндері сағат 9:00-ден 18:30-ға дейін).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z80" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарламаларды жіберуді 1 (бір) сағаттан артық кешіктіруге әкеп соқтыратын әрбір жағдайды көрсетілетін қызметті берушінің уәкілетті бөлімшесінің цифрлық жүйелерді алып жүруге және ЦТ-ны пайдалануға жауапты орындаушысы арнайы журналда белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z81" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Көрсетілетін қызметті беруші Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағының 11) тармақшасына сәйкес цифрландыру саласындағы уәкілетті орган белгілеген тәртіпте мемлекеттік қызметті көрсету кезеңі туралы деректерді мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z82" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "цифрлық үкіметтің" цифрлық инфрақұрылымының операторына, Мемлекеттік корпорацияға және Бірыңғай байланыс орталығына жібереді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алтыншы бөлігі мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Мемлекеттік корпорация жұмыскерлерінің қызмет көрсету кезіндегі әрекеттеріне (әрекетсіздігіне) шағым оның басшысының атына не цифрландыру саласындағы уәкілетті органға беріледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z85" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>1-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z86" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z87" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z88" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>4-қосымша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4-қосымшаға</w:t>
+        <w:t>13-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z89" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5-қосымшаға</w:t>
+        <w:t>14-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4-1-қосымшамен</w:t>
+        <w:t>5-қосымшамен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> толықтырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z90" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген "Адамның сыбайлас жемқорлық қылмыс жасағаны туралы мәліметтер беру" мемлекеттік қызметті көрсету </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Қағидалар):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Осы "Адамның сыбайлас жемқорлық қылмыс жасағаны туралы мәліметтер беру" мемлекеттік қызметті көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және мемлекеттік қызметті көрсетудің тәртібін айқындайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге адамның сыбайлас жемқорлық қылмыс жасағаны туралы мәліметтер беру туралы сұрау салуды осы Қағидалардың 1-қосымшасына Осы Қағидаларға 2-қосымшасына сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің (бұдан әрі – мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі) ережелеріне сәйкес нысан бойынша "цифрлық үкімет" веб-порталы (бұдан әрі – портал), "цифрлық үкімет" мобильді қосымшасы арқылы береді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6. Сұрау салуды өңдеуді көрсетілетін қызметті беруші сұрау салудың "Талдау орталығы" цифрлық жүйесіне (бұдан әрі – ТО) келіп түскен кезден бастап жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z97" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТО-да көрсетілетін қызметті алушының сауалнамалық деректерінің ТО-ның тексеру сәйкестендірушісі бойынша сәйкестіктері болмаған кезде сұрау салуға осы Қағидалардың 3-қосымшасына сәйкес нысан бойынша адамның сыбайлас жемқорлық қылмыс жасағаны туралы мәліметтердің жоқтығы туралы жауап цифрлық құжат түрінде 10 (он) минут ішінде жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z98" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТО-да көрсетілетін қызметті алушының сауалнамалық деректерінің ТО-ның тексеру сәйкестендіргіші бойынша сәйкес келуі анықталған кезде көрсетілетін қызметті беруші 4 (төрт) жұмыс күні ішінде ТО-ның деректері тексеріледі (өңделеді), одан кейін көрсетілетін қызметті алушыға сұрау салуға жауап 5 (бес) жұмыс күні ішінде жіберілетіні туралы хабарланатын аралық жауапты бір уақытта жібере отырып, 1 (бір) жұмыс күні ішінде көрсетілетін қызметті берушінің уәкілетті адамының электрондық цифрлық қолтаңбасын (бұдан әрі – ЭЦҚ) пайдалана отырып, электрондық құжат нысанында мемлекеттік қызметті көрсетудің нәтижесі ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z99" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұлғаның жасаған қылмысын сыбайлас жемқорлық қылмыс санатына жатқызу турғасынан қосымша анықтау тексеруін жүргізілген жағдайда, көрсетілетін қызметті алушыға 4 (төрт) жұмыс күні ішінде осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша аралық жауап жіберіледі, онда хабарламаны алған сәттен бастап 20 (жиырма) жұмыс күні өткеннен кейін көрсетілетін қызметті алушының қайтадан жүгінуінің қажеттілігі туралы хабарланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z100" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәліметтер мемлекеттік қызметті көрсету кезінде адамның сыбайлас жемқорлық қылмыс жасағаны туралы Комитетте және оның аумақтық органдарында беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z101" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету нәтижесін беру кезінде сотталғандықты өтеген немесе алып тастаған есепке алынбайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z102" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәліметтер тексерілген күнгі жағдай бойынша өтініш берілген аймаққа қарамастан беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z103" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетудің нәтижесі порталға жіберіледі және көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-мен қол қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетінде" сақталады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> үшінші бөлігі мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z105" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Мемлекеттік қызметті көрсетуге мәліметтер сұратылып отырған адамның келісімі (бас тартуы) сұрау салу келіп түскен кезден бастап 2 (екі) сағаттың ішінде жіберіледі. Келісім алынған кезде көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-сын пайдалана отырып, ТО арқылы қалыптастырылған мемлекеттік көрсетілетін қызметтің нәтижесі үшінші тұлғаның "жеке кабинетіне" жіберіледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "8. ТО немесе байланыс арналарының жұмыс істеуінде техникалық істен шыққан, сондай-ақ хабарламаны жіберуге кедергі келтіретін басқа да мән-жайлар туындаған жағдайларда, цифрлық жүйелерді алып жүруге және цифрлық технологияларды (бұдан әрі – ЦТ) пайдалануға жауапты көрсетілетін қызметті берушінің уәкілетті бөлімшесі дереу техникалық ақаулар анықталған кезден бастап 1 (бір) сағаттан кешіктірмей олардың пайда болу себептерін анықтау және жою үшін шаралар қабылдайды (жұмыс күндері сағат 9:00-ден 18:30-ға дейін).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z108" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарламаларды жіберуді 1 (бір) сағаттан артық кешіктіруге әкеп соқтыратын әрбір жағдайды көрсетілетін қызметті берушінің уәкілетті бөлімшесінің цифрлық жүйелерді алып жүруге және ЦТ-ны пайдалануға жауапты орындаушысы арнайы журналда тіркейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z109" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Көрсетілетін қызметті беруші Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағының 11) тармақшасына сәйкес цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметті көрсету кезеңі туралы деректерді мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z110" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "цифрлық үкіметтің" цифрлық инфрақұрылымының операторына, Мемлекеттік корпорацияға және Бірыңғай байланыс орталығына жібереді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z111" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-қосымша</w:t>
-[...558 lines deleted...]
-        </w:rPr>
         <w:t>1-қосымша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> осы бұйрыққа </w:t>
-[...1939 lines deleted...]
-    <w:bookmarkStart w:name="z111" w:id="82"/>
+        <w:t xml:space="preserve"> осы бұйрыққа 15-қосымшаға сәйкес жаңа редакцияда жазылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z112" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-қосымша</w:t>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z112" w:id="83"/>
+        <w:t>2-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы бұйрыққа 16-қосымшаға сәйкес жаңа редакцияда жазылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z113" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-қосымша</w:t>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z113" w:id="84"/>
+        <w:t>3-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы бұйрыққа 17-қосымшаларға сәйкес жаңа редакцияда жазылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z114" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3-қосымша</w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t>4-қосымша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы бұйрыққа 18-қосымшаға сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгеріс енгізілді – ҚР Бас Прокурорының 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z115" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитеті (бұдан әрі – Комитет) заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z116" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5881,50 +6107,88 @@
               </w:rPr>
               <w:t>қағидаларына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z145" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Соттылықтың болуы не болмауы туралы анықтама беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Бас Прокурорының 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6220,67 +6484,67 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін ұсыну тәсілдері (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z146" w:id="111"/>
+          <w:bookmarkStart w:name="z1331" w:id="111"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Мемлекеттік қызметті көрсету үшін құжаттарды қабылдау және беру: </w:t>
+              <w:t>
+Мемлекеттік қызметті көрсету үшін құжаттарды қабылдау және беру:</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="111"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6293,69 +6557,69 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) www.​egov.​kz "цифрлық үкімет" веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады;</w:t>
+              <w:t>2) www.egov.kz "цифрлық үкімет" веб-порталы (бұдан әрі – портал);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) Абаненттік ұялы байланыс құрылғысы.</w:t>
+3) "цифрлық үкімет" мобильді қосымшасы арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6388,72 +6652,72 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі және оның кіші түрлері (бар болса)</w:t>
+Мемлекеттік қызметті көрсету мерзімі және оның кіші түрлері (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z149" w:id="112"/>
+          <w:bookmarkStart w:name="z1334" w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) құжаттар топтамасын Мемлекеттік корпорацияға тапсырған күннен бастап, сондай-ақ порталға жүгінген кезде – 10 (он) минут;</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6510,181 +6774,69 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>облыс орталықтарында, республикалық маңызы бар қалаларда және астанада орналасқан Мемлекеттік корпорация филиалдарының бөлімдеріне жүгінген кезде – 5 (бес) жұмыс күні;</w:t>
+              <w:t>астанада, облыс орталықтарында, республикалық маңызы бар қалаларда орналасқан Мемлекеттік корпорация филиалдарының бөлімдеріне жүгінген кезде – 5 (бес) жұмыс күні;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...111 lines deleted...]
-Көрсетілетін қызметті алушыға қосымша анықтамалық тексеріс жүргізген жағдайда, 4 (төрт) жұмыс күні ішінде хабарламаны алған кезден бастап 20 (жиырма) жұмыс күні өткеннен кейін қайта жүгіну қажеттілігі туралы хабарланатын аралық жауап жолданады.</w:t>
+Мемлекеттік корпорация филиалдарының басқа бөлімдеріне жүгінген кезде – 10 (он) жұмыс күні;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6738,51 +6890,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету нысаны және оның кіші түрлері (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z157" w:id="113"/>
+          <w:bookmarkStart w:name="z1338" w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электрондық (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6800,52 +6952,52 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қағаз түрінде</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Композиттік қағидаты бойынша көрсетілетін</w:t>
+              <w:t xml:space="preserve">
+Композиттік тәсілмен көрсетілетін </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6899,51 +7051,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету нәтижесі және оның кіші түрлері (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z159" w:id="114"/>
+          <w:bookmarkStart w:name="z1340" w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Соттылықтың болуы не болмауы туралы анықтама беру" мемлекеттік қызметін көрсету қағидаларының 4 немесе 5-қосымшаларына сәйкес нысан бойынша соттылықтың болуы не болмауы туралы анықтама беру.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -7017,52 +7169,52 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мемлекеттік корпорация соттылықтың болуы не болмауы туралы анықтаманың қағаз нысанда 1 (бір) айдың ішінде сақталуын қамтамасыз етеді, кейін оны көрсетілетін қызметті берушіге 2 (екі) ай ішінде әрі қарай сақтау үшін береді. Көрсетілетін қызметті алушы 1 (бір) ай өткеннен кейін жүгінген кезде, Мемлекеттік корпорацияның сұрау салуы бойынша көрсетілетін қызметті беруші 1 (бір) жұмыс күні ішінде дайын құжаттарды көрсетілетін қызметті алушыға беру үшін Мемлекеттік корпорацияға жібереді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Көрсетілетін қызметті алушының арызын және оған қатысты қағаз нысандағы құжаттарды, сондай-ақ оны алу үшін көрсетілетін қызметті алушы 3 (үш) ай ішінде келмеген жағдайда қағаз нысандағы соттылықтың болуы не болмауы туралы анықтаманы көрсетілетін қызметті беруші оларды жеке номенклатуралық іске тігеді (қалыптастырады).</w:t>
+              <w:t xml:space="preserve">
+Көрсетілетін қызметті алушының арызын және оған қатысты қағаз нысандағы құжаттарды, сондай-ақ оны алу үшін көрсетілетін қызметті алушы 3 (үш) ай ішінде келмеген жағдайда қағаз нысандағы соттылықтың болуы не болмауы туралы анықтаманы көрсетілетін қызметті беруші оларды жеке номенклатуралық іске тігеді (қалыптастырады). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7229,51 +7381,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің, мемлекеттік корпорацияның және цифрландыру объектілерінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z163" w:id="115"/>
+          <w:bookmarkStart w:name="z1344" w:id="115"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) көрсетілетін қызметті беруші – Қазақстан Республикасының Еңбек </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7350,79 +7502,99 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс күні аяқталғаннан кейін, Кодекске сәйкес демалыс және мереке күндері жүгінген кезде, өтініштерді қабылдау және мемлекеттік қызметті көрсетудің нәтижелерін беру келесі жұмыс күні жүргізіледі);</w:t>
+              <w:t xml:space="preserve">3) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс күні аяқталғаннан кейін, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кодекске</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде, өтініштерді қабылдау және мемлекеттік қызметті көрсетудің нәтижелерін беру келесі жұмыс күні жүргізіледі);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4) Бірыңғай байланыс орталығы – күн сайын 9.00 до 21.00-ге дейін.</w:t>
+              <w:t>4) Бірыңғай байланыс орталығы – күн сайын 9.00 ден 21.00-ге дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -7578,116 +7750,96 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен тізбесі және оның кіші түрлері (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z171" w:id="116"/>
+          <w:bookmarkStart w:name="z1352" w:id="116"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Мемлекеттік корпорацияға:</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="116"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Соттылықтың болуы не болмауы туралы анықтама беру" мемлекеттік қызметін көрсету қағидаларының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес нысан бойынша соттылықтың болуы не болмауы туралы анықтама беру туралы арыз;</w:t>
+              <w:t>"Соттылықтың болуы не болмауы туралы анықтама беру" мемлекеттік қызметін көрсету қағидаларының 1-қосымшасына сәйкес нысан бойынша соттылықтың болуы не болмауы туралы анықтама беру туралы арыз;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -8068,96 +8220,96 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсетудің, оның ішінде Мемлекеттік корпорация арқылы мемлекеттік қызметті көрсетудің ерекшеліктерін ескере отырып, өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z180" w:id="117"/>
+          <w:bookmarkStart w:name="z1361" w:id="117"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қажет болған жағдайда, тұрмыс-тіршілігін шектейтін ағза функцияларында тұрақты ауытқумен денсаулығы бұзылған көрсетілетін қызметті алушыдан мемлекеттік қызметті көрсету үшін құжаттарды қабылдау Мемлекеттік корпорацияның қызметкерімен Бірыңғай байланыс орталығының 1414, 8 800 080 7777 телефонына жүгіну арқылы тұрғылықты мекенжайына барумен жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="117"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік көрсетілетін қызмет "бір өтініш" қағидаты бойынша "Прокуратура органдарынан, тергеу және анықтау органдарынан шығатын ресми құжаттарға апостиль қою" мемлекеттік көрсетілетін қызметпен жиынтықта көрсетілуі мүмкін.</w:t>
+              <w:t>Мемлекеттік көрсетілетін қызмет композиттік тәсілмен "Прокуратура органдарынан, тергеу және анықтау органдарынан шығатын ресми құжаттарға апостиль қою" мемлекеттік көрсетілетін қызметпен жиынтықта көрсетілуі мүмкін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -8225,69 +8377,69 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Цифрлық құжаттар сервисі мобильді қосымшада авторландырылған пайдаланушылар үшін қолжетімді.</w:t>
+              <w:t>Цифрлық құжаттар сервисі "цифрлық үкімет" мобильді қосымшасында авторландырылған пайдаланушылар үшін қолжетімді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық құжатты пайдалану үшін электрондық-цифрлық қолтаңбаны немесе бір реттік парольді пайдалана отырып, мобильді қосымшада авторландырудан өту, одан әрі "цифрлық құжаттар" бөліміне өтіп, қажетті құжатты таңдау қажет.</w:t>
+Цифрлық құжатты пайдалану үшін электрондық-цифрлық қолтаңбаны немесе бір реттік парольді пайдалана отырып, "цифрлық үкімет" мобильді қосымшасында авторландырудан өту, одан әрі "цифрлық құжаттар" бөліміне өтіп, қажетті құжатты таңдау қажет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9350,50 +9502,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттік қызметті көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына 4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда – ҚР Бас Прокурорының 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z213" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нысан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
     <w:bookmarkStart w:name="z214" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -9587,434 +9777,492 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z223" w:id="150"/>
+          <w:bookmarkStart w:name="z1367" w:id="150"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>НАЗАР АУДАРЫҢЫЗ!!!</w:t>
+ </w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="150"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkStart w:name="z225" w:id="151"/>
+НАЗАР АУДАРЫҢЫЗ!!!</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
-[...8 lines deleted...]
-          <w:bookmarkStart w:name="z226" w:id="152"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қазақстан Республикасы Бас прокуратурасы Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің мәліметтері Қазақстан Республикасының заңнамасына сәйкес пайдаланылады. </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
-[...8 lines deleted...]
-          <w:bookmarkStart w:name="z227" w:id="153"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Осы анықтамада көрсетілген мәліметтер қылмыстық істер бойынша процестік шешімді қабылдау кезінде, мемлекеттік функцияларды орындауға уәкілетті тұлғаларға және оларға теңестірілген тұлғаларға қатысты арнайы тексерулер жүргізу кезінде, сондай-ақ Қазақстан Республикасының заңдарымен көзделген оларды қылмыстық жауаптылыққа тартумен байланысты шектеулер қойылған адамдарға қатысты қолдануға жатпайды.</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="153"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ВНИМАНИЕ!!!</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
-[...4 lines deleted...]
-              <w:t>Указанные в настоящей справке сведения не подлежат использованию при принятии процессуальных решений по уголовным делам, при производстве специальных проверок в отношении лиц, уполномоченных на выполнение государственных функций, и лиц, приравненных к ним, а также в отношении лиц, подпадающих под ограничения, связанные с привлечением их к уголовной ответственности, предусмотренные законодательными актами.</w:t>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сведения Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан используются в соответствии с законодательством Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Указанные в настоящей справке сведения не подлежат использованию при принятии процессуальных решений по уголовным делам, при производстве специальных проверок в отношении лиц, уполномоченных на выполнение государственных функций, и лиц, приравненных к ним, а также в отношении лиц, подпадающих под ограничения, связанные с привлечением их к уголовной ответственности, предусмотренные законами Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z228" w:id="154"/>
-[...15 lines deleted...]
-      Осы құжат Қазақстан Республикасы Цифрлық кодексінің 62-бабының 2-тармағына сәйкес қағаз жеткізгіштегі құжатқа тең.</w:t>
+    <w:bookmarkStart w:name="z1374" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы құжат Қазақстан Республикасы Цифрлық кодексінің 62-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қағаз жеткізгіштегі құжатқа тең.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z1375" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласно пункту 2 статьи 62 Цифрового кодекса Республики Казахстан данный документ равнозначен документу на бумажном носителе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z1376" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық құжаттың түпнұсқалығын Сіз egov.kz сайтынан, сондай-ақ "цифрлық үкімет" веб-порталының мобильді қосымшасы арқылы тексере аласыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z1377" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверить подлинность цифрового документа Вы можете на egov.kz, а также посредством мобильного приложения веб-портала "цифрового правительства".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z229" w:id="155"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z232" w:id="158"/>
+    <w:bookmarkStart w:name="z1378" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="901700"/>
+            <wp:extent cx="7810500" cy="914400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="901700"/>
+                      <a:ext cx="7810500" cy="914400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="160"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1379" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       штрих-код ақпараттық жүйесінен алынған жəне Қазақстан Республикасы Бас прокуратурасы Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің құрылымдық бөлімшесі бастығының электрондық цифрлық қолтаңбасымен қол қойылған деректерді қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z1380" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      штрих-код содержит данные, полученные из цифровой системы и подписанный электронной цифровой подписью начальника структурного подразделения Комитета по правовой статистике и специальным учетам Генеральной прокуратуры</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10158,584 +10406,584 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z236" w:id="161"/>
+    <w:bookmarkStart w:name="z236" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нысан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z237" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ҚАЗАҚСТАН РЕСПУБЛИКАСЫ БАС ПРОКУРАТУРАСЫНЫҢ ҚҰҚЫҚТЫҚ СТАТИСТИКА ЖӘНЕ АРНАЙЫ ЕСЕПКЕ АЛУ ЖӨНІНДЕГІ КОМИТЕТІ КОМИТЕТ ПО ПРАВОВОЙ СТАТИСТИКЕ И СПЕЦИАЛЬНЫМ УЧЕТАМ ГЕНЕРАЛЬНОЙ ПРОКУРАТУРЫ РЕСПУБЛИКИ КАЗАХСТАН Хабарлама Уведомление</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z238" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z239" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған кезде) / фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z237" w:id="162"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> ҚАЗАҚСТАН РЕСПУБЛИКАСЫ БАС ПРОКУРАТУРАСЫНЫҢ ҚҰҚЫҚТЫҚ СТАТИСТИКА ЖӘНЕ АРНАЙЫ ЕСЕПКЕ АЛУ ЖӨНІНДЕГІ КОМИТЕТІ КОМИТЕТ ПО ПРАВОВОЙ СТАТИСТИКЕ И СПЕЦИАЛЬНЫМ УЧЕТАМ ГЕНЕРАЛЬНОЙ ПРОКУРАТУРЫ РЕСПУБЛИКИ КАЗАХСТАН Хабарлама Уведомление</w:t>
+    <w:bookmarkStart w:name="z240" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z238" w:id="163"/>
-[...15 lines deleted...]
-      ____________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z241" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (туған күні /дата рождения)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z239" w:id="164"/>
-[...15 lines deleted...]
-      (тегі, аты, әкесінің аты (ол болған кезде) / фамилия, имя, отчество (при его наличии)</w:t>
+    <w:bookmarkStart w:name="z242" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z240" w:id="165"/>
-[...15 lines deleted...]
-      __________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z243" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (туған жері / место рождения)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z241" w:id="166"/>
-[...15 lines deleted...]
-      (туған күні /дата рождения)</w:t>
+    <w:bookmarkStart w:name="z244" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосымша анықтау тексерісі жүргізілуіне байланысты,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z242" w:id="167"/>
-[...15 lines deleted...]
-      _________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z245" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________ сәйкес, осы хабарламаны алған күннен бастап</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z243" w:id="168"/>
-[...15 lines deleted...]
-      (туған жері / место рождения)</w:t>
+    <w:bookmarkStart w:name="z246" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20 (жиырма) жұмыс күні өткен соң Сізге қайта жүгіну қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z244" w:id="169"/>
-[...15 lines deleted...]
-      Қосымша анықтау тексерісі жүргізілуіне байланысты,</w:t>
+    <w:bookmarkStart w:name="z247" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В связи с проведением дополнительной установочной проверки, ввиду</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z245" w:id="170"/>
-[...15 lines deleted...]
-      _____________________________ сәйкес, осы хабарламаны алған күннен бастап</w:t>
+    <w:bookmarkStart w:name="z248" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________, Вам необходимо обратиться повторно по истечении</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z246" w:id="171"/>
-[...15 lines deleted...]
-      20 (жиырма) жұмыс күні өткен соң Сізге қайта жүгіну қажет.</w:t>
+    <w:bookmarkStart w:name="z249" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20 (двадцати) рабочих дней с момента получения настоящего уведомления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z247" w:id="172"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="174"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z250" w:id="175"/>
+          <w:bookmarkStart w:name="z250" w:id="172"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 НАЗАР АУДАРЫҢЫЗ!!!</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="175"/>
+          <w:bookmarkEnd w:id="172"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы Бас прокуратурасы Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің мәліметтері Қазақстан Республикасының қолданыстағы заңнамасына сәйкес пайдаланылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:bookmarkStart w:name="z252" w:id="176"/>
+          <w:bookmarkStart w:name="z252" w:id="173"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ВНИМАНИЕ!!!</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="176"/>
+          <w:bookmarkEnd w:id="173"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан используются в соответствии с законодательством Республики Казахстан.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z253" w:id="177"/>
+    <w:bookmarkStart w:name="z253" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы құжат Қазақстан Республикасы Цифрлық кодексінің 62-бабының 2-тармағына сәйкес қағаз жеткізгіштегі құжатқа тең.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z254" w:id="178"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z254" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Согласно пункту 2 статьи 62 Цифрового кодекса Республики Казахстан данный документ равнозначен документу на бумажном носителе. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z255" w:id="179"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z255" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық құжаттың түпнұсқалығын Сіз egov.kz сайтынан, сондай-ақ "цифрлық үкімет" веб-порталының мобильді қосымшасы арқылы тексере аласыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z256" w:id="180"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z256" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проверить подлинность электронного документа Вы можете на egov.kz, а также посредством мобильного приложения веб-портала "цифрового правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z257" w:id="181"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z257" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="927100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -10757,90 +11005,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z258" w:id="182"/>
+    <w:bookmarkStart w:name="z258" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       штрих-код автоматтандырылған цифрлық жүйесінен алынған жəне Қазақстан Республикасы Бас прокуратурасы Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің құрылымдық бөлімшесі бастығының электрондық-цифрлық қолтаңбасымен қол қойылған деректерді қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z259" w:id="183"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z259" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       штрих-код содержит данные, полученные из автоматизированной цифровой системы и подписанный электронно-цифровой подписью начальника структурного подразделения Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="180"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11322,448 +11570,448 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>байланыс телефоны: ___</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z261" w:id="184"/>
+    <w:bookmarkStart w:name="z261" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Апостилі бар соттылықтың болуы не болмауы туралы анықтама беру туралы арыз</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z262" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сізден апостилі бар соттылықтың болуы не болмауы туралы анықтаманы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z263" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z264" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z262" w:id="185"/>
-[...15 lines deleted...]
-      Сізден апостилі бар соттылықтың болуы не болмауы туралы анықтаманы</w:t>
+    <w:bookmarkStart w:name="z265" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z263" w:id="186"/>
-[...15 lines deleted...]
-      ___________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z266" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған кезде), туған күні (күні, айы, жылы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z264" w:id="187"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z267" w:id="190"/>
+    <w:bookmarkStart w:name="z267" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (қажеттілік болған кезде олар ауыстырылған жағдайда, бұрынғы анықтамалық </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z268" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      деректерді де көрсету қажет)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z269" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      одан әрі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z270" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z268" w:id="191"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z271" w:id="194"/>
+    <w:bookmarkStart w:name="z271" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________ құзыретті органына ұсыну үшін беруіңізді сұраймын. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z272" w:id="195"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z272" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (шет ел мемлекетінің атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z273" w:id="196"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z273" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы арызға апостиль қою үшін мемлекеттік бажды төлеу туралы түбіртек қоса </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z274" w:id="197"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z274" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       беріледі (әрбір құжатқа). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z275" w:id="198"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z275" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтердің </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z276" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пайдаланылуына келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z277" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z278" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z276" w:id="199"/>
-[...15 lines deleted...]
-      пайдаланылуына келісемін.</w:t>
+    <w:bookmarkStart w:name="z279" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (көрсетілетін қызметті алушының тегі, аты, әкесінің аты (ол болған кезде) қолы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z277" w:id="200"/>
-[...15 lines deleted...]
-      ___________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z280" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20_____ жылғы "__" ____________.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z278" w:id="201"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="203"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11926,810 +12174,810 @@
               <w:t>мемлекеттік қызметті көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z282" w:id="204"/>
+      <w:bookmarkStart w:name="z282" w:id="201"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Бас</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>прокуратурасының Құқықтық</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статистика және арнайы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>есепке алу жөніндегі комитетінің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(өңірдің атауын көрсету керек)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бойынша аумақтық органының</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бастығына көрсетілетін қызметті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алушы _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған кезде)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алушының өкілі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>болған кезде)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жеке куәліктің (паспорттың) деректері,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>құжаттың №__________________ ж.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Берілген _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жеке сәйкестендіру нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(бизнес-сәйкестендiру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нөмiрi): _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тұрғылықты мекенжайы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>байланыс телефоны: ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z283" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Прокуратура органдарынан, тергеу және анықтау органдарынан шығатын ресми құжаттарға апостиль қоюға арыз</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z284" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Маған _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z285" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:p>
-[...421 lines deleted...]
-        <w:t xml:space="preserve"> Прокуратура органдарынан, тергеу және анықтау органдарынан шығатын ресми құжаттарға апостиль қоюға арыз</w:t>
+    <w:bookmarkStart w:name="z286" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған кезде), туған күні (күні, айы, жылы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z284" w:id="206"/>
-[...15 lines deleted...]
-      Маған _________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z287" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z285" w:id="207"/>
-[...15 lines deleted...]
-      _______________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z288" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қажеттілік болған кезде олар ауыстырылған жағдайда, бұрынғы анықтамалық</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z286" w:id="208"/>
-[...15 lines deleted...]
-      (тегі, аты, әкесінің аты (ол болған кезде), туған күні (күні, айы, жылы)</w:t>
+    <w:bookmarkStart w:name="z289" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      деректерді де көрсету қажет)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z287" w:id="209"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z290" w:id="212"/>
+    <w:bookmarkStart w:name="z290" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Прокуратура органдарынан, тергеу және анықтау органдарынан шығатын ресми </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z291" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құжаттарға апостиль қою" мемлекеттік көрсетілетін қызметті _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z292" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z293" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (шет ел мемлекетінің атауы)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z291" w:id="213"/>
-[...15 lines deleted...]
-      құжаттарға апостиль қою" мемлекеттік көрсетілетін қызметті _________________</w:t>
+    <w:bookmarkStart w:name="z294" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құзыретті органына одан әрі ұсыну үшін беруді сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z292" w:id="214"/>
+    <w:bookmarkStart w:name="z295" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтердің</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z296" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пайдаланылуына келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z297" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z295" w:id="217"/>
-[...15 lines deleted...]
-      Цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтердің</w:t>
+    <w:bookmarkStart w:name="z298" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (көрсетілетін қызметті алушының тегі, аты, әкесінің аты (ол болған кезде) қолы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z296" w:id="218"/>
-[...15 lines deleted...]
-      пайдаланылуына келісемін.</w:t>
+    <w:bookmarkStart w:name="z299" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20_____ жылғы "__" ____________.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z297" w:id="219"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="221"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12886,68 +13134,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттік қызметті көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z301" w:id="222"/>
+    <w:bookmarkStart w:name="z301" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Прокуратура органдарынан, тергеу және анықтау органдарынан шығатын ресми құжаттарға апостиль қою" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Бас Прокурорының 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -12960,51 +13246,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13073,51 +13359,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13186,51 +13472,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13243,155 +13529,183 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін ұсыну тәсілдері (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z302" w:id="223"/>
+          <w:bookmarkStart w:name="z1404" w:id="220"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...3 lines deleted...]
-          <w:bookmarkEnd w:id="223"/>
+              <w:t>
+Мемлекеттік қызметті көрсету үшін құжаттарды қабылдау және беру:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="220"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) www.​egov.​kz "цифрлық үкімет" веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) www.egov.kz "цифрлық үкімет" веб-порталы (бұдан әрі – портал);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) "цифрлық үкімет" мобильді қосымшасы арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13404,70 +13718,154 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету мерзімі және оның кіші түрлері (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z304" w:id="224"/>
+          <w:bookmarkStart w:name="z1407" w:id="221"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) құжаттар топтамасын облыс орталықтарында, республикалық маңызы бар қалаларда және астанада орналасқан Мемлекеттік корпорация филиалдарының бөлімдеріне тапсырған күннен бастап, сондай-ақ порталға жүгінген кезде – 8 (сегіз) жұмыс күні;</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="224"/>
+1) құжаттар топтамасын Мемлекеттік корпорацияға тапсырған күннен бастап, сондай-ақ порталға жүгінген кезде – 10 (он) минут;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="221"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша анықтамалық тексеріс жағдайында – 5 (бес) жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шет елге шыққан жағдайда:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>астанада, облыс орталықтарында, республикалық маңызы бар қалаларда орналасқан Мемлекеттік корпорация филиалдарының бөлімдеріне жүгінген кезде – 5 (бес) жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13564,51 +13962,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13621,155 +14019,155 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету нысаны және оның кіші түрлері (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z308" w:id="225"/>
+          <w:bookmarkStart w:name="z1414" w:id="222"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электрондық (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="225"/>
+          <w:bookmarkEnd w:id="222"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қағаз түрінде</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Композиттік қағидаты бойынша көрсетілетін</w:t>
+Композиттік тәсілмен көрсетілетін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13782,70 +14180,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету нәтижесі және оның кіші түрлері (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z310" w:id="226"/>
+          <w:bookmarkStart w:name="z1416" w:id="223"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Адамның қойылған қолының түпнұсқалығын және оның өкілеттігін куәландыратын, сондай-ақ осы құжат бекітілген мөр және мөртабанның түпнұсқалығын растайтын арнайы мөртабан – апостиль қойылған құжат не мемлекеттік қызметті көрсетуден бас тарту туралы уәжді жауап. Мемлекеттік корпорация соттылықтың болуы не болмауы туралы анықтаманың қағаз нысанда 1 (бір) айдың ішінде сақталуын қамтамасыз етеді, одан кейін оны көрсетілетін қызметті берушіге 2 (екі) ай ішінде одан әрі сақтау үшін береді. Көрсетілетін қызметті алушы 1 (бір) ай өткеннен кейін жүгінген кезде, Мемлекеттік корпорацияның сұрау салуы бойынша көрсетілетін қызметті беруші 1 (бір) жұмыс күні ішінде дайын құжаттарды көрсетілетін қызметті алушыға беру үшін Мемлекеттік корпорацияға жібереді.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="226"/>
+          <w:bookmarkEnd w:id="223"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының арызын және оған қатысты қағаз нысандағы құжаттарды, сондай-ақ оны алу үшін көрсетілетін қызметті алушы 3 (үш) ай ішінде келмеген жағдайда қағаз нысандағы соттылықтың болуы не болмауы туралы анықтаманы көрсетілетін қызметті беруші жеке номенклатуралық іске тігеді (қалыптастырады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -13858,51 +14256,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13915,90 +14313,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы заңнамасымен көзделген жағдайларда мемлекеттік қызметті және оның кіші түрлерін көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z311" w:id="227"/>
+          <w:bookmarkStart w:name="z1417" w:id="224"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Мемлекеттік қызметті көрсету үшін Қазақстан Республикасы Салық кодексінің </w:t>
-[...22 lines deleted...]
-          <w:bookmarkEnd w:id="227"/>
+Мемлекеттік қызметті көрсету үшін Қазақстан Республикасы Салық кодексінің 667-бабы 3-тармағының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) тармақшасына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес әрбір құжат үшін 0,5 айлық есептік көрсеткіш мөлшерінде мемлекеттік баж алынады.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="224"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14039,51 +14437,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14096,90 +14494,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің, мемлекеттік корпорацияның және цифрландыру объектілерінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z313" w:id="228"/>
+          <w:bookmarkStart w:name="z1419" w:id="225"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) көрсетілетін қызметті беруші – Қазақстан Республикасының Еңбек </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, сағат 13.00-ден 14.30-ға дейін түскі үзіліспен, дүйсенбі мен жұма аралығында белгіленген жұмыс кестесіне сәйкес сағат 9.00-ден 18.30-ға дейін;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="228"/>
+          <w:bookmarkEnd w:id="225"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14189,51 +14587,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3) Бірыңғай байланыс орталығы – күн сайын 9.00 до 21.00-ге дейін.</w:t>
+              <w:t>3) Бірыңғай байланыс орталығы – күн сайын 9.00 ден 21.00-ге дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -14360,51 +14758,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14417,90 +14815,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен тізбесі және оның кіші түрлері (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z320" w:id="229"/>
+          <w:bookmarkStart w:name="z1426" w:id="226"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...23 lines deleted...]
-          <w:bookmarkEnd w:id="229"/>
+              <w:t>
+"Прокуратура органдарынан, тергеу және анықтау органдарынан шығатын ресми құжаттарға апостиль қою" мемлекеттік қызметін көрсету қағидаларының 1-қосымшасына сәйкес нысан бойынша арыз;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="226"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14556,92 +14934,92 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттік бажды төлеу туралы түбіртек.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушілер, Мемлекеттік корпорация цифрлық құжаттарды порталда тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы ұсынылған құжат иесінің келісімі болған жағдайда, іске асырылған интеграция арқылы цифрлық құжаттар сервисінен бір реттік парольді беру арқылы немесе порталының хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы алады".</w:t>
+Көрсетілетін қызметті берушілер, Мемлекеттік корпорация цифрлық құжаттарды порталда тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы ұсынылған құжат иесінің келісімі болған жағдайда, іске асырылған интеграция арқылы цифрлық құжаттар сервисінен бір реттік парольді беру арқылы немесе порталының хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14654,70 +15032,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті көрсетуден және оның кіші түрлерінен (бар болса) бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z324" w:id="230"/>
+          <w:bookmarkStart w:name="z1430" w:id="227"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсетуден бас тартқан кезде көрсетілетін қызметті беруші бас тартудың мынадай:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="230"/>
+          <w:bookmarkEnd w:id="227"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14758,51 +15136,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
+11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14815,70 +15193,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсетудің, оның ішінде Мемлекеттік корпорация арқылы мемлекеттік қызметті көрсетудің ерекшеліктерін ескере отырып, өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z326" w:id="231"/>
+          <w:bookmarkStart w:name="z1432" w:id="228"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қажет болған жағдайда, тұрмыс-тіршілігін шектейтін ағза функцияларында тұрақты ауытқумен денсаулығы бұзылған көрсетілетін қызметті алушыдан мемлекеттік қызметті көрсету үшін құжаттарды қабылдау Мемлекеттік корпорацияның қызметкерімен Бірыңғай байланыс орталығының 1414, 8 800 080 7777 телефонына жүгіну арқылы тұрғылықты мекенжайына барумен жүзеге асырылады. Мемлекеттік көрсетілетін қызмет "бір өтініш" қағидаты бойынша "Соттылықтың болуы не болмауы туралы анықтама беру" мемлекеттік көрсетілетін қызметпен немесе "Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитеті мен оның аумақтық органдары архивтерінің шегінде архивтік анықтамаларды және/немесе архивтік құжаттардың көшірмелерін беру" мемлекеттік көрсетілетін қызметпен жиынтықта көрсетілуі мүмкін.</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="231"/>
+Қажет болған жағдайда, тұрмыс-тіршілігін шектейтін ағза функцияларында тұрақты ауытқумен денсаулығы бұзылған көрсетілетін қызметті алушыдан мемлекеттік қызметті көрсету үшін құжаттарды қабылдау Мемлекеттік корпорацияның қызметкерімен Бірыңғай байланыс орталығының 1414, 8 800 080 7777 телефонына жүгіну арқылы тұрғылықты мекенжайына барумен жүзеге асырылады. Мемлекеттік көрсетілетін қызмет композиттік тәсілмен "Соттылықтың болуы не болмауы туралы анықтама беру" мемлекеттік көрсетілетін қызметпен немесе "Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитеті мен оның аумақтық органдары архивтерінің шегінде архивтік анықтамаларды және/немесе архивтік құжаттардың көшірмелерін беру" мемлекеттік көрсетілетін қызметпен жиынтықта көрсетілуі мүмкін.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="228"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14888,69 +15266,69 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Цифрлық құжаттар сервисі мобильді қосымшада авторландырылған пайдаланушылар үшін қолжетімді.</w:t>
+              <w:t>Цифрлық құжаттар сервисі "цифрлық үкімет" мобильді қосымшасында авторландырылған пайдаланушылар үшін қолжетімді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық құжатты пайдалану үшін электрондық-цифрлық қолтаңбаны немесе бір реттік парольді пайдалана отырып, мобильді қосымшада авторландырудан өту, одан әрі "цифрлық құжаттар" бөліміне өтіп, қажетті құжатты таңдау қажет.</w:t>
+Цифрлық құжатты пайдалану үшін электрондық-цифрлық қолтаңбаны немесе бір реттік парольді пайдалана отырып, "цифрлық үкімет" мобильді қосымшасында авторландырудан өту, одан әрі "цифрлық құжаттар" бөліміне өтіп, қажетті құжатты таңдау қажет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -15118,64 +15496,64 @@
               <w:t>мемлекеттік қызметті көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына 3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z330" w:id="232"/>
+      <w:bookmarkStart w:name="z330" w:id="229"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkEnd w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15268,508 +15646,508 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(көрсетілетін қызметті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>алушының мекенжайы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z331" w:id="233"/>
+    <w:bookmarkStart w:name="z331" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Прокуратура органдарынан, тергеу және анықтау органдарынан шығатын ресми құжаттарға апостиль қоюдан бас тарту туралы қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z332" w:id="234"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z332" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z333" w:id="235"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z333" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағын басшылыққа ала отырып,</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z334" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Азаматтарға арналған үкімет" мемлекеттік корпорациясы филиалының №__ бөлімі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z335" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z336" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мекенжайды көрсету қажет)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z334" w:id="236"/>
-[...15 lines deleted...]
-      "Азаматтарға арналған үкімет" мемлекеттік корпорациясы филиалының №__ бөлімі</w:t>
+    <w:bookmarkStart w:name="z337" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік қызметті көрсетуге __________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z335" w:id="237"/>
-[...15 lines deleted...]
-      _______________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z338" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мемлекеттік көрсетілетін қызметтер тізіліміне сәйкес мемлекеттік көрсетілетін</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z336" w:id="238"/>
-[...15 lines deleted...]
-      (мекенжайды көрсету қажет)</w:t>
+    <w:bookmarkStart w:name="z339" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметтің атауы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z337" w:id="239"/>
-[...15 lines deleted...]
-      мемлекеттік қызметті көрсетуге __________________________________________</w:t>
+    <w:bookmarkStart w:name="z340" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құжаттарды Сіз мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z338" w:id="240"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z341" w:id="243"/>
+    <w:bookmarkStart w:name="z341" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       тізбесінде көзделген тізімге сәйкес құжаттардың толық емес топтамасын және </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z342" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (немесе) қолданылу мерзімі өткен құжаттарды, атап айтқанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z343" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ___________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z344" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ___________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z342" w:id="244"/>
-[...15 lines deleted...]
-      (немесе) қолданылу мерзімі өткен құжаттарды, атап айтқанда:</w:t>
+    <w:bookmarkStart w:name="z345" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z343" w:id="245"/>
-[...15 lines deleted...]
-      1) ___________________________________________________________;</w:t>
+    <w:bookmarkStart w:name="z346" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы қолхат әр тарап үшін бір-бірден, барлығы 2 (екі) данада жасалды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z344" w:id="246"/>
-[...15 lines deleted...]
-      2) ___________________________________________________________;</w:t>
+    <w:bookmarkStart w:name="z347" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Азаматтарға арналған үкімет" мемлекеттік корпорациясы қызметкерінің тегі, аты,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z345" w:id="247"/>
-[...15 lines deleted...]
-      3) _______________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z348" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әкесінің аты (болған жағдайда) ____________________  (қолы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z346" w:id="248"/>
-[...15 lines deleted...]
-      2. Осы қолхат әр тарап үшін бір-бірден, барлығы 2 (екі) данада жасалды.</w:t>
+    <w:bookmarkStart w:name="z349" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z347" w:id="249"/>
-[...15 lines deleted...]
-      3. "Азаматтарға арналған үкімет" мемлекеттік корпорациясы қызметкерінің тегі, аты,</w:t>
+    <w:bookmarkStart w:name="z350" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алдым: ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z348" w:id="250"/>
-[...15 lines deleted...]
-      әкесінің аты (болған жағдайда) ____________________  (қолы)</w:t>
+    <w:bookmarkStart w:name="z351" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (болған жағдайда)/көрсетілетін қызметті алушының қолы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z349" w:id="251"/>
-[...15 lines deleted...]
-      Телефоны _____________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z352" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "__" __________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z350" w:id="252"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="254"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15991,70 +16369,70 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметті көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z354" w:id="255"/>
+    <w:bookmarkStart w:name="z354" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkEnd w:id="252"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16445,828 +16823,828 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>__________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>байланыс телефоны: _______</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z356" w:id="256"/>
+    <w:bookmarkStart w:name="z356" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Архивтік анықтамаларды және/немесе архивтік құжаттардың көшірмелерін беру туралы арыз</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z357" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сізден маған, архивтік анықтама талап етілетін менің туыстарыма қатысты архивтік</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z358" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      анықтаманы, архивтік көшірмені немесе архивтік үзінді жазбаны беруіңізді сұраймын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z359" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z357" w:id="257"/>
-[...15 lines deleted...]
-      Сізден маған, архивтік анықтама талап етілетін менің туыстарыма қатысты архивтік</w:t>
+    <w:bookmarkStart w:name="z360" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z358" w:id="258"/>
-[...15 lines deleted...]
-      анықтаманы, архивтік көшірмені немесе архивтік үзінді жазбаны беруіңізді сұраймын:</w:t>
+    <w:bookmarkStart w:name="z361" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (туыстық дәрежесі, тегі, аты, әкесінің аты (ол болған кезде), ұлты)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z359" w:id="259"/>
-[...15 lines deleted...]
-      1.________________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z362" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z360" w:id="260"/>
+    <w:bookmarkStart w:name="z363" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z361" w:id="261"/>
-[...15 lines deleted...]
-      (туыстық дәрежесі, тегі, аты, әкесінің аты (ол болған кезде), ұлты)</w:t>
+    <w:bookmarkStart w:name="z364" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19____жылы, ______________ туған _______________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z362" w:id="262"/>
+    <w:bookmarkStart w:name="z365" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (туған жері, қоныс аударғанға дейін тұрғылықты жері)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z366" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________ (-дан, -ден, ...) қоныс аударды _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z367" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z365" w:id="265"/>
-[...15 lines deleted...]
-      (туған жері, қоныс аударғанға дейін тұрғылықты жері)</w:t>
+    <w:bookmarkStart w:name="z368" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ауыл, колхоз, совхоз, аудан, қала, облыс, өлке, республика көрсетіледі)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z366" w:id="266"/>
-[...15 lines deleted...]
-      ________________ (-дан, -ден, ...) қоныс аударды _____________________________</w:t>
+    <w:bookmarkStart w:name="z369" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      және 19___жылы ___________________________ (-қа, -ке,...) арнайы қонысқа келді</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z367" w:id="267"/>
-[...15 lines deleted...]
-      ________________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z370" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z368" w:id="268"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z371" w:id="271"/>
+    <w:bookmarkStart w:name="z371" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (арнайы қоныс аударуда болған ауыл, колхоз, совхоз, аудан, қала, облыс, өлке, </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z372" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      республика көрсетіледі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z373" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z374" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      және басқа да болуы мүмкін мәліметтер)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z372" w:id="272"/>
-[...15 lines deleted...]
-      республика көрсетіледі)</w:t>
+    <w:bookmarkStart w:name="z375" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2._______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z373" w:id="273"/>
+    <w:bookmarkStart w:name="z376" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (туыстық дәрежесі, тегі, аты, әкесінің аты (ол болған кезде), ұлты)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z377" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z375" w:id="275"/>
-[...15 lines deleted...]
-      2._______________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z378" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19____жылы,______________________________________________________туған</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z376" w:id="276"/>
-[...15 lines deleted...]
-      (туыстық дәрежесі, тегі, аты, әкесінің аты (ол болған кезде), ұлты)</w:t>
+    <w:bookmarkStart w:name="z379" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (туған   жері, қоныс аударғанға дейін тұрғылықты жері)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z377" w:id="277"/>
+    <w:bookmarkStart w:name="z380" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________(-дан, -ден, ...) қоныс аударды</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z381" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ауыл, колхоз, совхоз, аудан, қала, облыс, өлке, республика көрсетіледі) және</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z382" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19___жылы ___________ (-қа, -ке,...) арнайы _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z383" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z381" w:id="281"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z384" w:id="284"/>
+    <w:bookmarkStart w:name="z384" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (арнайы қоныс аударуда болған ауыл, колхоз, совхоз, аудан, қала, облыс, өлке,   </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z385" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      республика көрсетіледі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z386" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z387" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      және басқа да болуы мүмкін мәліметтер)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z385" w:id="285"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z388" w:id="288"/>
+    <w:bookmarkStart w:name="z388" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтердің </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z389" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пайдаланылуына келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z390" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________ ________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z391" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілетін қызметті алушының тегі, аты, әкесінің аты (ол болған кезде) қолы</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z389" w:id="289"/>
-[...15 lines deleted...]
-      пайдаланылуына келісемін.</w:t>
+    <w:bookmarkStart w:name="z392" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының телефон нөмірі:_____________.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z390" w:id="290"/>
-[...15 lines deleted...]
-      _______________________________________________________________ ________</w:t>
+    <w:bookmarkStart w:name="z393" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20_____ жылғы "__" ____________.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z391" w:id="291"/>
-[...15 lines deleted...]
-      көрсетілетін қызметті алушының тегі, аты, әкесінің аты (ол болған кезде) қолы</w:t>
+    <w:bookmarkStart w:name="z394" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескерту: тегі, аты, әкесінің аты (ол болған кезде), туған жылы және жері баспа әріптермен толтырылады, арызды толтыру кезінде міндетті түрде бұрынғы және өзгертілген сауалнамалық деректер көрсетілуге жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z392" w:id="292"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="294"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17488,68 +17866,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметті көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z396" w:id="295"/>
+    <w:bookmarkStart w:name="z396" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитеті мен оның аумақтық органдары архивтерінің шегінде архивтік анықтамаларды және/немесе архивтік құжаттардың көшірмелерін беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Бас Прокурорының 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -17562,51 +17978,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17675,51 +18091,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17788,51 +18204,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17845,155 +18261,183 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін ұсыну тәсілдері (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z397" w:id="296"/>
+          <w:bookmarkStart w:name="z1453" w:id="293"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...3 lines deleted...]
-          <w:bookmarkEnd w:id="296"/>
+              <w:t>
+Мемлекеттік қызметті көрсету үшін құжаттарды қабылдау және беру:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="293"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) www.​egov.​kz "цифрлық үкімет" веб-порталы.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) www.egov.kz "цифрлық үкімет" веб-порталы (бұдан әрі – портал); </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) "цифрлық үкімет" мобильді қосымшасы арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18006,96 +18450,96 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету мерзімі және оның кіші түрлері (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z399" w:id="297"/>
+          <w:bookmarkStart w:name="z1456" w:id="294"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) құжаттар топтамасын облыс орталықтарында, республикалық маңызы бар қалаларда және астанада орналасқан Мемлекеттік корпорация филиалдарының бөлімдеріне тапсырған күннен бастап, сондай-ақ порталға жүгінген кезде – 8 (сегіз) жұмыс күні;</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="297"/>
+1) құжаттар топтамасын астанада, облыс орталықтарында, республикалық маңызы бар қалаларда орналасқан Мемлекеттік корпорация филиалдарының бөлімдеріне тапсырған күннен бастап, сондай-ақ порталға жүгінген кезде – 8 (сегіз) жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="294"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік корпорация филиалдарының басқа бөлімдеріне жүгінген кезде – 10 (он) жұмыс күні;</w:t>
+              <w:t>Мемлекеттік корпорация филиалдарының басқа бөлімдеріне жүгінген кезде – 10 (он) жұмыс күні;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -18166,51 +18610,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18223,155 +18667,155 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету нысаны және оның кіші түрлері (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z403" w:id="298"/>
+          <w:bookmarkStart w:name="z1460" w:id="295"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электрондық (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="298"/>
+          <w:bookmarkEnd w:id="295"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қағаз түрінде</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Композиттік қағидаты бойынша көрсетілетін</w:t>
+Композиттік тәсілмен көрсетілетін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18384,70 +18828,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету нәтижесі және оның кіші түрлері (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z405" w:id="299"/>
+          <w:bookmarkStart w:name="z1462" w:id="296"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитеті мен оның аумақтық органдары архивтерінің шегінде архивтік анықтама және/немесе архивтік құжаттардың көшірмелері, мәліметтер болмаған кезде –жазбаша жауап не порталдың "жеке кабинетінде" көрсетілетін қызметті беруші уәкілетті адамның ЭЦҚ-сымен қол қойылған электрондық құжат нысанында.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="299"/>
+          <w:bookmarkEnd w:id="296"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -18516,51 +18960,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18629,51 +19073,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18686,116 +19130,136 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің, мемлекеттік корпорацияның және цифрландыру объектілерінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z408" w:id="300"/>
+          <w:bookmarkStart w:name="z1465" w:id="297"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) көрсетілетін қызметті беруші – Қазақстан Республикасының Еңбек </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, сағат 13.00-ден 14.30-ға дейін түскі үзіліспен, дүйсенбі мен жұма аралығында белгіленген жұмыс кестесіне сәйкес сағат 9.00-ден 18.30-ға дейін;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="300"/>
+          <w:bookmarkEnd w:id="297"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) Мемлекеттік корпорация – дүйсенбіден жұманы қоса алғанда сағат 9.00-ден 18.00-ге дейін үзіліссіз жүзеге асырылады, Кодексіне сәйкес мереке және демалыс күндерінен басқа, мемлекеттік корпорацияның халыққа қызмет көрсету бөлімдерінің кезекшілері дүйсенбіден жұманы қоса алғанда сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін.</w:t>
+              <w:t xml:space="preserve">2) Мемлекеттік корпорация – дүйсенбіден жұманы қоса алғанда сағат 9.00-ден 18.00-ге дейін үзіліссіз жүзеге асырылады, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес мереке және демалыс күндерінен басқа, мемлекеттік корпорацияның халыққа қызмет көрсету бөлімдерінің кезекшілері дүйсенбіден жұманы қоса алғанда сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -18807,79 +19271,99 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс күні аяқталғаннан кейін, Кодекске сәйкес демалыс және мереке күндері жүгінген кезде, өтініштерді қабылдау және мемлекеттік қызметті көрсетудің нәтижелерін беру келесі жұмыс күні жүргізіледі);</w:t>
+              <w:t xml:space="preserve">3) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс күні аяқталғаннан кейін, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кодекске</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде, өтініштерді қабылдау және мемлекеттік қызметті көрсетудің нәтижелерін беру келесі жұмыс күні жүргізіледі);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4) Бірыңғай байланыс орталығы – күн сайын 9.00 до 21.00-ге дейін.</w:t>
+              <w:t>4) Бірыңғай байланыс орталығы – күн сайын 9.00 ден 21.00-ге дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -18978,51 +19462,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19035,70 +19519,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен тізбесі және оның кіші түрлері (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z416" w:id="301"/>
+          <w:bookmarkStart w:name="z1473" w:id="298"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Мемлекеттік корпорацияға:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="301"/>
+          <w:bookmarkEnd w:id="298"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -19238,92 +19722,92 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсетілетін қызметті алушының ЭЦҚ-сымен қол қойылған немесе ұялы байланыс операторымен берілген көрсетілетін қызметті алушының абоненттік нөмірі порталдың есептік жазбасына тіркелген және қосылған жағдайда, бір реттік парольмен куәландырылған электрондық сұрау салу беріледі. Қызмет көрсетудің нәтижесін қағаз нысанда алу үшін бір уақытта Мемлекеттік корпорация филиалының мекенжайы таңдалады;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушілер цифрлық құжаттарды порталда тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы ұсынылған құжат иесінің келісімі болған жағдайда, іске асырылған интеграция арқылы цифрлық құжаттар сервисінен бір реттік парольді беру арқылы немесе "цифрлық үкімет" портал хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы алады.</w:t>
+Көрсетілетін қызметті берушілер цифрлық құжаттарды порталда тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы ұсынылған құжат иесінің келісімі болған жағдайда, іске асырылған интеграция арқылы цифрлық құжаттар сервисінен бір реттік парольді беру арқылы немесе "цифрлық үкімет" веб порталы хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19336,155 +19820,155 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті көрсетуден және оның кіші түрлерінен (бар болса) бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z423" w:id="302"/>
+          <w:bookmarkStart w:name="z1480" w:id="299"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсетуден бас тартқан кезде көрсетілетін қызметті беруші бас тартудың мынадай:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="302"/>
+          <w:bookmarkEnd w:id="299"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттарының және (немесе) оларда қамтылған деректердің (мәліметтердің) шынайы еместігін анықтау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қағидаларда және Қазақстан Республикасының өзге де заңнамалық актілерінде бекітілген талаптарға сәйкес келмеуі (16 жасқа толмай қоныс аударған адамдар (1939 жыл мен 1955 жыл аралығында) арнайы есепке алынбаған) себептерін көрсете отырып, көрсетілетін қызметті алушыға жауап жібереді.</w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қағидаларда және Қазақстан Республикасының өзге де заңнамаларында бекітілген талаптарға сәйкес келмеуі (16 жасқа толмай қоныс аударған адамдар (1939 жыл мен 1955 жыл аралығында) арнайы есепке алынбаған) себептерін көрсете отырып, көрсетілетін қызметті алушыға жауап жібереді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
+11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19497,96 +19981,96 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсетудің, оның ішінде Мемлекеттік корпорация арқылы мемлекеттік қызметті көрсетудің ерекшеліктерін ескере отырып, өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z425" w:id="303"/>
+          <w:bookmarkStart w:name="z1482" w:id="300"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қажет болған жағдайда, тұрмыс-тіршілігін шектейтін ағза функцияларында тұрақты ауытқумен денсаулығы бұзылған көрсетілетін қызметті алушыдан мемлекеттік қызметті көрсету үшін құжаттарды қабылдауды Мемлекеттік корпорация қызметкері Бірыңғай байланыс орталығының 1414, 8 800 080 7777 телефонына жүгіну арқылы тұрғылықты мекенжайына барумен жүзеге асырады.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="303"/>
+          <w:bookmarkEnd w:id="300"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Көрсетілетін қызметті алушының таңдауы бойынша мемлекеттік көрсетілетін қызмет "бір өтініш" қағидаты бойынша "Прокуратура органдарынан, тергеу және анықтау органдарынан шығатын ресми құжаттарға апостиль қою" мемлекеттік көрсетілетін қызметпен жиынтықта көрсетілуі мүмкін.</w:t>
+              <w:t>Көрсетілетін қызметті алушының таңдауы бойынша мемлекеттік көрсетілетін қызмет композиттік тәсілмен "Прокуратура органдарынан, тергеу және анықтау органдарынан шығатын ресми құжаттарға апостиль қою" мемлекеттік көрсетілетін қызметпен жиынтықта көрсетілуі мүмкін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -19626,69 +20110,69 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Цифрлық құжаттар сервисі мобильді қосымшада авторландырылған пайдаланушылар үшін қолжетімді.</w:t>
+              <w:t>Цифрлық құжаттар сервисі "цифрлық үкімет" мобильді қосымшасында авторландырылған пайдаланушылар үшін қолжетімді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық құжатты пайдалану үшін электрондық-цифрлық қолтаңбаны немесе бір реттік парольді пайдалана отырып, мобильді қосымшада авторландырудан өту, одан әрі "Цифрлық құжаттар" бөліміне өтіп, қажетті құжатты таңдау қажет.</w:t>
+Цифрлық құжатты пайдалану үшін электрондық-цифрлық қолтаңбаны немесе бір реттік парольді пайдалана отырып, "цифрлық үкімет" мобильді қосымшасында авторландырудан өту, одан әрі "Цифрлық құжаттар" бөліміне өтіп, қажетті құжатты таңдау қажет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -19921,64 +20405,64 @@
               <w:t>қызметті көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z431" w:id="304"/>
+      <w:bookmarkStart w:name="z431" w:id="301"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkEnd w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20071,568 +20555,568 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(көрсетілетін қызметті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>алушының мекенжайы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z432" w:id="305"/>
+    <w:bookmarkStart w:name="z432" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитеті мен оның аумақтық органдары архивтерінің шегінде архивтік анықтамаларды және/немесе архивтік құжаттардың көшірмелерін беруге құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z433" w:id="306"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z433" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z434" w:id="307"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z434" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағын басшылыққа ала отырып, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z435" w:id="308"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z435" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Азаматтарға арналған үкімет" мемлекеттік корпорациясы филиалының №__ бөлімі </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z436" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z437" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z438" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мекенжайды көрсету қажет)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z436" w:id="309"/>
-[...15 lines deleted...]
-      ________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z439" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік қызметті көрсетуге ____________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z437" w:id="310"/>
-[...15 lines deleted...]
-      ______________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z440" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z438" w:id="311"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z441" w:id="314"/>
+    <w:bookmarkStart w:name="z441" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (мемлекеттік көрсетілетін қызметтер тізіліміне сәйкес мемлекеттік көрсетілетін </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z442" w:id="315"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z442" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметтің атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z443" w:id="316"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z443" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       құжаттарды Сіз мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z444" w:id="317"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z444" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       тізбесінде көзделген тізімге сәйкес құжаттардың толық емес топтамасын және </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z445" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (немесе) қолданылу мерзімі өткен құжаттарды, атап айтқанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z446" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ___________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z447" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ___________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z445" w:id="318"/>
-[...15 lines deleted...]
-      (немесе) қолданылу мерзімі өткен құжаттарды, атап айтқанда:</w:t>
+    <w:bookmarkStart w:name="z448" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)__________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z446" w:id="319"/>
-[...15 lines deleted...]
-      1) ___________________________________________________________;</w:t>
+    <w:bookmarkStart w:name="z449" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы қолхат әр тарап үшін бір-бірден, барлығы 2 (екі) данада жасалды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z447" w:id="320"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z450" w:id="323"/>
+    <w:bookmarkStart w:name="z450" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Азаматтарға арналған үкімет" мемлекеттік корпорациясы қызметкерінің тегі, аты, </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z451" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әкесінің аты (болған жағдайда) ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z452" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z453" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z451" w:id="324"/>
-[...15 lines deleted...]
-      әкесінің аты (болған жағдайда) ____________________</w:t>
+    <w:bookmarkStart w:name="z454" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алдым: _____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z452" w:id="325"/>
-[...15 lines deleted...]
-      (қолы)</w:t>
+    <w:bookmarkStart w:name="z455" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (болған жағдайда)/көрсетілетін қызметті алушының қолы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z453" w:id="326"/>
-[...15 lines deleted...]
-      Телефоны ___________________________________________________</w:t>
+    <w:bookmarkStart w:name="z456" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "__" __________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z454" w:id="327"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="329"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20854,368 +21338,368 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметті көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z458" w:id="330"/>
+    <w:bookmarkStart w:name="z458" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нысан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z459" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> АРХИВТІК А Н Ы Қ Т А М А АРХИВНАЯ С П Р А В К А</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z460" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z461" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z459" w:id="331"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> АРХИВТІК А Н Ы Қ Т А М А АРХИВНАЯ С П Р А В К А</w:t>
+    <w:bookmarkStart w:name="z462" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z460" w:id="332"/>
-[...15 lines deleted...]
-      __________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z463" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (анықтаманың мазмұны/содержание справки)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z461" w:id="333"/>
-[...15 lines deleted...]
-      __________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z464" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z462" w:id="334"/>
-[...15 lines deleted...]
-      __________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z465" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель _____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z463" w:id="335"/>
-[...15 lines deleted...]
-      (анықтаманың мазмұны/содержание справки)</w:t>
+    <w:bookmarkStart w:name="z466" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы_______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z464" w:id="336"/>
-[...15 lines deleted...]
-      Басшы____________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z467" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнитель______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z465" w:id="337"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z468" w:id="340"/>
+    <w:bookmarkStart w:name="z468" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы құжат Қазақстан Республикасы Цифрлық кодексінің 62-бабының 2-тармағына </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z469" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәйкес қағаз жеткізгіштегі құжатқа тең.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z470" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласно пункту 2 статьи 62 Цифрового кодекса Республики Казахстан данный документ равнозначен документу на бумажном носителе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z471" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық құжаттың түпнұсқалығын Сіз egov.kz сайтынан, сондай-ақ "цифрлық үкімет" веб-порталының мобильді қосымшасы арқылы тексере аласыз.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z469" w:id="341"/>
-[...15 lines deleted...]
-      сәйкес қағаз жеткізгіштегі құжатқа тең.</w:t>
+    <w:bookmarkStart w:name="z472" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверить подлинность цифрового документа Вы можете на egov.kz, а также посредством мобильного приложения веб-портала "цифрового правительства".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z470" w:id="342"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z473" w:id="345"/>
+    <w:bookmarkStart w:name="z473" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkEnd w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="901700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
@@ -21516,248 +22000,248 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметті көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z475" w:id="346"/>
+    <w:bookmarkStart w:name="z475" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нысан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z476" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> АРХИВТІК А Н Ы Қ Т А М А АРХИВНАЯ С П Р А В К А</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z477" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z478" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z476" w:id="347"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> АРХИВТІК А Н Ы Қ Т А М А АРХИВНАЯ С П Р А В К А</w:t>
+    <w:bookmarkStart w:name="z479" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z477" w:id="348"/>
-[...15 lines deleted...]
-      __________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z480" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (анықтаманың мазмұны/содержание справки)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z478" w:id="349"/>
-[...15 lines deleted...]
-      __________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z481" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z479" w:id="350"/>
-[...15 lines deleted...]
-      __________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z482" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель _____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z480" w:id="351"/>
-[...15 lines deleted...]
-      (анықтаманың мазмұны/содержание справки)</w:t>
+    <w:bookmarkStart w:name="z483" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы_______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z481" w:id="352"/>
-[...15 lines deleted...]
-      Басшы____________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z484" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнитель______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z482" w:id="353"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="355"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -21901,708 +22385,708 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметті көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z486" w:id="356"/>
+    <w:bookmarkStart w:name="z486" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z487" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z488" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z489" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      болған кезде)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z487" w:id="357"/>
+    <w:bookmarkStart w:name="z490" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не көрсетілетін қызметті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z491" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      алушының ұйымының атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z492" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z490" w:id="360"/>
-[...15 lines deleted...]
-      не көрсетілетін қызметті</w:t>
+    <w:bookmarkStart w:name="z493" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (көрсетілетін қызмет алушының</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z491" w:id="361"/>
-[...15 lines deleted...]
-      алушының ұйымының атауы)</w:t>
+    <w:bookmarkStart w:name="z494" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мекенжайы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z492" w:id="362"/>
+    <w:bookmarkStart w:name="z495" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z493" w:id="363"/>
-[...15 lines deleted...]
-      (көрсетілетін қызмет алушының</w:t>
+    <w:bookmarkStart w:name="z496" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке куәліктің (паспорттың)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z494" w:id="364"/>
-[...15 lines deleted...]
-      мекенжайы)</w:t>
+    <w:bookmarkStart w:name="z497" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      деректері, құжаттың</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z495" w:id="365"/>
-[...15 lines deleted...]
-      ____________________________</w:t>
+    <w:bookmarkStart w:name="z498" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      №_______________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z496" w:id="366"/>
-[...15 lines deleted...]
-      жеке куәліктің (паспорттың)</w:t>
+    <w:bookmarkStart w:name="z499" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________ ж., берілген</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z497" w:id="367"/>
-[...15 lines deleted...]
-      деректері, құжаттың</w:t>
+    <w:bookmarkStart w:name="z500" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z498" w:id="368"/>
-[...15 lines deleted...]
-      №_______________________</w:t>
+    <w:bookmarkStart w:name="z501" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке сәйкестендіру нөмірі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z499" w:id="369"/>
-[...15 lines deleted...]
-      _________ ж., берілген</w:t>
+    <w:bookmarkStart w:name="z502" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (бизнес-сәйкестендiру нөмiрi):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z500" w:id="370"/>
+    <w:bookmarkStart w:name="z503" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z501" w:id="371"/>
-[...15 lines deleted...]
-      жеке сәйкестендіру нөмірі</w:t>
+    <w:bookmarkStart w:name="z504" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      байланыс телефоны: _____________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z502" w:id="372"/>
-[...15 lines deleted...]
-      (бизнес-сәйкестендiру нөмiрi):</w:t>
+    <w:bookmarkStart w:name="z505" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Адамның сыбайлас жемқорлық қылмыс жасағаны туралы мәліметтер беру туралы сұрау салу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z503" w:id="373"/>
-[...15 lines deleted...]
-      ______________</w:t>
+    <w:bookmarkStart w:name="z506" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сізден _____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z504" w:id="374"/>
-[...15 lines deleted...]
-      байланыс телефоны: _____________</w:t>
+    <w:bookmarkStart w:name="z507" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z505" w:id="375"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Адамның сыбайлас жемқорлық қылмыс жасағаны туралы мәліметтер беру туралы сұрау салу</w:t>
+    <w:bookmarkStart w:name="z508" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған кезде), туған күні (күні, айы, жылы) (қажеттілік</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z506" w:id="376"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z509" w:id="379"/>
+    <w:bookmarkStart w:name="z509" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       болған кезде олар ауыстырылған жағдайда, бұрынғы анықтамалық деректерді   де </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z510" w:id="380"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z510" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсету қажет)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z511" w:id="381"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z511" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________  анықтама сұратылып</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z512" w:id="382"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z512" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жатқан жеке тұлғаның жеке сәйкестендіру нөмірі)   сыбайлас жемқорлық қылмыс </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z513" w:id="383"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z513" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жасағаны туралы мәлімет беруіңізді сұраймын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z514" w:id="384"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z514" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтердің </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z515" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пайдаланылуына келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z516" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z517" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Көрсетілетін қызметті алушының тегі, аты, әкесінің аты (ол болған кезде) қолы)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z515" w:id="385"/>
-[...15 lines deleted...]
-      пайдаланылуына келісемін.</w:t>
+    <w:bookmarkStart w:name="z518" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20_____ жылғы "__" ____________.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z516" w:id="386"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="388"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22746,68 +23230,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметті көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z520" w:id="389"/>
+    <w:bookmarkStart w:name="z520" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Адамның сыбайлас жемқорлық қылмыс жасағаны туралы мәліметтер беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkEnd w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Бас Прокурорының 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -22820,51 +23342,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22892,92 +23414,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитеті және оның аумақтық органдары</w:t>
+Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитеті</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23046,51 +23568,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23103,107 +23625,155 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін ұсыну тәсілдері (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1498" w:id="387"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін құжаттарды қабылдау және беру: www.egov.kz "цифрлық үкімет" веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады.</w:t>
+Мемлекеттік қызметті көрсету үшін құжаттарды қабылдау және беру:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="387"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) www.egov.kz "цифрлық үкімет" веб-порталы (бұдан әрі – портал); </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "цифрлық үкімет" мобильді қосымшасы арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23216,70 +23786,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету мерзімі және оның кіші түрлері (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z521" w:id="390"/>
+          <w:bookmarkStart w:name="z1500" w:id="388"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) құжаттар топтамасын облыс орталықтарында, республикалық маңызы бар қалаларда және астанада орналасқан Мемлекеттік корпорация филиалдарының бөлімдеріне тапсырған күннен бастап, сондай-ақ порталға жүгінген кезде – 8 (сегіз) жұмыс күні;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="390"/>
+          <w:bookmarkEnd w:id="388"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -23376,51 +23946,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23489,51 +24059,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23546,167 +24116,127 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету нәтижесі және оның кіші түрлері (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z525" w:id="391"/>
+          <w:bookmarkStart w:name="z1504" w:id="389"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...23 lines deleted...]
-          <w:bookmarkEnd w:id="391"/>
+              <w:t>
+"Адамның сыбайлас жемқорлық қылмыс жасағаны туралы мәліметтер беру" мемлекеттік қызметті көрсету Қағидалардың 3-қосымшасына сәйкес нысан бойынша адамның сыбайлас жемқорлық қылмыс жасағаны туралы мәліметтер беру.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="389"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес нысан бойынша түпкілікті процестік шешім қабылданбаған сыбайлас жемқорлық баптары бойынша қозғалған қылмыстық істің болуы туралы мәліметтері бар хабарлама.</w:t>
+              <w:t>
+Осы Қағидалардың 4-қосымшасына сәйкес нысан бойынша түпкілікті процестік шешім қабылданбаған сыбайлас жемқорлық баптары бойынша қозғалған қылмыстық істің болуы туралы мәліметтері бар хабарлама.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23775,51 +24305,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23832,144 +24362,164 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің, мемлекеттік корпорацияның және цифрландыру объектілерінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z526" w:id="392"/>
+          <w:bookmarkStart w:name="z1505" w:id="390"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) көрсетілетін қызметті беруші – Қазақстан Республикасының Еңбек </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, сағат 13.00-ден 14.30-ға дейін түскі үзіліспен, дүйсенбі мен жұма аралығында белгіленген жұмыс кестесіне сәйкес сағат 9.00-ден 18.30-ға дейін;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="392"/>
+          <w:bookmarkEnd w:id="390"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс күні аяқталғаннан кейін, Кодекске сәйкес демалыс және мереке күндері жүгінген кезде, сұрау салуларды қабылдау және мемлекеттік қызметті көрсетудің нәтижелерін беру келесі жұмыс күні жүргізіледі);</w:t>
+              <w:t xml:space="preserve">2) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс күні аяқталғаннан кейін, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кодекске</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде, сұрау салуларды қабылдау және мемлекеттік қызметті көрсетудің нәтижелерін беру келесі жұмыс күні жүргізіледі);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3) Бірыңғай байланыс орталығы – күн сайын 9.00 до 21.00-ге дейін.</w:t>
+              <w:t>3) Бірыңғай байланыс орталығы – күн сайын 9.00 ден 21.00-ге дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -24040,51 +24590,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24097,70 +24647,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен тізбесі және оның кіші түрлері (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z531" w:id="393"/>
+          <w:bookmarkStart w:name="z1510" w:id="391"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Порталда көрсетілетін қызметті алушының ЭЦҚ-сымен қол қойылған немесе ұялы байланыс операторымен берілген көрсетілетін қызметті алушының абоненттік нөмірі порталдың есепке алу жазбасына тіркелген және қосылған жағдайда, бір реттік парольмен куәландырылған электрондық сұрау салу беріледі.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="393"/>
+          <w:bookmarkEnd w:id="391"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мәліметтер сұратылып отырған адам порталда "жеке кабинеттен", сондай-ақ порталда тіркелген адамның ұялы байланыстың абоненттік нөмірі арқылы портал хабарламасына жауап ретінде бір реттік парольді жіберу немесе қысқа мәтіндік хабарлама жіберу жолымен келісім берген кезде үшінші тұлғалардың электрондық сұрау салуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -24173,51 +24723,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24245,92 +24795,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жоқ</w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
+11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24343,142 +24893,142 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсетудің, оның ішінде Мемлекеттік корпорация арқылы мемлекеттік қызметті көрсетудің ерекшеліктерін ескере отырып, өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z532" w:id="394"/>
+          <w:bookmarkStart w:name="z1511" w:id="392"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Үшінші тұлғалардың электрондық сұрау салуы мәліметтер сұратылып отырған адам порталда "жеке кабинеттен", сондай-ақ порталда тіркелген адамның ұялы байланыстың абоненттік нөмірі арқылы портал хабарламасына жауап ретінде бір реттік парольді жіберу немесе қысқа мәтіндік хабарлама жіберу жолымен келісім берген жағдайда орындалады.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="394"/>
+          <w:bookmarkEnd w:id="392"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі туралы ақпаратты көрсетілетін қызметті берушінің анықтама қызметі, сондай-ақ қашықтықтан қол жеткізу режимінде 1414, 8 800 080 7777 Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
+              <w:t>Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі туралы ақпаратты көрсетілетін қызметті берушінің анықтама қызметі, сондай-ақ қашықтықтан қол жеткізу режимінде 1414, 8 800 080 7777 Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар. Көрсетілетін қызметті алушы ЭЦҚ болған жағдайда, портал арқылы мемлекеттік көрсетілетін қызметті электрондық нысанда алуға мүмкіндігі бар</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Көрсетілетін қызметті алушы ЭЦҚ болған жағдайда, портал арқылы мемлекеттік көрсетілетін қызметті электрондық нысанда алуға мүмкіндігі бар</w:t>
+              <w:t>Цифрлық құжаттар сервисі "цифрлық үкімет" мобильді қосымшасында авторландырылған пайдаланушылар үшін қолжетімді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық құжаттар сервисі мобильді қосымшада авторландырылған пайдаланушылар үшін қолжетімді.</w:t>
+Цифрлық құжатты пайдалану үшін электрондық-цифрлық қолтаңбаны немесе бір реттік парольді пайдалана отырып, "цифрлық үкімет" мобильді қосымшасында авторландырудан өту, одан әрі "Цифрлық құжаттар" бөліміне өтіп, қажетті құжатты таңдау қажет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -24627,317 +25177,317 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметті көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z536" w:id="395"/>
+    <w:bookmarkStart w:name="z536" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нысан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z537" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ҚАЗАҚСТАН РЕСПУБЛИКАСЫ БАС ПРОКУРАТУРАСЫНЫҢ ҚҰҚЫҚТЫҚ СТАТИСТИКА ЖӘНЕ АРНАЙЫ ЕСЕПКЕ АЛУ ЖӨНІНДЕГІ КОМИТЕТІ КОМИТЕТ ПО ПРАВОВОЙ СТАТИСТИКЕ И СПЕЦИАЛЬНЫМ УЧЕТАМ ГЕНЕРАЛЬНОЙ ПРОКУРАТУРЫ РЕСПУБЛИКИ КАЗАХСТАН азаматтық қызметке, квазимемлекеттік сектор субъектілеріне жұмысқа тұру кезінде адамның сыбайлас жемқорлық қылмыс жасағаны туралы М Ә Л І М Е Т С В Е Д Е Н И Я о совершении лицом коррупционного преступления для поступления на гражданскую службу, на работу в субъекты квазигосударственного сектора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z538" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z537" w:id="396"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> ҚАЗАҚСТАН РЕСПУБЛИКАСЫ БАС ПРОКУРАТУРАСЫНЫҢ ҚҰҚЫҚТЫҚ СТАТИСТИКА ЖӘНЕ АРНАЙЫ ЕСЕПКЕ АЛУ ЖӨНІНДЕГІ КОМИТЕТІ КОМИТЕТ ПО ПРАВОВОЙ СТАТИСТИКЕ И СПЕЦИАЛЬНЫМ УЧЕТАМ ГЕНЕРАЛЬНОЙ ПРОКУРАТУРЫ РЕСПУБЛИКИ КАЗАХСТАН азаматтық қызметке, квазимемлекеттік сектор субъектілеріне жұмысқа тұру кезінде адамның сыбайлас жемқорлық қылмыс жасағаны туралы М Ә Л І М Е Т С В Е Д Е Н И Я о совершении лицом коррупционного преступления для поступления на гражданскую службу, на работу в субъекты квазигосударственного сектора</w:t>
+    <w:bookmarkStart w:name="z539" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған кезде) / фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z538" w:id="397"/>
-[...15 lines deleted...]
-      ________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z540" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z539" w:id="398"/>
-[...15 lines deleted...]
-      (тегі, аты, әкесінің аты (ол болған кезде) / фамилия, имя, отчество (при его наличии)</w:t>
+    <w:bookmarkStart w:name="z541" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (туған күні /дата рождения)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z540" w:id="399"/>
-[...15 lines deleted...]
-      _________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z542" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z541" w:id="400"/>
-[...15 lines deleted...]
-      (туған күні /дата рождения)</w:t>
+    <w:bookmarkStart w:name="z543" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (туған жері / место рождения)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z542" w:id="401"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z544" w:id="403"/>
+    <w:bookmarkStart w:name="z544" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20___ жылғы "___"_________ жағдай бойынша мәліметтер жоқ / бар по состоянию на </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z545" w:id="404"/>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z545" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" ________ 20__ года сведений не имеется / имеется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkEnd w:id="402"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z546" w:id="405"/>
+          <w:bookmarkStart w:name="z546" w:id="403"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>НАЗАР АУДАРЫҢЫЗ!!!</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="405"/>
+          <w:bookmarkEnd w:id="403"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -24981,150 +25531,150 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сведения Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан используются в соответствии  с законодательством Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z549" w:id="406"/>
+    <w:bookmarkStart w:name="z549" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы құжат Қазақстан Республикасы цифрлық кодексінің 62-бабының 2-тармағына сәйкес қағаз жеткізгіштегі құжатқа тең.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z550" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласно пункту 2 статьи 62 Цифрового кодекса Республики Казахстан данный документ равнозначен документу на бумажном носителе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z551" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық құжаттың түпнұсқалығын Сіз egov.kz сайтынан, сондай-ақ "цифрлық үкімет" веб-порталының мобильді қосымшасы арқылы тексере аласыз.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z550" w:id="407"/>
-[...15 lines deleted...]
-      Согласно пункту 2 статьи 62 Цифрового кодекса Республики Казахстан данный документ равнозначен документу на бумажном носителе.</w:t>
+    <w:bookmarkStart w:name="z552" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверить подлинность электронного документа Вы можете на egov.kz, а также посредством мобильного приложения веб-портала "цифрового правительства".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z551" w:id="408"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z553" w:id="410"/>
+    <w:bookmarkStart w:name="z553" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkEnd w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="914400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
@@ -25146,90 +25696,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z554" w:id="411"/>
+    <w:bookmarkStart w:name="z554" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       штрих-код автоматтандырылған цифрлық жүйесінен алынған жəне Қазақстан Республикасы Бас прокуратурасы Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің құрылымдық бөлімшесі бастығының электрондық-цифрлық қолтаңбасымен қол қойылған деректерді қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z555" w:id="412"/>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z555" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       штрих-код содержит данные, полученные из автоматизированной цифровой системы и подписанный электронно-цифровой подписью начальника структурного подразделения Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkEnd w:id="410"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25373,528 +25923,528 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметті көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z557" w:id="413"/>
+    <w:bookmarkStart w:name="z557" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нысан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z558" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ҚАЗАҚСТАН РЕСПУБЛИКАСЫ БАС ПРОКУРАТУРАСЫНЫҢ ҚҰҚЫҚТЫҚ СТАТИСТИКА ЖӘНЕ АРНАЙЫ ЕСЕПКЕ АЛУ ЖӨНІНДЕГІ КОМИТЕТІ КОМИТЕТ ПО ПРАВОВОЙ СТАТИСТИКЕ И СПЕЦИАЛЬНЫМ УЧЕТАМ ГЕНЕРАЛЬНОЙ ПРОКУРАТУРЫ РЕСПУБЛИКИ КАЗАХСТАН Хабарлама Уведомление</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z559" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z558" w:id="414"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> ҚАЗАҚСТАН РЕСПУБЛИКАСЫ БАС ПРОКУРАТУРАСЫНЫҢ ҚҰҚЫҚТЫҚ СТАТИСТИКА ЖӘНЕ АРНАЙЫ ЕСЕПКЕ АЛУ ЖӨНІНДЕГІ КОМИТЕТІ КОМИТЕТ ПО ПРАВОВОЙ СТАТИСТИКЕ И СПЕЦИАЛЬНЫМ УЧЕТАМ ГЕНЕРАЛЬНОЙ ПРОКУРАТУРЫ РЕСПУБЛИКИ КАЗАХСТАН Хабарлама Уведомление</w:t>
+    <w:bookmarkStart w:name="z560" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған кезде) / фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z559" w:id="415"/>
-[...15 lines deleted...]
-      ______________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z561" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z560" w:id="416"/>
-[...15 lines deleted...]
-      (тегі, аты, әкесінің аты (ол болған кезде) / фамилия, имя, отчество (при его наличии)</w:t>
+    <w:bookmarkStart w:name="z562" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (туған күні /дата рождения)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z561" w:id="417"/>
+    <w:bookmarkStart w:name="z563" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z562" w:id="418"/>
-[...15 lines deleted...]
-      (туған күні /дата рождения)</w:t>
+    <w:bookmarkStart w:name="z564" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (туған жері / место рождения)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z563" w:id="419"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z565" w:id="421"/>
+    <w:bookmarkStart w:name="z565" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қосымша анықтау тексерісі жүргізілуіне байланысты осы хабарламаны алған күннен </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z566" w:id="422"/>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z566" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бастап 20 (жиырма) жұмыс күні өткен соң Сізге қайта жүгіну қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z567" w:id="423"/>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z567" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В связи с проведением дополнительной установочной проверки Вам необходимо </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z568" w:id="424"/>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z568" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       обратиться повторно по истечении 20 (двадцати) рабочих дней с момента получения </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z569" w:id="425"/>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z569" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       настоящего уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkEnd w:id="423"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z570" w:id="426"/>
+          <w:bookmarkStart w:name="z570" w:id="424"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 НАЗАР АУДАРЫҢЫЗ!!!</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="426"/>
-          <w:bookmarkStart w:name="z571" w:id="427"/>
+          <w:bookmarkEnd w:id="424"/>
+          <w:bookmarkStart w:name="z571" w:id="425"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Бас прокуратурасы Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің мәліметтері Қазақстан Республикасының қолданыстағы заңнамасына сәйкес пайдаланылады.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="427"/>
-          <w:bookmarkStart w:name="z572" w:id="428"/>
+          <w:bookmarkEnd w:id="425"/>
+          <w:bookmarkStart w:name="z572" w:id="426"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ВНИМАНИЕ!!!</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="428"/>
+          <w:bookmarkEnd w:id="426"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан используются в соответствии с законодательством Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z573" w:id="429"/>
+    <w:bookmarkStart w:name="z573" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы құжат Қазақстан Республикасы Цифрлық кодексінің 62-бабының 2-тармағына сәйкес қағаз жеткізгіштегі құжатқа тең.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z574" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласно пункту 2 статьи 62 Цифрового кодекса Республики Казахстан данный документ равнозначен документу на бумажном носителе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z575" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық құжаттың түпнұсқалығын Сіз egov.kz сайтынан, сондай-ақ "цифрлық үкімет" веб-порталының мобильді қосымшасы арқылы тексере аласыз.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z574" w:id="430"/>
-[...15 lines deleted...]
-      Согласно пункту 2 статьи 62 Цифрового кодекса Республики Казахстан данный документ равнозначен документу на бумажном носителе.</w:t>
+    <w:bookmarkStart w:name="z576" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверить подлинность электронного документа Вы можете на egov.kz, а также посредством мобильного приложения веб-портала "цифрового правительства".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z575" w:id="431"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z577" w:id="433"/>
+    <w:bookmarkStart w:name="z577" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkEnd w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="927100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
@@ -25930,144 +26480,144 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z578" w:id="434"/>
+    <w:bookmarkStart w:name="z578" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       штрих-код автоматтандырылған цифрлық жүйесінен алынған жəне Қазақстан Республикасы Бас прокуратурасы Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің құрылымдық бөлімшесі бастығының электрондық-цифрлық қолтаңбасымен қол қойылған деректерді қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z579" w:id="435"/>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z579" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       штрих-код содержит данные, полученные из автоматизированной цифровой системы и подписанный электронно-цифровой подписью начальника структурного подразделения Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkEnd w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>