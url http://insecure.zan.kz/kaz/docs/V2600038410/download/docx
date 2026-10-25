--- v0 (2026-06-10)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="24bd2c8" w14:textId="24bd2c8">
+    <w:p w14:paraId="fc8f469" w14:textId="fc8f469">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Базалық активі ақша (стейблкоин) болып табылатын цифрлық қаржы активтерінің эмитенттері үшін қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл жасау мақсатында ішкі бақылау қағидаларына қойылатын талаптарды бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ұлттық Банкі Басқармасының 2026 жылғы 10 сәуірдегі № 31 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 13 сәуірде № 38410 тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Ұлттық Банкі Басқармасының 2026 жылғы 10 сәуірдегі № 31 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 13 сәуірде № 38410 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -187,74 +187,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы" Қазақстан Республикасы Заңының 11-бабы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> үшінші абзацына сәйкес Қазақстан Республикасы Ұлттық Банкінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
+      "Қазақстан Республикасы Ұлттық Банкінің ережесін және құрылымын бекіту туралы" Қазақстан Республикасы Президентінің 2003 жылғы 31 желтоқсандағы № 1271 Жарлығымен бекітілген Қазақстан Республикасының Ұлттық Банкi туралы ереженің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігі үшінші абзацының 7) тармақшасына сәйкес Қазақстан Республикасы Ұлттық Банкінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Базалық активі ақша (стейблкоин) болып табылатын цифрлық қаржы активтерінің эмитенттері үшін қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл жасау мақсатында ішкі бақылау қағидаларына қойылатын </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -921,151 +983,213 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Базалық активі ақша (стейблкоин) болып табылатын цифрлық қаржы активтерінің эмитенттері үшін қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл жасау мақсатында ішкі бақылау қағидаларына қойылатын талаптар (бұдан әрі – Талаптар) "Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы" Қазақстан Республикасы Заңының (бұдан әрі – КЖ/ТҚ/ЖҚҚТҚҚ туралы заң) 11-бабы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> үшінші абзацына сәйкес әзірленді.</w:t>
+      1. Осы Базалық активі ақша (стейблкоин) болып табылатын цифрлық қаржы активтерінің эмитенттері үшін қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл жасау мақсатында ішкі бақылау қағидаларына қойылатын талаптар (бұдан әрі – Талаптар) "Қазақстан Республикасы Ұлттық Банкінің ережесін және құрылымын бекіту туралы" Қазақстан Республикасы Президентінің 2003 жылғы 31 желтоқсандағы № 1271 Жарлығымен бекітілген Қазақстан Республикасының Ұлттық Банкі туралы ереженің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігі үшінші абзацының 7) тармақшасына сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkStart w:name="z380" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Талаптар базалық активі ақша (стейблкоин) болып табылатын цифрлық қаржы активтерінің эмитенттеріне (бұдан әрі – эмитенттер) қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Талаптарда Қазақстан Республикасының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> көзделген ұғымдар, сондай-ақ мынадай ұғымдар пайдаланылады:</w:t>
+      2. Талаптарда "Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы" Қазақстан Республикасының заңдарында (бұдан әрі – КЖ/ТҚ/ЖҚҚТҚҚ туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заң</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) және "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасындағы цифрлық активтер туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" заңдарында көзделген ұғымдар, сондай-ақ мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) ерекше операция (мәміле) – қаржылық мониторингті жүзеге асыратын және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1205,50 +1329,112 @@
         <w:t xml:space="preserve">
       4) шекті операция – клиенттің ақшамен және (немесе) өзге де мүлікпен жасайтын, КЖ/ТҚ/ЖҚҚТҚҚ туралы заңның 4-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қаржылық мониторинг жүргізілуі тиіс операциясы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді  – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Эмитенттер КЖ/ТҚ/ЖҚҚТҚ қарсы іс-қимыл мақсатында ішкі бақылауды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2596,75 +2782,157 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Біріккен Ұлттар Ұйымы (бұдан әрі – БҰҰ) Қауіпсіздік Кеңесінің қарарларымен қабылданған халықаралық санкциялар (эмбарго) қолданылатын шет мемлекеттер (аумақтар);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z89" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3) Қазақстан Республикасының Ұлттық Банкі белгілеген оффшорлық аймақтар тізбесіне сәйкес оффшорлық аймақтар ретінде сипатталатын шет мемлекеттер (аумақтар);</w:t>
+        <w:t xml:space="preserve">
+      3) "Оффшорлық аймақтар тізбесін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2026 жылғы 10 сәуірдегі № 34 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген оффшорлық аймақтар тізбесіне сәйкес оффшорлық аймақтар ретінде сипатталатын шет мемлекеттер (аумақтар);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z90" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) эмитент басқа факторлардың (сыбайлас жемқорлық, есірткілердің заңсыз өндірілуінің, айналымының және (немесе) транзитінің деңгейі туралы мәліметтер, халықаралық терроризмді қолдау туралы мәліметтер және басқалар) негізінде КЖ/ТҚ/ЖҚҚТҚ жоғары тәуекелін көрсетуші ретінде анықтаған шет мемлекеттер (аумақтар).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармаққа өзгеріс енгізілді  – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z91" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Талаптардың 12, 13 және 14-тармақтарында көрсетілген тәуекел факторларына сәйкес эмитенттің қызметтеріне КЖ/ТҚ/ЖҚҚТҚ тәуекелдерінің әсер ету дәрежесін бағалау кезінде мыналарды қоса алғанда, бірақ олармен шектелмей, эмитент тәуекелдің қорытынды дәрежесіне әсер ететін мынадай қосымша мәліметтерді ескереді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:bookmarkStart w:name="z92" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3544,55 +3812,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>