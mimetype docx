--- v0 (2026-04-22)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7174f01" w14:textId="7174f01">
+    <w:p w14:paraId="df73e45" w14:textId="df73e45">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Мемлекеттік функцияларды бәсекелес ортаға берудің кейбір мәселелері туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2021 жылғы 31 мамырдағы № 55 бұйрығына өзгерістер мен толықтыру енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 2026 жылғы 9 сәуірдегі № 24 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 13 сәуірде № 38407 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 2026 жылғы 9 сәуірдегі № 24 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 13 сәуірде № 38407 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
@@ -904,51 +904,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алтыншы абзацы мынадай редакцияда қолданылады деп белгіленсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "11. Бәсекелес ортаға беруге орталық және (немесе) жергілікті атқарушы органдардың "Астана" халықаралық қаржы орталығы туралы" Қазақстан Республикасының Конституциялық заңында көзделген жағдайларды қоспағанда, конституциялық құрылысты қорғауға, қоғамдық тәртіпті, адамның құқықтары мен бостандықтарын, халықтың денсаулығы мен имандылығын қорғауға бағытталған, капиталды сыртқа шығаруды, жоғары қадағалауды, қылмыстық іс бойынша сотқа дейінгі іс жүргізуді, жедел-іздестіру қызметін, сот төрелігін жүзеге асыру жөніндегі, сондай-ақ ұлттық қауіпсіздік, киберқауіпсіздік, мемлекеттік құпияларды қорғау, қорғаныс, көші-қон, мемлекеттік статистика салаларындағы функцияларын және берілуі мемлекет мүдделеріне залал келтіруі мүмкін өзге де функцияларын қоспағандағы функциялары қаралады.";</w:t>
+      "11. Бәсекелес ортаға беруге орталық және (немесе) жергілікті атқарушы органдардың "Астана" халықаралық қаржы орталығы туралы" Қазақстан Республикасының Конституциялық заңында көзделген жағдайларды қоспағанда, конституциялық құрылыс негіздерін, адамның және азаматтың құқықтары мен бостандықтарын қорғауға, ұлттық қауіпсіздікті қамтамасыз етуге, қоғамдық тәртіпті, азаматтардың денсаулығы мен қоғамның адамгершілік болмысын сақтауға бағытталған, капиталды сыртқа шығаруды, жоғары қадағалауды, қылмыстық іс бойынша сотқа дейінгі іс жүргізуді, жедел-іздестіру қызметін, сот төрелігін жүзеге асыру жөніндегі, сондай-ақ ұлттық қауіпсіздік, киберқауіпсіздік, мемлекеттік құпияларды қорғау, қорғаныс, көші-қон, мемлекеттік статистика салаларындағы функцияларын және берілуі мемлекет мүдделеріне залал келтіруі мүмкін өзге де функцияларын қоспағандағы функциялары қаралады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -964,51 +964,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тоғызыншы абзацы мынадай редакцияда қолданылады деп белгіленсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "4. Аутсорсингке орталық және (немесе) жергілікті атқарушы органдардың "Астана" халықаралық қаржы орталығы туралы" Қазақстан Республикасының Конституциялық заңында көзделген жағдайларды қоспағанда, конституциялық құрылысты қорғауға, қоғамдық тәртіпті, адамның құқықтары мен бостандықтарын, халықтың денсаулығы мен имандылығын қорғауға бағытталған, капиталды сыртқа шығаруды, жоғары қадағалауды, қылмыстық іс бойынша сотқа дейінгі іс жүргізуді, жедел-іздестіру қызметін, сот төрелігін жүзеге асыру жөніндегі, сондай-ақ ұлттық қауіпсіздік, киберқауіпсіздік, мемлекеттік құпияларды қорғау, қорғаныс, көші-қон, мемлекеттік статистика салаларындағы функциялар және берілуі мемлекет мүдделеріне залал келтіруі мүмкін өзге де функциялары жатпайды.";</w:t>
+      "4. Аутсорсингке орталық және (немесе) жергілікті атқарушы органдардың "Астана" халықаралық қаржы орталығы туралы" Қазақстан Республикасының Конституциялық заңында көзделген жағдайларды қоспағанда, конституциялық құрылыс негіздерін, адамның және азаматтың құқықтары мен бостандықтарын қорғауға, ұлттық қауіпсіздікті қамтамасыз етуге, қоғамдық тәртіпті, азаматтардың денсаулығы мен қоғамның адамгершілік болмысын сақтауға бағытталған, капиталды сыртқа шығаруды, жоғары қадағалауды, қылмыстық іс бойынша сотқа дейінгі іс жүргізуді, жедел-іздестіру қызметін, сот төрелігін жүзеге асыру жөніндегі, сондай-ақ ұлттық қауіпсіздік, киберқауіпсіздік, мемлекеттік құпияларды қорғау, қорғаныс, көші-қон, мемлекеттік статистика салаларындағы функциялар және берілуі мемлекет мүдделеріне залал келтіруі мүмкін өзге де функциялары жатпайды.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1023,55 +1023,137 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> он екінші абзацы мынадай редакцияда қолданылады деп белгіленсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      "1) ажырамас мемлекеттік функциялар – орталық және (немесе) жергілікті атқарушы органның функциялары ("Астана" халықаралық қаржы орталығы туралы" Қазақстан Республикасының Конституциялық заңында көзделген жағдайларды қоспағанда, конституциялық құрылысты қорғауға, қоғамдық тәртіпті, адамның құқықтары мен бостандықтарын, халықтың денсаулығы мен имандылығын қорғауға бағытталған, капиталды сыртқа шығаруды, жоғары қадағалауды, қылмыстық іс бойынша сотқа дейінгі іс жүргізуді, жедел-іздестіру қызметін, сот төрелігін жүзеге асыру жөніндегі, сондай-ақ ұлттық қауіпсіздік, киберқауіпсіздік, мемлекеттік құпияларды қорғау, қорғаныс, көші-қон, мемлекеттік статистика салаларындағы функциялар және берілуі мемлекет мүдделеріне залал келтіруі мүмкін өзге де функциялар) немесе стратегиялық функциялар немесе мемлекеттік мәжбүрлеу құқығын іске асыруға байланысты немесе мемлекеттік меншікке билік ету құқығына қатысты немесе Қазақстан Республикасы ратификациялаған халықаралық шарттар бойынша халықаралық міндеттемелер мен міндеттемелер шеңберінде жүзеге асырылатын функциялар;".</w:t>
+        <w:t xml:space="preserve">
+      "1) ажырамас мемлекеттік функциялар – орталық және (немесе) жергілікті атқарушы органның функциялары ("Астана" халықаралық қаржы орталығы туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституциялық заңында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген жағдайларды қоспағанда, конституциялық құрылыс негіздерін, адамның және азаматтың құқықтары мен бостандықтарын қорғауға, ұлттық қауіпсіздікті қамтамасыз етуге, қоғамдық тәртіпті, азаматтардың денсаулығы мен қоғамның адамгершілік болмысын сақтауға бағытталған, капиталды сыртқа шығаруды, жоғары қадағалауды, қылмыстық іс бойынша сотқа дейінгі іс жүргізуді, жедел-іздестіру қызметін, сот төрелігін жүзеге асыру жөніндегі, сондай-ақ ұлттық қауіпсіздік, киберқауіпсіздік, мемлекеттік құпияларды қорғау, қорғаныс, көші-қон, мемлекеттік статистика салаларындағы функциялар және берілуі мемлекет мүдделеріне залал келтіруі мүмкін өзге де функциялар) немесе стратегиялық функциялар немесе мемлекеттік мәжбүрлеу құқығын іске асыруға байланысты немесе мемлекеттік меншікке билік ету құқығына қатысты немесе Қазақстан Республикасы ратификациялаған халықаралық шарттар бойынша халықаралық міндеттемелер мен міндеттемелер шеңберінде іске асырылатын функциялар;".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгерістер енгізілді - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 86</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1343,55 +1425,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>