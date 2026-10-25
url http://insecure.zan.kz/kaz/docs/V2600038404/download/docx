--- v0 (2026-06-12)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9c85818" w14:textId="9c85818">
+    <w:p w14:paraId="5ededea" w14:textId="5ededea">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1042,602 +1042,508 @@
         <w:t>
       1) смарт-келісімшарт – цифрлық технологияларды қолдану арқылы белгілі бір мән-жайлар туындаған кезде тараптар алдын ала келіскен талаптардың автоматты түрде орындалуын көздейтін шарт;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) цифрлық активтің смарт-келісімшартының мекенжайы – цифрлық активтің нақты смарт-келісімшартын көрсететін блокчейндегі бірегей сәйкестендіргіш.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қамтамасыз етілмеген цифрлық активтерді айырбастау операторлары, цифрлық қаржы активтері платформасының операторлары, цифрлық активтердің сауда платформасының операторлары, цифрлық қаржы активтерінің эмитенттері (бұдан әрі – Субъектілер) электрондық цифрлық қолтаңбамен растау рәсімдерін сақтай отырып, цифрлық жүйелерді пайдалану арқылы Ұлттық Банкке есептерді электрондық тәсілмен ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Субъект басшысының немесе есепке қол қою функциясы жүктелген адамның және орындаушының электрондық цифрлық қолтаңбасымен куәландырылған есептілік электрондық форматта сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Субъектінің басшысы немесе есепке қол қою функциясы жүктелген адам есептіліктегі деректердің толықтығы мен дұрыстығын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...153 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Есептілікті ұсыну тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Есептілік Ұлттық Банкке ай сайын есепті айдың соңындағы жағдай бойынша есепті кезеңнен кейінгі айдың 10 (оныншы) күніне (қоса алғанда) дейін ұсынылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) қамтамасыз етілмеген цифрлық активтерді айырбастау операторы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қамтамасыз етілмеген цифрлық активтерді айырбастау операторлары жүргізген операциялар туралы есепті ұсынады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) цифрлық қаржы активтері платформасының операторы мынадай нысандар бойынша есептерді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша цифрлық қаржы активтері платформасы операторының цифрлық платформасында цифрлық қаржы активтерінің шығарылымы, айналысы және өтелуі туралы есепті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша цифрлық қаржы активтері платформасы операторының цифрлық платформасында жүргізілген цифрлық қаржы активтерін сатып алу және сату операциялары туралы есепті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша цифрлық қаржы активтері платформасы операторының цифрлық платформасында жүргізілген цифрлық қаржы активтерін айырбастау операциялары туралы есепті ұсынады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) цифрлық активтердің сауда платформасының операторы мынадай нысандар бойынша есептерді: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша цифрлық активтердің сауда платформасы операторының цифрлық платформасында жүргізілген цифрлық активтерді сатып алу және сату операциялары туралы есепті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша цифрлық активтердің сауда платформасы операторының цифрлық платформасында жүргізілген цифрлық активтерді айырбастау операциялары туралы есепті ұсынады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) цифрлық қаржы активтерінің эмитенттері Қағидаларға 7-қосымшаға сәйкес нысан бойынша базалық активі ақша (стейблкоин) болып табылатын цифрлық қаржы активтерінің шығарылымы, айналысы және өтелуі туралы есепті ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Субъектілер тараптардың активтерді бір-біріне беру мәмілесінің міндеттемелері орындалған күні есептілікте операцияны көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Егер есептілікті ұсыну мерзімі жұмыс емес күні аяқталса, онда есепті ұсыну мерзімінің аяқталу күні одан кейінгі жұмыс күні болып есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Қағидаларда көзделген есептердің кез келген нысаны бойынша деректер болмаған кезде есептіліктің бос нысандары ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1671,64 +1577,64 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қамтамасыз етілмеген цифрлық</w:t>
+              <w:t>Қамтамасыз етілмеген</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>активтерді айырбастау</w:t>
+              <w:t>цифрлық активтерді айырбастау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>операторларының, цифрлық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1736,391 +1642,483 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>операторларының, цифрлық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>активтердің сауда платформасы</w:t>
+              <w:t>активтердің сауда</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>операторларының, цифрлық</w:t>
+              <w:t>платформасы операторларының,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қаржы активтері эмитенттерінің</w:t>
+              <w:t>цифрлық қаржы активтері</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>эмитенттерінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ұлттық Банкіне есептілікті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұсыну қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкімшілік деректерді</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Әкімшілік деректерді</w:t>
-[...25 lines deleted...]
-              <w:t>нысан</w:t>
+              <w:t>жинауға арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 109 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2313" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Қазақстан Республикасының Ұлттық Банкіне</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z2314" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.nationalbank.kz интернет-ресурсында орналастырылған</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z2315" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік нысанның атауы: қамтамасыз етілмеген цифрлық активтерді айырбастау операторлары жүргізген операциялар туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z2316" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: EXC-1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z2317" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділігі: ай сайын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z2318" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезеңі: 20___ жылғы "___" ______________ жағдай бойынша</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z2319" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: қамтамасыз етілмеген цифрлық активтерді айырбастау операторы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z2320" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: есепті кезеңнен кейінгі айдың 10 (онына) (қоса алғанда) дейін, ай сайын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z2321" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БСН: _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z2322" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: электрондық түрде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-[...16 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z2323" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кесте. Қамтамасыз етілмеген цифрлық активтерді айырбастау операторлары жүргізген операциялар туралы есеп</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -2140,375 +2138,505 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Клиент түрі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Клиент түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Клиенттің азаматтығы (тіркелген елі)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Клиенттің азаматтығы (тіркелген елі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Клиенттің біліктілігі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Клиенттің біліктілігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Операция түрі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Операция түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Операцияны жүргізу тәсілі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Операцияны жүргізу тәсілі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нақты бөлімнің /өзіне-өзі қызмет көрсету пунктінің орналасқан жері</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нақты бөлімнің /өзіне-өзі қызмет көрсету пунктінің орналасқан жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қамтамасыз етілмеген цифрлық активтің атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қамтамасыз етілмеген цифрлық активтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Операция сомасы, теңгемен</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Операция сомасы, теңгемен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z2324" w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Операциялар саны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Операциялар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="50"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3160,270 +3288,228 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z58" w:id="49"/>
-[...55 lines deleted...]
-      Телефоны_________________________________________________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Атауы __________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мекенжайы _____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефоны ______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электрондық пошта мекенжайы ___________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орындаушы ________________________________________ ____________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            тегі, аты және әкесінің аты (ол болған жағдайда) қолы, телефоны</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Басшы немесе есепке қол қою функциясы жүктелген адам </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________ ___________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   тегі, аты және әкесінің аты (ол болған жағдайда)                қолы </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Күні 20__ жылғы "____" _____________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2326" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: нысан "Қамтамасыз етілмеген цифрлық активтерді айырбастау операторлары жүргізген операциялар туралы есеп" әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын толтыру бойынша түсіндірмеге сәйкес толтырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z61" w:id="52"/>
-[...158 lines deleted...]
-    <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3470,766 +3556,748 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Қамтамасыз етілмеген</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>цифрлық активтерді айырбастау</w:t>
+              <w:t xml:space="preserve"> цифрлық активтерді </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>операторлары жүргізген</w:t>
+              <w:t>айырбастау операторлары</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>операциялар туралы есеп"</w:t>
+              <w:t>жүргізген операциялар туралы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әкімшілік деректерді өтеусіз</w:t>
+              <w:t>есеп" әкімшілік деректерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>негізде жинауға арналған</w:t>
+              <w:t>өтеусіз негізде жинауға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>нысанына</w:t>
+              <w:t>арналған нысанына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z70" w:id="60"/>
+    <w:bookmarkStart w:name="z2328" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Қамтамасыз етілмеген цифрлық активтерді айырбастау операторлары жүргізген операциялар туралы есеп" (индексі EXC – 1, кезеңділігі – ай сайын)</w:t>
+        <w:t xml:space="preserve"> "Қамтамасыз етілмеген цифрлық активтерді айырбастау операторлары жүргізген операциялар туралы есеп" (индексі: EXC – 1, кезеңділігі – ай сайын) әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z2329" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z2330" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірмеде "Қамтамасыз етілмеген цифрлық активтерді айырбастау операторлары жүргізген операциялар туралы есеп" әкімшілік деректерді жинауға арналған нысанын (бұдан әрі – Нысан) толтыру бойынша талаптар айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z2331" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қамтамасыз етілмеген цифрлық активтерді айырбастау операторлары Нысанды есепті кезеңнің соңындағы жағдай бойынша ай сайын жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z2332" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысанда қамтамасыз етілмеген цифрлық активтерді айырбастау операторының клиенттері жасаған қамтамасыз етілмеген цифрлық активтерді сатып алу және сату операциялары бойынша мәліметтер көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z2333" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысанға басшы немесе есепке қол қою функциясы жүктелген адам қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z2334" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z2335" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. 2-бағанда қамтамасыз етілмеген цифрлық активтерді айырбастау операторы клиентінің түрі көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z2336" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1" – жеке тұлғалар үшін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z71" w:id="61"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын толтыру бойынша түсіндірме</w:t>
+    <w:bookmarkStart w:name="z2337" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2" – цифрлық майнерлер үшін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z72" w:id="62"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+    <w:bookmarkStart w:name="z2338" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3" – цифрлық активтердің шетелдік эмитенттері және цифрлық активтер қызметтерінің провайдерлері үшін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z73" w:id="63"/>
-[...15 lines deleted...]
-      1. Осы түсіндірмеде "Қамтамасыз етілмеген цифрлық активтерді айырбастау операторлары жүргізген операциялар туралы есеп" әкімшілік деректерді жинауға арналған нысанын (бұдан әрі – Нысан) толтыру бойынша талаптар айқындалады.</w:t>
+    <w:bookmarkStart w:name="z2339" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4" – Қазақстан Республикасының цифрлық активтері қызметтерінің провайдерлері үшін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z74" w:id="64"/>
-[...15 lines deleted...]
-      2. Қамтамасыз етілмеген цифрлық активтерді айырбастау операторлары Нысанды есепті кезеңнің соңындағы жағдай бойынша ай сайын жасайды.</w:t>
+    <w:bookmarkStart w:name="z2340" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5" – өзге де заңды тұлғалар үшін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z75" w:id="65"/>
-[...15 lines deleted...]
-      3. Нысанда қамтамасыз етілмеген цифрлық активтерді айырбастау операторының клиенттері жасаған қамтамасыз етілмеген цифрлық активтерді сатып алу және сату операциялары бойынша мәліметтер көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z2341" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. 3-бағанда "Елдердің атауларын және олардың әкімшілік-аумақтық бөлімшелерінің бірліктерін ұсынуға арналған кодтар. 1-бөлім. Елдердің кодтары" ҚР ҰЖ 06 ISO 3166-1-2016 ұлттық жіктеуішіне сәйкес жеке басын куәландыратын құжатқа (заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтамаға немесе заңды тұлғаны тіркеу елін растайтын өзге құжатқа) сәйкес клиенттің азаматтығы елінің (заңды тұлғаны тіркеу елінің) екі әріптік коды көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z76" w:id="66"/>
-[...15 lines deleted...]
-      4. Нысанға басшы немесе есепке қол қою функциясы жүктелген адам қол қояды.</w:t>
+    <w:bookmarkStart w:name="z2342" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтығы жоқ адам үшін "0" көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z77" w:id="67"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. 1-нысанды толтыру бойынша түсіндірме</w:t>
+    <w:bookmarkStart w:name="z2343" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. 4-бағанда клиенттің біліктілігі көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z78" w:id="68"/>
-[...15 lines deleted...]
-      5. 2-бағанда қамтамасыз етілмеген цифрлық активтерді айырбастау операторы клиентінің түрі көрсетіледі:</w:t>
+    <w:bookmarkStart w:name="z2344" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1" – цифрлық активтермен жұмыс істеу біліктілігі жеткілікті клиенттер үшін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z79" w:id="69"/>
-[...15 lines deleted...]
-      "1" – жеке тұлғалар үшін;</w:t>
+    <w:bookmarkStart w:name="z2345" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2" – цифрлық активтермен жұмыс істеу біліктілігі жеткіліксіз клиенттер үшін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z80" w:id="70"/>
-[...15 lines deleted...]
-      "2" – цифрлық майнерлер үшін;</w:t>
+    <w:bookmarkStart w:name="z2346" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. 5-бағанда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z81" w:id="71"/>
-[...15 lines deleted...]
-      "3" – цифрлық активтердің шетелдік эмитенттері және цифрлық активтер қызметтерінің провайдерлері үшін;</w:t>
+    <w:bookmarkStart w:name="z2347" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1" – клиенттердің қамтамасыз етілмеген цифрлық активтерді айырбастау операторынан цифрлық активтерді сатып алу операциялары бойынша;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z82" w:id="72"/>
-[...15 lines deleted...]
-      "4" – Қазақстан Республикасының цифрлық активтері қызметтерінің провайдерлері үшін;</w:t>
+    <w:bookmarkStart w:name="z2348" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2" – клиенттердің қамтамасыз етілмеген цифрлық активтерді айырбастау операторына цифрлық активтерді сату операциялары бойынша.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z83" w:id="73"/>
-[...15 lines deleted...]
-      "5" – өзге де заңды тұлғалар үшін.</w:t>
+    <w:bookmarkStart w:name="z2349" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. 6-бағанда цифрлық активтерді сатып алу тәсілі көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z84" w:id="74"/>
-[...15 lines deleted...]
-      6. 3-бағанда "Елдердің атауларын және олардың әкімшілік-аумақтық бөлімшелерінің бірліктерін ұсынуға арналған кодтар. 1-бөлім. Елдердің кодтары" ҚР ҰЖ 06 ISO 3166-1-2016 ұлттық жіктеуішіне сәйкес жеке басын куәландыратын құжатқа (заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтамаға немесе заңды тұлғаны тіркеу елін растайтын өзге құжатқа) сәйкес клиенттің азаматтығы елінің (заңды тұлғаны тіркеу елінің) екі әріптік коды көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z2350" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1" – өзіне-өзі қызмет көрсету пункттері арқылы қолма-қол сатып алу тәсілі үшін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z85" w:id="75"/>
-[...15 lines deleted...]
-      Азаматтығы жоқ адам үшін "0" көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z2351" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2" – нақты бөлімше арқылы қолма-қол сатып алу тәсілі үшін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z86" w:id="76"/>
-[...15 lines deleted...]
-      7. 4-бағанда клиенттің біліктілігі көрсетіледі:</w:t>
+    <w:bookmarkStart w:name="z2352" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3" – қолма-қол ақшасыз тәсіл үшін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z87" w:id="77"/>
-[...15 lines deleted...]
-      "1" – цифрлық активтермен жұмыс істеу біліктілігі жеткілікті клиенттер үшін;</w:t>
+    <w:bookmarkStart w:name="z2353" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. 7-бағанда қамтамасыз етілмеген цифрлық активтерді айырбастау операторының нақты бөлімшесінің және (немесе) өзіне-өзі қызмет көрсету пунктінің орналасқан жері көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z88" w:id="78"/>
-[...15 lines deleted...]
-      "2" – цифрлық активтермен жұмыс істеу біліктілігі жеткіліксіз клиенттер үшін.</w:t>
+    <w:bookmarkStart w:name="z2354" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолма-қол ақшасыз тәсілмен жүргізілген операциялар үшін осы баған толтырылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z89" w:id="79"/>
-[...15 lines deleted...]
-      8. 5-бағанда:</w:t>
+    <w:bookmarkStart w:name="z2355" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. 8-бағанда Қазақстан Республикасының Ұлттық Банкі бекітетін қамтамасыз етілмеген цифрлық активтерді айырбастау операторы арқылы айналым үшін рұқсат етілген цифрлық активтер тізбесінен клиент қамтамасыз етілмеген цифрлық активтерді айырбастау операторынан сатқан және (немесе) сатып алған қамтамасыз етілмеген цифрлық активтің атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z90" w:id="80"/>
-[...15 lines deleted...]
-      "1" – клиенттердің қамтамасыз етілмеген цифрлық активтерді айырбастау операторынан цифрлық активтерді сатып алу операциялары бойынша;</w:t>
+    <w:bookmarkStart w:name="z2356" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. 9-бағанда клиенттің цифрлық активтерді сатып алу немесе сату сомасы теңгемен көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z91" w:id="81"/>
-[...15 lines deleted...]
-      "2" – клиенттердің қамтамасыз етілмеген цифрлық активтерді айырбастау операторына цифрлық активтерді сату операциялары бойынша.</w:t>
+    <w:bookmarkStart w:name="z2357" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. 10-бағанда клиенттердің операцияларының саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z92" w:id="82"/>
-[...15 lines deleted...]
-      9. 6-бағанда цифрлық активтерді сатып алу тәсілі көрсетіледі:</w:t>
+    <w:bookmarkStart w:name="z2358" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Операциялар болмаған жағдайда, Нысан бос ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z93" w:id="83"/>
-[...178 lines deleted...]
-    <w:bookmarkEnd w:id="91"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4263,456 +4331,490 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қамтамасыз етілмеген цифрлық</w:t>
+              <w:t>Қамтамасыз етілмеген</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>активтерді айырбастау</w:t>
+              <w:t>цифрлық активтерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>операторларының, цифрлық</w:t>
+              <w:t>айырбастау операторларының,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қаржы активтері платформасы</w:t>
+              <w:t xml:space="preserve">цифрлық қаржы активтері </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>операторларының, цифрлық</w:t>
+              <w:t xml:space="preserve">платформасы операторларының, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>активтердің сауда платформасы</w:t>
+              <w:t xml:space="preserve">цифрлық активтердің сауда </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>операторларының, цифрлық</w:t>
+              <w:t>платформасы операторларының,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қаржы активтері эмитенттерінің</w:t>
+              <w:t xml:space="preserve">цифрлық қаржы активтері </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>эмитенттерінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ұлттық Банкіне есептілікті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұсыну қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
-            </w:r>
-[...37 lines deleted...]
-              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z103" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 109 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2361" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді жинауға арналған нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z2362" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Қазақстан Республикасының Ұлттық Банкіне</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z2363" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.nationalbank.kz интернет-ресурсында орналастырылған</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z2364" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: цифрлық қаржы активтері платформасы операторының цифрлық платформасында цифрлық қаржы активтерінің шығарылымы, айналысы және өтелуі туралы есеп</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z2365" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: EXC-2</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z2366" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділігі: ай сайын</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z2367" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезеңі: 20___ жылғы "___" ______________ жағдай бойынша</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z2368" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: цифрлық қаржы активтері платформасының операторы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z2369" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: есепті кезеңнен кейінгі айдың 10 (онына) (қоса алғанда) дейін, ай сайын</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z2370" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН: _______________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z104" w:id="93"/>
-[...15 lines deleted...]
-      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.nationalbank.kz интернет-ресурсында орналастырылған</w:t>
+    <w:bookmarkStart w:name="z2371" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: электрондық түрде</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z105" w:id="94"/>
-[...15 lines deleted...]
-      Әкімшілік нысанның атауы: цифрлық қаржы активтері платформасы операторының цифрлық платформасында цифрлық қаржы активтерінің шығарылымы, айналысы және өтелуі туралы есеп</w:t>
+    <w:bookmarkStart w:name="z2372" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кесте. Цифрлық қаржы активтері платформасы операторының цифрлық платформасында цифрлық қаржы активтерін шығару, айналысы және өтелуі туралы есеп</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z106" w:id="95"/>
-[...156 lines deleted...]
-    <w:bookmarkEnd w:id="102"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -4733,411 +4835,521 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық қаржы активінің атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Цифрлық қаржы активінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Эмитенттің цифрлық қаржы активтері әмиянының мекенжайы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Эмитенттің цифрлық қаржы активтері әмиянының мекенжайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық қаржы активінің смарт-келісімшартының мекенжайы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Цифрлық қаржы активінің смарт-келісімшартының мекенжайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Блокчейннің атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Блокчейннің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық қаржы активінің түрі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Цифрлық қаржы активінің түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық қаржы активтері шығарылымының көлемі, теңгемен</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Цифрлық қаржы активтері шығарылымының көлемі, теңгемен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық қаржы активтерінің орналастырылған көлемі, теңгемен</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Цифрлық қаржы активтерінің орналастырылған көлемі, теңгемен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық қаржы активтерінің сатып алынған көлемі, теңгемен</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Цифрлық қаржы активтерінің сатып алынған көлемі, теңгемен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтелген цифрлық қаржы активтерінің көлемі, теңгемен</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтелген цифрлық қаржы активтерінің көлемі, теңгемен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық қаржы активінің тіркеу нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Цифрлық қаржы активінің тіркеу нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5857,270 +6069,228 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z114" w:id="103"/>
-[...199 lines deleted...]
-    <w:bookmarkStart w:name="z124" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Атауы __________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мекенжайы _____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефоны ______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электрондық пошта мекенжайы ___________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орындаушы ________________________________________ ____________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            тегі, аты және әкесінің аты (ол болған жағдайда) қолы, телефоны</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Басшы немесе есепке қол қою функциясы жүктелген адам </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________ ___________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   тегі, аты және әкесінің аты (ол болған жағдайда)                қолы </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Күні 20__ жылғы "____" _____________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2374" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: нысан "Цифрлық қаржы активтері платформасы операторының цифрлық платформасында цифрлық қаржы активтерінің шығарылымы, айналысы және өтелуі туралы есеп" әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын толтыру бойынша түсіндірмеге сәйкес толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6232,514 +6402,496 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өтелуі туралы есеп" әкімшілік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>деректерді өтеусіз негізде</w:t>
+              <w:t xml:space="preserve">деректерді өтеусіз негізде </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жинауға арналған нысанына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z126" w:id="114"/>
+    <w:bookmarkStart w:name="z2376" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Цифрлық қаржы активтері платформасы операторының цифрлық платформасында цифрлық қаржы активтерінің шығарылымы, айналысы және өтелуі туралы есеп" (индексі – EXC-2, кезеңділігі – ай сайын)</w:t>
+        <w:t xml:space="preserve"> "Цифрлық қаржы активтері платформасы операторының цифрлық платформасында цифрлық қаржы активтерінің шығарылымы, айналысы және өтелуі туралы есеп" (индексі: EXC-2, кезеңділігі – ай сайын) әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z2377" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z2378" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірмеде "Цифрлық қаржы активтері платформасы операторының цифрлық платформасында цифрлық қаржы активтерінің шығарылымы, айналысы және өтелуі туралы есеп" әкімшілік деректерді жинауға арналған нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптар айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z2379" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Цифрлық қаржы активтері платформасының операторы Нысанды есепті кезеңнің соңындағы жағдай бойынша ай сайын жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z2380" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысанда цифрлық қаржы активтері платформасы операторының цифрлық платформасында цифрлық қаржы активтерін шығару, айналысқа жіберу және өтеу бойынша мәліметтер көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z2381" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысанға басшы немесе есепке қол қою функциясы жүктелген адам қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z2382" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z2383" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. 2-бағанда цифрлық қаржы активтерінің эмитенті шығарған цифрлық қаржы активінің атауы (бар болса) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z2384" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. 3-бағанда цифрлық қаржы активтері эмитентінің цифрлық қаржы активтерін шығару жүзеге асырылған цифрлық қаржы активтері әмиянының мекенжайы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z2385" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. 4-бағанда цифрлық қаржы активтерінің эмитенті шығарған цифрлық қаржы активінің смарт-келісімшартының мекенжайы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z2386" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. 5-бағанда цифрлық қаржы активтерін шығару үшін пайдаланылған блокчейннің толық атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z2387" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. 6-бағанда цифрлық қаржы активтерінің эмитенті шығарған цифрлық қаржы активінің түрі көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z2388" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1" – базалық активі ақша (стейблкоин) болып табылатын цифрлық қаржы активі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z2389" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2" – ақшаны қоспағанда, базалық активі қаржы құралдары (оның ішінде туынды бағалы қағаздарды, туынды қаржы құралдарын, басқа цифрлық қаржы активін қоса алғанда, бағалы қағаздар), қаржылық актив, мүліктік құқық (талап), тауарлар және (немесе) өзге де мүлік болатын цифрлық қаржы активі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z2390" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3" – электрондық-цифрлық нысанда шығарылатын қаржы құралдары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z2391" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. 7-бағанда цифрлық қаржы активтерінің эмитенті шығарған цифрлық қаржы активтері шығарылымының көлемі теңгемен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z2392" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. 8-бағанда цифрлық қаржы активтерінің эмитенті шығарған цифрлық қаржы активтерінің орналастырылған (клиенттер цифрлық қаржы активтерінің эмитентінен сатып алған) көлемі теңгемен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z2393" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. 9-бағанда клиенттерден цифрлық қаржы активтерінің эмитенті сатып алған цифрлық қаржы активтерінің көлемі теңгемен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z2394" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. 10-бағанда цифрлық қаржы активтерінің эмитенті өтеген цифрлық қаржы активтерінің көлемі теңгемен көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z127" w:id="115"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын толтыру бойынша түсіндірме</w:t>
+    <w:bookmarkStart w:name="z2395" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. 11-бағанда цифрлық қаржы активтері платформасының операторы берген цифрлық қаржы активінің тіркеу нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z128" w:id="116"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+    <w:bookmarkStart w:name="z2396" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Операциялар болмаған жағдайда, Нысан бос ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z129" w:id="117"/>
-[...376 lines deleted...]
-    <w:bookmarkEnd w:id="135"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6825,404 +6977,483 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаржы активтері платформасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">операторларының, цифрлық </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>активтердің сауда платформасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>операторларының, цифрлық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>активтердің сауда платформасы</w:t>
+              <w:t>қаржы активтері эмитенттерінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>операторларының, цифрлық</w:t>
+              <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қаржы активтері эмитенттерінің</w:t>
+              <w:t>Ұлттық Банкіне есептілікті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t>ұсыну қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ұлттық Банкіне есептілікті</w:t>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Әкімшілік деректерді </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ұсыну қағидаларына</w:t>
-[...51 lines deleted...]
-              <w:t xml:space="preserve">нысан </w:t>
+              <w:t xml:space="preserve">жинауға арналған нысан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z149" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 109 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2400" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Қазақстан Республикасының Ұлттық Банкіне</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z150" w:id="137"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z2401" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.nationalbank.kz интернет-ресурсында орналастырылған</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z151" w:id="138"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z2402" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік нысанның атауы: цифрлық қаржы активтері платформасы операторының цифрлық платформасында жүргізілген цифрлық қаржы активтерін сатып алу және сату операциялары туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z152" w:id="139"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z2403" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: EXC-3</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z153" w:id="140"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z2404" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділігі: ай сайын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z154" w:id="141"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z2405" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезеңі: 20___жылғы "__" ________ жағдай бойынша</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z155" w:id="142"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z2406" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: цифрлық қаржы активтері платформасының операторы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z156" w:id="143"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z2407" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: есепті кезеңнен кейінгі айдың 10 (онына) дейін (қоса алғанда), ай сайын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z157" w:id="144"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z2408" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БСН: _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z158" w:id="145"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z2409" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: электрондық түрде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-[...17 lines deleted...]
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z2410" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кесте. Цифрлық қаржы активтері платформасы операторының цифрлық платформасында жүргізілген цифрлық қаржы активтерін сатып алу және сату операциялары туралы есеп</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -7242,375 +7473,475 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сатып алушы-клиент типі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сатып алушы-клиент типі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сатып алушы-клиенттің азаматтығы (тіркелген елі)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сатып алушы-клиенттің азаматтығы (тіркелген елі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сатып алушы-клиенттің біліктілігі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сатып алушы-клиенттің біліктілігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сатушы-клиент типі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сатушы-клиент типі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сатушы-клиенттің азаматтығы (тіркелген елі)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сатушы-клиенттің азаматтығы (тіркелген елі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сатушы-клиенттің біліктілігі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сатушы-клиенттің біліктілігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық қаржы активінің тіркеу нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Цифрлық қаржы активінің тіркеу нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Операция сомасы, теңгемен</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Операция сомасы, теңгемен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Операциялар саны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Операциялар саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7936,271 +8267,554 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z160" w:id="147"/>
-[...199 lines deleted...]
-    <w:bookmarkStart w:name="z170" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Атауы __________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мекенжайы _____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефоны ______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электрондық пошта мекенжайы ___________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орындаушы ________________________________________ ____________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            тегі, аты және әкесінің аты (ол болған жағдайда) қолы, телефоны</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Басшы немесе есепке қол қою функциясы жүктелген адам </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________ ___________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   тегі, аты және әкесінің аты (ол болған жағдайда)                қолы </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Күні 20__ жылғы "____" _____________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2412" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: нысан "Цифрлық қаржы активтері платформасы операторының цифрлық платформасында жүргізілген цифрлық қаржы активтерін сатып алу және сату операциялары туралы есеп" әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын толтыру бойынша түсіндірмеге сәйкес толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8234,847 +8848,847 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Цифрлық қаржы активтері</w:t>
+              <w:t xml:space="preserve">"Цифрлық қаржы активтері </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>платформасы операторының</w:t>
+              <w:t xml:space="preserve">платформасы операторының </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>цифрлық платформасында</w:t>
+              <w:t xml:space="preserve">цифрлық платформасында </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жүргізілген цифрлық қаржы</w:t>
+              <w:t xml:space="preserve">жүргізілген цифрлық қаржы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>активтерін сатып алу және сату</w:t>
+              <w:t xml:space="preserve">активтерін сатып алу және сату </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>операциялары туралы есеп"</w:t>
+              <w:t xml:space="preserve">операциялары туралы есеп" </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әкімшілік деректерді өтеусіз</w:t>
+              <w:t>әкімшілік деректерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>негізде жинауға арналған</w:t>
+              <w:t>өтеусіз негізде жинауға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>нысанына</w:t>
+              <w:t>арналған нысанына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z172" w:id="158"/>
+    <w:bookmarkStart w:name="z2414" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Цифрлық қаржы активтері платформасы операторының цифрлық платформасында жүргізілген цифрлық қаржы активтерін сатып алу және сату операциялары туралы есеп" (индексі – EXC-3, кезеңділігі – ай сайын) әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын толтыру бойынша түсіндірме</w:t>
+        <w:t xml:space="preserve"> "Цифрлық қаржы активтері платформасы операторының цифрлық платформасында жүргізілген цифрлық қаржы активтерін сатып алу және сату операциялары туралы есеп" (индексі: EXC-3, кезеңділігі – ай сайын) әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z2415" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z2416" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірмеде "Цифрлық қаржы активтері платформасы операторының цифрлық платформасында жүргізілген цифрлық қаржы активтерін сатып алу және сату операциялары туралы есеп" әкімшілік деректерді жинауға арналған нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптар айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z2417" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Цифрлық қаржы активтері платформасының операторлары Нысанды есепті кезеңнің соңындағы жағдай бойынша ай сайын жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z2418" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысанда цифрлық қаржы активтері платформасы операторының клиенттері жасаған цифрлық қаржы активтерін сатып алу және сату бойынша барлық операция көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z2419" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысанға басшы немесе есепке қол қою функциясы жүктелген адам қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z2420" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z2421" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. 2-бағанда цифрлық қаржы активтерін сатып алушы болып табылатын цифрлық қаржы активтері платформасының операторы клиентінің типі көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z2422" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1" – жеке тұлғалар үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z2423" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2" – цифрлық майнерлер үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z2424" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3" – цифрлық активтердің шетелдік эмитенттері және цифрлық активтер қызметтерінің провайдерлері үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z2425" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4" – Қазақстан Республикасының цифрлық активтері қызметтерінің провайдерлері үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z2426" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5" – өзге де заңды тұлғалар үшін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z2427" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. 3-бағанда "Елдердің атауларын және олардың әкімшілік-аумақтық бөлімшелері бірліктерін белгілеуге арналған кодтар. 1-бөлім. Елдер кодтары" ҚР ҰЖ 06 ISO 3166-1-2016 Қазақстан Республикасының ұлттық жіктеуішіне сәйкес жеке басын куәландыратын құжатқа (заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтамаға немесе заңды тұлғаны тіркеу елін растайтын өзге құжатқа) сәйкес цифрлық қаржы активтері платформасы операторының цифрлық қаржы активтерін сатып алушы болып табылатын клиентінің азаматтығы елінің (заңды тұлғаны тіркеу елінің) екі әріптік коды көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z2428" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтығы жоқ адам үшін "0" көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z2429" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. 4-бағанда цифрлық қаржы активтері платформасы операторының цифрлық қаржы активтерін сатып алушы ретінде әрекет ететін клиентінің біліктілігі көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z2430" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1" – цифрлық активтермен жұмыс істеу біліктілігі жеткілікті клиенттер үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z2431" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2" – цифрлық активтермен жұмыс істеу біліктілігі жеткіліксіз клиенттер үшін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z2432" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. 5-бағанда цифрлық қаржы активтері платформасы операторының цифрлық қаржы активтерін сатып алушы ретінде әрекет ететін клиентінің типі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z2433" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1" – жеке тұлғалар үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z2434" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2" – цифрлық майнерлер үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z2435" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3" – цифрлық активтердің активтерінің шетелдік эмитенттері және цифрлық активтер қызметтерінің провайдерлері үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z2436" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4" – Қазақстан Республикасының цифрлық активтері қызметтерінің провайдерлері үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z2437" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5" – өзге де заңды тұлғалар үшін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z2438" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. 6-бағанда "Елдердің атауларын және олардың әкімшілік-аумақтық бөлімшелері бірліктерін белгілеуге арналған кодтар. 1-бөлім. Елдер кодтары" ҚР ҰЖ 06 ISO 3166-1-2016 Қазақстан Республикасының ұлттық жіктеуішіне сәйкес жеке басын куәландыратын құжатқа (заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтамаға немесе заңды тұлғаны тіркеу елін растайтын өзге құжатқа) сәйкес цифрлық қаржы активтері платформасы операторының цифрлық қаржы активтерін сатушы болып табылатын клиентінің азаматтығы елінің (заңды тұлғаны тіркеу елінің) екі әріптік коды көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z2439" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтығы жоқ адам үшін "0" көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z2440" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. 7-бағанда цифрлық қаржы активтері платформасы операторының цифрлық қаржы активтерін сатушы ретінде әрекет ететін клиентінің біліктілігі көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z2441" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1" – цифрлық активтермен жұмыс істеу біліктілігі жеткілікті клиенттер үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z2442" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2" – цифрлық активтермен жұмыс істеу біліктілігі жеткіліксіз клиенттер үшін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z2443" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. 8-бағанда цифрлық қаржы активтері платформасының операторы берген цифрлық қаржы активінің тіркеу нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z173" w:id="159"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+    <w:bookmarkStart w:name="z2444" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. 9-бағанда цифрлық қаржы активтері платформасы операторының цифрлық платформасында жүргізілген цифрлық қаржы активтерін сатып алу немесе сату бойынша операциялардың сомасы теңгемен көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z174" w:id="160"/>
-[...15 lines deleted...]
-      1. Осы түсіндірмеде "Цифрлық қаржы активтері платформасы операторының цифрлық платформасында жүргізілген цифрлық қаржы активтерін сатып алу және сату операциялары туралы есеп" әкімшілік деректерді жинауға арналған нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптар айқындалады.</w:t>
+    <w:bookmarkStart w:name="z2445" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-бағанда клиенттердің цифрлық қаржы активтерін және (немесе) ақшаны толықтыруға және шығаруға байланысты операциялары операция көлемін есептеу кезінде енгізілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z175" w:id="161"/>
-[...15 lines deleted...]
-      2. Цифрлық қаржы активтері платформасының операторлары Нысанды есепті кезеңнің соңындағы жағдай бойынша ай сайын жасайды.</w:t>
+    <w:bookmarkStart w:name="z2446" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. 10-бағанда клиенттердің операцияларының саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z176" w:id="162"/>
-[...15 lines deleted...]
-      3. Нысанда цифрлық қаржы активтері платформасы операторының клиенттері жасаған цифрлық қаржы активтерін сатып алу және сату бойынша барлық операция көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z2447" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Операциялар болмаған жағдайда, Нысан бос ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z177" w:id="163"/>
-[...576 lines deleted...]
-    <w:bookmarkEnd w:id="191"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9108,51 +9722,194 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қамтамасыз етілмеген</w:t>
+              <w:t>Қамтамасыз етілмеген цифрлық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>активтерді айырбастау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>операторларының, цифрлық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаржы активтері платформасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>операторларының, цифрлық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>активтердің сауда платформасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">операторларының, цифрлық </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаржы активтері эмитенттерінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ұлттық Банкіне есептілікті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұсыну қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -9173,1119 +9930,327 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>цифрлық активтерді айырбастау</w:t>
-[...713 lines deleted...]
-              </w:rPr>
               <w:t>Әкімшілік деректерді</w:t>
             </w:r>
-          </w:p>
-[...127 lines deleted...]
-              <w:t>нысан</w:t>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жинауға арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z221" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 109 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2451" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Қазақстан Республикасының Ұлттық Банкіне</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z222" w:id="193"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z2452" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.nationalbank.kz интернет-ресурсында орналастырылған</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z223" w:id="194"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z2453" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік нысанның атауы: цифрлық қаржы активтері платформасы операторының цифрлық платформасында жүргізілген цифрлық қаржы активтерін айырбастау операциялары туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z224" w:id="195"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z2454" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: EXC-4</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z225" w:id="196"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z2455" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділігі: ай сайын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z226" w:id="197"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z2456" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезеңі: 20___ жылғы "___" ______________ жағдай бойынша</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z227" w:id="198"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z2457" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: цифрлық қаржы активтері платформасының операторы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z228" w:id="199"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z2458" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: есепті кезеңнен кейінгі айдың 10 (онына) (қоса алғанда) дейін, ай сайын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z229" w:id="200"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z2459" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БСН: _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z230" w:id="201"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z2460" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: электрондық түрде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-[...17 lines deleted...]
-    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z2461" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кесте. Цифрлық қаржы активтері платформасы операторының цифрлық платформасында жүргізілген цифрлық қаржы активтерін айырбастау операциялары туралы есеп</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -10307,447 +10272,567 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1-Клиент типі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-Клиент типі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1-Клиенттің азаматтығы (тіркелген елі)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-Клиенттің азаматтығы (тіркелген елі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1-Клиенттің біліктілігі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-Клиенттің біліктілігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2-Клиент типі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-Клиент типі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2-Клиенттің азаматтығы (тіркелген елі)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-Клиенттің азаматтығы (тіркелген елі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2-Клиенттің біліктілігі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-Клиенттің біліктілігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1- Цифрлық қаржы активінің тіркеу нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1- Цифрлық қаржы активінің тіркеу нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1-цифрлық қаржы активтерінің саны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-цифрлық қаржы активтерінің саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2- Цифрлық қаржы активінің тіркеу нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2- Цифрлық қаржы активінің тіркеу нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2-цифрлық қаржы активтерінің саны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-цифрлық қаржы активтерінің саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Операциялар саны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Операциялар саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11535,270 +11620,228 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z232" w:id="203"/>
-[...199 lines deleted...]
-    <w:bookmarkStart w:name="z242" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Атауы __________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мекенжайы _____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефоны ______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электрондық пошта мекенжайы ___________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орындаушы ________________________________________ ____________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            тегі, аты және әкесінің аты (ол болған жағдайда) қолы, телефоны</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Басшы немесе есепке қол қою функциясы жүктелген адам </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________ ___________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   тегі, аты және әкесінің аты (ол болған жағдайда)                қолы </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Күні 20__ жылғы "____" _____________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2463" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: нысан "Цифрлық қаржы активтері платформасы операторының цифрлық платформасында жүргізілген цифрлық қаржы активтерін айырбастау операциялары туралы есеп" әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын толтыру бойынша түсіндірмеге сәйкес толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11832,51 +11875,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Цифрлық қаржы активтері</w:t>
+              <w:t xml:space="preserve"> "Цифрлық қаржы активтері </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>платформасы операторының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11884,813 +11927,956 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізілген цифрлық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қаржы активтерін айырбастау</w:t>
+              <w:t xml:space="preserve"> қаржы активтерін айырбастау </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>операциялары туралы есеп"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>әкімшілік деректерді өтеусіз</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>негізде жинауға арналған</w:t>
             </w:r>
-            <w:r>
-[...23 lines deleted...]
-              <w:t>қосымша</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z244" w:id="214"/>
+    <w:bookmarkStart w:name="z2468" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Цифрлық қаржы активтері платформасы операторының цифрлық платформасында жүргізілген цифрлық қаржы активтерін айырбастау операциялары туралы есеп" (индексі EXC – 4, кезеңділігі – ай сайын)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z245" w:id="215"/>
+        <w:t xml:space="preserve"> "Цифрлық қаржы активтері платформасы операторының цифрлық платформасында жүргізілген цифрлық қаржы активтерін айырбастау операциялары туралы есеп"  (индексі EXC – 4, кезеңділігі – ай сайын)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z2469" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын толтыру бойынша түсіндірме</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z246" w:id="216"/>
+        <w:t xml:space="preserve"> әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын  толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z2470" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z247" w:id="217"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z2471" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсіндірмеде "Цифрлық қаржы активтері платформасы операторының цифрлық платформасында жүргізілген цифрлық қаржы активтерін айырбастау операциялары туралы есеп" әкімшілік деректерді жинауға арналған нысанын (бұдан әрі – Нысан) толтыру бойынша талаптар айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z248" w:id="218"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z2472" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Цифрлық қаржы активтері платформасының операторлары Нысанды есепті кезеңнің соңындағы жағдай бойынша ай сайын жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z249" w:id="219"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z2473" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысанда цифрлық қаржы активтері платформасы операторының клиенттері жасаған цифрлық қаржы активтерін айырбастау операциялары бойынша мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z250" w:id="220"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z2474" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нысанға басшы немесе есепке қол қою функциясы жүктелген адам қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z251" w:id="221"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z2475" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z252" w:id="222"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z2476" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. 2-бағанда цифрлық қаржы активтері платформасы операторының цифрлық активтерді айырбастау операциясының бірінші тарапы болып табылатын клиентінің типі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z253" w:id="223"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z2477" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1" – жеке тұлғалар үшін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z254" w:id="224"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z2478" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2" – цифрлық майнерлер үшін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z255" w:id="225"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z2479" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3" – цифрлық активтердің шетелдік эмитенттері және цифрлық активтер қызметтерінің провайдерлері үшін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z256" w:id="226"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z2480" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4" – Қазақстан Республикасының цифрлық активтер қызметтерінің провайдерлері үшін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z257" w:id="227"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z2481" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5" – өзге де заңды тұлғалар үшін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z258" w:id="228"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z2482" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. 3-бағанда "Елдердің атауларын және олардың әкімшілік-аумақтық бөлімшелері бірліктерін белгілеуге арналған кодтар. 1-бөлім. Елдер кодтары" ҚР ҰЖ 06 ISO 3166-1-2016 Қазақстан Республикасының ұлттық жіктеуішіне сәйкес жеке басын куәландыратын құжатқа (заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтамаға немесе заңды тұлғаны тіркеу елін растайтын өзге құжатқа) сәйкес цифрлық қаржы активтерін айырбастау жөніндегі операцияның бірінші тарапы болып табылатын цифрлық қаржы активтері платформасы операторы клиентінің азаматтығы елінің (заңды тұлғаны тіркеу елінің) екі әріптік коды көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z259" w:id="229"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z2483" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азаматтығы жоқ адам үшін "0" көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z260" w:id="230"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z2484" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. 4-бағанда цифрлық қаржы активтерін айырбастау жөніндегі операцияның бірінші тарапы болып табылатын цифрлық қаржы активтері платформасы операторының клиентінің біліктілігі көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z261" w:id="231"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z2485" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1" – цифрлық активтермен жұмыс істеуге біліктілігі жеткілікті клиенттер үшін; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z2486" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2" – цифрлық активтермен жұмыс істеу біліктілігі жеткіліксіз клиенттер үшін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z2487" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. 5-бағанда айырбастау цифрлық қаржылық активтер операциясы бойынша екінші тарап ретінде әрекет ететін цифрлық қаржылық активтер платформасының операторы клиентінің түрі көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z2488" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1" – жеке тұлғалар үшін; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z2489" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "2" – цифрлық майнерлер үшін; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z2490" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "3" – цифрлық активтердің шетелдік эмитенттері және цифрлық активтер қызметтерінің провайдерлері үшін; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z2491" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "4" – Қазақстан Республикасының цифрлық активтер қызметтерінің провайдерлері үшін; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z2492" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5" – өзге де заңды тұлғалар үшін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z2493" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. 6-бағанда "Елдердің атауларын және олардың әкімшілік-аумақтық бөлімшелері бірліктерін белгілеуге арналған кодтар. 1-бөлім. Елдер кодтары" ҚР ҰЖ 06 ISO 3166-1-2016 Қазақстан Республикасының ұлттық жіктеуішіне сәйкес жеке басын куәландыратын құжатқа (заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтамаға немесе заңды тұлғаны тіркеу елін растайтын өзге құжатқа) сәйкес цифрлық қаржы активтерін айырбастау жөніндегі операцияның екінші тарапы болып табылатын цифрлық қаржы активтері платформасы операторы клиентінің азаматтығы елінің (заңды тұлғаны тіркеу елінің) екі әріптік коды көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z2494" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтығы жоқ адам үшін "0" көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z2495" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. 7-бағанда цифрлық қаржы активтерін айырбастау жөніндегі операцияның екінші тарабы болып табылатын цифрлық қаржы активтері платформасының операторы клиентінің біліктілігі көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z2496" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1" – цифрлық активтермен жұмыс істеуге біліктілігі жеткілікті клиенттер үшін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z262" w:id="232"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z2497" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2" – цифрлық активтермен жұмыс істеу біліктілігі жеткіліксіз клиенттер үшін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-[...220 lines deleted...]
-    <w:bookmarkStart w:name="z274" w:id="244"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z2498" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. 8 және 10-бағандарда тиісінше цифрлық қаржы активтерін айырбастау жөніндегі мәміленің бірінші және екінші тараптары жіберген цифрлық қаржы активтерінің атауын цифрлық қаржы активтері платформасының операторы берген цифрлық қаржы активтерінің тіркеу нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z275" w:id="245"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z2499" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. 9 және 11-бағандарда тиісінше цифрлық қаржы активтерін айырбастау жөніндегі мәміленің бірінші және екінші тараптары жіберген цифрлық қаржы активтерінің саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z276" w:id="246"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z2500" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Цифрлық қаржы активтері платформасының операторы цифрлық қаржы активтерін айырбастау жөніндегі мәміленің бірінші және екінші тараптарын дербес айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z277" w:id="247"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z2501" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. 12-бағанда клиенттердің операцияларының саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z2502" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Операциялар болмаған жағдайда, Нысан бос ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12776,77 +12962,77 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаржы активтері платформасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>операторларының, цифрлық</w:t>
+              <w:t xml:space="preserve">операторларының, цифрлық </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>активтердің сауда платформасы</w:t>
+              <w:t xml:space="preserve">активтердің сауда платформасы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>операторларының, цифрлық</w:t>
+              <w:t xml:space="preserve">операторларының, цифрлық </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаржы активтері эмитенттерінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12869,298 +13055,390 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұсыну қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-              <w:t>Әкімшілік деректерді</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Әкімшілік деректерді </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жинауға арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z280" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымша жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 109 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2506" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Қазақстан Республикасының Ұлттық Банкіне</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z281" w:id="250"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z2507" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.nationalbank.kz интернет-ресурсында орналастырылған</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z282" w:id="251"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z2508" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік нысанның атауы: цифрлық активтердің сауда платформасы операторының цифрлық платформасында жүргізілген цифрлық активтерді сатып алу және сату операциялары туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z283" w:id="252"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z2509" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: EXC-5</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z284" w:id="253"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z2510" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділігі: ай сайын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z285" w:id="254"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z2511" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезеңі: 20___жылғы "__" ________ жағдай бойынша</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z286" w:id="255"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z2512" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: цифрлық активтердің сауда платформасының операторы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z287" w:id="256"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z2513" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: есепті кезеңнен кейінгі айдың 10 (онына) дейін (қоса алғанда), ай сайын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z288" w:id="257"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z2514" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БСН: _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z289" w:id="258"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z2515" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: электрондық түрде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-[...17 lines deleted...]
-    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z2516" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кесте. Цифрлық активтердің сауда платформасы операторының цифрлық платформасында жүргізілген цифрлық активтерді сатып алу және сату операциялары туралы есеп</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -13180,375 +13458,475 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сатып алушы-клиент типі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сатып алушы-клиент типі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сатып алушы-клиенттің азаматтығы (тіркелген елі)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сатып алушы-клиенттің азаматтығы (тіркелген елі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сатып алушы-клиенттің біліктілігі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сатып алушы-клиенттің біліктілігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сатушы-клиент типі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сатушы-клиент типі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сатушы-клиенттің азаматтығы (тіркелген елі)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сатушы-клиенттің азаматтығы (тіркелген елі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сатушы-клиенттің біліктілігі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сатушы-клиенттің біліктілігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық активтің атауы / тіркеу нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Цифрлық активтің атауы / тіркеу нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Операция сомасы, теңгемен</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Операция сомасы, теңгемен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Операциялар саны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Операциялар саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14200,270 +14578,228 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z291" w:id="260"/>
-[...199 lines deleted...]
-    <w:bookmarkStart w:name="z301" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Атауы __________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мекенжайы _____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефоны ______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электрондық пошта мекенжайы ___________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орындаушы ________________________________________ ____________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            тегі, аты және әкесінің аты (ол болған жағдайда) қолы, телефоны</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Басшы немесе есепке қол қою функциясы жүктелген адам </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________ ___________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   тегі, аты және әкесінің аты (ол болған жағдайда)                қолы </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Күні 20__ жылғы "____" _____________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2518" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: нысан "Цифрлық активтердің сауда платформасы операторының цифрлық платформасында жүргізілген цифрлық активтерді сатып алу және сату операциялары туралы есеп" әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын толтыру бойынша түсіндірмеге сәйкес толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkEnd w:id="221"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14497,885 +14833,885 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Цифрлық активтердің сауда</w:t>
+              <w:t xml:space="preserve">"Цифрлық активтердің сауда </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>платформасы операторының</w:t>
+              <w:t xml:space="preserve">платформасы операторының </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>цифрлық платформасында</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жүргізілген цифрлық активтерді</w:t>
+              <w:t>жүргізілген цифрлық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сатып алу және сату</w:t>
+              <w:t>активтерді сатып алу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>операциялары туралы есеп"</w:t>
+              <w:t xml:space="preserve">және сату операциялары </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әкімшілік деректерді өтеусіз</w:t>
+              <w:t>туралы есеп" әкімшілік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>негізде жинауға</w:t>
+              <w:t>деректерді өтеусіз негізде</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>арналған нысанына</w:t>
+              <w:t xml:space="preserve">жинауға арналған нысанына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z303" w:id="271"/>
+    <w:bookmarkStart w:name="z2520" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Цифрлық активтердің сауда платформасы операторының цифрлық платформасында жүргізілген цифрлық активтерді сатып алу және сату операциялары туралы есеп" (индексі – EXC-5, кезеңділігі – ай сайын)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z304" w:id="272"/>
+        <w:t xml:space="preserve"> "Цифрлық активтердің сауда платформасы операторының цифрлық платформасында жүргізілген цифрлық активтерді сатып алу және сату операциялары туралы есеп"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z2521" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын толтыру бойынша түсіндірме</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z305" w:id="273"/>
+        <w:t xml:space="preserve"> (индексі: EXC-5, кезеңділігі – ай сайын) әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z2522" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z306" w:id="274"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z2523" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсіндірмеде "Цифрлық активтердің сауда платформасы операторының цифрлық платформасында жүргізілген цифрлық активтерді сатып алу және сату операциялары туралы есеп" әкімшілік деректерді жинауға арналған нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптар айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z307" w:id="275"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z2524" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Цифрлық активтердің сауда платформасы операторы Нысанды есепті кезеңнің соңындағы жағдай бойынша ай сайын жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z308" w:id="276"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z2525" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысанда цифрлық активтердің сауда платформасы операторының цифрлық платформасында клиенттер жасаған цифрлық активтерді сатып алу және сату жөніндегі операциялар бойынша мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z309" w:id="277"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z2526" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нысанға басшы немесе есепке қол қою функциясы жүктелген адам қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z310" w:id="278"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z2527" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z311" w:id="279"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z2528" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. 2-бағанда цифрлық қаржы активтерін сатып алушы болып табылатын цифрлық активтердің сауда платформасы операторы клиентінің типі көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z313" w:id="281"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z2529" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1" – жеке тұлғалар үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z2530" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2" – цифрлық майнерлер үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z2531" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3" – цифрлық активтердің шетелдік эмитенттері және цифрлық активтер қызметтерінің провайдерлері үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z2532" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4" – Қазақстан Республикасының цифрлық активтер қызметтерінің провайдерлері үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z2533" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5" – өзге де заңды тұлғалар үшін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z2534" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. 3-бағанда "Елдердің атауларын және олардың әкімшілік-аумақтық бөлімшелері бірліктерін белгілеуге арналған кодтар. 1-бөлім. Елдер кодтары" ҚР ҰЖ 06 ISO 3166-1-2016 Қазақстан Республикасының ұлттық жіктеуішіне сәйкес жеке басын куәландыратын құжатқа (заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтамаға немесе заңды тұлғаны тіркеу елін растайтын өзге құжатқа) сәйкес цифрлық активтерді сатып алушы ретінде әрекет ететін цифрлық активтер сауда платформасының операторы клиентінің азаматтығы елінің (заңды тұлғаны тіркеу елінің) екі әріптік коды көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z2535" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтығы жоқ адам үшін "0" көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z2536" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. 4-бағанда цифрлық активтерді сатып алушы ретінде әрекет ететін цифрлық активтер сауда платформасы операторы клиентінің біліктілігі көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z2537" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1" – цифрлық активтермен жұмыс істеуге біліктілігі жеткілікті клиенттер үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z2538" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2" – цифрлық активтермен жұмыс істеу біліктілігі жеткіліксіз клиенттер үшін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z2539" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. 5-бағанда цифрлық активтердің сауда платформасы операторының цифрлық активтерді сатушы болып табылатын клиентінің типі көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z2540" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1" – жеке тұлғалар үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z2541" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "2" – цифрлық майнерлер үшін; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-[...220 lines deleted...]
-    <w:bookmarkStart w:name="z325" w:id="293"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z2542" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "3" – цифрлық активтердің шетелдік эмитенттері және цифрлық активтер қызметтерінің провайдерлері үшін; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z326" w:id="294"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z2543" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "4" – Қазақстан Республикасының цифрлық активтер қызметтерінің провайдерлері үшін; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z327" w:id="295"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z2544" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5" – өзге заңды тұлғалар үшін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z328" w:id="296"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z2545" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. 6-бағанда "Елдердің атауларын және олардың әкімшілік-аумақтық бөлімшелері бірліктерін белгілеуге арналған кодтар. 1-бөлім. Елдер кодтары" ҚР ҰЖ 06 ISO 3166-1-2016 Қазақстан Республикасының ұлттық жіктеуішіне сәйкес жеке басын куәландыратын құжатқа (заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтамаға немесе заңды тұлғаны тіркеу елін растайтын өзге құжатқа) сәйкес цифрлық активтердің сауда платформасы операторының цифрлық активтерді сатушы болып табылатын клиентінің азаматтығы елінің (заңды тұлғаны тіркеу елінің) екі әріптік коды көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z329" w:id="297"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z2546" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азаматтығы жоқ адам үшін "0" көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z332" w:id="300"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z2547" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. 7-бағанда цифрлық активтердің сауда платформасы операторының цифрлық активтерді сатушы болып табылатын клиентінің біліктілігі көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z2548" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       "1" – цифрлық активтермен жұмыс істеу біліктілігі жеткілікті клиенттер үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z2549" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2" – цифрлық активтермен жұмыс істеу біліктілігі жеткіліксіз клиенттер үшін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z333" w:id="301"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z2550" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. 8-бағанда сатушы сатқан және сатып алушы цифрлық активтердің Сауда платформасы операторының цифрлық платформасында сатып алған қамтамасыз етілмеген цифрлық активтің атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z334" w:id="302"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z2551" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Цифрлық Қаржы активтерімен операция жүргізілген жағдайда цифрлық қаржы активтері платформасының операторы берген цифрлық қаржы активтерінің тіркеу нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z335" w:id="303"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z2552" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. 9-бағанда цифрлық активтердің сауда платформасы операторының цифрлық платформасында жүргізілген цифрлық активтерді сатып алу немесе сату операциясының сомасы теңгемен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z336" w:id="304"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z2553" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9-бағанда клиенттердің цифрлық активтерді және (немесе) ақшаны толықтыруға және шығаруға байланысты операциялары операция көлемін есептеу кезінде қосылмайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z337" w:id="305"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z2554" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. 10-бағанда клиенттердің операцияларының саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z2555" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Операциялар болмаған жағдайда, бос Нысан ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15409,443 +15745,548 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қамтамасыз етілмеген цифрлық</w:t>
+              <w:t>Қамтамасыз етілмеген</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>активтерді айырбастау</w:t>
+              <w:t>цифрлық активтерді айырбастау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">операторларының, цифрлық </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаржы активтері платформасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>операторларының, цифрлық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қаржы активтері платформасы</w:t>
+              <w:t xml:space="preserve">активтердің сауда платформасы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>операторларының, цифрлық</w:t>
+              <w:t>операторларының,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>активтердің сауда платформасы</w:t>
+              <w:t xml:space="preserve">цифрлық қаржы активтері </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>операторларының, цифрлық</w:t>
+              <w:t>эмитенттерінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қаржы активтері эмитенттерінің</w:t>
+              <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t>Ұлттық Банкіне есептілікті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ұлттық Банкіне</w:t>
+              <w:t>ұсыну қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>есептілікті ұсыну қағидаларына</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-              <w:t>Әкімшілік деректерді</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Әкімшілік деректерді </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жинауға арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z340" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 6-қосымша жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 109 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2559" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Қазақстан Республикасының Ұлттық Банкіне</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z341" w:id="308"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z2560" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.nationalbank.kz интернет-ресурсында орналастырылған</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z342" w:id="309"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z2561" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік нысанның атауы: Цифрлық активтердің сауда платформасы операторының цифрлық платформасында жүргізілген цифрлық активтерді айырбастау операциялары туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z343" w:id="310"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z2562" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: EXC-6</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z344" w:id="311"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z2563" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділігі: ай сайын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z345" w:id="312"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z2564" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезеңі: 20__ жылғы "___" ________ жағдай бойынша</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z346" w:id="313"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z2565" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: цифрлық активтердің сауда платформасының операторы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z347" w:id="314"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z2566" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: есепті кезеңнен кейінгі айдың 10 (онына) дейін (қоса алғанда), ай сайын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z348" w:id="315"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z2567" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БСН: _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z349" w:id="316"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z2568" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: электрондық түрде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-[...17 lines deleted...]
-    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z2569" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кесте. Цифрлық активтердің сауда платформасы операторының цифрлық платформасында жүргізілген цифрлық активтерді айырбастау операциялары туралы есеп</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -15867,447 +16308,567 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1-клиент типі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-клиент типі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Азаматтығы (1-клиенттің тіркелген елі)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Азаматтығы (1-клиенттің тіркелген елі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1-клиенттің біліктілігі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-клиенттің біліктілігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1-клиент типі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-клиент типі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Азаматтығы (2-клиенттің тіркелген елі)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Азаматтығы (2-клиенттің тіркелген елі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2-клиенттің біліктілігі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-клиенттің біліктілігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1-цифрлық активтің атауы/тіркеу нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-цифрлық активтің атауы/тіркеу нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1-цифрлық активтер саны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-цифрлық активтер саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2- цифрлық активтің атауы/тіркеу нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2- цифрлық активтің атауы/тіркеу нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2-цифрлық активтер саны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-цифрлық активтер саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Операциялар саны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Операциялар саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17095,270 +17656,228 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z351" w:id="318"/>
-[...199 lines deleted...]
-    <w:bookmarkStart w:name="z361" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Атауы __________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мекенжайы _____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефоны ______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электрондық пошта мекенжайы ___________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орындаушы ________________________________________ ____________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            тегі, аты және әкесінің аты (ол болған жағдайда) қолы, телефоны</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Басшы немесе есепке қол қою функциясы жүктелген адам </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________ ___________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   тегі, аты және әкесінің аты (ол болған жағдайда)                қолы </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Күні 20__ жылғы "____" _____________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2571" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: нысан "Цифрлық активтердің сауда платформасы операторының цифрлық платформасында жүргізілген цифрлық активтерді айырбастау операциялары туралы есеп" әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын толтыру бойынша түсіндірмеге сәйкес толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkEnd w:id="269"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17418,826 +17937,826 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>платформасы операторының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>цифрлық платформасында</w:t>
+              <w:t xml:space="preserve">цифрлық платформасында </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жүргізілген цифрлық активтерді</w:t>
+              <w:t xml:space="preserve">жүргізілген цифрлық активтерді </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>айырбастау операциялары</w:t>
+              <w:t xml:space="preserve">айырбастау операциялары </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>туралы есеп" әкімшілік</w:t>
+              <w:t xml:space="preserve">туралы есеп" әкімшілік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деректерді өтеусіз негізде</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жинауға арналған нысанына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z363" w:id="329"/>
+    <w:bookmarkStart w:name="z2573" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Цифрлық активтердің сауда платформасы цифрлық операторының платформасында жүргізілген цифрлық активтерді айырбастау операциялары туралы есеп" (индексі - EXC-6, кезеңділігі – ай сайын)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z364" w:id="330"/>
+        <w:t xml:space="preserve"> "Цифрлық активтердің сауда платформасы цифрлық операторының платформасында жүргізілген цифрлық активтерді айырбастау  операциялары туралы есеп"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z2574" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын толтыру бойынша түсіндірме</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z365" w:id="331"/>
+        <w:t xml:space="preserve"> (индексі: EXC-6, кезеңділігі – ай сайын) әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z2575" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z366" w:id="332"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z2576" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсіндірмеде "Цифрлық активтердің сауда платформасы операторының цифрлық платформасында жүргізілген цифрлық активтерді айырбастау операциялары туралы есеп" әкімшілік деректерді жинауға арналған нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптар айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z367" w:id="333"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z2577" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысанды цифрлық активтердің сауда платформасының операторы есепті кезеңнің соңындағы жағдай бойынша ай сайын жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z368" w:id="334"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z2578" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысанда цифрлық активтердің сауда платформасы операторының клиенттері жасаған цифрлық активтерді айырбастау операциялары бойынша мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z369" w:id="335"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z2579" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нысанға басшы немесе есепке қол қою функциясы жүктелген адам қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z370" w:id="336"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z2580" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z371" w:id="337"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z2581" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. 2-бағанда цифрлық активтердің сауда платформасы операторының цифрлық активтерді айырбастау операциясының бірінші тарапы болып табылатын клиентінің типі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z372" w:id="338"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z2582" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1" – жеке тұлғалар үшін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z373" w:id="339"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z2583" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2" – цифрлық майнерлер үшін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z374" w:id="340"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z2584" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3" – цифрлық активтердің шетелдік эмитенттері және цифрлық активтер қызметтерінің провайдерлері үшін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z375" w:id="341"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z2585" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4" – Қазақстан Республикасының цифрлық активтер қызметтерінің провайдерлері үшін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z376" w:id="342"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z2586" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5" – өзге заңды тұлғалар үшін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z377" w:id="343"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z2587" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. 3-бағанда "Елдердің атауларын және олардың әкімшілік-аумақтық бөлімшелері бірліктерін белгілеуге арналған кодтар. 1-бөлім. Елдер кодтары" ҚР ҰЖ 06 ISO 3166-1-2016 Қазақстан Республикасының ұлттық жіктеуішіне сәйкес жеке басын куәландыратын құжатқа (заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтамаға немесе заңды тұлғаны тіркеу елін растайтын өзге құжатқа) сәйкес цифрлық активтердің сауда платформасы операторының цифрлық активтерді айырбастау жөніндегі операцияның бірінші тарапы болып табылатын клиентінің азаматтығы елінің (заңды тұлғаны тіркеу елінің) екі әріптік коды көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z378" w:id="344"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z2588" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азаматтығы жоқ адам үшін "0" көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z379" w:id="345"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z2589" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. 4-бағанда цифрлық активтердің сауда платформасы операторының цифрлық активтерді айырбастау жөніндегі операцияның бірінші тарапы болып табылатын клиентінің біліктілігі көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z380" w:id="346"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z2590" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1" – цифрлық активтермен жұмыс істеу біліктілігі жеткілікті клиенттер үшін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z381" w:id="347"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z2591" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2" – цифрлық активтермен жұмыс істеу біліктілігі жеткіліксіз клиенттер үшін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z382" w:id="348"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z2592" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. 5-бағанда цифрлық активтердің сауда платформасы операторының цифрлық активтерді айырбастау жөніндегі операцияның екінші тарапы болып табылатын клиентінің типі көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z383" w:id="349"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z2593" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1" – жеке тұлғалар үшін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z384" w:id="350"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z2594" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2" - цифрлық майнерлер үшін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z385" w:id="351"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z2595" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3" – цифрлық активтердің шетелдік эмитенттері және цифрлық активтер қызметтерінің провайдерлері үшін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z386" w:id="352"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z2596" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4" – Қазақстан Республикасының цифрлық активтер қызметтерінің провайдерлері үшін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z387" w:id="353"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z2597" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5" – өзге заңды тұлғалар үшін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z389" w:id="355"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z2598" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. 6-бағанда "Елдердің атауларын және олардың әкімшілік-аумақтық бөлімшелері бірліктерін белгілеуге арналған кодтар. 1-бөлім. Елдер кодтары" ҚР ҰЖ 06 ISO 3166-1-2016 Қазақстан Республикасының ұлттық жіктеуішіне сәйкес жеке басын куәландыратын құжатқа (заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтамаға немесе заңды тұлғаны тіркеу елін растайтын өзге құжатқа) сәйкес цифрлық активтердің сауда платформасы операторының цифрлық активтерді айырбастау жөніндегі операцияның екінші тарапы болып табылатын клиентінің (заңды тұлғаны тіркеу елінің) азаматтығы елінің екі әріптік коды көрсетіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z2599" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азаматтығы жоқ адам үшін "0" көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z390" w:id="356"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z2600" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. 7-бағанда цифрлық активтерді айырбастау бойынша операцияның екінші тарапы болып табылатын цифрлық активтердің сауда платформасының операторы клиентінің біліктілігі көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z391" w:id="357"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z2601" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1" – цифрлық активтермен жұмыс істеуде жеткілікті біліктілігі бар клиенттер үшін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z392" w:id="358"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z2602" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2" – цифрлық активтермен жұмыс істеу біліктілігі жеткіліксіз клиенттер үшін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z393" w:id="359"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z2603" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. 8 және 10-бағандарда тиісінше цифрлық активтерді айырбастау жөніндегі мәміленің бірінші және екінші тарабы жіберген қамтамасыз етілмеген цифрлық активтің атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z395" w:id="361"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z2604" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық қаржы активтерімен операция жүргізілген жағдайда цифрлық қаржы активтері платформасының операторы берген цифрлық қаржы активінің тіркеу нөмірі көрсетіледі. 9 және 11-бағандарда тиісінше цифрлық активтерді айырбастау жөніндегі мәміленің бірінші және екінші тараптарымен жіберілген цифрлық активтердің саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z2605" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. 9 және 11-бағандарда тиісінше цифрлық активтерді айырбастау жөніндегі мәміленің бірінші және екінші тарабы жіберген цифрлық активтердің саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z397" w:id="363"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z2606" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. 12-бағанда клиенттердің операцияларының саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z2607" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Операциялар болмаған жағдайда, Нысан бос ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkEnd w:id="304"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18271,456 +18790,548 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қамтамасыз етілмеген цифрлық</w:t>
+              <w:t>Қамтамасыз етілмеген</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>активтерді айырбастау</w:t>
+              <w:t>цифрлық активтерді айырбастау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>операторларының, цифрлық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаржы активтері платформасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>операторларының, цифрлық</w:t>
+              <w:t xml:space="preserve">операторларының, цифрлық </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>активтердің сауда платформасы</w:t>
+              <w:t xml:space="preserve">активтердің сауда платформасы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>операторларының, цифрлық</w:t>
+              <w:t>операторларының,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қаржы активтері эмитенттерінің</w:t>
+              <w:t xml:space="preserve">цифрлық қаржы активтері </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>эмитенттерінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ұлттық Банкіне есептілікті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұсыну қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкімшілік деректерді</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Әкімшілік деректерді</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">нысан </w:t>
+              <w:t>жинауға арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z399" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 7-қосымша жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 109 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2611" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Қазақстан Республикасының Ұлттық Банкіне</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z400" w:id="365"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z2612" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.nationalbank.kz интернет-ресурсында орналастырылған</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z401" w:id="366"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z2613" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік нысанның атауы: базалық активі ақша (стейблкоин) болып табылатын цифрлық қаржы активтерінің шығарылымы, айналысы және өтелуі туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z402" w:id="367"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z2614" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: EXC-7</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z403" w:id="368"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z2615" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділігі: ай сайын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z404" w:id="369"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z2616" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезеңі: 20___жылғы "__" ________ жағдай бойынша</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z405" w:id="370"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z2617" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: базалық активі ақша (стейблкоин) болып табылатын цифрлық қаржы активтерінің эмитенті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z406" w:id="371"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z2618" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: есепті кезеңнен кейінгі айдың 10 (онына) дейін (қоса алғанда), ай сайын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z407" w:id="372"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z2619" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БСН: _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z408" w:id="373"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z2620" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: электрондық түрде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-[...17 lines deleted...]
-    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z2621" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кесте. базалық активі ақша (стейблкоин) болып табылатын цифрлық қаржы активтерінің шығарылымы, айналысы және өтелуі туралы есеп</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -18740,375 +19351,475 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық қаржы активінің атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Цифрлық қаржы активінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық қаржы активінің тіркеу нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Цифрлық қаржы активінің тіркеу нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық қаржы активінің валютасы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Цифрлық қаржы активінің валютасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық қаржы активтері шығарылымының көлемі, теңгемен</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Цифрлық қаржы активтері шығарылымының көлемі, теңгемен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық қаржы активтерін өтеу көлемі, теңгемен</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Цифрлық қаржы активтерін өтеу көлемі, теңгемен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық қаржы активін шығару бойынша базалық активтердің құны, теңгемен</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Цифрлық қаржы активін шығару бойынша базалық активтердің құны, теңгемен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық қаржы активінің базалық активін сақтау жөніндегі ұйымның атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Цифрлық қаржы активінің базалық активін сақтау жөніндегі ұйымның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық қаржы активтерін шығару жүзеге асырылған цифрлық платформадағы цифрлық қаржы активтері платформасы операторының атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Цифрлық қаржы активтерін шығару жүзеге асырылған цифрлық платформадағы цифрлық қаржы активтері платформасы операторының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық қаржы активтерін сату жүзеге асырылған цифрлық платформадағы цифрлық қаржы активтері платформасы операторының атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Цифрлық қаржы активтерін сату жүзеге асырылған цифрлық платформадағы цифрлық қаржы активтері платформасы операторының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19760,270 +20471,228 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z410" w:id="375"/>
-[...199 lines deleted...]
-    <w:bookmarkStart w:name="z420" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Атауы __________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мекенжайы _____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефоны ______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электрондық пошта мекенжайы ___________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орындаушы ________________________________________ ____________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            тегі, аты және әкесінің аты (ол болған жағдайда) қолы, телефоны</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Басшы немесе есепке қол қою функциясы жүктелген адам </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________ ___________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   тегі, аты және әкесінің аты (ол болған жағдайда)                қолы </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Күні 20__ жылғы "____" _____________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2623" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: нысан "Базалық активі ақша (стейблкоин) болып табылатын цифрлық қаржы активтерінің шығарылымы, айналысы және өтелуі туралы есеп" әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын толтыру бойынша түсіндірмеге сәйкес толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkEnd w:id="316"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20057,553 +20726,535 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Базалық активі ақша</w:t>
+              <w:t xml:space="preserve">"Базалық активі ақша </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(стейблкоин) болып табылатын</w:t>
+              <w:t xml:space="preserve">(стейблкоин) болып табылатын </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>цифрлық қаржы активтерінің</w:t>
+              <w:t xml:space="preserve">цифрлық қаржы активтерінің </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>шығарылымы, айналысы және</w:t>
+              <w:t xml:space="preserve">шығарылымы, айналысы және </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өтелуі туралы есеп" әкімшілік</w:t>
+              <w:t>өтелуі туралы есеп"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>деректерді өтеусіз негізде</w:t>
+              <w:t xml:space="preserve">әкімшілік деректерді өтеусіз </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жинауға арналған нысанына</w:t>
+              <w:t xml:space="preserve">негізде жинауға арналған </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қосымша</w:t>
+              <w:t>нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z422" w:id="386"/>
+    <w:bookmarkStart w:name="z2625" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Базалық активі ақша (стейблкоин) болып табылатын цифрлық қаржы активтерінің шығарылымы, айналысы және өтелуі туралы есеп" (индексі – EXC-7, кезеңділігі – ай сайын)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z423" w:id="387"/>
+        <w:t xml:space="preserve"> "Базалық активі ақша (стейблкоин) болып табылатын цифрлық қаржы активтерінің шығарылымы, айналысы және өтелуі туралы есеп" (индексі: EXC-7, кезеңділігі – ай сайын) әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z2626" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын толтыру бойынша түсіндірме</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z424" w:id="388"/>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z2627" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірмеде "Базалық активі ақша (стейблкоин) болып табылатын цифрлық қаржы активтерінің шығарылымы, айналысы және өтелуі туралы есеп" әкімшілік деректерді жинауға арналған нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптар айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z2628" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Базалық активі ақша (стейблкоин) болып табылатын цифрлық қаржы активтерінің эмитенті (бұдан әрі – цифрлық қаржы активтерінің эмитенті) Нысанды есепті кезеңнің соңындағы жағдай бойынша ай сайын жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z2629" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысанда базалық активі ақша (стейблкоин) болып табылатын цифрлық қаржы активтерінің шығарылымы, айналысы және өтелуі туралы мәліметтер көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z2630" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысанға басшы немесе есепке қол қою функциясы жүктелген адам қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z2631" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...96 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z430" w:id="394"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z2632" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. 2-бағанда цифрлық қаржы активтерінің эмитенті шығарған цифрлық қаржы активінің атауы (бар болса) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z431" w:id="395"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z2633" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. 3-бағанда цифрлық қаржы активтері платформасының операторы берген цифрлық қаржы активінің тіркеу нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z432" w:id="396"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z2634" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. 4-бағанда "Валюталар мен қорларды белгілеуге арналған кодтар" ҚР ҰЖ 07 ISO 4217-2019 ұлттық жіктеуішіне сәйкес базалық активі ақша (стейблкоин) болып табылатын цифрлық қаржы активінің валютасы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z433" w:id="397"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z2635" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. 5-бағанда цифрлық қаржы активтерінің эмитенті шығарған цифрлық қаржы активтері шығарылымының көлемі теңгемен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z434" w:id="398"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z2636" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. 6-бағанда цифрлық қаржы активтерінің эмитенті өтеген цифрлық қаржы активтерінің көлемі теңгемен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z435" w:id="399"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z2637" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. 7-бағанда цифрлық қаржы активтерінің эмитенті шығарған цифрлық қаржы активінің базалық активтерінің құны теңгемен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z436" w:id="400"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z2638" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. 8-бағанда цифрлық қаржы активінің базалық активін сақтау жөніндегі ұйымның толық атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z437" w:id="401"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z2639" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. 9-бағанда цифрлық қаржы активтерін шығару жүзеге асырылған цифрлық платформадағы цифрлық қаржы активтері платформасы операторының толық атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z438" w:id="402"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z2640" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. 10-бағанда цифрлық қаржы активтерін сату жүзеге асырылған цифрлық платформадағы цифрлық қаржы активтері платформасы операторының толық атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z439" w:id="403"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z2641" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Операциялар болмаған жағдайда, Нысан бос ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkEnd w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>