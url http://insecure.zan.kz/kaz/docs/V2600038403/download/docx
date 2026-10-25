--- v0 (2026-06-14)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bd2b970" w14:textId="bd2b970">
+    <w:p w14:paraId="644350a" w14:textId="644350a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Цифрлық қаржы активтері платформасы операторларының, цифрлық активтер сауда платформасы операторларының қызметін жүзеге асыру қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ұлттық Банкі Басқармасының 2026 жылғы 10 сәуірдегі № 37 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 13 сәуірде № 38403 тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Ұлттық Банкі Басқармасының 2026 жылғы 10 сәуірдегі № 37 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 13 сәуірде № 38403 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -188,94 +188,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Қазақстан Республикасындағы цифрлық активтер туралы" Қазақстан Республикасының Заңы 4-бабының 1-тармағы екінші бөлігінің </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Ұлттық Банкінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
+      "Қазақстан Республикасы Ұлттық Банкінің ережесін және құрылымын бекіту туралы" Қазақстан Республикасы Президентінің 2003 жылғы 31 желтоқсандағы № 1271 Жарлығымен бекітілген Қазақстан Республикасының Ұлттық Банкі туралы ереженің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігі екінші абзацының 49-2) тармақшасына сәйкес Қазақстан Республикасы Ұлттық Банкінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған цифрлық қаржы активтері платформасы операторларының, цифрлық активтер сауда платформасы операторларының қызметін жүзеге асыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2430,91 +2472,71 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z68" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Цифрлық қаржы активтері платформасы операторларының, цифрлық активтердің сауда платформасы операторларының қызметін жүзеге асыру қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасындағы цифрлық активтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Цифрлық активтер туралы заң) 4-бабы 1-тармағы екінші бөлігінің </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әзірленді және мыналарды айқындайды:</w:t>
+      1. Осы Цифрлық қаржы активтері платформасы операторларының, цифрлық активтер сауда платформасы операторларының қызметін жүзеге асыру қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасы Ұлттық Банкінің ережесін және құрылымын бекіту туралы" Қазақстан Республикасы Президентінің 2003 жылғы 31 желтоқсандағы № 1271 Жарлығымен бекітілген Қазақстан Республикасының Ұлттық Банкі туралы ереженің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігі екінші абзацының 49-2) тармақшасына сәйкес әзірленді және мыналарды айқындайды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z69" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) цифрлық қаржы активтері платформасы операторларын, цифрлық активтер сауда платформасы операторларын есептік тіркеу тәртібі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z70" w:id="63"/>
     <w:p>
@@ -2674,87 +2696,149 @@
         <w:t>
       9) цифрлық қаржы активтері платформасы операторының және цифрлық активтер сауда платформасы операторының біліктілік талаптары, кәсіптік қызмет түрлерін қоса атқару шарттары мен тәртібі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z78" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) цифрлық платформаларда есепке алынатын және сақталатын барлық деректерді (мәліметтерді), оның ішінде цифрлық қаржы активтерінің эмитенттері, цифрлық қаржы активтерін ұстаушылар және цифрлық қаржы активтерінің операторларына, цифрлық активтердің сауда платформасының операторларына, цифрлық қаржы активтері платформасының басқа операторына, цифрлық активтердің сауда платформасының операторына тиесілі деректер (мәліметтер) беру тәртібі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгеріс енгізілді  – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z79" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Қағидаларда Цифрлық активтер туралы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> көзделген ұғымдар, сондай-ақ мынадай ұғымдар пайдаланылады: </w:t>
+      2. Қағидаларда "Қазақстан Республикасындағы цифрлық активтер туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Цифрлық активтер туралы заң) көзделген ұғымдар, сондай-ақ мынадай ұғымдар пайдаланылады: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkStart w:name="z80" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аутсорсинг – передача оператором торговой платформы цифровых активов третьим лицам на основании договора о возмездном оказании услуг исполнения отдельных функций, необходимых для обеспечения оказания услуг оператором торговой платформы цифровых активов (договор об аутсорсинге);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z81" w:id="74"/>
     <w:p>
@@ -2874,50 +2958,112 @@
         <w:t>
       6) цифрлық активтердің сауда платформасы операторының клиенті – цифрлық активтердің сауда платформасы операторының сауда платформасында цифрлық активтермен операциялар жасайтын жеке және заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z86" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) цифрлық қаржы активтері платформасы операторының клиенті – цифрлық қаржы активтері эмитенті, цифрлық қаржы активтері платформасы операторының цифрлық платформасында цифрлық қаржы активтерін сатып алатын жеке және заңды тұлғалар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді  – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z87" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 тарау. Цифрлық қаржы активтері платформасы операторларын, цифрлық активтер сауда платформасы операторларын есептік тіркеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkStart w:name="z88" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -4240,50 +4386,112 @@
         <w:t>
       2) цифрлық активтердің сауда платформасының операторы үшін-кемінде 200 000 000 (екі жүз миллион) теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
     <w:bookmarkStart w:name="z144" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) цифрлық активтердің сауда платформасы операторының қызметін цифрлық қаржы активтері платформасы операторының қызметімен ұштастырған кезде – кемінде 250 000 000 (екі жүз елу миллион) теңге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 25-тармақтың орыс тіліндегі мәтінге өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z145" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Цифрлық қаржы активтері платформасы операторының, цифрлық активтер сауда платформасы операторының басшы қызметкеріне, құрылтайшыларына және қатысушыларына (акционерлеріне) қойылатын талаптар цифрлық активтер туралы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -7213,626 +7421,774 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Цифрлық қаржы активтері платформасы </w:t>
+              <w:t xml:space="preserve">Цифрлық қаржы активтері </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>операторларының, цифрлық активтер</w:t>
+              <w:t xml:space="preserve">платформасы операторларының, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>cауда платформасы операторларының</w:t>
+              <w:t xml:space="preserve">цифрлық активтер cауда </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қызметін жүзеге асыру қағидаларына </w:t>
+              <w:t>платформасы операторларының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1-қосымша </w:t>
+              <w:t xml:space="preserve">қызметін жүзеге асыру </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">қағидаларына </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ұлттық Банкі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z287" w:id="279"/>
+    <w:bookmarkStart w:name="z2646" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z288" w:id="280"/>
-[...15 lines deleted...]
-      __________________________________________________________________________________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2647" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z289" w:id="281"/>
+    <w:bookmarkStart w:name="z2648" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Цифрлық қаржы активтері платформасы операторының, цифрлық активтер cауда платформасы операторының атауы және бизнес-сәйкестендіру нөмірі)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z290" w:id="282"/>
+    <w:bookmarkStart w:name="z2649" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       цифрлық қаржы активтері платформасының операторын/цифрлық активтер сауда платформасының операторын есептік тіркеуді жүзеге асыруды және цифрлық қаржы активтері платформасының операторын/цифрлық активтер сауда платформасының операторын цифрлық қаржы активтері платформасы операторларының тізіліміне/ цифрлық активтер Сауда платформасы операторларының тізіліміне қосуды сұрайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z291" w:id="283"/>
+    <w:bookmarkStart w:name="z2650" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Цифрлық қаржы активтері платформасы операторының/цифрлық активтер сауда платформасы операторының орналасқан жері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z292" w:id="284"/>
+    <w:bookmarkStart w:name="z2651" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z293" w:id="285"/>
+    <w:bookmarkStart w:name="z2652" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z294" w:id="286"/>
-[...15 lines deleted...]
-      (индекс, қала (облыс), аудан, көше, үй (кеңсе)нөмірі</w:t>
+    <w:bookmarkStart w:name="z2653" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+              (индексі, қаласы (облысы), ауданы, көшесі, үй (кеңсе) нөмірі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z295" w:id="287"/>
+    <w:bookmarkStart w:name="z2654" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z296" w:id="288"/>
+    <w:bookmarkStart w:name="z2655" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z297" w:id="289"/>
-[...15 lines deleted...]
-         (телефон, электрондық пошта мекенжайы, интернет-ресурс (бар болса)</w:t>
+    <w:bookmarkStart w:name="z2656" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (телефоны, электрондық пошта мекенжайы, интернет-ресурсы (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z298" w:id="290"/>
+    <w:bookmarkStart w:name="z2657" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Цифрлық қаржы активтері платформасы операторын/цифрлық активтер сауда платформасы операторын мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z299" w:id="291"/>
+    <w:bookmarkStart w:name="z2658" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z300" w:id="292"/>
+    <w:bookmarkStart w:name="z2659" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z301" w:id="293"/>
-[...15 lines deleted...]
-      (құжаттың атауы, нөмірі және берілген күні, кім берді)</w:t>
+    <w:bookmarkStart w:name="z2660" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                 (құжаттың атауы, нөмірі және берілген күні, кім берді)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z302" w:id="294"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> 15-тармағына сәйкес ұсынылатын құжаттардың тізбесі:</w:t>
+    <w:bookmarkStart w:name="z2661" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Қазақстан Республикасындағы цифрлық активтер туралы" Қазақстан Республикасы Заңының 6-бабының 15-тармағына сәйкес ұсынылатын құжаттардың тізбесі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z303" w:id="295"/>
+    <w:bookmarkStart w:name="z2662" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) _____________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z304" w:id="296"/>
+    <w:bookmarkStart w:name="z2663" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) _____________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z305" w:id="297"/>
+    <w:bookmarkStart w:name="z2664" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) _____________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z306" w:id="298"/>
+    <w:bookmarkStart w:name="z2665" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) _____________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z307" w:id="299"/>
+    <w:bookmarkStart w:name="z2666" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) _____________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z308" w:id="300"/>
+    <w:bookmarkStart w:name="z2667" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) _____________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z309" w:id="301"/>
+    <w:bookmarkStart w:name="z2668" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Цифрлық қаржы активтері платформасы операторының/цифрлық активтер сауда платформасы операторының атқарушы органының басшысы (мүшелері) туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z310" w:id="302"/>
+    <w:bookmarkStart w:name="z2669" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалпы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="302"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
@@ -7863,107 +8219,147 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі, Аты, Әкесінің аты (бар болса)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тегі, Аты, Әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z311" w:id="303"/>
+          <w:bookmarkStart w:name="z2670" w:id="303"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-__________________________________________________</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________________________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_______</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="303"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(жеке басын куәландыратын құжатқа сәйкес, тегі, аты, әкесінің аты өзгерген жағдайда - өзгерістердің қашан және қандай себеппен болғанын көрсету)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(жеке басын куәландыратын құжатқа сәйкес, тегі, аты, әкесінің аты өзгерген жағдайда - өзгерістердің қашан және қандай себеппен болғанын көрсету)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8225,70 +8621,1264 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z312" w:id="304"/>
+    <w:bookmarkStart w:name="z2671" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыс орындары мен лауазымдарының толық тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="304"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жұмыс кезеңі (ай / жыл)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ұйымның атауы, атқаратын лауазымдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Лауазымдық міндеттері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z2672" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқа ақпарат:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Алынбаған немесе өтелмеген соттылықтың болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2673" w:id="306"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Иә / жоқ</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="306"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(егер солай болса, онда сот үкімінің деректемелері, Қазақстан Республикасы Қылмыстық кодексінің бабы көрсетілсін)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Егер бұрын қаржы ұйымын консервациялау не оның акцияларын мәжбүрлеп сатып алу, оны таратуға және (немесе) қаржы нарығында қызметті жүзеге асыруды тоқтатуға әкеп соққан қаржы ұйымын лицензиядан айыру туралы шешім қабылданғанға дейін бір жылдан аспайтын кезеңде қаржы ұйымының басшысы, басқару органының мүшесі, атқарушы органның басшысы, мүшесі, Бас бухгалтері болып табылса, не қаржы ұйымын мәжбүрлеп тарату немесе оны тәртіппен банкрот деп тану туралы сот шешімі заңды күшіне енген, "оңалту және банкроттық туралы" 2014 жылғы 7 наурыздағы Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> айқындалған</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2674" w:id="307"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә / жоқ</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="307"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+(егер солай болса, онда ұйымның атауы, лауазымы, қаржы ұйымын консервациялау не оның акцияларын мәжбүрлеп сатып алу, оны таратуға және (немесе) қаржы нарығында қызметті жүзеге асыруды тоқтатуға әкеп соққан қаржы ұйымының лицензиясынан айыру туралы шешімнің не қаржы ұйымын мәжбүрлеп тарату немесе оны тәртіппен банкрот деп тану туралы заңды күшіне енген сот шешімінің деректемелері көрсетіледі "оңалту және банкроттық туралы" 2014 жылғы 7 наурыздағы Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> айқындалған)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзге ақпарат (бар болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z2675" w:id="308"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мен қоса берілген мәліметтердің тексерілгенін және сенімді және толық екенін растаймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін (келісемін).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қамтамасыз етілмеген цифрлық активтерді айырбастау операторының бірінші басшысы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>немесе қол қоюға уәкілетті тұлға</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________ ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         тегі, аты, әкесінің аты (ол болған жағдайда)                          қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Цифрлық қаржы активтері платформасы </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>операторларының, цифрлық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>активтер cауда платформасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>операторларының қызметін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүзеге асыру қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z324" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Цифрлық қаржы активтері платформасы операторларының тізіліміне, Қазақстан Республикасының Ұлттық Банкінде есептік тіркеуден өткен цифрлық активтер сауда платформасы операторларының тізіліміне енгізу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8301,2409 +9891,1371 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс кезеңі (ай / жыл)</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұйымның атауы, атқаратын лауазымдары</w:t>
+Қазақстан Республикасының Ұлттық Банкі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету тәсілдері</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...11 lines deleted...]
-            </w:pPr>
+          <w:bookmarkStart w:name="z325" w:id="310"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Цифрлық үкіметтің" Веб-порталы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="310"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+www.egov.kz, www.elicense.kz (бұдан әрі – портал), көрсетілетін қызметті берушінің кеңсесі.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету мерзімі</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш тіркелген күннен бастап жиырма жұмыс күні ішінде және құжаттардың толық тізбесі.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...717 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік қызмет көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының Ұлттық Банкі</w:t>
+Электрондық (ішінара автоматтандырылған) және қағаз.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету тәсілдері</w:t>
+Мемлекеттік қызмет көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z325" w:id="315"/>
+          <w:bookmarkStart w:name="z326" w:id="311"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Цифрлық қаржы активтері платформасының операторына, цифрлық активтер сауда платформасының операторына "Қазақстан Республикасындағы цифрлық активтер туралы" Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – заң) белгіленген қызметтер көрсетуге рұқсат (құқық) беру үшін есептік тіркеуден өткені туралы хабарлама не дәлелді бас тарту.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="311"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Цифрлық үкіметтің" Веб-порталы</w:t>
-[...18 lines deleted...]
-www.egov.kz, www.elicense.kz (бұдан әрі – портал), көрсетілетін қызметті берушінің кеңсесі.</w:t>
+Мемлекеттік қызмет көрсету нәтижесінің нысаны: электрондық/ қағаз түрінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемнің мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініш тіркелген күннен бастап жиырма жұмыс күні ішінде және құжаттардың толық тізбесі.</w:t>
+Қызмет тегін көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z327" w:id="312"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Көрсетілетін қызметті берушінің және</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="312"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z328" w:id="313"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті берушінің – Қазақстан Республикасы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Еңбек кодексі) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>80</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>81-баптарына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мерекелер туралы заң) 3 және 5-баптарына сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден жұмаға дейін сағат 13.00-ден 14.30-ға дейін түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="313"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған) және қағаз.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өтініштерді қабылдау кестесі және мемлекеттік қызметті көрсету нәтижелерін жіберу сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 17.30-ға дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының Еңбек кодексіне және Мерекелер туралы заңға сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижелерін жіберу келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z326" w:id="316"/>
+          <w:bookmarkStart w:name="z330" w:id="314"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Цифрлық қаржы активтері платформасының операторына, цифрлық активтер сауда платформасының операторына "Қазақстан Республикасындағы цифрлық активтер туралы" Қазақстан Республикасының </w:t>
-[...22 lines deleted...]
-          <w:bookmarkEnd w:id="316"/>
+1) цифрлық қаржы активтері платформасы операторларының, цифрлық активтер сауда платформасы операторларының қызметін жүзеге асыру қағидаларына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="314"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесінің нысаны: электрондық/ қағаз түрінде.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) жарғылық капиталдың төленгенін растайтын құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) цифрлық қаржы активтері платформасының операторы, цифрлық активтер сауда платформасының операторы үлгі жарғы бойынша қызметті жүзеге асыратын жағдайларды қоспағанда, жарғы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) цифрлық қаржы активтері платформасы операторының цифрлық активтер сауда платформасы операторымен, банкпен және (немесе) ұлттық пошта операторымен өзара іс-қимыл жасау тәртібін айқындайтын құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) өтініш берушінің басқару органы бекіткен цифрлық қаржы активтері платформасы операторының, цифрлық активтер сауда платформасы операторының қызметін жүзеге асырудың ішкі қағидалары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) өтінішті және оған қоса берілетін құжаттар мен мәліметтерді беруге адамның өкілеттігін растайтын құжат.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемнің мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...618 lines deleted...]
-          <w:bookmarkStart w:name="z335" w:id="320"/>
+          <w:bookmarkStart w:name="z335" w:id="315"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) есептік тіркеуден өту үшін ұсынылған құжаттардағы мәліметтердің және (немесе) ақпараттың анық истігі және (немесе) толықностігі;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="320"/>
+          <w:bookmarkEnd w:id="315"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11270,70 +11822,70 @@
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z344" w:id="321"/>
+          <w:bookmarkStart w:name="z344" w:id="316"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ҚАЗАҚСТАН</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="321"/>
+          <w:bookmarkEnd w:id="316"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11349,59 +11901,59 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ҰЛТТЫҚ БАНКІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z346" w:id="322"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="322"/>
+          <w:bookmarkStart w:name="z346" w:id="317"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="317"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2349500" cy="2540000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
@@ -11436,70 +11988,70 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z347" w:id="323"/>
+          <w:bookmarkStart w:name="z347" w:id="318"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 НАЦИОНАЛЬНЫЙ БАНК</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="323"/>
+          <w:bookmarkEnd w:id="318"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11520,70 +12072,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 КАЗАХСТАН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z349" w:id="324"/>
+          <w:bookmarkStart w:name="z349" w:id="319"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="324"/>
+          <w:bookmarkEnd w:id="319"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 010000, Астана қаласы,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11644,70 +12196,70 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z351" w:id="325"/>
+          <w:bookmarkStart w:name="z351" w:id="320"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="325"/>
+          <w:bookmarkEnd w:id="320"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 010000, город Астана,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11747,258 +12299,258 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 E-mail: hq@nationalbank.kz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z353" w:id="326"/>
+          <w:bookmarkStart w:name="z353" w:id="321"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _______________№________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="326"/>
+          <w:bookmarkEnd w:id="321"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z354" w:id="327"/>
+    <w:bookmarkStart w:name="z354" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Ұлттық Банкі "Қазақстан Республикасындағы цифрлық активтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 17-тармағына сәйкес ____________________________________________________________________ (көрсетілетін қызметті алушының атауы) өтінішін және қоса берілген құжаттарды қарау қорытындылары бойынша ____________________________________________________________________ (көрсетілетін қызметті алушының атауы) цифрлық қаржы активтері платформасының операторы/цифрлық активтер сауда платформасының операторы ретінде есептік тіркеу, № _________________________________ тіркеу нөмірін беру және цифрлық қаржы активтері платформасы операторларының тізілімінде, цифрлық активтер сауда платформасы операторларының тізілімінде жазу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z355" w:id="328"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z355" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы цифрлық активтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-1), 5-3) тармақшасына сәйкес цифрлық қаржы активтері платформасының операторы, цифрлық активтер сауда платформасының операторы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z356" w:id="329"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z356" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________ (көрсетілетін қызметті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z357" w:id="330"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z357" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       алушының атауы) келесі қызметтерді көрсетеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z358" w:id="331"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z358" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       [Қол қоюшының лауазымы] [Қол қоюшының аты-жөні]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkEnd w:id="326"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12168,68 +12720,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z361" w:id="332"/>
+    <w:bookmarkStart w:name="z361" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Цифрлық қаржы активтері платформасы операторларының тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkEnd w:id="327"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -12448,70 +13000,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цифрлық қаржы активтері платформасы операторының Бизнес-сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z362" w:id="333"/>
+          <w:bookmarkStart w:name="z362" w:id="328"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цифрлық қаржы активтері платформасы операторының орналасқан жері, телефоны, электрондық пошта мекенжайы, интернет-ресурсы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="333"/>
+          <w:bookmarkEnd w:id="328"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13488,88 +14040,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүзеге асыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z364" w:id="334"/>
+    <w:bookmarkStart w:name="z364" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z365" w:id="335"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z365" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Цифрдық активтердің сауда платформасы операторларының тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkEnd w:id="330"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -13788,70 +14340,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цифрлық активтер сауда платформасы операторының Бизнес-сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z366" w:id="336"/>
+          <w:bookmarkStart w:name="z366" w:id="331"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цифрлық активтердің сауда платформасы операторының орналасқан жері, телефоны, электрондық пошта мекенжайы, интернет-ресурсы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="336"/>
+          <w:bookmarkEnd w:id="331"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -14750,55 +15302,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>