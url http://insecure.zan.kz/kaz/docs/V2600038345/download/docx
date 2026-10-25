--- v1 (2026-09-06)
+++ v2 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2c4e98a" w14:textId="2c4e98a">
+    <w:p w14:paraId="7a86b84" w14:textId="7a86b84">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -14141,50 +14141,88 @@
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z328" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қаржы ұйымдарының, Қазақстан Республикасының бейрезидент банктері филиалдарының, Қазақстан Республикасының бейрезидент сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасының бейрезидент сақтандыру брокерлері филиалдарының, банк, сақтандыру холдингтерінің, "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының басшы қызметкерлерін тағайындауға (сайлауға) келісім беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -14198,87 +14236,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаржы ұйымдарының, Қазақстан Республикасының бейрезидент банктері филиалдарының, Қазақстан Республикасының бейрезидент сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасының бейрезидент сақтандыру брокерлері филиалдарының, банк, сақтандыру холдингтерінің, "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының басшы қызметкерлерін тағайындауға (сайлауға) келісім беру</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қаржы ұйымдарының, Қазақстан Республикасының бейрезидент банктері филиалдарының, Қазақстан Республикасының бейрезидент сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасының бейрезидент сақтандыру брокерлері филиалдарының, банк, сақтандыру холдингтерінің, "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының басшы қызметкерлерін тағайындауға (сайлауға) келісім беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -14297,51 +14355,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметтің кіші түрлерінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z329" w:id="317"/>
+          <w:bookmarkStart w:name="z2167" w:id="317"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - банк секторында басшы қызметкерлерді тағайындауға (сайлауға) келісім беру;</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="317"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -14473,2239 +14531,2388 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі (бұдан әрі – уәкілетті орган).</w:t>
+Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі (бұдан әрі - уәкілетті орган).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік қызметті көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z331" w:id="318"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушы порталға толық құжаттар топтамасын берген күннен бастап 30 (отыз) жұмыс күні ішінде.</w:t>
-[...38 lines deleted...]
-              <w:t xml:space="preserve"> көзделген жағдайда тоқтатылады. </w:t>
+"Цифрлық үкіметтің" www.egov.kz веб-порталы (бұдан әрі - портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z2169" w:id="318"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған).</w:t>
+Көрсетілетін қызметті алушы порталға толық құжаттар топтамасын берген күннен бастап 30 (отыз) жұмыс күні ішінде.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="318"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Аталған мерзім кандидатты келісуге құжаттарды ұсынған адамға уәжді пайымдау жобасы жіберілген күннен бастап уәжді пайымдауды пайдалана отырып, уәкілетті органның шешім қабылданған күнге дейін "Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы" Қазақстан Республикасының Заңы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9-4-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 11-тармағында көзделген жағдайда тоқтатылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызмет нәтижесі</w:t>
+Мемлекеттік қызмет көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Көрсетілетін қызметті алушының мекенжайына басшы қызметкерді нақты лауазымға (нақты лауазымдарға) тағайындауға (сайлауға) берілген келісім туралы мәліметтерді қамтитын хат не осы Тізбенің 9-тармағында көзделген негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту туралы уәжді жауап. Мемлекеттік көрсетілетін қызмет нәтижесін ұсыну нысаны – электрондық. </w:t>
+              <w:t>
+Электрондық (ішінара цифрландырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын ақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері. </w:t>
+              <w:t>
+Мемлекеттік көрсетілетін қызмет нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қызмет тегін көрсетіледі.</w:t>
+Көрсетілетін қызметті алушының мекенжайына басшы қызметкерді нақты лауазымға (нақты лауазымдарға) тағайындауға (сайлауға) берілген келісім туралы мәліметтерді қамтитын хат не осы Тізбенің 9-тармағында көзделген негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту туралы уәжді жауап. Мемлекеттік көрсетілетін қызмет нәтижесін ұсыну нысаны - электрондық.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпараттандыру объектілерінің жұмыс кестесі</w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын ақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z332" w:id="319"/>
-[...58 lines deleted...]
-          <w:bookmarkEnd w:id="319"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) уәкілетті орган – Кодекске және Мерекелер туралы заңға сәйкес, демалыс және мереке күндерін қоспағанда, дүйсенбі-жұма аралығында сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін.</w:t>
+Қызмет тегін көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Көрсетілетін қызметті берушінің және ақпараттандыру объектілерінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z333" w:id="320"/>
+          <w:bookmarkStart w:name="z2170" w:id="319"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) портал - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс күні аяқталғаннан кейін, Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі - Кодекс) және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі - Мерекелер туралы заң) сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="319"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Қағидалардың 15 және 16-тармақтарына сәйкес ресімделген электрондық құжат нысанындағы өтінішхат;</w:t>
-[...430 lines deleted...]
-бұрын келісілген басшы қызметкерлер бойынша жаңартылған деректері бар осы тармақтың 2) тармақшасында көзделген құжат ұсынылады.</w:t>
+2) уәкілетті орган - Кодекске және Мерекелер туралы заңға сәйкес, демалыс және мереке күндерін қоспағанда, дүйсенбі-жұма аралығында сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетуден бас тарту негіздері</w:t>
+Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z348" w:id="321"/>
+          <w:bookmarkStart w:name="z2171" w:id="320"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) басшы қызметкер лауазымына кандидаттың Мемлекеттік реттеу туралы заңның </w:t>
-[...102 lines deleted...]
-          <w:bookmarkEnd w:id="321"/>
+8. Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі: </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="320"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) тестілеудің теріс нәтижесі;</w:t>
+              <w:t>1) Қағидалардың 15 және 16-тармақтарына сәйкес ресімделген электрондық құжат нысанындағы өтінішхат;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тестілеудің теріс нәтижелері:</w:t>
+              <w:t>2) Қағидаларға 3-қосымшаға сәйкес нысан бойынша басшы қызметкер лауазымына кандидат туралы мәліметтердің электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>басшы қызметкер лауазымына кандидатты тестілеу нәтижесі дұрыс жауаптардың жетпіс пайызынан аз болады;</w:t>
+              <w:t>3) азаматтығы елінің (азаматтығы жоқ адамдар үшін - олардың тұрақты тұратын елінің) мемлекеттік органы берген азаматтық елінде (шетелдік азаматтар үшін) немесе тұрақты тұратын елінде (азаматтығы жоқ адамдар үшін) қылмыстары үшін алынбаған немесе өтелмеген соттылығының жоқ екені туралы құжаттың электрондық көшірмесі. Кандидат соңғы 10 (он) жыл ішінде азаматтық елінен тыс жерде тұрақты тұрған жағдайда, кандидат соңғы 10 (он) жыл бойы тұрақты тұрған елде қылмыстары үшін алынбаған немесе өтелмеген соттылығының жоқ екені туралы құжаттың электрондық көшірмесі де ұсынылады. Көрсетілген құжаттардың берілген күні өтінішхат берілген күннің алдындағы 3 (үш) айдан аспайды (ұсынылатын құжатта оның қолданылуының өзге мерзімі көрсетілген жағдайларды қоспағанда). Егер мемлекеттік органы алынбаған немесе өтелмеген соттылығының жоқ екені туралы мәліметтерді растауға уәкілетті елдің заңнамасында көрсетілген мәліметтер сұратылатын адамдарға қатысты оларға растайтын құжаттарды беру көзделмеген болса, онда тиісті растау азаматтық елінің, кандидат соңғы 10 (он) жыл бойы тұрақты тұрған елдің (шетелдік азаматтар үшін) немесе тұрақты тұратын елінің (азаматтығы жоқ адамдар үшін) мемлекеттік органының хатымен уәкілетті органға жіберіледі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>басшы қызметкер лауазымына кандидаттың уәкілетті орган айқындаған тестілеу тәртібін бұзуы;</w:t>
+              <w:t>4) Қазақстан Республикасының бухгалтерлік есеп және қаржылық есептілік туралы заңнамасында белгіленген тәртіппен берілген кәсіби бухгалтер сертификатының электрондық көшірмесі (бас бухгалтер лауазымына кандидат үшін);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>уәкілетті органның басшы қызметкер лауазымына кандидатты келісу мерзімі аяқталғанға дейін белгіленген уақытта тестілеуге келмеуі;</w:t>
+              <w:t>5) бухгалтерлердің аккредиттелген кәсіптік ұйымына мүшелігін растайтын құжаттың электрондық көшірмесі (бас бухгалтер лауазымына кандидат үшін);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">3) Мемлекеттік реттеу туралы заңның 9-4-бабының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> және Қағидаларда белгіленген мерзім өткеннен кейін уәкілетті органның ескертулерін жоймау немесе уәкілетті органның ескертулерін ескере отырып пысықталған құжаттарды ұсыну;</w:t>
+              <w:t>6) Халықаралық сертификаттармен расталған кәсіби біліктілікке ие кандидаттар үшін еңбек өтілінің болуы жөніндегі ерекшеліктерде көрсетілген тізбеге және осындай сертификаттардың тізбесіне және осы Қағидалардың 28-тармағының 3) тармақшасында көрсетілген тізбеге сәйкес халықаралық сертификаттардың электрондық көшірмелері (бар болса);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4) кандидатты басшы қызметкер лауазымына тағайындаудың (сайлаудың) Қазақстан Республикасының заңнамасында белгіленген тәртібінің бұзылуы;</w:t>
+              <w:t>7) кандидаттың жеке басын куәландыратын құжаттың электрондық көшірмесі (шетелдік азаматтар, азаматтығы жоқ адамдар үшін);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">5) құжаттарды басшы қызметкер өз лауазымын уәкілетті органмен келіспей атқаратын, Мемлекеттік реттеу туралы заңның 9-4-бабының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> белгіленген мерзім өткеннен кейін ұсыну;</w:t>
+              <w:t xml:space="preserve">8) акционерлік қоғамның ұйымдық-құқықтық нысанында құрылған көрсетілетін қызметті алушының басқару органының кандидатқа өзге ұйымда жұмыс істеуге келісім беру туралы шешімінен үзінді көшірменің электрондық көшірмесі (егер көрсетілетін қызметті алушының атқарушы органы мүшесінің лауазымына кандидат өзге ұйымда жұмыс істейтін жағдайда) - "Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы" Қазақстан Республикасы Заңының (бұдан әрі - Мемлекеттік реттеу туралы заң) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9-5-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес заңды тұлға банк холдингі, сақтандыру холдингі мәртебесін алған кезде банк холдингі, сақтандыру холдингі мәртебесін иеленетін адамдар үшін. Бұл құжат кандидатты келісу туралы өтінішхат берілгенге дейін ұсынылған Қағидалардың 11 және 12-тармақтарының талаптарына сәйкес басшы қызметкерлер құрамының өзгергені туралы уәкілетті органның хабарламасына қоса берілген жағдайда ұсынылылмайды;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>6) уәкілетті органда басшы қызметкер лауазымына кандидаттың бағалы қағаздар нарығында айла-шарғы жасау мақсатында жасалған және (немесе) үшінші тұлғаға (үшінші тұлғаларға) нұқсан келтіруге әкеп соққан деп танылған іс-қимылдарды жасағаны туралы ақпараттың болуы.</w:t>
+              <w:t>9) акционерлік қоғамның басқару органының кандидатқа қаржы ұйымында, банк холдингінде, сақтандыру холдингінде жұмыс істеуге келісім беру туралы шешімінен үзінді көшірменің электрондық көшірмесі (егер кандидат акционерлік қоғамның атқарушы органының мүшесі болып табылатын жағдайда) - көрсетілетін қызметті алушы - заңды тұлға үшін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бұл талап аталған оқиғалардың қайсысының ерте басталуына қарай бір жыл бойы қолданылады:</w:t>
+              <w:t>10) кандидатты басшы лауазымға тағайындау (сайлау), ауыстыру туралы құжаттың электрондық көшірмесі (Қағидалардың 11-тармағының талаптарына сәйкес басшы қызметкерлер құрамының өзгергені туралы уәкілетті органды хабардар еткенге дейін кандидатты келісу туралы өтініш берілген жағдайда)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>уәкілетті орган басшы қызметкер лауазымына кандидаттың іс-қимылдарын бағалы қағаздар нарығында айла-шарғы жасау мақсатында жасалды деп тануы;</w:t>
+              <w:t>Уәкілетті орган мынадай:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>уәкілетті органның осындай іс-қимылдарды жасау нәтижесінде үшінші тұлғаға (үшінші тұлғаларға) нұқсан келтіру фактісін растайтын ақпарат алуы;</w:t>
+              <w:t>Қазақстан Республикасының резидент жеке тұлғасының жеке басын куәландыратын;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>7) уәкілетті органда басшы қызметкер лауазымына кандидаттың бағалы қағаздар нарығында айла-шарғы жасау мақсатында жасалған деп танылған іс-әрекеттер жасағаны үшін уәкілетті орган қадағалап ден қою шараларын қолданған және (немесе) Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексінің 259-бабы бойынша әкімшілік жаза қолданылған қаржы ұйымының басшы қызметкері (оның міндеттерін атқарған тұлға) болғаны туралы ақпараттың болуы;</w:t>
+              <w:t>Қазақстан Республикасының резидент жеке тұлғасында алынбаған немесе өтелмеген соттылығының жоқ екенін растайтын құжаттарда көрсетілген мәліметтерді "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>8) уәкілетті органда басшы қызметкер лауазымына кандидаттың қаржы ұйымының басшы қызметкері (оның міндетін атқарушы тұлға), іс-әрекеттері қаржы ұйымына және (немесе) мәмілеге қатысатын үшінші тұлғаға (үшінші тұлғаларға) залал келтіруге әкеп соққан қор биржасының трейдері болғаны туралы ақпараттың болуы;</w:t>
+              <w:t>Жаңадан құрылатын банк, Қазақстан Республикасының бейрезидент банкінің ашылатын филиалы үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>9) уәкілетті органда басшы қызметкер лауазымына кандидаттың құзыретіне осы тармақтың 7) тармақшасында көрсетілген бұзушылықтарға әкеп соққан мәселелер бойынша шешімдер қабылдау кірген қор биржасының трейдері болғаны туралы ақпараттың болуы.</w:t>
+              <w:t>осы тармақта көрсетілген құжаттар көрсетілетін қызметті берушімен бұрын келісілмеген басшы қызметкерлер бойынша ұсынылады;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...131 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін (көрсетілетін қызметті алушылар – жеке тұлғалар үшін) талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімінің болмауы.</w:t>
+бұрын келісілген басшы қызметкерлер бойынша жаңартылған деректері бар осы тармақтың 2) тармақшасында көзделген құжат ұсынылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсетуден бас тарту негіздері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2187" w:id="321"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) басшы қызметкер лауазымына кандидаттың Мемлекеттік реттеу туралы заңның </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9-4-бабында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, "Акционерлік қоғамдар туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 20) тармақшасында, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>54-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4-тармағында, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>59-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2-тармағында және "Бухгалтерлік есеп және қаржылық есептілік туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9-бабында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> немесе Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="321"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) тестілеудің теріс нәтижесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тестілеудің теріс нәтижелері:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басшы қызметкер лауазымына кандидатты тестілеу нәтижесі дұрыс жауаптардың жетпіс пайызынан аз болады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басшы қызметкер лауазымына кандидаттың уәкілетті орган айқындаған тестілеу тәртібін бұзуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>уәкілетті органның басшы қызметкер лауазымына кандидатты келісу мерзімі аяқталғанға дейін белгіленген уақытта тестілеуге келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) Мемлекеттік реттеу туралы заңның </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9-4-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6-тармағында және Қағидаларда белгіленген мерзім өткеннен кейін уәкілетті органның ескертулерін жоймау немесе уәкілетті органның ескертулерін ескере отырып пысықталған құжаттарды ұсыну;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) кандидатты басшы қызметкер лауазымына тағайындаудың (сайлаудың) Қазақстан Республикасының заңнамасында белгіленген тәртібінің бұзылуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5) құжаттарды басшы қызметкер өз лауазымын уәкілетті органмен келіспей атқаратын, Мемлекеттік реттеу туралы заңның </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9-4-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6-тармағында белгіленген мерзім өткеннен кейін ұсыну;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) уәкілетті органда басшы қызметкер лауазымына кандидаттың бағалы қағаздар нарығында айла-шарғы жасау мақсатында жасалған және (немесе) үшінші тұлғаға (үшінші тұлғаларға) нұқсан келтіруге әкеп соққан деп танылған іс-қимылдарды жасағаны туралы ақпараттың болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бұл талап аталған оқиғалардың қайсысының ерте басталуына қарай бір жыл бойы қолданылады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>уәкілетті орган басшы қызметкер лауазымына кандидаттың іс-қимылдарын бағалы қағаздар нарығында айла-шарғы жасау мақсатында жасалды деп тануы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>уәкілетті органның осындай іс-қимылдарды жасау нәтижесінде үшінші тұлғаға (үшінші тұлғаларға) нұқсан келтіру фактісін растайтын ақпарат алуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7) уәкілетті органда басшы қызметкер лауазымына кандидаттың бағалы қағаздар нарығында айла-шарғы жасау мақсатында жасалған деп танылған іс-әрекеттер жасағаны үшін уәкілетті орган қадағалап ден қою шараларын қолданған және (немесе) Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексінің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>259-бабы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бойынша әкімшілік жаза қолданылған қаржы ұйымының басшы қызметкері (оның міндеттерін атқарған тұлға) болғаны туралы ақпараттың болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8) уәкілетті органда басшы қызметкер лауазымына кандидаттың қаржы ұйымының басшы қызметкері (оның міндетін атқарушы тұлға), іс-әрекеттері қаржы ұйымына және (немесе) мәмілеге қатысатын үшінші тұлғаға (үшінші тұлғаларға) залал келтіруге әкеп соққан қор биржасының трейдері болғаны туралы ақпараттың болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9) уәкілетті органда басшы қызметкер лауазымына кандидаттың құзыретіне осы тармақтың 7) тармақшасында көрсетілген бұзушылықтарға әкеп соққан мәселелер бойынша шешімдер қабылдау кірген қор биржасының трейдері болғаны туралы ақпараттың болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Осы тармақтың 7), 8) және 9) тармақшаларында белгіленген талаптар аталған оқиғалардың ішіндегі ең ерте орын алған оқиғаның басталған күнінен бастап бір жыл бойы қолданылады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>уәкілетті органның қаржы ұйымының іс-қимылдарын бағалы қағаздар нарығында айла-шарғы жасау мақсатында жасалды деп тануы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>уәкілетті органның басшы қызметкер лауазымына кандидаттың осындай іс-қимылдарды жасау нәтижесінде қаржы ұйымына және (немесе) үшінші тұлғаға (үшінші тұлғаларға) нұқсан келтірілуін растайтын ақпарат алуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Осы тармақтың 6), 7), 8) және 9) тармақшаларында көрсетілген ақпаратқа уәкілетті орган Қазақстан Республикасының бейрезидент қаржы ұйымы резиденті болып табылатын мемлекеттің қаржылық қадағалау органынан алған ақпарат та жатады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+10) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін (көрсетілетін қызметті алушылар - жеке тұлғалар үшін) талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімінің болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16719,51 +16926,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету ерекшеліктері ескерілген өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z368" w:id="322"/>
+          <w:bookmarkStart w:name="z2207" w:id="322"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету орындарының мекенжайлары және мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары уәкілетті органның ресми интернет-ресурсында орналастырылады.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="322"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -16810,51 +17017,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Порталда іркіліс не техникалық ақаулар анықталған жағдайда, Бірыңғай байланыс орталығына жүгіну қажет. Бірыңғай байланыс орталығы: 8-800-080-7777 немесе 1414.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттық жүйе істен шыққан жағдайда, уәкілетті орган "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторын (бұдан әрі – оператор) бір жұмыс күні ішінде хабардар етеді. Мұндай жағдайда оператор көрсетілген мерзім ішінде техникалық проблема туралы хаттама жасайды және оған уәкілетті органмен бірге қол қояды.</w:t>
+Ақпараттық жүйе істен шыққан жағдайда, уәкілетті орган "цифрлық үкіметтің" операторын (бұдан әрі - оператор) бір жұмыс күні ішінде хабардар етеді. Мұндай жағдайда оператор көрсетілген мерзім ішінде техникалық проблема туралы хаттама жасайды және оған уәкілетті органмен бірге қол қояды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -19588,55 +19795,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -19962,31 +20169,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>