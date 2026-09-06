--- v0 (2026-04-19)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4aa1ead" w14:textId="4aa1ead">
+    <w:p w14:paraId="c0be0b8" w14:textId="c0be0b8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Табиғи монополиялар субъектілерінің қызметін жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Су ресурстары және ирригация министрінің міндетін атқарушының 2025 жылғы 30 сәуірдегі № 84-НҚ бұйрығына өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Су ресурстары және ирригация министрінің 2026 жылғы 31 наурыздағы № 97-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 3 сәуірде № 38319 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Су ресурстары және ирригация министрінің 2026 жылғы 31 наурыздағы № 97-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 3 сәуірде № 38319 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -3886,75 +3886,117 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияда қолданылады деп белгіленсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z113" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> он екінші, отыз бірінші, отыз екінші, отыр үшінші, отыз төртінші, отыз бесінші, отыз алтыншы, отыз жетінші, отыз сегізінші, отыз тоғызыншы, қырқыншы, қырық бірінші, қырық екінші, елу жетінші, елу сегінші, алпыс жетінші, алпыс сегізінші, алпыс тоғызыншы, жетпісінші, жетпіс бірінші, жетпіс екінші, тоқсан тоғызыншы, жүз бірінші және жүз екінші абзацтарын қоспағанда, алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі. </w:t>
+        <w:t>
+      5. Осы бұйрық, алғашқы ресми жарияланған күннен кейін қолданысқа енгізілетін осы бұйрықтың 1-тармағының он екінші, отыз бірінші, отыз екінші, отыз үшінші, отыз төртінші, отыз бесінші, отыз алтыншы, отыз жетінші, отыз сегізінші, отыз тоғызыншы, қырқыншы, қырық бірінші, қырық екінші, елу жетінші, елу сегізінші, алпыс жетінші, алпыс сегізінші, алпыс тоғызыншы, жетпісінші, жетпіс бірінші, жетпіс екінші, тоқсан тоғызыншы, жүз бірінші және жүз екінші абзацтарын қоспағанда, 2026 жылғы 12 шілдеде қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің м.а. 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -6896,91 +6938,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Экономикалық</w:t>
-[...39 lines deleted...]
-              <w:t>есептеу</w:t>
+              <w:t>Экономикалық орындылықты есептеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7398,412 +7400,192 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тарифтік</w:t>
-[...39 lines deleted...]
-              <w:t>атауы</w:t>
+              <w:t>Тарифтік смета көрсеткіштерінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өлшем</w:t>
-[...19 lines deleted...]
-              <w:t>бірлігі</w:t>
+              <w:t>Өлшем бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бекітілген</w:t>
-[...59 lines deleted...]
-              <w:t>көзделген</w:t>
+              <w:t>Бекітілген тарифтік сметада көзделген</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мәмілені</w:t>
-[...99 lines deleted...]
-              <w:t>жобасы</w:t>
+              <w:t>Мәмілені ескере отырып тарифтік сметаның жобасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -8622,1157 +8404,327 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мүлікті</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Мүлікті бағалауды жүргізген бағалау ұйымының атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бағалауды</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Мүлікті бағалауға мемлекеттік лицензия туралы мәліметтер (нөмірі және берілген күні)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жүргізген</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Табиғи монополия субъектісінің мүлкін бағалау туралы есепті жасау күні және нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бағалау</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Табиғи монополия субъектісі мүлкінің (объектісінің) атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ұйымының</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Табиғи монополия субъектісі мүлкінің (объектісінің) қалдық құны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>атауы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+              <w:t>Табиғи монополия субъектісі мүлкінің (объектісінің) нарықтық құны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мүлікті</w:t>
-[...959 lines deleted...]
-              <w:t>қорытындысы</w:t>
+              <w:t>Мүлікті бағалауды жүргізген бағалау ұйымының қорытындысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11294,1110 +10246,80 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Мемлекеттік көрсетілетін қызметтің атауы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="127"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсетілетін</w:t>
-[...1038 lines deleted...]
-              <w:t xml:space="preserve"> беру".</w:t>
+              <w:t>"Суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметін көрсететін, егер ағымдағы жылдың басындағы бухгалтерлік баланста есепке алынған, оған қатысты мәміле жасалатын мүліктің баланстық құны ағымдағы жылдың басындағы бухгалтерлiк балансқа сәйкес оның активтерінің баланстық құнының 0,05 процентінен асатын болса, табиғи монополия субъектісінің мүлкімен мәмілелер жасауға келісім беру".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -14421,590 +12343,80 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Мемлекеттік көрсетілетін қызметтің атауы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="135"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсетілетін</w:t>
-[...518 lines deleted...]
-              <w:t xml:space="preserve"> беру".</w:t>
+              <w:t xml:space="preserve"> "Суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметін көрсететін табиғи монополиялар субъектілерін қайта ұйымдастыруға және таратуға келісім беру".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -17108,590 +14520,80 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Мемлекеттік көрсетілетін қызмет атауы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="143"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсетілетін</w:t>
-[...518 lines deleted...]
-              <w:t>".</w:t>
+              <w:t>"Суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметін көрсететін табиғи монополиялар субъектілерінің мемлекеттік тіркеліміне енгізу және шығару".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -19671,1110 +16573,80 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Мемлекеттік көрсетілетін қызметтің атауы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="152"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсетілетін</w:t>
-[...1038 lines deleted...]
-              <w:t xml:space="preserve"> беру".</w:t>
+              <w:t>"Суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметін көрсететін, егер ағымдағы жылдың басындағы бухгалтерлік баланста есепке алынған, оған қатысты мәміле жасалатын мүліктің баланстық құны ағымдағы жылдың басындағы бухгалтерлiк балансқа сәйкес оның активтерінің баланстық құнының 0,05 процентінен асатын болса, табиғи монополия субъектісінің мүлкімен мәмілелер жасауға келісім беру".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -22798,590 +18670,80 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Мемлекеттік көрсетілетін қызметтің атауы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="160"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсетілетін</w:t>
-[...518 lines deleted...]
-              <w:t xml:space="preserve"> беру".</w:t>
+              <w:t>"Суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметін көрсететін табиғи монополиялар субъектілерін қайта ұйымдастыруға және таратуға келісім беру".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -25273,55 +20635,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -25647,31 +21009,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>