--- v0 (2026-04-19)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f4b8109" w14:textId="f4b8109">
+    <w:p w14:paraId="5d5cd22" w14:textId="5d5cd22">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық Банкі Басқармасының кейбір қаулыларына ең төмен резервтік талаптар және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың есептілікті ұсыну мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ұлттық Банкі Басқармасының 2026 жылғы 31 наурыздағы № 30 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 2 сәуірде № 38279 тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Ұлттық Банкі Басқармасының 2026 жылғы 31 наурыздағы № 30 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 2 сәуірде № 38279 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -145,54 +145,65 @@
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Қолданысқа енгізілу тәртібін </w:t>
+        <w:t xml:space="preserve">      Қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармақтан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
@@ -2527,72 +2538,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігі мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z76" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес банктің міндеттемелерінің үшінші санатына енгізілген облигациялар туралы хабарламаны (бұдан әрі – Хабарлама) Қазақстан Республикасының Ұлттық Банкіне жібереді, ол арқылы осындай облигациялар шығарылымының осы тармақта көрсетілген шарттарға сәйкестігін растайды. Хабарлама "Қазақстан Республикасы Ұлттық Банкінің веб-порталы" цифрлық жүйесі арқылы жіберіледі.";</w:t>
+        <w:t>
+      "Банк Қағидалардың 3-1-қосымшасына сәйкес банктің міндеттемелерінің үшінші санатына жатқызылған облигациялар туралы хабарламаны (бұдан әрі – Хабарлама) Қазақстан Республикасының Ұлттық Банкіне жібереді, ол арқылы осындай облигациялар шығарылымының осы тармақта көрсетілген шарттарға сәйкестігін растайды. Хабарлама "Қазақстан Республикасы Ұлттық Банкінің веб-порталы" цифрлық жүйесі арқылы жіберіледі.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4248,50 +4239,112 @@
         <w:t xml:space="preserve">
       Тізбеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияда 10-қосымшамен толықтырылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Ұлттық Банкі Басқармасының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z137" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың есептілікті ұсыну қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2025 жылғы 24 желтоқсандағы № 102 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -5235,61 +5288,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Б</w:t>
-[...9 lines deleted...]
-              <w:t>аланстық</w:t>
+              <w:t>Баланстық</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шоттың</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -20426,720 +20469,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кейбір қаулыларының тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...89 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z186" w:id="153"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z187" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Осы хабарламамен ұйым ________________________________ (ұйымның атауы), бизнес-сәйкестендіру нөмірі (БСН) ___________________ (бұдан әрі – Ұйым) міндеттемелері ең төмен резервтік талаптарды есептеу үшін қабылданатын міндеттемелердің үшінші санатына жататын облигацияларды шығару шарттары туралы хабарлайды және олардың "Ең төмен резервтік талаптар туралы қағидаларды бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 29 қарашадағы № 229 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> бекітілген Ең төмен резервтік талаптар туралы қағидалардың 18-тармағының алтыншы бөлігінің талаптарына сәйкестігін растайды.</w:t>
+      Ескерту. 7-қосымша жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-[...519 lines deleted...]
-    <w:bookmarkEnd w:id="180"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -21173,243 +20585,1138 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ең төмен резервтік талаптар</w:t>
-[...120 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ең төмен резервтік </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>талаптар туралы қағидаларға</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-қосымша</w:t>
-            </w:r>
-[...37 lines deleted...]
-              <w:t>9-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z215" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Ұйым міндеттемелерінің үшінші санатына жатқызылған  облигациялар туралы хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы хабарламамен ұйым ________________________________ (ұйымның атауы),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бизнес-сәйкестендіру нөмірі (БСН) ___________________ (бұдан әрі – Ұйым) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      міндеттемелері ең төмен резервтік талаптарды есептеу үшін қабылданатын міндеттемелердің үшінші санатына жататын облигацияларды шығару шарттары туралы хабарлайды және олардың "Ең төмен резервтік талаптар туралы қағидаларды бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 29 қарашадағы № 229 қаулысымен бекітілген Ең төмен резервтік талаптар туралы қағидалардың 18-тармағының алтыншы бөлігінің талаптарына сәйкестігін растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ең төмен резервтік талаптарды есептеу үшін қабылданатын Ұйым міндеттемелерінің үшінші санатына жатқызылған облигациялар шығарылымының шарттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Эмиссияның халықаралық сәйкестендіру нөмірі (ISIN коды) ____________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шығарылымның тіркелген күні____________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айналыстың басталу күні __________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтеу күні_____________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айналыс мерзімі _____ жыл _____ ай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Эмиссия валютасы __________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шығарылымның көлемі ____________ эмиссия валютасының бірліктері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облигациялар бойынша негізгі борыштың қалдығы (ұйым сатып алған</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      облигацияларды шегергенде) _________ теңге (есепті күн _____________).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ұйым сатып алған облигациялардың көлемі ______ теңге (есепті күн). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Облигациялар бойынша негізгі борыш ______, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сатып алынған облигациялар _____</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      есепке алынатын баланстық шоттардың нөмірлері. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сыйақы мөлшерлемесі _____жылдық пайыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Опциондардың болуы: ( ) Иә ( ) Жоқ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Опционның шарттары (эмиссия проспектісінде көрсетілген</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәліметтер)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________ (эмиссия проспектісінің __ бетінде көрсетілген).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосымша ақпарат ______________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Облигациялар эмиссиясының проспектісі жарияланды (сілтеме көрсетілсін)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы хабарламамен Хабарламаның 1-тармағында көрсетілген облигациялар үшін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мыналарды растаймыз: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) облигациялардың айналыс мерзімі – кемінде 3 (үш) жыл;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) облигацияларды мерзімінен бұрын (толығымен) немесе ішінара өтеуге (сатып</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      алуға) облигация ұстаушының опционы жоқ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Ұйым клиенттердің өтімділігін басқару үшін облигацияларды пайдаланбайды, оның ішінде оларды жекелеген облигация ұстаушылардың бастамасы немесе сұратуы бойынша сатып алмайды; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Ұйым облигацияларды жекелеген клиенттердің қаражатын орналастыруға балама ретінде пайдаланбайды (мысалы, клиенттердің ірі салымдары әкетілген кезде).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйым Хабарламаның 3-тармағында көрсетілген шартты (шарттарды) орындамаған жағдайда, жоғарыда көрсетілген облигацияларды жіктеу осындай орындамау анықталған ең төмен резервтік талаптарды айқындау кезеңінен бастап ең төмен резервтік талаптарды есептеуге қабылданатын Ұйым міндеттемелерінің бірінші санаты үшін белгіленген нормативтер бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарлама күні _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе қол қою функциясы жүктелген адам ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ең төмен резервтік талаптар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және банк операцияларының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жекелеген түрлерін жүзеге</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>асыратын ұйымдардың</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есептілікті ұсыну мәселелері</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша өзгерістер мен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>толықтырулар енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ұлттық Банкі Басқармасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кейбір қаулыларының тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ең төмен резервтік </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>талаптар туралы қағидаларға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z215" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Ұйымның резервтік активтері </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -21878,110 +22185,110 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жолдағы ақшалай қаражат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z216" w:id="182"/>
+    <w:bookmarkStart w:name="z216" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескертпе: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z217" w:id="183"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z217" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ұйымның резервтік активтеріне Қазақстан Республикасының ұлттық валютасындағы талаптар ғана жатады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z218" w:id="184"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z218" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 1040-баланстық шотында көрсетілген активтер бойынша тек Қазақстан Республикасының Ұлттық Банкіндегі корреспонденттік шот жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22147,301 +22454,409 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кейбір қаулыларының тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9-қосымша</w:t>
             </w:r>
-            <w:r>
-[...37 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z220" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 9-қосымшаның орыс тіліндегі мәтініне өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді  – ҚР Ұлттық Банкі Басқармасының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ең төмен резервтік </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>талаптар туралы қағидаларға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z220" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұйымның ең төмен резервтік талаптарды (бұдан әрі – ЕТРТ) </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> орындауы туралы ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z221" w:id="186"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z221" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЕТРТ айқындау кезеңі: басталу күні _________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z222" w:id="187"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z222" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аяқталу күні _________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z223" w:id="188"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z223" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Резервтік активтерді қалыптастыру кезеңі: ______ бастап _______дейін аралығы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z224" w:id="189"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z224" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БСН ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z225" w:id="190"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z225" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйымның атауы ________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z226" w:id="191"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z226" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Репо операциялары бойынша түзету коэффициенті:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z227" w:id="192"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z227" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұлттық валютада ___</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z228" w:id="193"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z228" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шетел валютасында ____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z229" w:id="194"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z229" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-кесте. ЕТРТ есептеу үшін қабылданатын ұйым міндеттемелерінің  мөлшері туралы деректер (мың теңгемен)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -22542,51 +22957,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z230" w:id="195"/>
+          <w:bookmarkStart w:name="z230" w:id="167"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -22651,51 +23066,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұйым</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>міндеттемелерінің</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="195"/>
+          <w:bookmarkEnd w:id="167"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -25163,68 +25578,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z231" w:id="196"/>
+    <w:bookmarkStart w:name="z231" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-кесте. Ұйымның резервтік активтерін есептеуге арналған күн сайынғы деректер (мың теңгемен)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -25663,61 +26078,51 @@
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>валютадағы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қолма</w:t>
-[...9 lines deleted...]
-              <w:t>-қол</w:t>
+              <w:t>қолма-қол</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -29893,88 +30298,88 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z232" w:id="197"/>
+    <w:bookmarkStart w:name="z232" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: демалыс және мереке күндері үшін алдыңғы жұмыс күнінің мәндері толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z233" w:id="198"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z233" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-кесте. ЕТРТ есептеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -30378,80 +30783,80 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(%-бен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z234" w:id="199"/>
+          <w:bookmarkStart w:name="z234" w:id="171"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ЕТРТ</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="199"/>
+          <w:bookmarkEnd w:id="171"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -31883,88 +32288,88 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z235" w:id="200"/>
+    <w:bookmarkStart w:name="z235" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: міндеттемелердің екінші санаты үшін (2 және 5-жолдар) 3-бағанда репо операциялары бойынша түзету коэффициентіне көбейтілген репо операциялары бойынша есептеу сомасы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z236" w:id="201"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z236" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-кесте. Резервтік активтерді есептеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkEnd w:id="173"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -32034,70 +32439,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жолдың аты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z237" w:id="202"/>
+          <w:bookmarkStart w:name="z237" w:id="174"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="202"/>
+          <w:bookmarkEnd w:id="174"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (мың теңгемен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -32515,90 +32920,90 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z238" w:id="203"/>
+    <w:bookmarkStart w:name="z238" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұйымның ең төмен резервтік талаптарды орындауы: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z239" w:id="204"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z239" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ( ) Иә ( ) Жоқ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -32872,330 +33277,330 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өтеусіз негізде жинауға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z241" w:id="205"/>
+    <w:bookmarkStart w:name="z241" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Қазақстан Республикасының Ұлттық Банкіне</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z242" w:id="206"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z242" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.nationalbank.kz интернет-ресурсында орналастырылған</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z243" w:id="207"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z243" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік нысанның атауы: Баланстық шоттардағы қалдықтар туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z244" w:id="208"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z244" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: 6 – BSA</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z245" w:id="209"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z245" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділігі: ай сайын, апта сайын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z246" w:id="210"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z246" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезеңі: 20___жылғы "__" ________ үшін</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z247" w:id="211"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z247" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z248" w:id="212"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z248" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұлттық пошта операторы және "Қазақстан Республикасының Ұлттық Банкі туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>32-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігінің төртінші абзацында көрсетілген банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z249" w:id="213"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z249" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z250" w:id="214"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z250" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       есепті аптадан кейінгі бесінші жұмыс күнінен кешіктірмей аптаның әрбір жұмыс күні үшін апта сайын ұсынылатын 1010, 1020 және 1040-баланстық шоттардағы қалдықтарды қоспағанда, есепті айдан кейінгі айдың оныншы жұмыс күнінен кешіктірмей, ай сайын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z251" w:id="215"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z251" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       желтоқсан айының қосымша есебін (қорытынды айналымдарды ескере отырып) аяқталған қаржы жылынан кейінгі жылғы отыз бірінші қаңтардан кешіктірмей ұсынады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z252" w:id="216"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z252" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бизнес-сәйкестендіру нөмірі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z253" w:id="217"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z253" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: электрондық түрде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkEnd w:id="189"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -33302,61 +33707,51 @@
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Көрсеткіштердің</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ат</w:t>
-[...9 lines deleted...]
-              <w:t>ауы</w:t>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -34131,310 +34526,310 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z254" w:id="218"/>
+    <w:bookmarkStart w:name="z254" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Атауы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z255" w:id="219"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z255" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z256" w:id="220"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z256" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мекенжайы_____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z257" w:id="221"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z257" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны _____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z258" w:id="222"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z258" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық пошта мекенжайы _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z259" w:id="223"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z259" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындаушы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z260" w:id="224"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z260" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________ ________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z261" w:id="225"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z261" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        тегі, аты және әкесінің аты (ол болған жағдайда) қолы, телефоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z262" w:id="226"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z262" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы немесе есепке қол қою функциясы жүктелген адам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z263" w:id="227"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z263" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________________________________________ __________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z264" w:id="228"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z264" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        тегі, аты және әкесінің аты (ол болған жағдайда) қолы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z265" w:id="229"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z265" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күні 20__ жылғы "______" ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z266" w:id="230"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z266" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: нысан "Баланстық шоттардағы қалдықтар туралы есеп" әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын толтыру бойынша түсіндірмеге сәйкес толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkEnd w:id="202"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -34591,706 +34986,706 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z269" w:id="231"/>
+    <w:bookmarkStart w:name="z269" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Баланстық шоттардағы қалдықтар туралы есеп </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (индексі – 6 - BSA, кезеңділігі – ай сайын, апта сайын)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z270" w:id="232"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z270" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z271" w:id="233"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z271" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z272" w:id="234"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z272" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсіндірмеде "Баланстық шоттардағы қалдықтар туралы есеп" әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптар айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z273" w:id="235"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z273" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысан жұмыс күнінің соңындағы жағдай бойынша күн сайын жасалатын 1010, 1020 және 1040-баланстық шоттардағы қалдықтарды қоспағанда, есепті кезеңнің соңғы жұмыс күнінің соңындағы жағдай бойынша ай сайын жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z274" w:id="236"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z274" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысанға басшы немесе есепке қол қою функциясы жүктелген адам және орындаушы қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z275" w:id="237"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z275" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Нысанда және осы түсіндірмеде шоттардың нөмірі "Қазақстан Республикасы қаржы нарығының жекелеген субъектілеріне арналған бухгалтерлік есептің үлгі шот жоспарын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2008 жылғы 22 қыркүйектегі №79 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5348 болып тіркелген) бекітілген Қазақстан Республикасының қаржы нарығының жекелеген субъектілері үшін бухгалтерлік есептің үлгі шот жоспарына (бұдан әрі – Үлгі шот жоспары) сәйкес көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z276" w:id="238"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z276" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы түсіндірмеде көрсетілген көрсеткіш ұсынылмайтын жағдайларды қоспағанда, барлық көрсеткіш міндетті түрде толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z277" w:id="239"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z277" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z278" w:id="240"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z278" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Нысанда Үлгі шот жоспарының 2-тарауының 1, 2, 3, 4, 5, 6 және 7-параграфтарының баланстық (активтер, міндеттемелер, меншікті капитал, кіріс, шығыс) шоттардағы қалдықтары туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z279" w:id="241"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z279" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. 1-жолда Үлгі шот жоспары шотының төрт таңбалы / алты таңбалы нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z280" w:id="242"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z280" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. 2, 3 және 4-жолдарда резиденттік белгісі, экономика секторлары тобының коды және номинация валютасының белгісі осы түсіндірменің 14 және 15-тармақтарына сәйкес ерекшеліктерді ескере отырып, осындай нақтылау қолданылатын шоттар бойынша көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z281" w:id="243"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z281" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. 2-жолда мына кодификацияға сәйкес резиденттік белгісі көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z282" w:id="244"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z282" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1" коды – Қазақстан Республикасының резиденті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z283" w:id="245"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z283" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2" коды – Қазақстан Республикасының бейрезиденті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z284" w:id="246"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z284" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. 3-жолда "Экономика секторларының және төлемдер белгілеу кодтарын қолдану қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 31 тамыздағы № 203 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14365 болып тіркелген) бекітілген Экономика секторларының және төлемдер белгілеу кодтарын қолдану қағидаларына сәйкес экономика секторлары тобының коды көрсетіледі, ол Экономика секторларының ұлттық жіктеуішімен (ЭСЖ) келісіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z285" w:id="247"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z285" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. 4-жолда номинация валютасының белгісі мынадай түрде көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z286" w:id="248"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z286" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1" коды – Қазақстан Республикасының ұлттық валютасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z287" w:id="249"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z287" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2" коды – шетел валютасы, аффинирленген бағалы металдар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z288" w:id="250"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z288" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. 2 және 3-жолдарда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z289" w:id="251"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z289" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       активтер бойынша резиденттік белгісі мен дебитордың (эмитенттің) экономика секторлары тобының коды, міндеттемелер бойынша – резиденттік белгісі мен кредитордың экономика секторлары тобының коды көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z290" w:id="252"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z290" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1280 08-шоты үшін вексель берушінің резиденттік белгісі мен экономика секторлары тобының коды көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z291" w:id="253"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z291" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1010, 1020, 1030, 1060, 1071, 1072, 1120, 1130, 1140, 1160, 1270 01, 1270 04, 1510, 1520, 2020, 2030, 2170 01 және 2170 03-шоттар үшін эмитенттің резиденттік белгісі мен экономика секторлары тобының коды көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z292" w:id="254"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z292" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3380 01, 4030 07, 4030 08, 4030 09, 4030 10, 4160 01, 5010, 5020, 5030, 5310 және 5320-шоттар үшін бағалы қағазды (салымды, пайды) ұстаушының резиденттік белгісі мен экономика секторы тобының коды көрсетіледі, бағалы қағаздың (салымның, пайдың) ұстаушысын нақты анықтау мүмкіндігі болмаған кезде – бағалы қағаздың (салымның, пайдың) номиналды ұстаушысының (сенімгерлік меншік иесінің) резиденттік белгісі және экономика секторлары тобының коды көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z293" w:id="255"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z293" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1150 01, 1270 02, 3050 03, 3050 07, 3380 02 және 3380 03-шоттар үшін контрагенттің резиденттік белгісі мен экономика секторы тобының коды көрсетіледі, контрагентті анықтау мүмкіндігі болмаған кезде алаңында операция жасалған ұйымның резиденттік белгісі мен экономика секторлары тобының коды көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z294" w:id="256"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z294" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. 2 және 3-жолдарда 1270 30, 1270 31, 1270 32, 1270 33, 1270 34, 1270 35, 1270 36, 1270 37, 1270 81, 1270 82, 1270 83, 1270 84, 1280 10, 1370, 1380, 1410 01, 1420, 1430, 1600, 2800, 2910, 2920, 2940 3100, 3200, 3350, 3380 28, 3380 29, 3380 30, 3380 31, 3380 32, 3380 33, 3380 34, 3380 81, 3380 82, 3380 83, 3380 84, 3390 28, 3510, 3520, 3530, 3540, 4310, 4410, 4420, 4430 және 4440-шоттар бойынша көрсеткіш ұсынылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z295" w:id="257"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z295" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. 2, 3 және 4-жолдарда 1290, 1310, 1320, 1330, 1340, 1350, 1360, 2300, 2400, 2500, 2600, 2700, 2930, 3400, 4200, 5210, 5400, 5520 және 5610-шоттары бойынша, сондай-ақ Үлгі шот жоспарының 6 және 7-параграфтарының шоттары бойынша көрсеткіш ұсынылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z296" w:id="258"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z296" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. 5-жолда үтірден кейін екі таңбалы сан форматында теңгедегі сома көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z297" w:id="259"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z297" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. 6-жолда соңында есептегі деректер ұсынылған жағдай бойынша жұмыс күнінің датасы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z298" w:id="260"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z298" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Желтоқсан айындағы қосымша есеп (қорытынды айналымдарды ескере отырып) үшін 6-жолда есепті кезеңнен кейінгі жылдың "1 қаңтар" күні көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkEnd w:id="232"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -35720,310 +36115,310 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өтеусіз негізде жинауға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z303" w:id="261"/>
+    <w:bookmarkStart w:name="z303" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Қазақстан Республикасының Ұлттық Банкіне</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z304" w:id="262"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z304" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан: www.nationalbank.kz ресми интернет-ресурсында орналастырылған</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z305" w:id="263"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z305" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік нысанның атауы: Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйыммен ерекше қатынастар арқылы байланысты тұлғалар және олармен жасалған мәмілелер туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z306" w:id="264"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z306" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: 8-AFFIL</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z307" w:id="265"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z307" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділігі: ай сайын, тоқсан сайын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z308" w:id="266"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z308" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезеңі: 20__ жылғы "___" _________________ жағдай бойынша</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z309" w:id="267"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z309" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z310" w:id="268"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z310" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z311" w:id="269"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z311" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ипотекалық ұйымдар және дауыс беретін акцияларының жүз пайызы тікелей немесе жанама түрде ұлттық басқарушы холдингке тиесілі агроөнеркәсіптік кешен субъектілерін кредиттеуді жүзеге асыратын ұйымдар –есепті айдан кейінгі айдың оныншы жұмыс күнінен кешіктірмей, ай сайын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z312" w:id="270"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z312" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық пошта операторы – есепті тоқсаннан кейінгі айдың жиырма бесінен кешіктірмей, тоқсан сайын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z313" w:id="271"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z313" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бизнес сәйкестендіру нөмірі: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z314" w:id="272"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z314" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: электрондық түрде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z315" w:id="273"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z315" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-кесте. Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйыммен ерекше қатынастар арқылы байланысты тұлғалардың тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkEnd w:id="245"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -37535,70 +37930,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z316" w:id="274"/>
+    <w:bookmarkStart w:name="z316" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-кесте. Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйыммен ерекше қатынастар арқылы байланысты тұлғалармен жасалған мәмілелер туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkEnd w:id="246"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -40200,70 +40595,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z317" w:id="275"/>
+    <w:bookmarkStart w:name="z317" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-кесте. Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйыммен ерекше қатынастар арқылы байланысты тұлғалар және олармен жасалған мәмілелер туралы қосымша мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkEnd w:id="247"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -40735,270 +41130,270 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z318" w:id="276"/>
+    <w:bookmarkStart w:name="z318" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атауы _______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z319" w:id="277"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z319" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мекенжайы_____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z320" w:id="278"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z320" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны ________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z321" w:id="279"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z321" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық пошта мекенжайы _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z322" w:id="280"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z322" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Орындаушы__________________________________ ________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z323" w:id="281"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z323" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        тегі, аты және әкесінің аты (ол болған жағдайда) қолы, телефоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z324" w:id="282"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z324" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы немесе есепке қол қою функциясы жүктелген адам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z325" w:id="283"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z325" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________________________________________ __________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z326" w:id="284"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z326" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        тегі, аты және әкесінің аты (ол болған жағдайда) қолы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z327" w:id="285"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z327" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күні 20__ жылғы "______" ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z328" w:id="286"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z328" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: нысан "Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйыммен ерекше қатынастар арқылы байланысты тұлғалар және олармен жасалған мәмілелер туралы есеп" әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын толтыру бойынша түсіндірмеге сәйкес толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkEnd w:id="258"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -41142,603 +41537,603 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>арналған нысанына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z330" w:id="287"/>
+    <w:bookmarkStart w:name="z330" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйыммен ерекше қатынастар арқылы байланысты тұлғалар және олармен жасалған мәмілелер туралы есеп" (индексі – 8-AFFIL, кезеңділігі – ай сайын, тоқсан сайын)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z331" w:id="288"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z331" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z332" w:id="289"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z332" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z333" w:id="290"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z333" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсіндірмеде "Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйыммен ерекше қатынастар арқылы байланысты тұлғалар және олармен жасалған мәмілелер туралы есеп" әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптар айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z334" w:id="291"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z334" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысанды банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар есепті кезеңнің соңындағы жағдай бойынша жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z335" w:id="292"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z335" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысанды толтыру кезінде пайдаланылатын өлшем бірлігі – теңге. Құндық көрсеткіштер үтірден кейін екі таңбалы санмен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z336" w:id="293"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z336" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысанды толтыру кезінде кодтар "Қазақстан Республикасы Ұлттық Банкінің веб-порталы" цифрлық жүйесінде (бұдан әрі – Жүйе) орналастырылған анықтамалықтарға сәйкес көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z337" w:id="294"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z337" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы түсіндірмеде көрсетілген көрсеткіш ұсынылмайтын жағдайларды қоспағанда, барлық көрсеткіш міндетті түрде толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z338" w:id="295"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z338" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысанға басшы немесе есепке қол қою функциясы жүктелген адам және орындаушы қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z339" w:id="296"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z339" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z340" w:id="297"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z340" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Нысанда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z341" w:id="298"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z341" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-кестеде – банк операцияларының жекелеген түрлерін жүзеге асыратын ұйыммен ерекше қатынастар арқылы байланысты тұлғалар тізілімінің көрсеткіштері бойынша мәндер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z342" w:id="299"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z342" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-кестеде – банк операцияларының жекелеген түрлерін жүзеге асыратын ұйыммен ерекше қатынастар арқылы байланысты тұлғалармен жасалған мәмілелер туралы есеп көрсеткіштері бойынша мәндер, оның ішінде есепті кезең ішінде жасалған және (немесе) есепті күні қолданыста болған банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның осындай тұлғалармен жасаған барлық мәмілелері туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z343" w:id="300"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z343" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-кестеде – банк операцияларының жекелеген түрлерін жүзеге асыратын ұйыммен ерекше қатынастар арқылы байланысты тұлғалар және олармен жасалған мәмілелер туралы есепке қосымша мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z344" w:id="301"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z344" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. 1-кестенің 1.1 және 6-жолдарында, 2-кестенің 1.1, 2.5, 2.6, 2.7, 5.1 және 5.2-жолдарында, 3-кестенің 1-жолында мәндер Жүйеде орналастырылған анықтамалықтардан таңдап алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z345" w:id="302"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z345" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Тұлғаның банк операцияларының жекелеген түрлерін жүзеге асыратын ұйыммен ерекше қатынастар арқылы байланысының белгісі "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>49-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z346" w:id="303"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z346" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. 1-кестеде есепті күндегі жағдай бойынша банк операцияларының жекелеген түрлерін жүзеге асыратын ұйыммен ерекше қатынастар арқылы байланысты барлық тұлғалар және есепті кезең ішінде банк операцияларының жекелеген түрлерін жүзеге асыратын ұйыммен ерекше қатынастар арқылы байланысты болған барлық тұлғалар туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z347" w:id="304"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z347" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйыммен ерекше қатынастар арқылы байланысты тұлғаларды сәйкестендіру үшін 1 және 2-кестелердің 1.1 және 1.2-жолдарында сәйкестендіргіштердің мынадай түрлері және олардың мәндері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z348" w:id="305"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z348" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заңды тұлға үшін – бизнес-сәйкестендіру нөмірі немесе Халықаралық стандарттау ұйымының 9362 "Банк ісі. Банктік телекоммуникациялық хабарлар. Банктердің сәйкестендіру кодтары" халықаралық стандартына сәйкес банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның контрагентіне берілген банктік сәйкестендіру коды, олар болмаған жағдайда – Жүйе үшін белгіленген алгоритм бойынша есеп беретін банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым қалыптастырған балама сәйкестендіру нөмірі (бұдан әрі – балама сәйкестендіру нөмірі);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z349" w:id="306"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z349" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке тұлға, оның ішінде дара кәсіпкер үшін – жеке сәйкестендіру нөмірі, ол болмаған жағдайда – балама сәйкестендіру нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z350" w:id="307"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z350" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйыммен ерекше қатынастар арқылы байланысты тұлғалардың бірнеше сәйкестендіргіші болған кезде қосымша сәйкестендіргіш 1-кестенің 2-жолында көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z351" w:id="308"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z351" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-кестенің 3-жолында атауы (заңды тұлға үшін), тегі, аты және әкесінің аты (ол болған жағдайда) (жеке тұлға үшін) банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым жүргізетін, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйыммен ерекше қатынастармен байланысты тұлғалардың анықтамалығына сәйкес көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z352" w:id="309"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z352" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. 1-кестенің 4-жолында жеке тұлға (оның ішінде дара кәсіпкер) болып табылатын банк операцияларының жекелеген түрлерін жүзеге асыратын ұйыммен ерекше қатынастар арқылы байланысты тұлға бойынша "1" мәні көрсетіледі, өзге жағдайларда "0" көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z353" w:id="310"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z353" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. 1-кестенің 5-жолында "Елдердің атауларын және олардың әкімшілік-аумақтық бөлімшелері бірліктерін белгілеуге арналған кодтар" ISO 3166-1 ҚР ҰЖ Қазақстан Республикасының ұлттық жіктеуішіне сәйкес тіркелген ел көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z354" w:id="311"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z354" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. 1-кестенің 6-жолында бірнеше маңызды мәндерді бір мезгілде көрсетуге жол беріледі. Егер тұлғаның банк операцияларының жекелеген түрлерін жүзеге асыратын ұйыммен ерекше қатынастар арқылы байланысының бірнеше белгілері болса, 1-кестенің 6-жолында барлық белгілер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z355" w:id="312"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z355" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. 1-кестенің 7-жолында банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымға тұлғаның банк операцияларының жекелеген түрлерін жүзеге асыратын ұйыммен ерекше қатынастар арқылы байланысы белгісінің (белгілерінің) болуы туралы белгілі болған күн көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z356" w:id="313"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z356" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Келесі есепті кезеңдерде 1-кестенің 7 және 8-жолдары тұлғаларды банк операцияларының жекелеген түрлерін жүзеге асыратын ұйыммен ерекше қатынастар арқылы байланысты тұлғалар тізіліміне қосу немесе шығару фактісі бойынша толтырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z357" w:id="314"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z357" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. 2-кестеде "Ұлттық пошта операторы үшін пруденциялық нормативтерді белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 26 желтоқсандағы № 307 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -41753,491 +42148,491 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14786 болып тіркелген) және "Пруденциялық нормативтерді және ипотекалық ұйымдар және агроөнеркәсіп кешені саласындағы ұлттық басқарушы холдингтің еншілес ұйымдары сақтауға міндетті өзге де нормалар мен лимиттерді бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 26 желтоқсандағы № 308 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14788 болып тіркелген) сәйкес есептелетін банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның ерекше қатынастар арқылы байланысты тұлғалармен жасалған, сомасы банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның ерекше қатынастар арқылы байланысты тұлғамен жасаған операцияларының әрбір түрі бойынша банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның меншікті капиталы мөлшерінің жиынтығында 0,01 (нөл бүтін жүзден бір) пайызынан асатын барлық мәмілелері туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z358" w:id="315"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z358" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның меншікті капиталының теріс мәні болса, 2-кестеде банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның ерекше қатынастар арқылы байланысты тұлғалармен жасалған, сомасы банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның ерекше қатынастар арқылы байланысты тұлғамен жасаған операцияларының әрбір түрі бойынша банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның активтері мөлшерінің жиынтығында 0,001 (нөл бүтін мыңнан бір) пайызынан асатын барлық мәмілелері туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z359" w:id="316"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z359" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. 2-кестенің 2.1-жолында банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның цифрлық жүйесінде осы мәміленің бірегей сәйкестендіргіші ретінде қызмет ететін мәміленің референсі (коды) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z360" w:id="317"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z360" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Операция түрін таңдау кезінде 2-кестенің "банк операцияларының жекелеген түрлерін жүзеге асыратын ұйыммен ерекше қатынастар арқылы байланысты тұлғаларға төленген дивидендтер" 2.5-жолында және 2-кестенің "банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның банк операцияларының жекелеген түрлерін жүзеге асыратын ұйыммен ерекше қатынастар арқылы байланысты тұлғалар төлеген дивидендтері" 2.3-жолында сәйкесінше дивидендтерді төлеу күні мен алу күні көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z361" w:id="318"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z361" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-кестенің 2.8-жолында төленген дивидендтердің сомасы көрсетіледі, ал 2-кестенің 5.3-жолында "Есептелген кіріс, шығыс" құндық көрсеткішінің түрі бойынша – есептелген дивидендтер сомасы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z362" w:id="319"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z362" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Шарттың қолданысын ұзарту кезінде 2-кестенің 2.4-жолында шарттың қолданысы ұзартылған тиісті күн көрсетіледі, 2-кестенің 5.3-жолында "Негізгі борыш" құндық көрсеткішінің түрі бойынша – ұзартылған мәміле шартының қолданысы кезеңіндегі есепті күнге арналған баланстық қалдық сомасы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z363" w:id="320"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z363" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. 2-кестенің 2.6-жолында банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым жүргізетін анықтамалыққа сәйкес мәміленің мақсаты көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z364" w:id="321"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z364" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. 2-кестенің 2.7-жолында валюта кодтары "Валюталар мен қорларды ұсынуға арналған кодтар" 07 ISO 4217 ҚР ҰЖ Қазақстан Республикасының ұлттық жіктеуішіне сәйкес көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z365" w:id="322"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z365" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. 1-кестенің 2.8-жолында шартта көрсетілген мәміле сомасы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z366" w:id="323"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z366" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шарт бойынша мәміленің шетел валютасындағы сомасы "Валюта айырбастаудың нарықтық бағамын айқындау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2025 жылғы 26 қыркүйектегі № 56 бірлескен қаулысында және Қазақстан Республикасы Қаржы министрінің 2025 жылғы 29 қыркүйектегі № 544 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 36983 болып тіркелген) көзделген тәртіппен айқындалған валюта айырбастаудың нарықтық бағамы бойынша қайта есептеліп көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z367" w:id="324"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z367" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. 2-кестенің 2.9-жолында шарттың талаптарына сәйкес мәміле бойынша сыйақы мөлшерлемесі жылдық пайызбен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z368" w:id="325"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z368" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. 2-кестенің 3.1 және 3.2-жолдарында уәкілетті органның (тұлғаның) банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның өзімен ерекше қатынастармен байланысты тұлғамен мәмілелер жасауы (жасасуы) туралы бірінші шешімінің деректемелері көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z369" w:id="326"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z369" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер 2-кестенің 4-жолындағы көрсеткіш бойынша "1" мәні көрсетілсе, онда 2-кестенің 3.1 және 3.2-жолдарындағы көрсеткіштер толтырылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z370" w:id="327"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z370" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер мәміле жасалған кезде тұлғаның банк операцияларының жекелеген түрлерін жүзеге асыратын ұйыммен ерекше қатынастар арқылы байланыс белгілері болмаса, 2-кестенің 3.1 және 3.2-жолдары толтырылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z371" w:id="328"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z371" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. 2-кестенің 4-жолында банк операцияларының жекелеген түрлерін жүзеге асыратын ұйыммен ерекше қатынастар арқылы байланысты тұлғамен мәміле жасасу кезінде банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның Директорлар кеңесі бекіткен және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйыммен ерекше қатынастар арқылы байланысты тұлғалар болып табылмайтын үшінші тұлғалармен ұқсас мәмілелерге қолданылатын осындай мәмілелердің үлгі шарттарына сәйкес "1" көрсетіледі, өзге жағдайда "0" көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z372" w:id="329"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z372" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. 2-кестенің 5.2 және 5.3-жолдарында мәндер "Шоттардың нөмірлері" анықтамалығынан таңдап алынады, онда банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның өзімен ерекше қатынастар арқылы байланысты тұлғалармен мәмілелерінің сомасы және есепті күнге олардың тиісті құны бойынша мәндері есепке алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z373" w:id="330"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z373" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер құны бойынша мәні нөлге тең болса, 2-кестенің 5.1, 5.2 және 5.3-жолдары бойынша көрсеткіштер берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z374" w:id="331"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z374" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. 2-кестенің "кіріс, шығыс" 5.1-жолында құндық көрсеткіштің түрін таңдау кезінде 5.3-жолда "Шоттардың нөмірлері" анықтамалығының тиісті баланстық шоттары мен сыныптарында көрсетілген есепті күнгі мәміле бойынша пайыздық кірістің, шығыстың сомасы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z375" w:id="332"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z375" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. 3-кестеде банк операцияларының жекелеген түрлерін жүзеге асыратын ұйыммен ерекше қатынастар арқылы байланысты тұлғалармен жасалған мәмілелер туралы мәліметтер субъектілер мен мәмілелер бөлінісінде ашылмай, жалпы сомасы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z376" w:id="333"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z376" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-кестенің 2-жолында мыналар толтырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z377" w:id="334"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z377" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       есепті күндегі жағдай бойынша Нормативтік мәндерге сәйкес есептелетін банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның онымен ерекше қатынастар арқылы байланысты тұлғалармен жасалған мәмілелерінің жалпы сомасы, бұл сома банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның онымен ерекше қатынастар арқылы байланысты тұлғамен жасаған операцияларының әрбір түрі бойынша банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның меншікті капиталы мөлшерінің жиынтығында 0,01 (нөл бүтін жүзден бір) пайызынан аспайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z378" w:id="335"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z378" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       есепті күндегі жағдай бойынша банк операцияларының жекелеген түрлерін жүзеге асыратын ұйыммен ерекше қатынастар арқылы байланысты тұлға болып табылатын сақтандыру ұйымында сақтандырылған банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым клиенттерінің қарыздарының жалпы сомасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkEnd w:id="307"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -42537,250 +42932,250 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өтеусіз негізде жинауға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z382" w:id="336"/>
+    <w:bookmarkStart w:name="z382" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Қазақстан Республикасының Ұлттық Банкіне</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z383" w:id="337"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z383" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.nationalbank.kz интернет-ресурсында орналастырылған</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z384" w:id="338"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z384" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік нысанның атауы: Баланстық шоттардағы қалдықтар туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z385" w:id="339"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z385" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: 6 - BSA</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z386" w:id="340"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z386" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділігі: ай сайын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z387" w:id="341"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z387" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезеңі: 20___жылғы "__" ________ үшін</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z388" w:id="342"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z388" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: Ұлттық пошта операторы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z389" w:id="343"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z389" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: есепті айдан кейінгі айдың он бесінші жұмыс күнінен кешіктірмей, ай сайын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z390" w:id="344"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z390" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бизнес-сәйкестендіру нөмірі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z391" w:id="345"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z391" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: электрондық түрде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkEnd w:id="317"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -43597,310 +43992,310 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z392" w:id="346"/>
+    <w:bookmarkStart w:name="z392" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атауы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z393" w:id="347"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z393" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z394" w:id="348"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z394" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мекенжайы_____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z395" w:id="349"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z395" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны ________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z396" w:id="350"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z396" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық пошта мекенжайы _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z397" w:id="351"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z397" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Орындаушы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z398" w:id="352"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z398" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________ ____________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z399" w:id="353"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z399" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        тегі, аты және әкесінің аты (ол болған жағдайда)       қолы, телефоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z400" w:id="354"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z400" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы немесе есепке қол қою функциясы жүктелген адам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z401" w:id="355"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z401" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________________________________________ __________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z402" w:id="356"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z402" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        тегі, аты және әкесінің аты (ол болған жағдайда) қолы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z403" w:id="357"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z403" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күні 20__ жылғы "______" ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z404" w:id="358"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z404" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: нысан "Баланстық шоттардағы қалдықтар туралы есеп" әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын толтыру бойынша түсіндірмеге сәйкес толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkEnd w:id="330"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -44005,51 +44400,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>арналған нысанына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z406" w:id="359"/>
+    <w:bookmarkStart w:name="z406" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Баланстық шоттардағы қалдықтар туралы есеп </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -44058,701 +44453,701 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z407" w:id="360"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z407" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z408" w:id="361"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z408" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсіндірмеде "Баланстық шоттардағы қалдықтар туралы есеп" әкімшілік деректерді өтеусіз негізде жинауға арналған нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптар айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z409" w:id="362"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z409" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысан есепті кезеңнің соңғы жұмыс күнінің соңындағы жағдай бойынша ай сайын жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z410" w:id="363"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z410" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысанға басшы немесе есепке қол қою функциясы жүктелген адам және орындаушы қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z411" w:id="364"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z411" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Нысанда және осы түсіндірмеде шоттар нөмірі "Қазақстан Республикасы қаржы нарығының жекелеген субъектілеріне арналған бухгалтерлік есептің үлгі шот жоспарын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2008 жылғы 22 қыркүйектегі №79 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5348 болып тіркелген) бекітілген Қазақстан Республикасының қаржы нарығының жекелеген субъектілері үшін бухгалтерлік есептің үлгі шот жоспарына (бұдан әрі – Үлгі шот жоспары) сәйкес көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z412" w:id="365"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z412" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы түсіндірмеде көрсетілген көрсеткіш ұсынылмайтын жағдайларды қоспағанда, барлық көрсеткіш міндетті түрде толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z413" w:id="366"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z413" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z414" w:id="367"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z414" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Нысанда Үлгі шот жоспарының 2-тарауының 1, 2, 3, 4, 5, 6 және 7-параграфтарының баланстық шоттардағы қалдық (активтер, міндеттемелер, меншікті капитал, кіріс, шығыс) туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z415" w:id="368"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z415" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. 1-жолда Үлгі шот жоспарына сәйкес келетін шоттың төрт таңбалы / алты таңбалы нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z416" w:id="369"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z416" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. 2, 3 және 4-жолдарда резиденттік белгісі, экономика секторлары тобының коды және номинация валютасының белгісі осы түсіндірменің 14 және 15-тармақтарына сәйкес ерекшеліктерді ескере отырып, осындай нақтылау қолданылатын шоттар бойынша көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z417" w:id="370"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z417" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. 2-жолда мына кодификацияға сәйкес резиденттік белгісі көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z418" w:id="371"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z418" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1" коды – Қазақстан Республикасының резиденті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z419" w:id="372"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z419" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2" коды – Қазақстан Республикасының бейрезиденті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z420" w:id="373"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z420" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. 3-жолда "Экономика секторларының және төлемдер белгілеу кодтарын қолдану қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 31 тамыздағы № 203 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14365 болып тіркелген) бекітілген Экономика секторларының және төлемдер белгілеу кодтарын қолдану қағидаларына сәйкес экономика секторлары тобының коды көрсетіледі, ол Экономика секторларының ұлттық жіктеуішімен (ЭСЖ) келісіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z421" w:id="374"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z421" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. 4-жолда номинация валютасының белгісі мынадай түрде көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z422" w:id="375"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z422" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1" коды – Қазақстан Республикасының ұлттық валютасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z423" w:id="376"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z423" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2" коды – шетел валютасы, аффинирленген бағалы металдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z424" w:id="377"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z424" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. 2 және 3-жолдарда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z425" w:id="378"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z425" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       активтер бойынша резиденттік белгісі мен дебитордың (эмитенттің) экономика секторлары тобының коды, міндеттемелер бойынша – резиденттік белгісі мен кредитордың экономика секторлары тобының коды көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z426" w:id="379"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z426" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1280 08-шоты үшін вексель берушінің резиденттік белгісі мен экономика секторлары тобының коды көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z427" w:id="380"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z427" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1010, 1020, 1030, 1060, 1071, 1072, 1120, 1130, 1140, 1160, 1270 01, 1270 04, 1510, 1520, 2020, 2030, 2170 01 және 2170 03-шоттар үшін эмитенттің резиденттік белгісі мен экономика секторлары тобының коды көрсетіледі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z428" w:id="381"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z428" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3380 01, 4030 07, 4030 08, 4030 09, 4030 10, 4160 01, 5010, 5020, 5030, 5310 және 5320-шоттар үшін бағалы қағазды (салымды, пайды) ұстаушының резиденттік белгісі мен экономика секторлар тобының коды көрсетіледі, бағалы қағаздың (салымның, пайдың) ұстаушысын нақты анықтау мүмкіндігі болмаған кезде – бағалы қағаздың (салымның, пайдың) номиналды ұстаушысының (сенімгерлік меншік иесінің) резиденттік белгісі және экономика секторлары тобының коды көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z429" w:id="382"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z429" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1150 01, 1270 02, 3050 03, 3050 07, 3380 02 және 3380 03-шоттар үшін контрагенттің резиденттік белгісі мен экономика секторы тобының коды көрсетіледі, контрагентті анықтау мүмкіндігі болмаған кезде алаңында операция жасалған ұйымның резиденттік белгісі мен экономика секторлары тобының коды көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z430" w:id="383"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z430" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. 2 және 3-жолдарда 1270 30, 1270 31, 1270 32, 1270 33, 1270 34, 1270 35, 1270 36, 1270 37, 1270 81, 1270 82, 1270 83, 1270 84, 1280 10, 1370, 1380, 1410 01, 1420, 1430, 1600,2800, 2910, 2920, 2940 3100, 3200, 3350, 3380 28, 3380 29, 3380 30, 3380 31, 3380 32, 3380 33, 3380 34, 3380 81, 3380 82, 3380 83, 3380 84, 3390 28, 3510, 3520, 3530, 3540, 4310, 4410, 4420, 4430 және 4440-шоттар бойынша көрсеткіш ұсынылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z431" w:id="384"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z431" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. 2, 3 және 4-жолдарда 1290, 1310, 1320, 1330, 1340, 1350, 1360, 2300, 2400, 2500, 2600, 2700, 2930, 3400, 4200, 5210, 5400, 5520 және 5610-шоттары бойынша, сондай-ақ Үлгі шот жоспарының 6 және 7-параграфтарының шоттары бойынша көрсеткіш ұсынылмайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z432" w:id="385"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z432" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. 5-жолда үтірден кейін екі таңбалы сан форматында теңгедегі сома көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z433" w:id="386"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z433" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Ұлттық Банкке нысан бойынша ұсынылған есепке белгіленген ұсыну мерзімінен кейін 10 (он) жұмыс күні ішінде түзетулер (өзгерістер, толықтырулар) енгізуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z434" w:id="387"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z434" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық пошта операторы түзетілген есепке қол қою функциясы жүктелген тұлға қол қойған электрондық түрдегі хат нысанындағы есепте деректерді түзету туралы Ұлттық Банкті хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkEnd w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>