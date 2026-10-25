--- v0 (2026-04-19)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a105103" w14:textId="a105103">
+    <w:p w14:paraId="ff0e37a" w14:textId="ff0e37a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,93 +94,175 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Аңшы және қорықшы куәліктерінің нысанын және оны беру қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Экология және табиғи ресурстар министрінің 2026 жылғы 27 наурыздағы № 58 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 31 наурызда № 38248 тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Экология және табиғи ресурстар министрінің 2026 жылғы 27 наурыздағы № 58 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 31 наурызда № 38248 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Жануарлар дүниесін қорғау, өсімін молайту және пайдалану туралы" Қазақстан Республикасы Заңының 9-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 8) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> 8) тармақшасына және "Қазақстан Республикасы Экология және табиғи ресурстар министрлігінің мәселелері" туралы Қазақстан Республикасы Үкіметінің 2019 жылғы 5 шілдедегі № 479 қаулысымен бекітілген Қазақстан Республикасы Экология және табиғи ресурстар министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>249) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Экология және табиғи ресурстар министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мыналар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1524,61 +1606,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Республикасы Республика Казахстан Қорықшы куәлігі Удостоверение егеря</w:t>
+              <w:t>Қазақстан Республикасы Республика Казахстан Қорықшы куәлігі Удостоверение егеря</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z40" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қорықшы куәлігінің iшкi бетi</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:tbl>
       <w:tblPr>
@@ -2619,74 +2691,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Аңшы және қорықшы куәліктерін беру қағидалары (бұдан әрі – Қағидалар) "Жануарлар дүниесін қорғау, өсімін молайту және пайдалану туралы" Қазақстан Республикасы Заңының 9-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 8) тармақшасына және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді, "Аңшы куәлігін беру" (бұдан әрі – Мемлекеттік көрсетілетін қызмет) мемлекеттік қызмет көрсету тәртібін және аңшы және қорықшы куәлігін беру тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> 8) тармақшасына, "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Заң) және "Қазақстан Республикасы Экология және табиғи ресурстар министрлігінің мәселелері" Қазақстан Республикасы Үкіметінің 2019 жылғы 5 шілдедегі № 479 қаулысымен бекітілген Қазақстан Республикасы Экология және табиғи ресурстар министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>249) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді, "Аңшы куәлігін беру" мемлекеттік қызметін (бұдан әрі – Мемлекеттік көрсетілетін қызмет) көрсету тәртібін және аңшы мен қорықшы куәлігін беру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Экология және табиғи ресурстар министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z65" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мемлекеттік қызметті Аңшылар мен аңшылық шаруашылығы субъектілері қоғамдық бірлестіктерінің республикалық қауымдастықтары (бұдан әрі –көрсетілетін қызметті беруші) осы Қағидаларға сәйкес жеке тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z66" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2743,50 +2897,156 @@
         <w:t>
       2) аңшы куәлігі – жеке тұлғаның аң аулау құқығын куәландыратын белгiленген нысандағы құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z69" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аңшылық минимумы – Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасының, аң аулау кезіндегі қауіпсіздік техникасының мәселелерін қарайтын оқыту бағдарламасының арнайы қысқаша курсы, оны білу аңшы куәлігін беру үшін міндетті шарт болып табылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақтың 4) тармақшасы жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z70" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қорықшы – бекітіліп берілген аңшылық алқаптар шаруашылығы су айдындарында және (немесе) учаскелерінде жануарлар дүниесін қорғауды жүзеге асыратын қорықшылық қызметтің арнайы уәкілетті адамы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z71" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6732,55 +6992,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>