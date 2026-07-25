--- v0 (2026-04-19)
+++ v1 (2026-07-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8dac5ad" w14:textId="8dac5ad">
+    <w:p w14:paraId="72eb66c" w14:textId="72eb66c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кейбір бұйрықтарға өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасының Мемлекеттік қызмет істері агенттігі Төрағасының 2026 жылғы 31 наурыздағы № 52 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 31 наурызда № 38245 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасының Мемлекеттік қызмет істері агенттігі Төрағасының 2026 жылғы 31 наурыздағы № 52 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 31 наурызда № 38245 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -328,54 +328,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасының Мемлекеттік қызмет істері агенттігі Төрағасының мемлекеттік қызмет мәселелеріне жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Осы бұйрық 2026 жылғы 11 шілдеден бастап қолданысқа енгізілетін Тізбенің 1-тармағының жетінші, сегізінші, тоғызыншы, оныншы, он бірінші, он екінші, он үшінші, он төртінші, он бесінші, он алтыншы, он жетінші, он сегізінші, он тоғызыншы, жиырмасыншы, жиырма бірінші, жиырма тоғызыншы, отызыншы, отыз бірінші, отыз екінші, отыз үшінші, отыз төртінші, отыз бесінші, отыз алтыншы, отыз жетінші, отыз сегізінші абзацтарын, 2, 3-тармақтарын, 4-тармағының жетінші, сегізінші, тоғызыншы, оныншы, он бірінші, он екінші, он үшінші, он төртінші, он бесінші, он алтыншы, он жетінші, он сегізінші, он тоғызыншы, жиырмасыншы, жиырма бірінші, жиырма екінші, жиырма үшінші, жиырма төртінші, жиырма бесінші, жиырма алтыншы, жиырма жетінші, жиырма сегізінші, жиырма тоғызыншы, отызыншы, отыз бірінші, отыз екінші, отыз үшінші, отыз төртінші, отыз бесінші, отыз алтыншы, отыз жетінші, отыз сегізінші, отыз тоғызыншы, қырқыншы, қырық бірінші, қырық екінші, қырық үшінші, қырық төртінші, қырық бесінші, қырық алтыншы, қырық жетінші, қырық сегізінші, қырық тоғызыншы, елуінші, елу бірінші, елу екінші, елу үшінші, елу төртінші, елу бесінші, елу алтыншы, елу жетінші, алпыс бірінші, алпыс екінші, алпыс үшінші, алпыс төртінші, алпыс бесінші, алпыс алтыншы, алпыс жетінші, алпыс сегізінші, алпыс тоғызыншы, жетпісінші, жетпіс бірінші, жетпіс екінші, жетпіс үшінші, жетпіс төртінші, жетпіс бесінші, жетпіс алтыншы, жетпіс жетінші, жетпіс сегізінші, жетпіс тоғызыншы, сексенінші, сексен бірінші, сексен екінші, сексен үшінші, сексен төртінші, сексен бесінші, сексен алтыншы, сексен жетінші, сексен сегізінші, сексен тоғызыншы, тоқсаныншы, тоқсан бірінші, тоқсан екінші, тоқсан үшінші, тоқсан төртінші, тоқсан бесінші, тоқсан алтыншы, тоқсан жетінші, тоқсан сегізінші, тоқсан тоғызыншы, жүзінші, жүз бірінші абзацтарын, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15-тармақтарын, 16-тармақтың бесінші, алтыншы, он бірінші, он алтыншы, он жетінші, он сегізінші, он тоғызыншы, жиырмасыншы, жиырма жетінші, жиырма сегізінші, қырық үшінші, қырық төртінші, елу екінші, елу үшінші, елу жетінші, елу сегізінші, алпыс екінші, алпыс үшінші, алпыс төртінші, алпыс бесінші, алпыс алтыншы, алпыс жетінші, алпыс сегізінші, алпыс тоғызыншы, жетпіс бесінші, жетпіс алтыншы, жетпіс жетінші, жетпіс сегізінші, жетпіс тоғызыншы, сексенінші, сексен үшінші, сексен төртінші, сексен бесінші, сексен алтыншы, сексен жетінші, сексен сегізінші, сексен тоғызыншы, тоқсаныншы, тоқсан үшінші, тоқсан төртінші, тоқсан жетінші, тоқсан сегізінші, тоқсан тоғызыншы, жүзінші абзацтарын қоспағанда, алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      4. Осы бұйрық 2026 жылғы 12 шілдеден бастап қолданысқа енгізілетін Тізбенің 1-тармағының жетінші, сегізінші, тоғызыншы, оныншы, он бірінші, он екінші, он үшінші, он төртінші, он бесінші, он алтыншы, он жетінші, он сегізінші, он тоғызыншы, жиырмасыншы, жиырма бірінші, жиырма тоғызыншы, отызыншы, отыз бірінші, отыз екінші, отыз үшінші, отыз төртінші, отыз бесінші, отыз алтыншы, отыз жетінші, отыз сегізінші абзацтарын, 2, 3-тармақтарын, 4-тармағының жетінші, сегізінші, тоғызыншы, оныншы, он бірінші, он екінші, он үшінші, он төртінші, он бесінші, он алтыншы, он жетінші, он сегізінші, он тоғызыншы, жиырмасыншы, жиырма бірінші, жиырма екінші, жиырма үшінші, жиырма төртінші, жиырма бесінші, жиырма алтыншы, жиырма жетінші, жиырма сегізінші, жиырма тоғызыншы, отызыншы, отыз бірінші, отыз екінші, отыз үшінші, отыз төртінші, отыз бесінші, отыз алтыншы, отыз жетінші, отыз сегізінші, отыз тоғызыншы, қырқыншы, қырық бірінші, қырық екінші, қырық үшінші, қырық төртінші, қырық бесінші, қырық алтыншы, қырық жетінші, қырық сегізінші, қырық тоғызыншы, елуінші, елу бірінші, елу екінші, елу үшінші, елу төртінші, елу бесінші, елу алтыншы, елу жетінші, алпыс бірінші, алпыс екінші, алпыс үшінші, алпыс төртінші, алпыс бесінші, алпыс алтыншы, алпыс жетінші, алпыс сегізінші, алпыс тоғызыншы, жетпісінші, жетпіс бірінші, жетпіс екінші, жетпіс үшінші, жетпіс төртінші, жетпіс бесінші, жетпіс алтыншы, жетпіс жетінші, жетпіс сегізінші, жетпіс тоғызыншы, сексенінші, сексен бірінші, сексен екінші, сексен үшінші, сексен төртінші, сексен бесінші, сексен алтыншы, сексен жетінші, сексен сегізінші, сексен тоғызыншы, тоқсаныншы, тоқсан бірінші, тоқсан екінші, тоқсан үшінші, тоқсан төртінші, тоқсан бесінші, тоқсан алтыншы, тоқсан жетінші, тоқсан сегізінші, тоқсан тоғызыншы, жүзінші, жүз бірінші абзацтарын, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15-тармақтарын, 16-тармақтың бесінші, алтыншы, он бірінші, он алтыншы, он жетінші, он сегізінші, он тоғызыншы, жиырмасыншы, жиырма жетінші, жиырма сегізінші, қырық үшінші, қырық төртінші, елу екінші, елу үшінші, елу жетінші, елу сегізінші, алпыс екінші, алпыс үшінші, алпыс төртінші, алпыс бесінші, алпыс алтыншы, алпыс жетінші, алпыс сегізінші, алпыс тоғызыншы, жетпіс бесінші, жетпіс алтыншы, жетпіс жетінші, жетпіс сегізінші, жетпіс тоғызыншы, сексенінші, сексен үшінші, сексен төртінші, сексен бесінші, сексен алтыншы, сексен жетінші, сексен сегізінші, сексен тоғызыншы, тоқсаныншы, тоқсан үшінші, тоқсан төртінші, тоқсан жетінші, тоқсан сегізінші, тоқсан тоғызыншы, жүзінші абзацтарын қоспағанда, алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2026 жылғы 11 шілдеден бастап:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -8946,61 +9008,51 @@
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>арқылы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қаға</w:t>
-[...9 lines deleted...]
-              <w:t>з</w:t>
+              <w:t>қағаз</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>түрінде</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -13772,56 +13824,66 @@
               <w:t>мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметтер</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> саны</w:t>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15529,61 +15591,51 @@
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> бас </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тартулар</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> с</w:t>
-[...9 lines deleted...]
-              <w:t>аны</w:t>
+              <w:t xml:space="preserve"> саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -18109,61 +18161,51 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметтердің</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> сан</w:t>
-[...9 lines deleted...]
-              <w:t>ы</w:t>
+              <w:t xml:space="preserve"> саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21819,61 +21861,51 @@
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>немесе</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> осы параметр </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бо</w:t>
-[...9 lines deleted...]
-              <w:t>йынша</w:t>
+              <w:t>бойынша</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -22202,61 +22234,51 @@
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тәртібін</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сақта</w:t>
-[...9 lines deleted...]
-              <w:t>у</w:t>
+              <w:t>сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29681,66 +29703,56 @@
               <w:t>Еңбек кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>және</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b w:val="false"/>
-[...14 lines deleted...]
-              <w:t>"</w:t>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
@@ -30186,61 +30198,51 @@
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ретте</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсетіле</w:t>
-[...9 lines deleted...]
-              <w:t>тін</w:t>
+              <w:t>көрсетілетін</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметті</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -30765,61 +30767,51 @@
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>демалыс</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жә</w:t>
-[...9 lines deleted...]
-              <w:t>не</w:t>
+              <w:t>және</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мереке</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -31275,61 +31267,51 @@
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нәтижесін</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> беру </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>келе</w:t>
-[...9 lines deleted...]
-              <w:t>сі</w:t>
+              <w:t>келесі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жұмыс</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -31583,61 +31565,51 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>берушінің</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> www.</w:t>
-[...9 lines deleted...]
-              <w:t>gov.kz интернет-</w:t>
+              <w:t xml:space="preserve"> www.gov.kz интернет-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ресурсында</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -31749,61 +31721,51 @@
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">3) eqyzmet.gov.kz </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сыртқы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> инт</w:t>
-[...9 lines deleted...]
-              <w:t>ернет-</w:t>
+              <w:t xml:space="preserve"> интернет-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>порталында</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
@@ -32107,71 +32069,51 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>беруден</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> бас </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> бас тарту </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>негіздері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -33291,61 +33233,51 @@
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тестілеу</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидала</w:t>
-[...9 lines deleted...]
-              <w:t>рының</w:t>
+              <w:t>қағидаларының</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бағдарламалары</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
@@ -33789,61 +33721,51 @@
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>орналасуға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>канд</w:t>
-[...9 lines deleted...]
-              <w:t>идаттарды</w:t>
+              <w:t>кандидаттарды</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тестілеу</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -34367,61 +34289,51 @@
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шектеулі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қ</w:t>
-[...9 lines deleted...]
-              <w:t>олжетімді</w:t>
+              <w:t>қолжетімді</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>дербес</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -34965,61 +34877,51 @@
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>арналған</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>те</w:t>
-[...9 lines deleted...]
-              <w:t>стілеу</w:t>
+              <w:t>тестілеу</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бағдарламасы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -36467,61 +36369,51 @@
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тәртібі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> мен </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мәртеб</w:t>
-[...9 lines deleted...]
-              <w:t>есі</w:t>
+              <w:t>мәртебесі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>туралы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -36957,61 +36849,51 @@
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жөніндегі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> -1414, 8-800-080-7777 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>б</w:t>
-[...9 lines deleted...]
-              <w:t>ірыңғай</w:t>
+              <w:t>бірыңғай</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>байланыс</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -38347,61 +38229,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Лауазы</w:t>
-[...9 lines deleted...]
-              <w:t>мы</w:t>
+              <w:t>Лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -45181,61 +45053,51 @@
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> _____________ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаласында</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> "___"__________ 20 __</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> "___"__________ 20 __ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жылы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
@@ -48648,55 +48510,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -49022,31 +48884,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>