--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0db0357" w14:textId="0db0357">
+    <w:p w14:paraId="19317b2" w14:textId="19317b2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1031,250 +1031,222 @@
         <w:t>
       ескертпенің 1-тармағы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z24" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Қызметтік тізім "Е-қызмет" цифрлық жүйесімен қалыптастырылады.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z25" w:id="15"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32549 болып тіркелген) мынадай өзгеріс енгізілсін:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Күші жойылды – ҚР Мемлекеттік қызмет істері агенттігі төрағасының м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасы Мемлекеттік қызмет істері агенттігінің Сыбайлас жемқорлыққа қарсы саясат департаменті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z26" w:id="16"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
-[...15 lines deleted...]
-      3. Қазақстан Республикасы Мемлекеттік қызмет істері агенттігінің Сыбайлас жемқорлыққа қарсы саясат департаменті заңнамада белгіленген тәртіппен:</w:t>
+    <w:bookmarkStart w:name="z29" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрықты ресми жарияланғаннан кейін Қазақстан Республикасы Мемлекеттік қызмет істері агенттігінің интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z28" w:id="18"/>
-[...15 lines deleted...]
-      1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Мемлекеттік қызмет істері агенттігі Төрағасының сыбайлас жемқорлыққа қарсы саясат мәселелеріне жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
-[...15 lines deleted...]
-      2) осы бұйрықты ресми жарияланғаннан кейін Қазақстан Республикасы Мемлекеттік қызмет істері агенттігінің интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы бұйрық 2026 жылғы 12 шілдеден бастап қолданысқа енгізілетін осы бұйрықтың 1-тармағының алтыншы, жетінші, сегізінші, тоғызыншы, оныншы, он бірінші, он екінші, он үшінші, он төртінші, он бесінші, он алтыншы, он жетінші, он сегізінші, он тоғызыншы абзацтарды қоспағанда, 2026 жылғы 11 наурыздан бастап қолданысқа енгізіледі және ресми жариялануға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z30" w:id="20"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1610,627 +1582,146 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2026 жылғы 13 наурыздағы № 49</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бұйрыққа қосымша</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="22"/>
-[...47 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Мемлекеттік қызметшілердің мүлкін сенімгерлік басқаруға беру қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасының Заңының 13-бабы </w:t>
-[...400 lines deleted...]
-    <w:bookmarkEnd w:id="42"/>
+      Ескерту. Күші жойылды – ҚР Мемлекеттік қызмет істері агенттігі төрағасының м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2556,31 +2047,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>