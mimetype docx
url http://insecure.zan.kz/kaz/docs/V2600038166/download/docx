--- v0 (2026-04-19)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3770b33" w14:textId="3770b33">
+    <w:p w14:paraId="0db0357" w14:textId="0db0357">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Мемлекеттік қызмет істері агенттігі Төрағасының "Мемлекеттік қызметті өткерудің кейбір мәселелері туралы" 2021 жылғы 10 қыркүйектегі № 158 және "Мемлекеттік қызметшілердің мүлкін сенімгерлік басқаруға беру қағидаларын бекіту туралы" 2023 жылғы 18 мамырдағы № 116 бұйрықтарына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасының Мемлекеттік қызмет істері агенттігі Төрағасының 2026 жылғы 13 наурыздағы № 49 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 17 наурызда № 38166 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасының Мемлекеттік қызмет істері агенттігі Төрағасының 2026 жылғы 13 наурыздағы № 49 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 17 наурызда № 38166 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1227,54 +1227,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Мемлекеттік қызмет істері агенттігі Төрағасының сыбайлас жемқорлыққа қарсы саясат мәселелеріне жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Осы бұйрық 2026 жылғы 11 шілдеден бастап қолданысқа енгізілетін осы бұйрықтың 1-тармағының алтыншы, жетінші, сегізінші, тоғызыншы, оныншы, он бірінші, он екінші, он үшінші, он төртінші, он бесінші, он алтыншы, он жетінші, он сегізінші, он тоғызыншы абзацтарды қоспағанда, 2026 жылғы 11 наурыздан бастап қолданысқа енгізіледі.</w:t>
+      5. Осы бұйрық 2026 жылғы 12 шілдеден бастап қолданысқа енгізілетін осы бұйрықтың 1-тармағының алтыншы, жетінші, сегізінші, тоғызыншы, оныншы, он бірінші, он екінші, он үшінші, он төртінші, он бесінші, он алтыншы, он жетінші, он сегізінші, он тоғызыншы абзацтарды қоспағанда, 2026 жылғы 11 наурыздан бастап қолданысқа енгізіледі және ресми жариялануға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -2120,55 +2182,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>