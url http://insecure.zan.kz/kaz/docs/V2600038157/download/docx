--- v0 (2026-04-19)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1762a86" w14:textId="1762a86">
+    <w:p w14:paraId="c83ecc7" w14:textId="c83ecc7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Ақпарат иеленушілердің ашықтық стандартын бекіту туралы" Қазақстан Республикасы Мәдениет және ақпарат министрінің міндетін атқарушының 2025 жылғы 18 сәуірдегі № 177-НҚ бұйрығына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 2026 жылғы 16 наурыздағы № 111-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 17 наурызда № 38157 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 2026 жылғы 16 наурыздағы № 111-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 17 наурызда № 38157 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -616,74 +616,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "11) мемлекет жүз пайыз қатысатын тұлғаларды қоспағанда, квазимемлекеттік сектор субъектілері бірінші басшыларының блог-платформасы – азаматтардың сұрау салуды жіберу және квазимемлекеттік сектор субъектілерінің бірінші басшыларынан оларға жауап алу мүмкіндігін қамтамасыз ететін ашық үкіметтің құрауышы (бұдан әрі – бірінші басшыларының блог-платформасы);</w:t>
+      "11) мемлекеттік органдар қызметінің тиімділігін бағалау интернет-порталы – мемлекеттік органдардың қызметін бағалау туралы ақпаратты, Қазақстан Республикасының заңнамасына сәйкес әзірленетін мемлекеттік органдардың даму жоспарларының және астананың, облыстың, республикалық маңызы бар қаланың даму жоспарларының нысаналы индикаторларына қол жеткізу туралы есептерді орналастыруды, сондай-ақ мемлекеттік органдар қызметін жария талқылауды қамтамасыз ететін ашық үкіметтің құрауышы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z17" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) мемлекеттік органдар қызметінің тиімділігін бағалау интернет-порталы – мемлекеттік органдардың қызметін бағалау туралы ақпаратты, Қазақстан Республикасының заңнамасына сәйкес әзірленетін мемлекеттік органдардың даму жоспарларының және облыстың, республикалық маңызы бар қаланың, астананың даму жоспарларының нысаналы индикаторларына қол жеткізу туралы есептерді орналастыруды, сондай-ақ мемлекеттік органдар қызметін жария талқылауды қамтамасыз ететін ашық үкіметтің құрауышы.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 318-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z18" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Мәдениет және ақпарат министрлігінің Мемлекет пен қоғам коммуникацияларын дамыту департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z19" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2655,55 +2717,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3029,31 +3091,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>