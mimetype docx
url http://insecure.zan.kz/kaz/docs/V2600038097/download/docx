--- v0 (2026-04-19)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9716a27" w14:textId="9716a27">
+    <w:p w14:paraId="d539034" w14:textId="d539034">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Мемлекеттік органдар қызметінің тиімділігін бағалау интернет-порталында ақпаратты орналастыру қағидаларын бекіту туралы" Қазақстан Республикасы Мәдениет және ақпарат министрінің 2025 жылғы 31 наурыздағы № 118-НҚ бұйрығына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 2026 жылғы 4 наурыздағы № 94-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 4 наурызда № 38097 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 2026 жылғы 4 наурыздағы № 94-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 4 наурызда № 38097 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -169,51 +169,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Осы бұйрық 12.07.2026 ж. бастап қолданысқа енгізіледі</w:t>
+        <w:t>Осы бұйрық 12.07.2026 бастап қолданысқа енгізіледі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -232,362 +232,402 @@
         <w:t xml:space="preserve">
       1. "Мемлекеттік органдар қызметінің тиімділігін бағалау интернет-порталында ақпаратты орналастыру қағидаларын бекіту туралы" Қазақстан Республикасы Мәдениет және ақпарат министрінің 2025 жылғы 31 наурыздағы № 118-НҚ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 35899 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Мемлекеттік органдар қызметінің тиімділігін бағалау интернет-порталында ақпаратты орналастыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...18 lines deleted...]
-</w:t>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4)</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> және </w:t>
+        <w:t xml:space="preserve">4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="3"/>
-[...15 lines deleted...]
-      "4) мемлекеттік органдар қызметінің тиімділігін бағалау интернет-порталы – мемлекеттік органдардың қызметін бағалау туралы ақпаратты, Қазақстан Республикасының заңнамасына сәйкес әзірленетін мемлекеттік органдардың даму жоспарларының және облыстың, республикалық маңызы бар қаланың, астананың даму жоспарларының нысаналы индикаторларына қол жеткізу туралы есептерді орналастыруды, сондай-ақ мемлекеттік органдар қызметін жария талқылауды қамтамасыз ететін ашық үкіметтің құрауышы;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік органдар қызметінің тиімділігін бағалау интернет-порталы – мемлекеттік органдардың қызметін бағалау туралы ақпаратты, Қазақстан Республикасының заңнамасына сәйкес әзірленетін мемлекеттік органдардың даму жоспарларының және астананың, облыстың, республикалық маңызы бар қаланың даму жоспарларының нысаналы индикаторларына қол жеткізу туралы есептерді орналастыруды, сондай-ақ мемлекеттік органдар қызметін жария талқылауды қамтамасыз ететін ашық үкіметтің құрауышы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) "цифрлық үкіметтің" цифрлық инфрақұрылымының операторы (бұдан әрі – оператор) – өзіне бекітіп берілген "цифрлық үкіметтің" цифрлық инфрақұрылымының жұмыс істеуін қамтамасыз ету жүктелген, Қазақстан Республикасының Үкіметі айқындайтын заңды тұлға.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 309-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Мәдениет және ақпарат министрлігінің Мемлекет пен қоғам коммуникацияларын дамыту департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z14" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z12" w:id="4"/>
-[...15 lines deleted...]
-      5) "цифрлық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторы (бұдан әрі – оператор) – өзіне бекітіп берілген "цифрлық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының жұмыс істеуін қамтамасыз ету жүктелген, Қазақстан Республикасының Үкіметі айқындайтын заңды тұлға.".</w:t>
+    <w:bookmarkStart w:name="z15" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрықты Қазақстан Республикасы Мәдениет және ақпарат министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z13" w:id="5"/>
-[...15 lines deleted...]
-      2. Қазақстан Республикасы Мәдениет және ақпарат министрлігінің Мемлекет пен қоғам коммуникацияларын дамыту департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
+    <w:bookmarkStart w:name="z16" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Мәдениет және ақпарат вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z14" w:id="6"/>
-[...15 lines deleted...]
-      1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+    <w:bookmarkStart w:name="z17" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрық 2026 жылғы 12 шілдеден бастап қолданысқа енгізіледі және ресми жариялауға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z15" w:id="7"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -730,1884 +770,1884 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Балаева</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z20" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z21" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атом энергиясы жөніндегі агенттігі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z22" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       "КЕЛІСІЛДІ"</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:bookmarkStart w:name="z23" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z21" w:id="12"/>
-[...15 lines deleted...]
-      Атом энергиясы жөніндегі агенттігі</w:t>
+    <w:bookmarkStart w:name="z24" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауыл шаруашылығы министрлігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z22" w:id="13"/>
-[...15 lines deleted...]
-       "КЕЛІСІЛДІ"</w:t>
+    <w:bookmarkStart w:name="z25" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:bookmarkStart w:name="z26" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z24" w:id="15"/>
-[...15 lines deleted...]
-      Ауыл шаруашылығы министрлігі</w:t>
+    <w:bookmarkStart w:name="z27" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әділет министрлігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:bookmarkStart w:name="z28" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:bookmarkStart w:name="z29" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
-[...15 lines deleted...]
-      Әділет министрлігі</w:t>
+    <w:bookmarkStart w:name="z30" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бас прокуратурасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:bookmarkStart w:name="z31" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:bookmarkStart w:name="z32" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z30" w:id="21"/>
-[...15 lines deleted...]
-      Бас прокуратурасы</w:t>
+    <w:bookmarkStart w:name="z33" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бәсекелестікті қорғау және</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:bookmarkStart w:name="z34" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дамыту агенттігі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z34" w:id="25"/>
-[...15 lines deleted...]
-      дамыту агенттігі</w:t>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ғылым және жоғарғы білім министрлігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
-[...15 lines deleted...]
-      Ғылым және жоғарғы білім министрлігі</w:t>
+    <w:bookmarkStart w:name="z40" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Денсаулық сақтау министрлігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z40" w:id="31"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Еңбек және халықты әлеуметтік </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қорғау министрлігі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z45" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "КЕЛІСІЛДІ"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z46" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z44" w:id="35"/>
-[...15 lines deleted...]
-      қорғау министрлігі</w:t>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жасанды интеллект және</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық даму министрлігі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
-[...15 lines deleted...]
-      Цифрлық даму министрлігі</w:t>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғарғы аудиторлық палатасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:bookmarkStart w:name="z53" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
-[...15 lines deleted...]
-      Жоғарғы аудиторлық палатасы</w:t>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көлік министрлігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:bookmarkStart w:name="z55" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:bookmarkStart w:name="z56" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z54" w:id="45"/>
-[...15 lines deleted...]
-      Көлік министрлігі</w:t>
+    <w:bookmarkStart w:name="z57" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаржы министрлігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:bookmarkStart w:name="z58" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:bookmarkStart w:name="z59" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z57" w:id="48"/>
-[...15 lines deleted...]
-      Қаржы министрлігі</w:t>
+    <w:bookmarkStart w:name="z60" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаржы нарығын реттеу және</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:bookmarkStart w:name="z61" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дамыту агенттігі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z62" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z63" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z61" w:id="52"/>
-[...15 lines deleted...]
-      Дамыту агенттігі</w:t>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаржылық мониторинг агенттігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z64" w:id="55"/>
-[...15 lines deleted...]
-      Қаржылық мониторинг агенттігі</w:t>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорғаныс министрлігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z67" w:id="58"/>
-[...15 lines deleted...]
-      Қорғаныс министрлігі</w:t>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет істері агенттігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z70" w:id="61"/>
-[...15 lines deleted...]
-      Мемлекеттік қызмет істері агенттігі</w:t>
+    <w:bookmarkStart w:name="z73" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оқу-ағарту министрлігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:bookmarkStart w:name="z74" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:bookmarkStart w:name="z75" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z73" w:id="64"/>
-[...15 lines deleted...]
-      Оқу-ағарту министрлігі</w:t>
+    <w:bookmarkStart w:name="z76" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өнеркәсіп және құрылыс министрлігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:bookmarkStart w:name="z77" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z75" w:id="66"/>
+    <w:bookmarkStart w:name="z78" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z76" w:id="67"/>
-[...15 lines deleted...]
-      Өнеркәсіп және құрылыс министрлігі</w:t>
+    <w:bookmarkStart w:name="z79" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сауда және интеграция министрлігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z77" w:id="68"/>
+    <w:bookmarkStart w:name="z80" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z78" w:id="69"/>
+    <w:bookmarkStart w:name="z81" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z79" w:id="70"/>
-[...15 lines deleted...]
-      Сауда және интеграция министрлігі</w:t>
+    <w:bookmarkStart w:name="z82" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Стратегиялық жоспарлау және</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z80" w:id="71"/>
+    <w:bookmarkStart w:name="z83" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реформалар агенттігі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z84" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z81" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z85" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z83" w:id="74"/>
-[...15 lines deleted...]
-      реформалар агенттігі</w:t>
+    <w:bookmarkStart w:name="z86" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Су ресурстары және ирригация министрлігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z84" w:id="75"/>
+    <w:bookmarkStart w:name="z87" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z85" w:id="76"/>
+    <w:bookmarkStart w:name="z88" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z86" w:id="77"/>
-[...15 lines deleted...]
-      Су ресурстары және ирригация министрлігі</w:t>
+    <w:bookmarkStart w:name="z89" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сыртқы істер министрлігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z87" w:id="78"/>
+    <w:bookmarkStart w:name="z90" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z88" w:id="79"/>
+    <w:bookmarkStart w:name="z91" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z89" w:id="80"/>
-[...15 lines deleted...]
-      Сыртқы істер министрлігі</w:t>
+    <w:bookmarkStart w:name="z92" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төтенше жағдайлар министрлігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z90" w:id="81"/>
+    <w:bookmarkStart w:name="z93" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z91" w:id="82"/>
+    <w:bookmarkStart w:name="z94" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z92" w:id="83"/>
-[...15 lines deleted...]
-      Төтенше жағдайлар министрлігі</w:t>
+    <w:bookmarkStart w:name="z95" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Туризм және спорт министрлігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z93" w:id="84"/>
+    <w:bookmarkStart w:name="z96" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z94" w:id="85"/>
+    <w:bookmarkStart w:name="z97" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z95" w:id="86"/>
-[...15 lines deleted...]
-      Туризм және спорт министрлігі</w:t>
+    <w:bookmarkStart w:name="z98" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлттық экономика министрлігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z96" w:id="87"/>
+    <w:bookmarkStart w:name="z99" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z97" w:id="88"/>
+    <w:bookmarkStart w:name="z100" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z98" w:id="89"/>
-[...15 lines deleted...]
-      Ұлттық экономика министрлігі</w:t>
+    <w:bookmarkStart w:name="z101" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ішкі істер министрлігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z99" w:id="90"/>
+    <w:bookmarkStart w:name="z102" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z100" w:id="91"/>
+    <w:bookmarkStart w:name="z103" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z101" w:id="92"/>
-[...15 lines deleted...]
-      Ішкі істер министрлігі</w:t>
+    <w:bookmarkStart w:name="z104" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Экология және табиғи ресурстар министрлігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z102" w:id="93"/>
+    <w:bookmarkStart w:name="z105" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z103" w:id="94"/>
+    <w:bookmarkStart w:name="z106" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z104" w:id="95"/>
-[...15 lines deleted...]
-      Экология және табиғи ресурстар министрлігі</w:t>
+    <w:bookmarkStart w:name="z107" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Энергетика министрлігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z105" w:id="96"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2933,31 +2973,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>