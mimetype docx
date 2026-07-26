--- v0 (2026-06-10)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c86f403" w14:textId="c86f403">
+    <w:p w14:paraId="fba01cd" w14:textId="fba01cd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,228 +93,198 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Цифрлық активтер биржалары, сондай-ақ "Астана" халықаралық қаржы орталығының өзге де қатысушыларының мемлекеттік кірістер органына Қазақстан Республикасының резиденттері мен бейрезиденттерінің цифрлық активтер биржаларында жүргізген операциялары және резиденттер мен бейрезиденттерге цифрлық активтерге байланысты қызметті жүзеге асырудан төленген сыйақылар туралы мәліметтерді ұсыну нысаны және оларды ұсыну қағидаларын бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2025 жылғы 28 қазандағы № 634 бұйрығына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы министрінің 2026 жылғы 26 ақпандағы № 131 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 27 ақпанда № 38061 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы министрінің 2026 жылғы 26 ақпандағы № 131 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 27 ақпанда № 38061 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-</w:t>
+        <w:t>ЗҚАИ-ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ның</w:t>
+        <w:t>ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ескертпесі</w:t>
+        <w:t>енгізілу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>!</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t>тәртібін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармақтан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қолданысқа</w:t>
-[...89 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>қараңыз.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
@@ -865,54 +835,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3)осы бұйрық Әділет министрлігінде мемлекеттік тіркелген күннен кейін он жұмыс күні ішінде осы тармақтың 1) және 2) тармақшаларда көзделген іс-шаралардың орындалуы жөніндегі мәліметтерді Қазақстан Республикасы Қаржы министрлігінің Заң қызметі департаментіне ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Осы бұйрық 2026 жылғы 11 шілдден бастап қолданысқа енгізілетін осы бұйрықтың он екінші және он үшінші абзацтарын қоспағанда, алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      3. Осы бұйрық 2026 жылғы 12 шілдеден бастап қолданысқа енгізілетін осы бұйрықтың он екінші және он үшінші абзацтарын қоспағанда, алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Қаржы министрінің 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 373</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1144,55 +1176,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>