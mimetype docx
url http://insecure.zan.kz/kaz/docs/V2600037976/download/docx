--- v0 (2026-03-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a4387c4" w14:textId="a4387c4">
+    <w:p w14:paraId="e12a0a8" w14:textId="e12a0a8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Ғылыми және (немесе) ғылыми-техникалық қызмет субъектілерін аккредиттеу" мемлекеттік қызметін көрсету қағидаларын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2020 жылғы 12 мамырдағы № 196 бұйрығына өзгерістер енгізу және "Ғылыми және (немесе) ғылыми-техникалық қызмет субъектілерін аккредиттеу қағидаларын бекіту туралы" Қазақстан Республикасы Ғылым және жоғары білім министрінің 2023 жылғы 25 шiлдедегi № 335 бұйрығының күші жойылды деп тану туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Оқу-ағарту министрінің 2026 жылғы 11 ақпандағы № 63 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 16 ақпанда № 37976 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасының Ғылым және жоғары білім министрінің 2026 жылғы 11 ақпандағы № 63 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 16 ақпанда № 37976 болып тіркелді</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -2544,61 +2544,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ғылыми</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> және (немесе) ғылыми-техникалық қызмет субъектілерін аккредиттеу</w:t>
+              <w:t>Ғылыми және (немесе) ғылыми-техникалық қызмет субъектілерін аккредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5314,71 +5304,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ұйымның</w:t>
-[...19 lines deleted...]
-              <w:t>мет түрі</w:t>
+              <w:t>Ұйымның қызмет түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5428,61 +5398,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ғылыми</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> және (немесе) ғылыми-техникалық қызмет </w:t>
+              <w:t xml:space="preserve">Ғылыми және (немесе) ғылыми-техникалық қызмет </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субъектілері аккредиттеуінің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -6579,163 +6539,143 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Философия докторының (PhD)" немесе "Бейіні бойынша доктор", (мамандығы, берілген жылы) ғылыми дәреже</w:t>
+              <w:t>"Философия докторының (PhD)" немесе "Бейіні бойынша доктор", (мамандығы, берілген жылы) ғылыми дәрежелері бойынша мәлімет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>лері бойынша мәлімет</w:t>
+              <w:t>"Ғылым кандидаты" немесе "Ғылым докторы" (мамандығы, берілген жылы) ғылыми дәрежелері бойынша мәлімет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Ғылым кандидаты" немесе "Ғылым докторы" (мамандығы, берілген жылы) ғылыми дәрежелері бойынша мәлімет</w:t>
-[...55 lines deleted...]
-              <w:t xml:space="preserve"> туралы мәлімет</w:t>
+              <w:t>"Қауымдастырылған профессор (доцент)" немесе "Профессор", (мамандығы, берілген жылы) ғылыми дәрежелері бойынша мәлімет ) ғылыми атағы туралы мәлімет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11139,183 +11079,143 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ғылыми</w:t>
+              <w:t>Ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін коммерцияландыруға грант</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> және (немесе) ғылыми-техникалық қызмет нәтижелерін коммерцияландыруға грант</w:t>
+              <w:t>Өзге де көздердегі гранттар (коммерцияландыру жобалары халықаралық ұйымдар мен қорлардың және т.б. қаржыландыруы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өзге</w:t>
-[...75 lines deleted...]
-              <w:t>көздер (бизнес, үкіметтік емес қорлар мен ұйымдар қаржыландыратын бағдарламалар мен жобалар)</w:t>
+              <w:t>Өзге де көздер (бизнес, үкіметтік емес қорлар мен ұйымдар қаржыландыратын бағдарламалар мен жобалар)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12041,163 +11941,143 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қорғау</w:t>
+              <w:t>Қорғау құжаттары (өнертабысқа патенттер, өнеркәсіптік үлгілер, пайдалы модельдер, селекциялық жетістіктер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> құжаттары (өнертабысқа патенттер, өнеркәсіптік үлгілер, пайдалы модельдер, селекциялық жетістіктер)</w:t>
+              <w:t>Авторлық құқық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Авторлық құқық</w:t>
-[...55 lines deleted...]
-              <w:t>аралық патенттік жүйе), лицензиялық келісімдер</w:t>
+              <w:t>Халықаралық патент (еуразиялық патент, РСТ патент - Patent Cooperation Treaty (халықаралық патенттік жүйе), лицензиялық келісімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12789,223 +12669,163 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clarivate Analytics (Кларивэйт Аналитикс) компаниясының Journal Citation Reports (Джоурнал Ситэйшн Рэпортс) деректері бойынша 1,2 және 3 квартильге кіретін, құпия деген белгісі немесе ҚБПҮ деген белгісі бар мақалаларды </w:t>
+              <w:t xml:space="preserve">Clarivate Analytics (Кларивэйт Аналитикс) компаниясының Journal Citation Reports (Джоурнал Ситэйшн Рэпортс) деректері бойынша 1,2 және 3 квартильге кіретін, құпия деген белгісі немесе ҚБПҮ деген белгісі бар мақалаларды қоспағанда, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қоспағанда</w:t>
+              <w:t xml:space="preserve">халықаралық рецензияланатын ғылыми журналда, немесе Scopus (Скопус) деректер базасында ең болмағанда бірі ғылыми салалардағы CiteScore (СайтСкор) бойынша кемінде 35 процентиль көрсеткіші бар басылымдарда мақала, әлеуметтік және гуманитарлық ғылымдар үшін Clarivate Analytics (Кларивэйт Аналитикс) компаниясының Web of Science Core Collection (Уэп оф Сайнс Кор Калэкшн) деректер базасында (Arts and Humanities Citation Index (Артс энд Хюманитис Ситэйшн Индекс), Science Citation Index Expanded (Сайнс Ситэйшн Индекс Экспандэд), Social Sciences Citation Index(Сошл Сайнс Ситиэйшн Индекс) бөлімінде) мақала, құпия </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
+              <w:t>деген белгісі немесе ҚБПҮ деген белгісі бар мақалаларды қоспағанда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>халықаралық рецензияланатын ғылыми журналда, немесе Scopus (Скопус) деректер базасында ең болмағанда бірі ғылыми салалардағы CiteScore (СайтСкор) бойынша кемінде 35 процентиль көрсеткіші бар басылымдарда мақала, әлеуметтік және гуманитарлық ғыл</w:t>
+              <w:t>РҒДИ индекстелетін ғылыми журналдарда және басқа да халықаралық базаларда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ымдар үшін Clarivate Analytics (Кларивэйт Аналитикс) компаниясының Web of Science Core Collection (Уэп оф Сайнс Кор Калэкшн) деректер базасында (Arts and Humanities Citation Index (Артс энд Хюманитис Ситэйшн Индекс), Science Citation Index Expanded (Сайнс </w:t>
-[...131 lines deleted...]
-              <w:t xml:space="preserve"> ҒЖБМ ҒЖБССҚК ұсынған ғылыми басылымдарда</w:t>
+              <w:t>ҚР ҒЖБМ ҒЖБССҚК ұсынған ғылыми басылымдарда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>