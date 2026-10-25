--- v0 (2026-03-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ddb8e76" w14:textId="ddb8e76">
+    <w:p w14:paraId="ed58947" w14:textId="ed58947">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Медициналық мамандықтар бойынша қосымша білім беру ұйымдарының тізбесін қалыптастыру қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Денсаулық сақтау министрінің 2026 жылғы 9 ақпандағы № 8 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 10 ақпанда № 37965 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Денсаулық сақтау министрінің 2026 жылғы 9 ақпандағы № 8 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 10 ақпанда № 37965 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасы Денсаулық сақтау және Ұлттық экономика министрлiктерінің кейбiр мәселелерi туралы" Қазақстан Республикасы Үкіметінің 2017 жылғы 17 ақпандағы № 71 қаулысымен бекітілген Қазақстан Республикасының Денсаулық сақтау министрлігі туралы ереженің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1190,94 +1190,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тыңдаушылар контингентінің көлеміне, санитариялық - техникалық нормалар мен қағидаларға сәйкес келетін аудиториялық қордың, сыныптардың, зертханалардың меншік құқығында және (немесе) жедел (сенімгерлік) басқару, жалдау (жалдау) туралы шарттар болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қосымша білім беру бағдарламалары бойынша тыңдаушылар контингентінің көлеміне, санитариялық-техникалық нормаларға, Интернет желісіне қол жеткізе отырып, баспа, аудио, бейнематериалдарды көрсетуге арналған компьютерлік жабдықтың қағидаларына, кітапхана қорына, симуляциялық жабдыққа (манекендерге, муляждарға, тренажерлерге) сәйкес келетін меншік құқығында және (немесе) жедел (сенімгерлік) басқару туралы шарттар, жалға алудың (жалдаудың) болуы;</w:t>
+      қосымша білім беру бағдарламалары бойынша тыңдаушылар контингентінің көлеміне, санитариялық-техникалық нормалар мен қағидаларға сәйкес келетін интернет желісіне қолжетімділігі бар баспа, аудио және бейнематериалдарды көрсетуге арналған компьютерлік жабдықтардың, кітапхана қорының, симуляциялық жабдықтардың (манекендер, муляждар, тренажерлар) меншік құқығында және (немесе) жедел (сенімгерлік) басқару, жалға алу (жалдау) шарттары негізінде болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік органдардың бірыңғай көлік ортасына қосылу туралы шарттың көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) клиникалық базалар туралы құжаттардың және (немесе) аккредиттелген медициналық ұйымдармен шарттың болуы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің м.а. 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Уәкілетті органның кеңсе қызметкері құжаттар келіп түскен күні оларды қабылдауды, тіркеуді жүзеге асырады және оны уәкілетті органның медициналық ғылым, білім беруді және денсаулық сақтау саласының кадрлық ресурстарын басқаруды және салааралық үйлестіруді жүзеге асыратын тиісті құрылымдық бөлімшесіне (бұдан әрі – құрылымдық бөлімше) орындауға береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1290,94 +1352,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері құжаттарды жіберу кезінде өтінімді қабылдау келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Қосымша білім берудің білім беру бағдарламаларын іске асыру шарттарын бағалау мақсатында құрылымдық бөлімшенің қызметкері құжаттарды тіркеген сәттен бастап 30 (отыз) жұмыс күні ішінде ұсынылған құжаттардың толықтығын, осы Қағидалардың 5-тармағында көрсетілген талаптарға сәйкестігін, қолданылу мерзімін тексереді, денсаулық сақтау мамандарына қосымша білім берудің білім беру бағдарламаларын іске асыру Қызмет түрлерінің бірі болуын құқықтық белгілейтін құжаттардың және "электрондық үкімет" веб-порталынан заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтама болуын қарайды.</w:t>
+      7. Қосымша білім берудің білім беру бағдарламаларын іске асыру шарттарын бағалау мақсатында құрылымдық бөлімшенің қызметкері құжаттарды тіркеген сәттен бастап 30 (отыз) жұмыс күні ішінде ұсынылған құжаттардың толықтығын, осы Қағидалардың 5-тармағында көрсетілген талаптарға сәйкестігін, қолданылу мерзімін тексереді, денсаулық сақтау мамандарына қосымша білім берудің білім беру бағдарламаларын іске асыру Қызмет түрлерінің бірі болуын құқықтық белгілейтін құжаттардың және "цифрлық үкімет" веб-порталынан заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтама болуын қарайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттардың толық жиынтығы және ұйымдардың Қағидалардың 5-тармағында көрсетілген талаптарға сәйкес келуі жағдайында құрылымдық бөлімшенің қызметкері уәкілетті органның бірінші басшысының атына ұйымның деректерін "Медициналық мамандықтар бойынша қосымша білім беру ұйымдарының тізбесін бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2024 жылғы 28 маусымдағы № 414 бұйрығымен бекітілетін Медициналық мамандықтар бойынша қосымша білім беруді жүзеге асыратын ұйымдардың тізбесіне 20 (жиырма) жұмыс күні ішінде енгізу үшін шешім жобасын дайындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың 5-тармағына сәйкес құжаттар топтамасы толық емес, анық емес немесе толық емес ақпарат ұсынылған жағдайларда 20 (жиырма) жұмыс күні ішінде өтінішті одан әрі қараудан дәлелді бас тарту дайындалады, уәкілетті органның құжат айналымы жүйесінде тіркеледі және ұйымға жіберіледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің м.а. 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Ұйым өтінімді қарау нәтижелеріне Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1488,472 +1612,674 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Мониторинг жүргізу үшін Құрылымдық бөлімшенің қызметкері осы Қағидалардың 5-тармағында көрсетілген талаптарға сәйкес барлық құжаттарды 15 (он бес) жұмыс күні ішінде ұсыну туралы ұйымға сұрау салады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Бөлімшенің қызметкері ұйым ұсынған құжаттарды қарастырады. Осы Қағидалардың 5-тармағында көрсетілген талаптарға сәйкес құжаттардың толық топтамасын ұсынған, денсаулық сақтау мамандарына қосымша білім берудің білім беру бағдарламаларын іске асыру Қызмет түрлерінің бірі болуын құқықтық белгілейтін құжаттар және "электрондық үкімет" веб-порталынан заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтама болған кезде мониторинг қашықтықтан технологияларды пайдалана отырып ұйымның базасына бармай жүргізіледі. Талаптар бойынша құжаттардың толық топтамасын ұсынған кезде осы Қағидаларға 3-қосымшаға сәйкес нысанда ұйымның талаптарға сәйкестігі туралы қорытынды беріледі.</w:t>
+      13. Құрылымдық бөлімшенің қызметкері ұйым ұсынған құжаттарды қарастырады. Осы Қағидалардың 5-тармағында көрсетілген талаптарға сәйкес құжаттардың толық топтамасын ұсынған, денсаулық сақтау мамандарына қосымша білім берудің білім беру бағдарламаларын іске асыру қызмет түрлерінің бірі болуын құқықтық белгілейтін құжаттар және "цифрлық үкімет" веб-порталынан заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтама болған кезде мониторинг технологияларды пайдалана отырып, ұйымның базасына бармай қашықтан жүргізіледі. Талаптар бойынша құжаттардың толық топтамасын ұсынған кезде осы Қағидаларға 3-қосымшаға сәйкес нысанда ұйымның талаптарға сәйкестігі туралы қорытынды беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Осы Қағидалардың 5-тармағында көрсетілген талаптарға құжаттардың толық емес топтамасын, дұрыс емес немесе толық емес ақпаратты ұсынған, денсаулық сақтау мамандарына қосымша білім берудің білім беру бағдарламаларын іске асыру Қызмет түрлерінің бірі болуын құқықтық белгілейтін құжаттар және "электрондық үкімет" веб-порталынан заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтама болмаған кезде еркін нысанда ұсынымдар беріледі.</w:t>
+      14. Осы Қағидалардың 5-тармағында көрсетілген құжаттардың толық топтамасы ұсынылмаған, не анық емес немесе толық емес ақпаратты ұсынған, денсаулық сақтау мамандарына қосымша білім берудің білім беру бағдарламаларын іске асыру қызмет түрлерінің бірі болуын құқықтық белгілейтін құжаттар және "цифрлық үкімет" веб-порталынан заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтама болмаған кезде еркін нысанда ұсыным беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттың талаптарға сәйкессіздігін жою мерзімі ұсынымды алған күннен бастап 20 (жиырма) жұмыс күнінен аспайды. Ұйымның өтінішхаты бойынша ақпараттың талаптарға сәйкессіздігін жою мерзімі 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Осы Қағидалардың 5-тармағында көрсетілген талаптарға сәйкессіздігі бойынша ұсынымдарда көрсетілген бұзушылықтарды жоймау анықталған жағдайларда мониторинг ұйымның базасына бару арқылы жүргізіледі. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сондай-ақ, білім беру процесінің бұзылу фактілері, яғни білім туралы заңнаманы сақтамау (білім туралы құжаттарды беруден бас тарту, белгіленген стандарттарды бұзу, педагогикалық лауазымдарға құқығы жоқ адамдардың орналасуы, қажетті оқу-әдістемелік құжаттардың болмауы), қосымша білім беру бағдарламаларының каталогында білім беру бағдарламаларының жоқтығы, сараптау ұйымы жүргізген қосымша білім беру бағдарламалары сараптамасының теріс нәтижесі сияқты ақпарат алынған жағдайда мониторинг ұйымның базасына бару арқылы жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
-[...15 lines deleted...]
-      Сондай-ақ, білім беру процесінің бұзылу фактілері, яғни білім туралы заңнаманы сақтамау (білім туралы құжаттарды беруден бас тарту, белгіленген стандарттарды бұзу, педагогикалық лауазымдарға құқығы жоқ адамдардың орналасуы, қажетті оқу-әдістемелік құжаттардың болмауы), қосымша білім беру бағдарламаларының каталогында білім беру бағдарламаларының жоқтығы, сараптау ұйымы жүргізген қосымша білім беру бағдарламалары сараптамасының теріс нәтижесі сияқты ақпарат алынған жағдайда мониторинг ұйымның базасына бару арқылы жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйым базасына барғанға дейін құрылымдық бөлімше 3 (үш) жұмыс күні ішінде шығу күні мен уақытын көрсете отырып, алдағы сапар туралы жазбаша хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
-[...15 lines deleted...]
-      Ұйым базасына барғанға дейін құрылымдық бөлімше 3 (үш) жұмыс күні ішінде шығу күні мен уақытын көрсете отырып, алдағы сапар туралы жазбаша хабарлайды.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. Ұйымның базасына бару арқылы мониторинг шеңберінде ұйым осы Қағидалардың 5-тармағында көрсетілген талаптарға сәйкестігі анықталған, денсаулық сақтау мамандарына қосымша білім берудің білім беру бағдарламаларын іске асыру қызмет түрлерінің бірі болуын құқықтық белгілейтін құжаттар және "цифрлық үкімет" веб-порталынан заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтама болған және 15-тармақта көрсетілген бұзушылықтар жоқ болған жағдайда осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша ұйымның талаптарға сәйкестігі туралы қорытынды беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
-[...15 lines deleted...]
-      16. Ұйымның базасына бару арқылы мониторинг шеңберінде ұйым осы Қағидалардың 5-тармағында көрсетілген талаптарға сәйкестігі анықталған, денсаулық сақтау мамандарына қосымша білім берудің білім беру бағдарламаларын іске асыру Қызмет түрлерінің бірі болуын құқықтық белгілейтін құжаттар және "электрондық үкімет" веб-порталынан заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтама болған және 15-тармақта көрсетілген бұзушылықтар жоқ болған жағдайда осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша ұйымның талаптарға сәйкестігі туралы қорытынды беріледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ұйымның базасына бару арқылы мониторинг шеңберінде ұсынымдарда көрсетілген барлық сәйкессіздіктер жойылмаған, осы Қағидалардың 5-тармағында көрсетілген талаптарға сәйкес келмеген, денсаулық сақтау мамандарына қосымша білім берудің білім беру бағдарламаларын іске асыру Қызмет түрлерінің бірі болуын құқықтық белгілейтін құжаттар және "цифрлық үкімет" веб-порталынан заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтама болмаған және 15-тармақта көрсетілген бұзушылықтар болған жағдайда Тізбеден шығару үшін осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бойынша нысанға сәйкес ұйымның талаптарға сәйкес келмейтіні туралы қорытынды береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Қосымша білім беру ұйымын Тізбеге қосу және алып тастау негіздері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> бойынша нысанға сәйкес ұйымның талаптарға сәйкес келмейтіні туралы қорытынды береді.</w:t>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Ұйымдардың осы Қағидалардың 5-тармағының талаптарына сәйкестігі Тізбеге енгізу үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 4-тарау. Қосымша білім беру ұйымын Тізбеге қосу және алып тастау негіздері</w:t>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Тізбеден шығару үшін негіздер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидалардың 11-16-тармақтарына сәйкес мониторинг қорытындысы бойынша осы Қағидалардың 3-қосымшасына сәйкес нысанда ұйымның талаптарға сәйкес келмейтіні туралы қорытынды; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) білім туралы заңнаманы сақтамау сияқты білім беру процесінің анықталған бұзушылықтары (білім туралы құжаттарды беруден бас тарту, белгіленген стандарттарды бұзу, құқығы жоқ адамдардың педагогикалық лауазымда болуы, қажетті оқу-әдістемелік құжаттардың болмауы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қосымша білім беру бағдарламаларының каталогында білім беру бағдарламаларының жоқтығын анықтау;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
-[...15 lines deleted...]
-      2) білім туралы заңнаманы сақтамау сияқты білім беру процесінің анықталған бұзушылықтары (білім туралы құжаттарды беруден бас тарту, белгіленген стандарттарды бұзу, құқығы жоқ адамдардың педагогикалық лауазымда болуы, қажетті оқу-әдістемелік құжаттардың болмауы);</w:t>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) білім беру қызметіне лицензияның және (немесе) ғылыми ұйым мәртебесінің болмауы, кері қайтарып алуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
-[...15 lines deleted...]
-      3) қосымша білім беру бағдарламаларының каталогында білім беру бағдарламаларының жоқтығын анықтау;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сараптау ұйымы жүргізген қосымша білім берудің білім беру бағдарламалары сараптамасының теріс нәтижелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
-[...15 lines deleted...]
-      4) білім беру қызметіне лицензияның және (немесе) ғылыми ұйым мәртебесінің болмауы, кері қайтарып алуы;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ұйымның тізбеден шығу туралы еркін нысандағы өтініші;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
-[...15 lines deleted...]
-      5) сараптау ұйымы жүргізген қосымша білім берудің білім беру бағдарламалары сараптамасының теріс нәтижелері;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Білім беру қызметімен айналысуға тыйым салу туралы заңды күшіне енген сот шешімінің (үкімінің) болуы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
-[...15 lines deleted...]
-      6) ұйымның тізбеден шығу туралы еркін нысандағы өтініші;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Ұйымдарды Тізбеден шығаруды уәкілетті орган Тізбеге тиісті өзгерістер енгізу жолымен жүзеге асырады және осы Қағидалардың 18-тармағында көрсетілген негіздер анықталған күннен бастап 20 (жиырма) жұмыс күні ішінде уәкілетті органның ресми сайтында жариялайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Ұйымдар Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>91-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіппен мониторинг және Тізбеден шығару нәтижелеріне шағымдануға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2045,68 +2371,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қалыптастыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Медициналық мамандықтар бойынша қосымша білім беру ұйымдарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -4614,70 +4940,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *ұйым филиалы БСН болған жағдай бөлек жазылады</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4834,568 +5160,568 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(ұйымның толық заңды атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z78" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z79" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Дәрігерлерге және (немесе) орта медицина қызметкерлерге екенін көрсету қажет)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z78" w:id="70"/>
-[...15 lines deleted...]
-      _______________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z80" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      медициналық мамандықтар бойынша қосымша білім беруді жүзеге асыру тізбесіне</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z79" w:id="71"/>
-[...15 lines deleted...]
-      (Дәрігерлерге және (немесе) орта медицина қызметкерлерге екенін көрсету қажет)</w:t>
+    <w:bookmarkStart w:name="z81" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z80" w:id="72"/>
-[...15 lines deleted...]
-      медициналық мамандықтар бойынша қосымша білім беруді жүзеге асыру тізбесіне</w:t>
+    <w:bookmarkStart w:name="z82" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ұйымның толық заңды атауы) қосуды сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z81" w:id="73"/>
-[...15 lines deleted...]
-      _________________________________________________</w:t>
+    <w:bookmarkStart w:name="z83" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Медициналық мамандықтар бойынша қосымша білім беру ұйымдарының тізбесіне үміткер ұйым туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z82" w:id="74"/>
-[...15 lines deleted...]
-      (ұйымның толық заңды атауы) қосуды сұраймын.</w:t>
+    <w:bookmarkStart w:name="z84" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ұйымының атауы және БСН</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z83" w:id="75"/>
-[...15 lines deleted...]
-      Медициналық мамандықтар бойынша қосымша білім беру ұйымдарының тізбесіне үміткер ұйым туралы мәліметтер:</w:t>
+    <w:bookmarkStart w:name="z85" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z84" w:id="76"/>
-[...15 lines deleted...]
-      1. Ұйымының атауы және БСН</w:t>
+    <w:bookmarkStart w:name="z86" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Білім беру қызметіне лицензиялар (техникалық және кәсіптік, орта білімнен кейінгі,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:bookmarkStart w:name="z87" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдары үшін) немесе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z88" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      немесе ғылыми ұйымның мәртебесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z89" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z88" w:id="80"/>
-[...15 lines deleted...]
-      немесе ғылыми ұйымның мәртебесі</w:t>
+    <w:bookmarkStart w:name="z90" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (құжат түрі, қашан және кім берді, жарамдылық мерзімі)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z89" w:id="81"/>
+    <w:bookmarkStart w:name="z91" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Институционалдық аккредиттеу туралы куәліктер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z92" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z93" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (құжат түрі, қашан және кім берді, жарамдылық мерзімі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z92" w:id="84"/>
+    <w:bookmarkStart w:name="z94" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Байланыс деректері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z95" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z94" w:id="86"/>
-[...15 lines deleted...]
-      4. Байланыс деректері</w:t>
+    <w:bookmarkStart w:name="z96" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (телефон нөмірі, электрондық пошта)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z95" w:id="87"/>
-[...15 lines deleted...]
-      _____________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z97" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Қоса беріліп отырған құжаттар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z96" w:id="88"/>
-[...15 lines deleted...]
-      (телефон нөмірі, электрондық пошта)</w:t>
+    <w:bookmarkStart w:name="z98" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z97" w:id="89"/>
-[...15 lines deleted...]
-      5. Қоса беріліп отырған құжаттар:</w:t>
+    <w:bookmarkStart w:name="z99" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z98" w:id="90"/>
-[...15 lines deleted...]
-      1)</w:t>
+    <w:bookmarkStart w:name="z100" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z99" w:id="91"/>
-[...15 lines deleted...]
-      2)</w:t>
+    <w:bookmarkStart w:name="z101" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      " " _________ _____ жыл</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z100" w:id="92"/>
-[...15 lines deleted...]
-      3).</w:t>
+    <w:bookmarkStart w:name="z102" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірінші басшының аты-жөні және қолы __________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z101" w:id="93"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="94"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5487,982 +5813,1114 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қалыптастыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z104" w:id="95"/>
+    <w:bookmarkStart w:name="z104" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Медициналық мамандықтар бойынша қосымша білім беру қызметтерін көрсету үшін ұйымның талаптарға сәйкестігі/сәйкессіздігі туралы қорытынды (қажеттісін сызып қойыңыз)</w:t>
+        <w:t xml:space="preserve"> Медициналық мамандықтар бойынша қосымша білім беру қызметтерін көрсету үшін ұйымның талаптарға сәйкестігі/сәйкессіздігі туралы қорытынды (қажеттісінің астын сызу)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z105" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ұйым</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (толық заңдық атауы, БСН, ұйымның мекенжайы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Білім беру қызметіне лицензияның (техникалық және кәсіптік, орта білімнен кейінгі,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z105" w:id="96"/>
-[...15 lines deleted...]
-      1. Ұйым</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жоғары және (немесе) жоғары оқу орны үшін) болуы/болмауы немесе ғылыми</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйымның мәртебесі туралы мәліметтер, берген орган мен оның қолданылу мерзімін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсете отырып</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Институционалды аккредиттеу туралы куәліктің, оның берілген және қолданылу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z106" w:id="97"/>
-[...15 lines deleted...]
-      _________________________________________________________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мерзімі, берген орган көрсетілуімен болуы/болмауы туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z108" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қосымша білім беру бағдарламаларының, олардың қосымшаларымен бірге,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z107" w:id="98"/>
-[...15 lines deleted...]
-      (толық заңдық атауы, БСН, ұйымның мекенжайы)</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      болуы/болмауы туралы мәліметтер </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z109" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Бейінді халықаралық ақпараттық желілерге, электрондық дерекқорларға,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z108" w:id="99"/>
-[...15 lines deleted...]
-      2. Білім беру қызметіне лицензияның (техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орны үшін) болуы/болмауы немесе ғылыми ұйымның мәртебесі туралы мәліметтер, берген орган мен оның қолданылу мерзімін көрсете отырып</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кітапханалық қорларға, компьютерлік технологияларға, оқу-әдістемелік және ғылыми</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әдебиеттерге қолжетімдігінің болуы/болмауы туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Инновациялық, симуляциялық технологиялар мен интерактивтік оқыту әдістерінің</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z109" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      болуы/ болмауы туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Оқытушылар құрамы туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Материалдық-техникалық қамтамасыз ету туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      тыңдаушылар контингентінің көлеміне, санитариялық-техникалық нормалар мен қағидаларға сәйкес келетін аудиториялық қордың, сыныптардың, зертханалардың меншік құқығында және (немесе) жедел (сенімгерлік) басқару, жалдау (жалдау) туралы шарттардың болуы/болмауы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қосымша білім беру бағдарламалары бойынша тыңдаушылар контингентінің көлеміне, санитариялық-техникалық нормалар мен қағидаларға сәйкес келетін, интернет желісіне қолжетімділігі бар баспа, аудио және бейнематериалдарды көрсетуге арналған компьютерлік жабдықтардың, кітапхана қорының, симуляциялық жабдықтардың (манекендер, муляждар, тренажерлар) меншік құқығында және (немесе) жедел (сенімгерлік) басқару, жалға алу (жалдау) шарттары негізінде болуы/болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік органдардың бірыңғай көлік ортасына қосылу туралы шарт көшірмесінің болуы/болмауы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z113" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Клиникалық базалары туралы құжаттарын және (немесе) аккредиттелген</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      медициналық ұйымдармен жасалған шарттың болуы/болмауы туралы мәліметтер </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Денсаулық сақтау мамандарына қосымша білім берудің білім беру бағдарламаларын іске асыру қызметінің бір түрі болып табылатынын құқық белгілейтін құжаттардың болуы/болмауы туралы мәліметтер және мәліметтерді "цифрлық үкімет" веб-порталынан заңды тұлғаның мемлекеттік тіркелуі (қайта тіркелуі) туралы анықтамалар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z115" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Білім беру процесінің бұзылу фактілері (білім туралы заңнаманы сақтамау, білім туралы құжаттарды беруден бас тарту, белгіленген стандарттарды бұзу, педагогикалық лауазымдарға құқығы жоқ адамдардың орналасуы, қажетті оқу-әдістемелік құжаттардың болмауы), қосымша білім беру бағдарламаларының каталогында білім беру бағдарламаларының жоқтығы, сараптау ұйымы жүргізген қосымша білім беру бағдарламалары сараптамасының теріс нәтижесі) болуы/болмауы туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытынды: медициналық мамандықтар (дәрігерлер/орта медициналық қызметкерлер)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бойынша қосымша білім беру қызметтерін көрсету үшін талаптарға сәйкес</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      келеді/келмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "" ____ _____ жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-[...759 lines deleted...]
-    <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрылымдық бөлімше қызметкерінің аты-жөні, лауазымы және қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6788,31 +7246,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>