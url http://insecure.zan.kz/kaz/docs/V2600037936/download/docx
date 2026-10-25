--- v0 (2026-03-14)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="475b010" w14:textId="475b010">
+    <w:p w14:paraId="42ce273" w14:textId="42ce273">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жеке кәсіпкерлікті мемлекеттік қолдау шаралары шеңберінде іске асырылатын жобаларға мониторинг жүргізу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 2026 жылғы 2 ақпандағы № 8 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 3 ақпанда № 37936 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 2026 жылғы 2 ақпандағы № 8 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 3 ақпанда № 37936 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2053,50 +2053,112 @@
         <w:t>
       41) эмитент – облигациялар шығаруды жүзеге асыратын кәсіпкер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42) 2-ші кепілдік беру қоры – қаржыландыру көлемі 7 (жеті) миллиард теңгеден асатын жобалар үшін кредиттер/қаржы лизингі шарттары/облигациялар/опциондық келісімдер бойынша кепілдіктер беруге арналған қаржы агенттігінің жалғыз акционерінің, республикалық бюджеттің қаражаты, сондай-ақ кәсіпкерлерден кепілдікті шығарғаны үшін комиссиялар сомалары есебінен қалыптастырылатын қаражат жиынтығы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақтың орыс тіліндегі мәтінге өзгеріс енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Ұлттық экономика министрінің м.а. 03.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Қаржы агенттігінің мониторингті жүзеге асыруы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -5391,50 +5453,112 @@
         <w:t xml:space="preserve">
       9. Кредит сомасы қоса алғанда 500 (бес жүз) миллион теңгеден асатын жобалар бойынша кәсіпкердің өзінің қатысуын растайтын құжаттар (ақша қаражатын ұсынған кезде – кәсіпкердің шотынан үзінді көшірме, жылжымалы/жылжымайтын мүлікті ұсынған кезде – мүлікке меншік құқығын растайтын құжаттар) ("Жеке кәсіпкерлікті мемлекеттік қолдаудың кейбір шаралары туралы" Қазақстан Республикасы Үкіметінің 2024 жылғы 17 қыркүйектегі № 754 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Кепілдік беру қорлары шеңберінде Кепілдік беру қағидаларында осы шарт болған жағдайда).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақтың орыс тіліндегі мәтінге өзгеріс енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Ұлттық экономика министрінің м.а. 03.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z205" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Мәлімделген бизнес-жоспарға/техникалық-экономикалық қорытындыға/жобаның мәнін ашатын өзге құжатқа сәйкес жобаның іске асырылуын растайтын құжаттар (бухгалтерлік/статистикалық есептілік, және (немесе) дайын өнімге арналған сертификаттар, және (немесе) шарттар, және (немесе) негізгі құралдар мен материалдарды сатып алу жөніндегі құжаттар, және (немесе) жүкқұжаттар, және (немесе) орындалған жұмыстардың актілері, және (немесе) электрондық шот-фактуралар, және (немесе) төлем құжаттары).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
     <w:bookmarkStart w:name="z206" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -7342,71 +7466,51 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кәсіпкер</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">, шаруа </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қожалығы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
@@ -12907,1337 +13011,1031 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жеке кәсіпкерлікті мемлекеттік</w:t>
             </w:r>
-            <w:r>
-[...89 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...318 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...22 lines deleted...]
-              <w:t>ЖСН/БСН</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...67 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолдау шаралары шеңберінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>іске асырылатын жобаларға</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мониторинг жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкімшілік деректерді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жинауға арналған нысан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z248" w:id="231"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z249" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 6-қосымша жаңа редакцияда - ҚР Ұлттық экономика министрінің м.а. 03.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: кәсіпкерлік жөніндегі уәкілетті органға.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан орналастырылған интернет-ресурс: www.economy.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: Кәсіпкерлікті қолдау бағдарламалары шеңберінде кепілдік беру туралы есеп.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: ОГ-1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділік: ай сайын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: 20 _____ж. _____ – _____ аралығындағы кезең.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: "Даму" кәсіпкерлікті дамыту қоры" акционерлік қоғамы (бұдан әрі – қаржы агенттігі).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: есепті айдан кейінгі айдың 30 (отыз) күніне дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ЖСН/БСН </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="4432300" cy="368300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4432300" cy="368300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жинау әдісі: Қазақстан Республикасының заңнамасына сәйкес электрондық цифрлық қолтаңба қойылған ақпаратты жинауға және онымен алмасуға арналған ақпараттық жүйелер арқылы немесе жазбаша түрде (есепті жазбаша түрде ұсынған кезде есептің электрондық нысаны жауапты орындаушының электрондық мекенжайына қосымша жіберіледі). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z323" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кепілдік беру туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkEnd w:id="223"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z250" w:id="233"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="233"/>
+Р/с</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>№</w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...29 lines deleted...]
-              <w:t>атауы</w:t>
+Облыс атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...119 lines deleted...]
-              <w:t>)</w:t>
+Қарыз шарты бойынша кредит сомасы (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...119 lines deleted...]
-              <w:t>)</w:t>
+Қаржы агенттігі кепілдігінің сомасы (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...179 lines deleted...]
-              <w:t>)</w:t>
+Қаржы агенттігінің кепілдіктер бойынша орындаған міндеттемелерінің сомасы (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14549,230 +14347,176 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z251" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атауы ___________________ Мекенжайы_______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z252" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны ___________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z253" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық пошта мекенжайы _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z256" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы ________________________________ ______________  тегі, аты, әкесінің аты (болған жағдайда) қолы, телефон</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы немесе оның міндетін атқарушы адам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z259" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________ _______________  тегі, аты, әкесінің аты (болған жағдайда) қолы</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөрдің орны _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14808,89 +14552,50 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Кәсіпкерлікті қолдау</w:t>
             </w:r>
-            <w:r>
-[...37 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -14910,414 +14615,512 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қосымша</w:t>
+              <w:t>бағдарламалары шеңберінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кепілдік беру туралы есеп"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z262" w:id="243"/>
+    <w:bookmarkStart w:name="z325" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Өтеусіз негізде "Кәсіпкерлікті қолдау бағдарламалары шеңберінде кепілдік беру туралы есеп" әкімшілік деректерін жинауға арналған нысанды толтыру жөніндегі түсіндірме</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z263" w:id="244"/>
+        <w:t xml:space="preserve"> "Кәсіпкерлікті қолдау бағдарламалары шеңберінде кепілдік беру туралы есеп"  әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Индексі – ОГ-1, кезеңділігі: ай сайын)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z265" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Әкімшілік нысанда пайдаланылатын терминдер мен анықтамалар:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ақпараттық жүйе – ақпараттық өзара іс-қимыл арқылы белгілі бір технологиялық әрекетті іске асыратын және нақты функционалдық міндеттерді шешуге арналған ақпараттық-коммуникациялық технологиялардың, қызмет көрсетуші персоналдың және техникалық құжаттаманың ұйымдастырылып, ретке келтірілген жиынтығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z266" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кепілдік – қаржы агенттігінің кредитор алдындағы кәсіпкердің кепілдік сомасы шегінде қарыз шарты/қаржы лизингі шарты/шартты міндеттеме/форвардтық шарт/опциондық келісім бойынша негізгі борыштың бір бөлігін төлеу бойынша/кепілдік беру міндеттемесінен туындайтын орналастырылған облигациялардың номиналдық құны сомасының бір бөлігін төлеу/жобаның құрылысын аяқтау туралы (жоба бойынша барлық шығындарды және басқа да қаржылық және қаржылық емес міндеттемелерді төлеуді немесе төлеуді және өтеуді қамтамасыз етуді қоса алғанда), акционерлерді/қатысушыларды қолдау туралы келісім (жобалық келісім) бойынша міндеттемелерінің орындалуына жауап беру міндеттемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z267" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) кепілдік беру – "Жеке кәсіпкерлікті мемлекеттік қолдаудың кейбір шаралары туралы" Қазақстан Республикасы Үкіметінің 2024 жылғы 17 қыркүйектегі № 754 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және кепілдік шартымен/кепілдік міндеттемесімен айқындалатын шарттарда кәсіпкердің кредит/қаржы лизингі/шартты міндеттеме/кәсіпкердің орналастырылған облигациялары бойынша негізгі қарыздың бір бөлігін төлеу жөніндегі міндеттемелерін және банктер алдындағы өзге де міндеттемелерін орындауы үшін қаржы агенттігінің кредиторлар алдында кепілдік беруі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z268" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        4) қарыз шарты – кредитор мен кәсіпкер арасында жасалған жазбаша келісім, оның талаптары бойынша кәсіпкерге кредит беріледі (кредиттік желі ашу туралы келісім де қарыз шартына жатады).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z269" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысанды толтыру жөніндегі түсіндірмелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z270" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы түсіндірмеде өтеусіз негізде "Кәсіпкерлікті қолдау бағдарламалары шеңберінде кепілдік беру туралы есеп" әкімшілік деректерін жинауға арналған нысанды (бұдан әрі – Нысан) толтыру жөніндегі бірыңғай талаптар айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z271" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысанды қаржы агенттігі ай сайын жасайды. Нысандағы деректер, егер өзгеше көрсетілмесе, теңгемен толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z272" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысанға бірінші басшы немесе есепке қол қоюға уәкілетті адам және орындаушы қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z273" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысанда мынадай деректер қамтылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z274" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Р/с №" деген 1-бағанда реттік нөмір санымен көрсетіледі. Кейінгі ақпаратты жазғанда, нөмірлеу реті үзілмейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z276" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Облыс атауы" деген 2-бағанда кәсіпкерді тіркеу/қаржыландыру орнына сәйкес келетін, ұлттық Әкімшілік-аумақтық объектілердің жіктеуішіне (ӘАОЖ) сәйкес астана немесе облыс немесе республикалық маңызы бар қала көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қарыз шарты бойынша кредит сомасы" деген 3-бағанда кредит желісін ашу туралы келісім/қарыз шарты шеңберінде облыс бойынша берілген кредиттің жалпы сомасы теңгемен көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z277" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қаржы агенттігі кепілдігінің сомасы" деген 4-бағанда кредиттік желіні ашу туралы келісім/қарыз шарты шеңберінде берілген кепілдіктің жалпы сомасы теңгемен көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z278" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қаржы агенттігінің кепілдіктер бойынша орындаған міндеттемелерінің сомасы" деген 5-бағанда облыс бойынша қаржы агенттігінің орындаған талаптарының жалпы сомасы теңгемен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15474,248 +15277,248 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">7-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z281" w:id="260"/>
+    <w:bookmarkStart w:name="z281" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Гранттық қаржыландыру жобаларына мониторинг жүргізу үшін қажетті құжаттар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z282" w:id="261"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z282" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Бизнес-жоспар, техникалық-экономикалық қорытынды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z283" w:id="262"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z283" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Грант сомасының мақсатына сай пайдаланылуын (инвестициялық мақсаттар, сондай-ақ айналым қаражатын толтыру үшін) растайтын құжаттар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z284" w:id="263"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z284" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) тауарға, жұмысқа, көрсетілетін қызметке немесе грант беру туралы шартта көзделген қаражат жолдау мақсаттарға ақы төлеу фактісін растайтын құжаттар: төлем тапсырмалары және (немесе) шетелдік валютаға аударуға арналған өтініштер және (немесе) фискалдық чектер және (немесе) банк шотынан үзінді көшірмелерді (тексерілетін траншты/қарызды берген күннен бастап іс жүзінде игерілген күнге дейін) және (немесе) кассалық кіріс ордеріне түбіртектер және Қазақстан Республикасының заңнамалық нормаларына қайшы келмейтін басқа да төлем құжаттары; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z285" w:id="264"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z285" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тауарлардың алынғанын, жұмыстардың орындалғанын, қызметтердің көрсетілгенін және кепілдік беру туралы шартта көзделген басқа да мақсаттарға қол жеткізуді растайтын құжаттар: шарттар/келісімшарттар, шот-фактуралар және (немесе) жүкқұжаттар және (немесе) кедендік жүк декларациялары, қабылдау-тапсыру актілері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z286" w:id="265"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z286" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) құрылыс-монтаждау жұмыстары (бұдан әрі – ҚМЖ) жүзеге асырылған жағдайда: ҚМЖ жүзеге асырылып жатқан жер учаскесіне меншік құқығын/жер учаскесін жалдау құқығын растайтын құжат, ҚМЖ жүргізуге рұқсат беру құжаттары (болған жағдайда), грант алушының ҚМЖ жүргізе бастағаны туралы хабарламасы, Қазақстан Республикасының уәкілетті органында тіркелген пайдалануға беру/қабылдау актілері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z287" w:id="266"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z287" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Меншік қаражатпен бизнес-жобаны іске асыру шығыстарын қоса қаржыландыруды растайтын құжаттар, сондай-ақ көріп растау (ақша қаражаты берілген кезде – кәсіпкердің шотынан үзінді көшірме, жылжымалы/жылжымайтын мүлік берілген кезде – мүлікке меншік құқығын растайтын құжаттар).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z288" w:id="267"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z288" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Қазақстан Республикасы заңнамасының нормаларына қайшы келмейтін нысан бойынша жаңа жұмыс орындарының құрылғанын растайтын Грант алушының салық декларацияларының көшірмелері. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z289" w:id="268"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z289" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Бизнес-жобаның іске асырылу барысын растайтын құжаттар, оның ішінде бизнес-жоба шеңберінде өнімнің өндірілгенін, жұмыстардың орындалғанын, қызметтердің ұсынылғанын растайтын құжаттар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z290" w:id="269"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z290" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мониторинг жүргізу мақсаттары үшін қаржы агенттігі жоғарыда аталған тізбеге кірмеген кредит қаражатының мақсатына сай пайдаланылуын және жобаның іске асырылуын растайтын қосымша құжаттарды сұратуға уәкілетті. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkEnd w:id="234"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15885,308 +15688,308 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z293" w:id="270"/>
+    <w:bookmarkStart w:name="z293" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___ жылғы "___" _________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z294" w:id="271"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z294" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Грант алушының жобаға мониторинг жүргізуге арналған мәліметтерді ұсынбауына/ұсынудан бас тартуына байланысты мониторинг жүргізудің мүмкін еместігі туралы акт</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z295" w:id="272"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z295" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Біз, төменде қол қоюшылар, _____________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z296" w:id="273"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z296" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Директордың/директор орынбасарының тегі, аты, әкесінің аты (болған жағдайда), </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z297" w:id="274"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z297" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z298" w:id="275"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z298" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Маманның (мамандардың) тегі, аты, әкесінің аты (болған жағдайда) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z299" w:id="276"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z299" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___ жылғы _____ (банктің/лизингтік компанияның/микроқаржы ұйымының/грант алушының/эмитенттің атауы) жобаға мониторинг жүргізу үшін қажетті мәліметтерді ұсынбағаны/ұсынудан бас тартқаны туралы осы Актіні жасадық.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z300" w:id="277"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z300" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қаржы агенттігінің өңірлік филиалының директоры/директорының орынбасары </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z301" w:id="278"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z301" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________________________ ______________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z302" w:id="279"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z302" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тегі, аты, әкесінің аты (болған жағдайда) қолы, мөр (болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z303" w:id="280"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z303" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаржы агенттігінің өңірлік филиалының маманы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z304" w:id="281"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z304" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        ________________________________ ______________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z305" w:id="282"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z305" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тегі, аты, әкесінің аты (болған жағдайда) қолы, мөр (болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkEnd w:id="247"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16356,402 +16159,402 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z308" w:id="283"/>
+    <w:bookmarkStart w:name="z308" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___ жылғы "___" _________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z309" w:id="284"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z309" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мониторинг туралы есепке қол қоюдан бас тарту туралы акт</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z310" w:id="285"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z310" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Біз, төменде қол қоюшылар, ______________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z311" w:id="286"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z311" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        Қаржы агенттігі директорының/директоры орынбасарының тегі, аты, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z312" w:id="287"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z312" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        әкесінің аты (болған жағдайда), </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z313" w:id="288"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z313" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        _____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z314" w:id="289"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z314" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Қаржы агенттігі маманының (мамандарының) тегі, аты, әкесінің аты (болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z315" w:id="290"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z315" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____ жылғы ___.___ "Даму" кәсіпкерлікті дамыту қоры" акционерлік қоғамның өңірлік филиалы (банк бөлімшесінің/лизингтік компанияның/микроқаржы ұйымының (бұдан әрі – МҚҰ)/грант алушының/эмитенттің атауы) (құжаттың атауы (Жобалардың құжаттамалық мониторингі туралы есеп/Жоба бойынша мониторингтік есеп) (жіберілу тәсілі (қолға, тапсырыс хат) жолдағаны, ___ жылғы .___.___. дейінгі қол қою мерзімімен ____ жылғы ___.___. (банктің /лизингтік компанияның/МҚҰ/грант алушының/эмитенттің атауы) алғаны (табыс етілгені туралы түбіртекпен алғаны туралы кеңсе белгісімен) расталатын осы Актіні жасадық.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z316" w:id="291"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z316" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____жылғы ___.___. жағдай бойынша мониторинг туралы осы есепке (банктің/лизингтік компанияның/МҚҰ атауы/эмитенттің/грант алушының) уәкілетті өкілі қол қойған жоқ (қажеттісін көрсету).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z317" w:id="292"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z317" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаржы агенттігі өңірлік филиалының директоры/директорының орынбасары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z318" w:id="293"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z318" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________ _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z319" w:id="294"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z319" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тегі, аты, әкесінің аты (болған жағдайда) қолы, мөр (болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z320" w:id="295"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z320" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаржы агенттігі өңірлік филиалының маманы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z321" w:id="296"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z321" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________ _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z322" w:id="297"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z322" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тегі, аты, әкесінің аты (болған жағдайда) қолы, мөр (болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkEnd w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -17077,31 +16880,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>